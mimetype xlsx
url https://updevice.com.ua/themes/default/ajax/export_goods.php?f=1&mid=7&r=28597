--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e43f49435146974bab6f016b6f1dc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e75902856b954f0c503549e6eec8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354766b7f5807c9add27f6d9f8959f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1d39ea19d0595fb1c4c305ffb95014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b832135e5f520f3a3f75aed1c42cd405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45125adc2f5f1d058501063ee06f416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d42ce6e4094bc8c4b2a6336b2b52637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fde4b5ff8e3d7f157c3bc82e1204388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12901a4383bbb00d72af8d0fb6fac2839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59973cc90532cbb8e16b471f8e562dd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f6be636ef18c442c26200331f9f6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f822336e2004f022c16f05590d146b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce19c94dcda843ce4bbc4b5ce49ee8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474329ebe1f9c6d34e0d23dbc5c218014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e5ec6f8cf6af56d78ea203cf4db4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c46d9879c4381d3fae7d6acab9bbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba80739661c2f14d9b5943dee1731b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65023e6244b271f5b350f76a6652f52518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d0c52760580bfc016bf1c8316d3b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8f1367d14f2e0105147467a00b72320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f411b0ce7a0491a0ebab69ebdcc66421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b8b1a90627b8f7922f13215bdcda122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec645e4f14ba2fb88709e3636122fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad5436298a8d90c439b2924da2f7d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a3c43569bfdca34a3a4090db0abb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31324306de256ff4147ca1a538de384f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e16121f0d08e7b03e3f7e96738605a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32f9676c85f34df80f8f93affebc4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686f3a80e13729d9efae812e283ecfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32014d6aa92c74b2b3ee500ae90430930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b12b8c1538cfb9815b039f3ec9b11b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88838ac40895343239386573ea6e7aa832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b10301eecc6f2785b0cc1422d24b0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3679ecec5ad4dafb27da6218d8b2e7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ac459b23c3b4fd40aeb2d2447ad3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d17fcedc88e63f33ca4932a96824ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65329aeaced57c78d33518cdecfd2c8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347ce0939a8aa7faf4063d824e62a1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c78e07e32169fc3303c251c83f46239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b21c68e9fcce05a63bd17e3eeaa64c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f356782a54771e9a5b101e9dc033e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69595d2e72077204c57917a13fb7bf7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60418cc37c13d6252f9e52c507c77c3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e464aec61e7df171086b229fee9edf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ff43e4c22c5effbd83a0bbb283b0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7b19ace0e87654ece1350c074e5a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac20b52a4ffee689086405ed05e55e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43815a8aa04a66268a9ba23e61333948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff3f320ce5e471d67849f8832ec75e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a99dd44207424529431a658c862bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e2f81ddf69c34f6ab765cb54ed6e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9650621832d00b65cd2f04827d758052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07e4c57b9f7e588e1f65960a4208d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c950e3f080700b1a4bbbaa0f74fd3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b085d641f4fb173d73a5ed76c758355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c9705473ace90eca0eb33f3d22a5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be291b35b648e082b6c328404da3c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f6cd12130e977c931057e6d47750658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5949522d3e7c1f84c7a2ba57873524e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb950e4ffc819507574e1985b09ebc8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba40df24d963c1edc22c0c817a854161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fac24eafe500251e56ec8f04d2c4b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79827d2fddfaa154f8f363e6ea37dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70b02456bbed21175b048526c880864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81b9f6c8092e8895a708efd4e8522165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c91271eebe2e501ee39b52246acfb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c9bf3b555f7769eb8ef5f39fb831a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206ba5f2f1ed0a1422881257366f3a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3f31890588bc5689c3483f48561a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea4762ae446d1d13b79dd7790c3df270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e7724141c83f07c362d299391dbd971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8426f84f206a68121ffbca3a1c4e6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2c5925247521108430bf8ef6778c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03cd957399fdfecf91e972a0fdfbcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a72e5b83e6632378b1ad1627dfec075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7d732f38ea510a6741618168b1fc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403df569eb12ca21df0ecf55bfe50c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8996301e7492a714b9539bd18e3b01278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef95acce91ebf87634a65445413de6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5cf9abb3dfbc1301c1eba63ec493180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b085cc19ff6cdc838fe75d830e56781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d50a6ab8665202fd234431f25f85682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096911d2ca96ce52be72bc70fb6b02eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf683ca9fe1d84129f83a92ffea01a9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e02ac4afadb679e0526f162cb58c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5140c6a4824a2cf324e9cf6489cadb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b48984c3e69b832c383f8620a29ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15d21348bc2d8885acc24ee80c814b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccefcf3cb3f1b98505b1f92f689858789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd217d82465deae6c125ad8aa14b8d7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b9650c5c930252437a19bddd1e30691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575bd8ebd90fd1d58c4d592b1d4c49592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e16a223559bdd89fd851901c7e26fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f000e447e8c399840b089691444f6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f00eb9182781874380a93863fb0dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5502d1193ae691008d9245f7d847396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94920fc90300be9fbcd637204c136897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e013f2eb9668dbbb864d6e00ae005a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f39e36253afbb105888ee0b4e521599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe580bac23a91df3544b37505ce47e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2445a08de78687b6af603f2ff7577101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e17efd8959386040bed805040f5390102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79f65a9ff7e2752250b9c83bf8d0d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174143927540bd8839e467ac01e3953104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70583706535b62ccbd486a4d2a14dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8cd06ba89be56631a685255b9d4cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9c23fffaf69df0d67e4197fb61359107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023c94b16ae651aedcb8b4d3f167b9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa86e0d9ab2bd2be4b0a65a07ebd795109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc92d7fb751dbbdc1c06ad209d9419110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e5d4d367309204e7bfc8efd46f71a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cedb7c1ead015f15677a3559f377c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03ddaf00094b007f127a278d7a7a83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493353492e7c1bcd934874c43697b61e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea1be3c39e26963376415f00307f5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa9c4f56709debff476baa1e8ac7cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdaf5652a8abfc4258362cea2499a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dc84e90e54e18098afbed3754ea67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d29933e8fdc1e126a197ea7eedee0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627d3015535d5fc40afde0cf3837be6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103b893657a9e1b222e67cc8bc09a28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab38869f201542af7ebc6d6611b2e84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742b41ac28b93f33aba2cba815d105e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e0b5aed3a48d5c7788f69f61575ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d3287c57fe17296892a967ce4473a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d70264e84205af3f0113fd1123f1de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22b6638ca6c08751796e38e46809b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426047296080e1dafff945b41be7941a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2de8ba42db80cc970eefed39a7f436129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926213e04d3dc83443f1d96f8a3cb53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241c3391a65fbdd1696e600b718c22e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db83947e7ddc5bf2ccaf9c0e847e2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922496abfca36798e84fba6fa1de805a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1706a7cc398dde941fc8902b5990f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d998bc14bc8b584de45a247cad5163135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fc8e6d0e4aa33e4e3073239c7a2ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275b132920cf3a398409a6bf3cf4259137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5cfdc250f58b41e8863b25465a2e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae351a1f813987a49d03df413d69715139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d000a9a177412d0fd9011710613598140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef942b1a36048412c846490a4b5c0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3674e90676dd7541aea0fdd29cfac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992e13fcd98febe9a1d2ddc060ab112143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f1f343ac0aa229465be8f05f69b81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8992a8ed4db4c797151edca2403e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85549ff567ae843f3774601547e4e750146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc467ccac2bf6272c979b34fa0684b94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031816088498d91b9d62941e262d304d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6705fe9368f8c2e6cd1956c89707927149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eb294ce602cef3ee4b710c2ef21f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4649448f5f089541201270e899bf1d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9286167906e461ff8c74deb7d850eac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacfeb39d01d5bc924fbb28e14dc9a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7c0b62530dfc6343e4a0554a27fd2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3968a079b1bdeb31d3d2b01b23c95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5e80366e9c89f01c8a23675b996f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334048547c0a71425db5ab5aeaffbe3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2010235c9344dfa9b69d76c820dca6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619bc465576c9e44cf31410e9ed2069159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ab225ae44d301c549840a994c8feb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0db87bc1eaa88c11a744ee71a26dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97964b6277d728a761c5cf860ef5d44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79749f9a46a677197e49b19b02e5f7d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34731a27f7c853ffd8b26f091af516a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6063dbb6d20b92b20263b6ec54db7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e38159ec629311b1d8b4419ce3d5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cea37a4d896ef491b3d90df9843813167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66015a51eb3c069c922ed40d33e89626168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddff0065fbfb9eea0fc30c276378416169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47fbf644519ac86e289ea6ac583c4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d9afd8168822dcef647df1049700e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eec9c8ba1d050290c706ecf1cc220172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da5ae162489cedec9f2cc4c15db800173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e118eb681275007f13af37bc34c101174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32af9f85685a824e1498986d0b84e30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2e888595b7178d58d26d8f2357bfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b7d618e6816504bd2159da1e01ac1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b612ebc7eb196dce7a242d775ca2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c904f3dac875b51ab78429a14ae94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956a98d6fca28e2f191a7a20aa54acf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb407656f7dfb06c711c152bb1cc631181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94eb2cb15ba299ac7705c6ef254c8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe65a91e11e2eccb56f162286788942183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6970064f161175769e1f417a8cf30d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75aaed05a2402cb356c79f1812633d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8c81087210f4026c9cf92585d68be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223d8839710212454b23ea5a5cecce6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35c2c9cf0fc10989851af8aec5cd23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362357854ad41abf9732303010f35407189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5437b2d54321217f196143f32cecff9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2cd53ab13d6ee751c68599e53adb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e74ed0d99ee8dfa3048385787b4af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed5f3a1784a34cb16cda3bfdeabb8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c22129ee7be912488496cff932508194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80e63b7b9a26d02838daa9bfb25872195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7354fa4aba858ea4232ea848ec83d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab802975001d96ab1e337674f2d3f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85096e0134cd3ef74ae6ccce289eb320198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c047e76d8318e586a95e3e21c0c642199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9e81d08eea39f9b148dd5d8df047f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f793207ffda4838d817fa954517d20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d8216f6cd7f76b51f69dab76b0f45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1588f7a3b40d90b0dd02408c71bf8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db368f248b1bea6cd171105281089e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec281d869b0e914b48975e3f911698205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0206492a7ab2118b920bea448e0000206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c6ee3a32c22eda4b5c5fb77310648207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004803581b4134215a70d40001400d77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfc71c81688a3d3a1e063bdfcf1dc6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fb0275c255ab4f4a8445d050692c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8461f2be373a45bc74dd3d220866e89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4ad73110012dfa64d26b839964b8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc86c86d45991c9797c9bf9c055681213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f45adad19f430b1f3ba1bfb30d877214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f06ba234cda80183fb4fe3a1fe9567215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06120813ce956c21b7e88a5746b643216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb116df8eaeb4c862791a7910cb72c6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665f6694a1f3b475ba7670372c90db5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ad7103c24e3aae253f87fab9f7b39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496a29b9ae0eb5ee65fc3523f73ab07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a73d61f749da3100e9dd25e05daa7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c489881dcec6fe7ec8ef9adda2d326222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411d6c313b7b5fd6769383cc4b7ab14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ea5cb3c48f7196c4ee417b7e3e803224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c721692dd1ca66ec05b6c7eff725cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd94d713a99ad01c9843446596eddb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33979bea265ad1605f40e3a9b1b8cdec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bc31036556ef768c48ee76dbf2ea1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fe29217773b436e637fe3ecb62ca0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae967809a64cd234146d80d295039a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfa2a423ccf4e776c8bb6f9a420247231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6566b7bc05609e4131cb83e9ed42717232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f738c36bfb9f9dfa8d06918a9f8004233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a424a92d7ba58eb230c82791088f58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f9fd6ccb3ce25dfc701b4133ad7f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a03d537ff175e90032b34579fad957236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922ac1f9945ee340f938590a49d65c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ba1384e0e8b9ed8cb236f1d5c9d95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80e0e948c65f7eedacc2e99ecbc07f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622938e367fa0e8c59affb1876c915a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34146da91937f691db4fc86a71f2db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f446d093378d3e28f070f0dbb328e6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0b444e64e66c9f4f7505cf59294ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf1002cd6e38e33533dc3a89d13403244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b4522c138c091728da9a5b309f21c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ea7381e91592bc204a38d1f28315e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce8b2846e7a67e2d2d18b7d90d7df2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95044676e3eb408c524839005ad4ffb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517a50186f7be580f18deb38cf27319249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8628a629ec9f9b4aaf4048012f69e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7f3889e98e155991b1f00c8f03ab5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8169477ccfccfdb28e8eacfc6d00b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89691d8ec84c510d523ed79554fa6a52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b415255410bcd6d70c566d42531351254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfc52c90dc482550209459663122c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8e056d3982599b21ebe406684bfb7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122eb699977e7cf2b037c5a64d30a7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c80be0dcebe3ffe37e2580f399a49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b729f9860d6d8688bf4a5218482d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1f0d5e09c7af7dbe2b837e6d6f4ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e25570787c5722c21d2e784ac43053261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ae9eba07deb5870db2c7553801255262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67896f06ced18091013f12645a0feb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9b8d13e2e6891731f65c4bee5372b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8963937b37b4ed99d657d9a9a189342265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc0322abe60facbce38323d347d81e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdf51859750b87d11e8ebc074b9c97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62257aed248765baec32948cc4d24f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c2c8a4acabc56cef921cbea5cabba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284667ec4fad09b21d7b2616fe8003fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671745802f268b0a637ec0524ead6b7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fe9b3bf1a99e8741d3bfa25c30ace272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580f40f6fbca2ff753bb7b96b0f4971273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d0da4ceac1b7be305428242998643274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd637d5dde193bc51e28915e473a5c09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab04d5043816cabb57448ea59243af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdcabbb4c117d5e05a40b66fd33471277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d484f5561c589f22d6cd1ff647aba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ccc0800d61910f1746fd16ff0e3be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec79889fda225352abcc0b2b28954280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc218635b36a14cf7e987e81fa7d0e20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36211867e5f409f9f54066923281fff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef1f8f324495fd81c4a211108d03af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b17dc0d782ee74175555a207419c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135598a7e8dea4959195665dda0eafb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57f00901ee0980ec0b084bbb280e96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46d783ec47167ad6a7ac03f657dbc0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79b06a975608defe7aee328f78044288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715954083d6f7b5224efe7b899b8fe00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0599068bfe2db315e39c35c6cc418290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01481a755ddb7bc351eb02701f27994291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5a2fcbbfb7817430bc6ddb8e19d21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d36a6358583b5f1ab21042b53287293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995533229c3a0c8313ffe5d19680a0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c79e4785a17a056066859ea9a4b510295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2317de76b95b4369718e92205cc9bde296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c44150e474601fe969fd9ad1fe68c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7a0451452cb7733e7b5fa3343f7db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c59c0aac77132523f62131e82f166299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0bda76c39f5b2a7167943c2fc2184300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29a975a8c78e7c484550b0f0667281301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e567deb5a1b67f68f179d79c805eec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0beec1cda3feded027503bb2740a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3cdef01f88ea4f5e331f26fd6840f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faba7114bb88ac15f99ec294bc9d29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78397958a1dbcabaf5d7412b0be4f32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10a8ed05356d2cef12ec435e1faa87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad894fd7fe2bf000f19a65f57f8bf5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8109e4ba4ae7e91a33db3465995dd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa8e0e9f703031dd4829d8a29dbf21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab49f1aa40b5b3a08bd52d19eb9e30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb56c7befe637dd98f4c7f69242984a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa90516683348398cb76735241244de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed173361503b8d79cf47fd541c4db21b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd34c99d4422e47cb161d90ec12ac7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902338445d830f753444089c5c21e8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f04e0494d4ca74c143d497205cddf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166700fdbf3e98282c3ccb9ad8a7d5d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978741a3877a18d164bd6e960893ac3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f291a7ff725a5a00fff6af62b8ceaca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd5c2443df1f0d0e5c0cb2d01e0a33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13be1b23dc509740afcfa45a9807d2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d8eaad27f9953c7dd664dd5d4bb24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c7849992d88e7d62418ba80846808324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ab5374aea2f9b222848165a79135e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89b43ac35b9441fa2ebd72dca9f644326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce89a4f3b8193dc1456e79f1fb607a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc12c0bc11b87bc069d54523454eb5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcb3d7af4cff65c07c8a408f0e2cdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92706ce80728e1a4b804d687e071d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571e337e510de670c37442dddaa10a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31ccb07a0ad690a2110e5e44586c7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02128df4104d533240dc3b0f1b88a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934f1a4875ac88013360b1daa251a14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a8f8aeed7c53abf213bed26abef7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf066669370bb6f32feb701632e2df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621c8290cf9731e4d704bfa0f07e121337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd52e1719567b9ae38a925ffc0dfd45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89d4cb2319f8ca275dd32d05e7f1dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99579e41550d89bb3d7a350679c728bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e8839dc0014e9e4ae5242a0633e92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1fb581fa29b73d18649c31e51f0a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152732c8190cf285a0b2d7f5bb1b982343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f5b13f9544d7051a8bc485e515488344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640aa1e67aeeb9badb00f1ccff8c02e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e2e0252c0134fe06064f456752949346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa519a5284d1c77f4718750e70e006a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1780298e58f5be257f0c3ae8f1492348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d25380cf701993484111f9036ea1d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52472685f131bb1db839a438149d26cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f866a2d4ffee6ea35a7c606d3a5e7cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4c7c95defb4e0fb77773f87cfa239352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd9cbc8fd8008e418bef5318f7b54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c862ce16e3da39358fe0fdb68181155354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0038f48d3d64d6d4dffca30204694355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280e16449422220f2ce9f2a666d366a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af95b1aed4b1fe025950fe4d4c5d291357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a1bdd3c442611657df65d2feba80b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a987388867ef348d3de89ee856af2f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a38795b09bfe88918155194174ab7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b5b69b39348f5d243bfbb31354d68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb4c23794ef9b2469e69e5ce9fb546362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2912c83442a56f2fb98a45a9b8ec0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750688b5185c7625925e2c3cb53fbb6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4484cdc48a26b3f6ec6d23d8cdb59ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f89fdc833eb895b5e5ff54a278bb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903509a366674683609804a185d20486367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ceb424c98678bef70ac6dde7d64e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e1c7b34c4f7a71785e8464efb9118369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886a708b9d1bdda045c4a11391f0d93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d82d498072ef0a56d2164f7641f2ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31320f639b27c75c68ca6a0a9691f0d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6373fee6b968779e234be0f698a58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6049f9c8fceea6bf09cf05969b2ab50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7da82d29e6848948c1f2db90b4d879375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072217e501588e98181934ff42e793db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721345c1340f7ef23d7df5b5b952e6a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab3693796024dad920d036555ada4e378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b833cdde8c30addcc422d0b4e8ff51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40942fbcb76c45f5ab5391e123140e792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3d9081c1f6a1fa8217dc530d045de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e86e907ec55445bdaea53cd6ab6624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c6430553cda8130774ceb5b1045c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e832d2823f79a328363395ff9d4ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2db34197b7b7fe6572e53df267f1d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a12bfc034feee6f7c90d025457e288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0864c8c571bd4efc8e8be2c8a1de1809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d290674a24ac2b408375969872697d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7d8c7c55757f5cd1586c05ff8cd7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd353ce0da06ebadac894616d6be94812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24a8c3821d6dfaff3e95db227db02013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8359882fd870493ffb721301606ba1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bb2aa2909560945b03fec782c405c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc384cdc122243a4122f07ab31f6e19e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547deae5e5741c86c46dfef8fb26d2ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb392f3dde8fba6fa1294764c624fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5af02baccb43de5cdd6d366a6607bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed273471bcfc1e3e6b3bb4ef850e5fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebd1868c61c3b498f4efe137534ca021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa59cdc99eb194392b2d0040932ec8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc7bde92636bfbdc11ce1ffcc597c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa175dec8027b5ed5b958c04ca1b7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088266823945ef777047ff150b7c94125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6e87b2f274eafe051e5e3bdd9756526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d778fe96b7554a7f723a66bcbc5740f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ff7c9aec4e9dff8a2f8b66a4d0c0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e503fc288a9200a4c82ba8600bba7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9d20894a9b771526f87dd862ba4dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000ab21f28b196414b7b55a023a24f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eec5ca89c7d9dbe7e0ceaa5c0d0d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd4f1b719a569c17d39301cb9d6ab733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85634cf9ad36a9186e8393cc8423350334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9403908b2e7ebf36931adfc24e6700535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed3c707d3c10ad635082e6687d3e9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722ef7f52bed8958549aaa3d437e48437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c911cb13877e1e8f051cbcf96668238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088bb71de020772ebf7261de857fac539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6dae564644df99d0ce30127f70f1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fa133ea52ee4498d9d605889bffdb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e8ef72857c045291180bbb310b23a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9e1a2d2a25eb6b43d465618b41d4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6255979f0fd2c14eac997ed858d0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d35bd53827588624ec8afd9227cdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d79992ad1d586c5a70804c1e00cddf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a31c1bce0274b7dec27e6b362ba9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935647615d0c76ff641f0857994c06148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f40085817d2e0f87c9104052fc005749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f3796c51d0b720657f421b807af5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63bdd9d4888921d9cd63c36bffcac151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191c2bc59de60c3da1c30fb7362539052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e5455d624367760f70f0916ec2c6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d1c15908fe512ebd49c25e0e3f6d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bc8dcbe505aecd02e7547ee59260855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24613eacb8a6c1647bf28666aaf20edf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052919479af86b838fafa77fefd7318c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66318bf6173d46c543138d24c7b36858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336ac043164b8f55d507d93309b895359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56983bf9666b16cd8d9a4baafe11263c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29774076b7a6243cf9925cd628b038bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0677ac755ce1f24dea1a09e2eaa1e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b94f526a31bdb8a848becb78f1f43563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63186ed3c1e0535474175ceb505d419b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada2dbf2a337153bb10ef65f02191b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c079b033b3ac3e67beca85f92941b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e710998877d67bc65222af4b7aebba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91988ad10d7593dc15969562758d890e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c98093c8bcd417567c657946e4208a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e46a726414abad7b9d68dcc354b0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423a31667341869a4b5851e0308ca4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee2927ffd5144c5dd1ebaa62a24e0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ef360e1785d8095c5df24250a33e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064d235d37138e5260fdb31151acc5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e66188997a5193abd6a795e5ed1eb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e16309c15c036679400daf994ca21e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02687a563ad5eaa509aa7a47940812f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8089b076a12826db0cc0ce23722df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a231905f3e73ccab8feeedaa4ee9c0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124399671d2ec2a31fc3f7d86bdbe5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b6f1600f185846462059916931a1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822972a70a5ac6c537bc6583a6ac331582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726acb18ecaa0144c7b555aa216d41b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c961e727c7c9b7941e90a9c68679e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5fd8cd84721982fcd89313e18f81b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3887fd1f32c5da8a5b3193c5d3252186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd0d4d9bff32507ed21dbf2a40baaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64b27714a4d095c9f2445ee6800fa188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417814e85f7f183622617b1276ed1faf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373154d4d0f119748e50c63b8b5a4b5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae657dc0629a077972309b2cafea3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9476532b4c5449bfc8d71c20a0c3a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85be2e0c1d571d32e2c8cf2acc2e3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ccd465a9c61b5ebd117269a26b01394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141cffeef19877c57838458928fd40395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d867e62de6ffcab17d15814ee505e1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc1b489893d3c64464de6b6de1231e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d585b2bcb92d9e4fa9bc02ec137301698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf107b9f7eaffb135c471566842080c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae993bb57d53ef8414f0bd14aa92099100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046f1267308d7a8cf4670f2c8f39352101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aa680fdd6c75d9c06f934247c649a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d3f200de963e671c5b27b975cb1ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500f77f9e0bdfe2ac730c45d0fd9f62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f936ffc1090ed2e8b9440843d8fcc1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d0d0256a59634f7cb2cbe912fd26d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5e0a8056db9e499852a04769471d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604bd55537ae954af7b0b7eea289479108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c56b3d7a216b8f9fe3173b2182f66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc7a539bd98c9399502d26e6c9acfa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38ad8fcf68a701f3d87a97137c7df1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b612753f2b41e0113c72ffa87b44419112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e98db7e10a5df67b7d3aabbdc2d929113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19b05c26b0c236228053413cf4c413114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc88b79b42f5175038a6e81999b53ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb25f2ec9fde7650218b9f36ad258ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b4189ccfa7f67e565d9b2a4bb9e29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f6d72985ad3ec28b387c389fefe76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff10a8b55291c169810dcbae2481c15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf74326defe8c6b011356d704eabc76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aec91f31e4901702043a8f6408ea14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354c682f0e6a695007563f9ff8e75c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab7ce434851b7930d962ccf89995b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2705d94a0e3b31bfc614262dcb927e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22489f713c836204afb7a1e38eff85cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbfc98c030d82d6fd26e0663cd1869126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627a47ccc232e5208e3fed78c94b44c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d27fd8dda7de7b11aac54255889f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64e1fceed43c93a4e603ceb4347e1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ebd43c464fc4f6b9375fe15209058130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdb728dd5d0037c6eef1377022af4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b080ef78fefbdadc2e60427829a6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305574a75a5af500db493a71b116cab3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a01a8a9757086754e9985271788e76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d80ed0998d9f1876a25a48db2200e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6777c0ebe0e95d504c89c63248eed6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05aed195adf93405a53abcc5f1efb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73adc30fd6f9c4d74f1d6c8aa581e6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36b4430b277fc8d95746e349f946f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3765e89f02d48387723273cbfb7cbdc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca3705e16e7b92892307a0e89fec51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c03930da70fc3534edfdc4ba4b0c60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86b6dd14617714ab3dea84072a3a85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56d3ac87f1e21f7549b8673f7eef78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be1774557b1e8396406b68661ed26d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066719eaa542589aadb40b42ff9fdf2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650729e59c5c6f8abcf4243143a6ded147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603f65de72812dd18b78f5138e75d44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a2169cc82fa3b4f1a3fef92a1fb99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ab6f8590670f3483aac11af6a7416150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40d32d7f88ff5b89d17dff7a3cc95b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f1ad22c542933e6e053727c54f700152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae41f58dc5db13fdce1b87a30af3a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db037ada414def0393c64d2ecca64d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff876bd3244efc0815c5abc60991dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6609fcaaeb7968b8b0ee45e98ce6242156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6dc6d263c3d3441749a5b3565c4e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2195b3e01b10d4bb6bc3fb656a3847158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80734923e11b411c959a47c3c8f2fca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18145cb3062384ac426a91d774ad3727160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905cb2866846c8ccef3bf2e4e825f9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dea2a12679b65b1e9c28546d2ba609162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd4123e4145322fba6a2142f5f2906163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a22af2ec71c65e00d3612f0f93801164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5115fc89260761339ce61a48f000c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d2c3cc6b02122f6082519220b960f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f98b9bcbb3dbbfcbce43fabd5950e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cccaf6429fefd3c2d0b92941b6a3bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1474fba4723f50813d82b1dce6aa6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81167553de8d276fae9fdfdf6b80170d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977fb6e1b2921522b4d3eeab7cfaa6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b881fbc45f49acbb05164ca1d994e69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd55e2cc71bfc86de72bec12ad7c63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55ccc4d6a07b1424456dd6fd048973174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3a85d4fefcd7c4fea4c28e90ac80e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3b231dd11d6dcd6feace930b9c698176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f927c41162da7cd1828b891cf6bf11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9becc1556d68022d48e1b160a5258a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24e5aca2638b1f787a3d39eb1ddcae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d5e5ccf8d044317a7337b9e0746d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd9a97b7fdabf3b1693774d71968e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87b268f1df474af51ec771b4575098182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef78036f2d03478cee81e56e1e5235183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc7225922ed1cf1177723123f03678184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f311a4e26603517b6274538349d03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329c379c6da4830e26c83b6a41fb311186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74eee55a28c3ccfa79530242b3f2e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be38f0dd8998d005d02315cf8e4318188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d844a12087371b50a3bff4a0a4a816f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd5f6e5a0a7e5e7489cc7847f30c99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f93715f27f267deb9f05d29fc89d65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca7a9d939890437242c2c1a0f81c76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe982d6bb28aecdd7b9605770a8f54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25cdd9bb8ccb79006d7f7f43064ca0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db86f1007465b6b21dd303f1d4766e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a40f1f667ad05ec0ca437f1e0323c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3462e9226cdc5517a0cdecdcfce6df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bec101270b9524fe2aaf52f1a1b7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df7fe05f765d837e6239335bd67bf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da955fbaa076c5e043cfd78c37916d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385163fedef2dda8f2b2f21272621a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decaf50510741afc466768afc5fa639202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7114138d410877dda1f0eb6c97262b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2d7a3e8b16940d9a9bd30fbfb320d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccd1a98a588ca87a34dfc6c300d5a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383d43ebc06bd70d3bf2c9a5a844309206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836790ef86af1ee9fde2081b6713022207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592017875323df64ca6f606578c00e6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ecc769858d94cbc54954469598486209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f05d3e0a82ab5ad3cc3581319f78c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8fc72aabc6edef96fdadece91ee0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67a8c597423967497e155f8c92a6fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5440543df2eec9e4aa122d2132ded213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17220f99c72bc171ce5f08307e4707214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a7693d3a735e1b36fdaf18f48b1bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74115c4ddd913df7c9ddf6d315227d8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a7280c75d384fa2c4774146216f93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f91e1566c9677cafc96ad79456ad99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f46267b1b885d2a15f4563448061f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdf3f961cdef11c41dd81d8f870983220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46996bea8caee9b11018f45484e4e32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7326ada50209424200bb0795460b833222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebed219c0612acca94e0fb7dea1ea9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba0f95178fe6f4fbe77389c72b771224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8063d13b0cf20bd1d2cb8bb8cf276f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8b55ef5667f268c74961162f7364f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c423f6f8147adab8f9d2b3d1c717f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85599ec3468da1b7604278f17470767e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60726f3e4135a0e16ff00e8af9ae6aae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978057a844a52a30b73b335974cbe70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e943a66c67e9afbc9007e9bbb7a68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76fb85f5711c9a16dc9f9d7e6dd530232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9671139a7813c17f73b67724b7266ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def0d277a4a8f40d6cc4f8b36f20ce2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15893f907d6e5ef46206c817176bd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3aba5dbaa33241fe833457a5afd24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e946205548c59e480b6515b7ecafa4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd7be31cea9ffc6f7667047c24f267238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8173146285e5b2a1feb5c1f6fd00e22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6119ed6bfaa59cdb096d26f1e51923240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb30f4bc8c5d0074448c6fd29e011e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1268777849a0fbbb952142667399f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13819abb687c1676e7eea251f99a86c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4f08fcdb85f95aba6d85a28838325244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696d242ee577ab731964ee5447a5312245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916f72ecf394b944171484ef0283c72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8efbfffd1cd087b375ab31ed15d1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f027c3ed117121e4a2b6c9c76e9a876248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d7d7c8247189a2bf2431591011907249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495f46d889bbee8b2dcc2d5b9eaa03b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e8f6e9af3eba9d6384c0f216466cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafbee8b63e875eab83009c2ee2deb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959aed9672465cc877962cbbaadc326253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8984e1261eaaa98fa1e3c201efcd560254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d865ec0e3cd577d6690f2ebd7cc6da1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0550d37f5a02ad8eabbe51e16ecb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9a183a6ae907c3895a3683303241d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2efe4fbb2f5ca43be79e4fa76767f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01531d9798b9c2393b7fbcd98586032259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41f488c4b2d6bc5f3242c8bb132315260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732f23f54cc584c9a71a04bca484798261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f3d4c9e9f13cd7f3eb9af261814e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f33a47f812dcf48209452097119f61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b683aaae8aab3f8574c7857d16961264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a100e905196c44fd3a6d813752691da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315f77713657d95baaf267aebe609da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5a5047b6ebbb33e1b5dba421356be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f294f8f64d3fe38863d74390543a76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a8f47183268f7685398a080f8715d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a062412a990b8a9655a0756215f1e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702ad1f6a11e6a559f8b34d60de240271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21683439b362161193d86c6cce88bf89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ef1e6b1665ce70ed5e418225b87b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298858ad44ba1541af2e7a8bd6d5419274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2fafe16fce4e36444613d277187ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed7a928285a91db13cdb441b4680f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63194d15157e15fa10b932ebb2e7783277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426447bec04e6fb06f37b9a2b946780e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7463f07d5782526d8acabba3af50a28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7390827379a9f27edb4303204ffd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f53ebfc8868be8a8a5b4542c94e3b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0480859229e7f944e5a7d6b9d7fbcac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71b12eb65a3e59d3353215170cc675283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afcd068ea055efd00a1679786bab03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefadbf53ac259207dde101608817c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f6f0e6cb7cda030651d64366953be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea888356ee082cff47bcb9ff954ca4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222014926ca57377c4e686dbaeec8a2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299565f61189574ea490707bde872956289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd86a5eb8d6e4b07cadf164310ecf9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d684e5fdcf05f5b3823d66e62c98b2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0aea3ed555567f2195b48363da390292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5b572cd815614683261a6fcf19ca7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8db20d70c9b1193375aa6f2109860c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2697e307945a31692ff122b5dbf98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1998eb0c746e1d4c5775c405e9891b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b070d0c99738986cab8364bff66b24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b989f14bd76d7284e2170a1a03b9ee5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c3e4570b6d6c024e661bf7f10040a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe2f250987791d67fe0b5e07ca78df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa89a1d650bbd20c1d3d80d8646e76d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed3b9f6cbd1c1f5064b4869d247d63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e571260f394dbbe0d639950a4c39c45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb2d844fca4081649dac5fbe780518304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4236a6e72e56f42dea7cf484f605bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85937742f40d5f335a86e500fce6955e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9d8ef8f332a3327e4a1cae85541b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a42c33b08520439883368873662415308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699df6fd417d8821bbaf31603eeb541309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9772162cc1e1ccf4a802e54f98627d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90295454825bf446a3378347254111b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e676bf78976b6f3e215aa43fc943603312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514f1965f810a1bd0ffea1d01026f1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadb9b555097d4daeafc7f615ce223a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209383f68ed227cd8f85c4a392eca4fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d41a9a72ae258336d829ba2d875f04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1146599ffee87b6a7d28adbebd7c7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d873bef7ee9ec397999027f9efee5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bf5785e576a95996e023afaaba93e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433102e3fde31d6ba7fe1cc689105d00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168561c8e096523701fbd90437cd6dba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00468466dbeb15334cbb3c3e9194fdf1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af84f92e89306faa62cbd31f9de19e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc02fa2c206d6a6b517aeca760cf1ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8017326152d9a1830a12feae79461b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc6d2e8e63ee7609be97e3342a0235326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da50211099a3f158567fb36ceb756ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79e893a5406ed32529d25a60436275328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c983a8cb7ff478fdb4c9ff1076026a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a5aa566df0e7b2ea28ecf275f1da9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140a203629ef8ac755f6226a5352a6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d53becb8adef71f6cae309df60bd1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd5e587cf4ff511ff1802899e88e6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0772ecc9539b900a5a9da51d74c0d50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a5f3b8bd5820c0ce8d7eacc87cf8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d02dae8bf58eacf598db0f9b40a397336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280146af9cf7d92e11974407eff4c94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0847a449e3275be44e4aeade7b2a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcbfdcd6368666d7fdfa33460d55f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cfd6bc8f50133b680ac2a99614368340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a334af0593a0b39d2ba4173dbdfa6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b5ee53197b2593abadfda0e8eff30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ed2973603a26a4113b24fe9c2fdbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59802cdbb7a8b22b7684e07e5c022fee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e308e934ae0b8e459f48a3b97994686345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78639ba04b47f9fe80395a8944c4df5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf45a4a00f087a70f798753439cbd2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27100e1cd382352f5a9f7114e99378c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230cb9588068ad4dd4cd16654785da5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2242659eee651989cc6e608a6e377b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882a6aa635955198124398bc1c98c79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17a3c9a357cd9504b92117a1c7d256352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c94673865b6f220173f5f139613fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fce795b5822f16fc8716d7ae10c759354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f922b765d04103b599028f9743e097a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea5d558a1cef6027498defe8aec15c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f63caebc3bd1af06698ef12c2cb164357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecc9ef9a5421e0f88d19666e42649b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483998bca6788e7b9998b747b664c8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b371983f520c649953c55fe0ea3f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7e090e0f1a007bab95097ac21591a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca110f38d78559395e0ebbd65d1cb86f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c50f09dda02a390e457c11b26f44a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cf4d564d6739ebf4245ce17c73c28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fad7bcda8ad0de59f5b359b26bdc9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeb88220729eee74ac0c7950d66c31366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158773ef6ff924784338ae4ba80cdcd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0858669d3705912241123afa28277e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61180c0bd74a780d39f00e09446d78cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bc1f71a6194c24298579abf2a4737370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd237d918d5501786eb4ba5a0b89208371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cdbff100fd4ba7b93c530d050b07b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f062386bb0ce678f877fda7b296e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75211fe3bffa9647b851f89462618fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3db0d5a4341974449db4060ba1ba68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87d3f64b572385c3648a4f34a8f992376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45682e318e8cc96870d9b7993736bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae876378f04b45ea7c4c13230db9927e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>