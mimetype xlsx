--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbfebda3ce3396bace8399714892db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f57c53e64f1f94f1401ea2baf047772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f2d78b7e4130adde454cd296ddc093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94370bedc0d92bf0d828ad8c6cdc674d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c34996e9fd23f02d5258e36ede4d365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f0be54d89fbf07792cf611266901a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8e9f6ba901708ae4feea3747d1b347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498c5df72e4eca500b2aba408af12638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da28c374194089c3dec4cb044146399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5316dbaa461be6c7e535fe642b01c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787ef2ad7b320148d7675ac4ded155711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d483199723fe108d461b11ff4e39c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c8ddfc0f164eac72a3400377caadd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3bb593a31e80712c9dff3b640aae614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b87208669f9bbda6018441540578d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11255dc5cc98c2a93a81afa0fe136ce816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56012a6240861411ced334a6626018d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2e87f9160bc8b374dd80e8606f6a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f95b57f010e1e56943dffb6b835b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5650934f3b9903bbcfa00ebc0c70d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314cb975143d8eedf8aa5f3aa2eb96821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92beff336b168b6b23cbea627cb47622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046ca59a49c0b13fffb62069803b47e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880f17933f33841bc68b27d8023992b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12dabb7413c4e7bb7c162acda677ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9a3d4437fae496c3241b3e7ad94fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042f60befa3c0905d7afd8a5144f5c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee25ddd1ec0fa5becd05fbce05d43628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c98ff02d6d4afa22f09a8b294498129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11493201e347f1d1c91cefedb6f325ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891b0695a38f3723ab049f602d88e9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fb2232125e30305f604161874241432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ac97bb002120c92cfa967c45f8b7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088be7a7a9591bc622fe49710026d6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a720b1e74b8a4dfda8af7e57bea5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7876a0919985d954841dacf0ae609a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e4728e477cbdeef34bd6a0f0b08b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29e8841caf950f91c3fb5f710a3d4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3be4b837ed412a2f62e0840872bb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0562804077d9c92b2b53aa41365dc0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c9bcdb680305ad15bedf35f81bb7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9ed6c985c30786e439d686b227b3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc7623d4b618cd83fb7a916212726f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1e36d33e9d2c1de5b8df0123e5ce144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecd351872d037d2db9c4dfd48f292945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dc792e3140d5a23ca877c7724740146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e0face7bcbe87925c2c73f479981247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629100bfea847c5e3ece4beb797e57f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337467c417f4d1d1d22c164e2457a7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc5c9c3471c1054b28398f98c07cfd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c07271360bc898ee79b5fcabd214e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161888f2c251127cbe3ef6a2807928a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42586b9311ad1b84f3cd65938eb0d60153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d97db675f26f7cfc34f377587c53454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926664bfa100676317e2758516130be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddcf8a7d1c190b19a20578fc70199f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c43d5431f5b1b97a2ac77572c6c2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c25745236aacc895df2858495ab0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b76bc5c96dbae5d74ca25ace84aca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e10e692a5abc0bff946ca995167a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4bb5ec72a3cac6c890292aaf992f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef31ff52681a517c193e691c1abea5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3dc954599317739de5bf1abe32d6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996b24fd74b5f6db42e36d559971c2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e2e938b22c66f49eec3dace116df765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085f0115d6732b4c38051c0906373e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b35d0c532c045b77b3c135a41a5f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0fc2174a2549beeb4b4d38fc075c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65debc7726df66b580ae5142f7677bec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95d3c1055804e021006c12d47b6ffe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0349402e8ca7a31ef5ac4a618d3d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483f50ffaa16ecd2c8881cd7bdeadc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ab9d5c6ce618c7775be120ae834b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2597ff98f83850e623c5f1f3525e7ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130425f530c568d5a78d0c80b924d8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbca1ca0f1169067760caff99bcbe5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf593635bd0e607353bb532a3bc11c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89733c6bcaaa5110fa3e4eb25e28f27d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a15574b8b3aef46fbf426106e9f5c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8a61ec346e65a448447ba7a8fcae080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4f8f2668f0193b73f37b2f3721ff681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55f4958828b158c761bc38683a73b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156f2db7e0bd99536fec1be2caab7e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496bbf9b372bb69908f41bbf03e0cfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815ed69ab1803921f744d384a8f984a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3f5a4975ed211224061d29ae1ae5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf205a1dec7e76186fab743ee1fbc0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4a0613f1a9faf087f33a3fac9407a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3b7303b12c943567aad18cf5018ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fab09bcf2d33509a1c5eef507b20b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda19eec6f6a1f7419707a9487b765b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941804cf9ecc4936fc9090c9d4391c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c53cd669094ebefca34be4bb80763493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5292240395d34c4d02a9c4312d2b7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5191767521046d92479ee48cbe4b0b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4604bb7867d7c83a135cce05edbc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff1052d3c975830824200c9ec6c12597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145e712300a94e93f2d362b3d22f74098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de89eb8af4045ed8d3f1031dd6b42799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91debf887e72f4cba8e5c048baa960b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c210272da6ab05457544db278260461101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe6190bc9189f80b5f508895fdea9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4a0387216a49b34119fadccf39228103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0032fa35d0114b433de88b8aa736349104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3c0f63261643f61a699b972619fb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2f885d29dd7a1be2422b8b1ee233a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477022e5620e1662d0104f7a39a5cc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994afa1ad8246466f3f672d6b0c01b72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78617b273d876923367ca1bcf97cfda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345ee254c87aff6662da80e5e0b8942110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be170c1e4e8070ad2e33e283fb802ec8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cd490e6b518e57a0588b43ff1c1e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf08b382273778b3c66d94e24367c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01068997c11739ce6b4875b9af99ef2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ac83a416a6ead1cf3bf32e88245e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d4bac2edefe702acf268d7718e7bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cce51a640611ada9ba247c75764eed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdd650ced97a07d11208befe334c3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb16296e1c9abad511c5ce44c6636c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406356e95d79c13249a3b7542a4b511d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d48203f3917446d0d858a62b22bb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061d5ca5248b2351c5acc0e3eff5823122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c1d9d656e3053157b4ec74ba15a08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf8daec2409c65c8b20497ded5ad05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b30b0a3f8ea2e2f5ba32b384313c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758416b6da1546406a04664a17f54382126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335b9120f972292088877d06c79c53c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc40f28cb2b8a8761bf6bb569587591128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c02dd9c0c3bdb381f8bb3de3e3dee3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801cf77e760beb1b39a6e17490a0a6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af75991f11b6436141b0dbe795974f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa49ddb4d632184d91a2ab3686c531132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff83e4e7f7864f56d50d4e98d59d4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a15159a0f88e65a815460333d4b35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4cb666d2ff86fcc4489028b816096135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041defa840160c36aecba2a6c2067dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79a0e4bbcb58ccc7fc14786afa25c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb49ba727715f98e7ebdfb792401de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c032270416167cf8c71c3b2820c41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4dfde3687b6d6370c4fc1dbe9f5b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba02e231c7f70075b201c7849eec818141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff6e3e06e4c41cde63b6475d2aacfd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13981f484a9521ced3761f94b554c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345531ef59e613ebd11e2161f04f8cfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3f0f00ad72d540699873812a78585145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061a539d63485f000cd492488cfdf4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3105c12c33390e048fd20790121dd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a2b68dfd08809f12a257cb7d7f458148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98384e30a62e37e8ac9786cb3cb4c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6712750b591a6fa4a21c6f0b44e33df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32c94914cbec732d5d53ed508e8924151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d805384dde0fb33e0bba5d1e1748a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a8947b29bcd4222af67c6f6e79c90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6f8950fa937441c3441b20874a870154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686b9d80e6853b3352723c24dc4bbf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cad2388674b5e0b54719edde7dbdfd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd86e9dd0e81c0bc9d4207b56a0c4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749681ec10b1de4a98a6643a438f3cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd87cf3bf1dabc2bb62ec294247e32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bbcc1f87b242394fa00242f39b641160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d6abb3b5ab8bfcaa8986dc7312435161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65883bb275f230fb798b298c129675162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e96e5322f90cc3011fb1f421922e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1599ecf3dcfd31eea85efd7571837164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60848c85d8c7dfaf6098d5e8b3f74f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e88fa6802155c80e5f151f1eecdde6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3796d8bbdca5623dae442fa4e6e77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116dfb1dd29ebc250a73eda653a6c91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c6329be8b1e35a7ae88b9acf3b2ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cee86691db753f8c83698915089b24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511498909efce2a60d687c37bf2857f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc60ece8c7ac8ea3cd6f57d1fb3425172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0223c777ac01aaffda51d03dfd239c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5483cd1e9364bd19eec91a03074da1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00f080bb56c8f2f12d4bdf298dfb2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960a7415d400db33a5a60965dcf6c39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6282dca153858c94ec8bc20a4d53a34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f94f1459584aa1f1f8ad3a3ea14dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9d383a9f7bd5353b2525435ea72cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3216c7f65ff9895d72fe567863d6f2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170b43e5dce269765f7e509b56c346a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f93526b859a2d590dbe7bcca83c450182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a723ed57889a6f120ffe62d20e1806d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dff586fdb3912a5cd096684060f67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efade0794a04caeaa0ccabf3e780ee5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a425c4c7c7fc6ba5da519c2f56393186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea130c70f8f599d272c831102f4e0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e3ece423dfa3b90c3623d9b523200188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15393d4169d6c588b54d185b553261dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b5b8704583bb6ef61466296eb6d7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbd463620ead79e18debc9458e2a6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd13c3c9b4d9159eaa4127650d7b549192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f6b727195c226465c34b23a0ef34e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d03affb46e536f5a729c9f38c8623194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97144876d61938718eb7572f7439310195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef179a4a0eba0a1fcbe6e90660b5ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5344e13fab1ec505de51502e483b494197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e990ce628b5e88b1bb4b56db8feb63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2361d7ba137c33ae7dd299132bec0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748484ecabd4676ad314b6e939220cc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3ff8d0b9c2902d7ebd4b7d8308df4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8876c041105a5bd547ab3f238d05754202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6ffa39f4d1c4d4910118314e695e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a23e29677e9f7c7ee2f8e8bcce7a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81799557154c6180129c0d39c7bd746205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6da874def9119c03630077ed9d784206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd9efa623e2517dcbfb5cb7e0e40fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d17bbe609fa371aa7f5f9e753fa920208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0ea5663e427634b28c280b37bca5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450b98a74ab8637eaff2724cfe9db57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d98d18c4c922effd899b6f54b9fddf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6c72df5be91fa983b7d9c78b8fdc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ec975acade700edbad54bce11d845213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb91c559e0657ec3a8ffd63a3d55d2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a63eb67ebeb844a51460e3b57ed7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034aaa66a8203791dd6ff1ca0e5e8d47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dc880d78b81df2c5f59b1834267f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310893b1b4c50d4177ac980b47e832b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df73a44ca662b204b82049ca95cdd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd87627622199ed7b877b2d7b9e9fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f4587b27c66f03c2f8ec7597276a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4bd433e660fbd49319c6ba33af2d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bf961491fb3f4800b4c8c95c625f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d306092b52679d0229acc5fc0ec76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1999d4b3b9fb768bb74608c582e05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad1376d8af9dbaf3d3bbc7ba5640e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09974a9db3b54a365dbe6b63079ca5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097df12195702d1e32a4075ea4dc1719228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1b6b18fa3c0b05e504ca8acff4367229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126b1f00da2ca61670db63979f7601c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a3cb3f40a4280cf00e809c3169bd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca5dbfc9ba04b7815f0d3985face99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50a2a10190167adce65a92b91383af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ba4213e3340acd89dc839e0bcf0d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58e16226593cedfd83ea82c64ef078235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a4c80ff41790fcf16e1977c6de910236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a3a54dc077bd443b91a94ca2a1369237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b643a8f385f0f17890075bc8a3902a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12dc588b4727653706e0ce961854f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ce460e4fa85b8638c1eec56e0b334240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a3fb10a958f5209241e8589307e76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be9822490318c4048ee721a10d4256242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0460eea8c9b94f589cac38178e8bf9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05901f7904230c1ab5ea828bc73138244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43915b2ee96e3f303a82f35fe32ca09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0403b22e76f38c9a0a8abb9c7da022a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bd0e46c74a506bae267a666c3497c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c49a24c26c76d64abc39c04532afb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285851708c3465f8da7cf8f387d9768249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7b4f5ac8cb5056e883d71de09b93c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae75bb7804a1a0b359234869592f02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95ce4746a63fd98106d889595ebb5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773060523a1fd2d99cf1825a52ba3b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f5129083461cea219020b3e4dfc99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16709a5464feae2dba9edbc9bf959a76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13ff0386d01716b49c262b60d95c26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d232c48e85c1a32167bf292727d3bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9ccb949a6dbf418d470784273e9d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98f59506f4229190627f3e897b3e93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbefa8d30b921d4f849cbefd405686b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bbfdeef4f548a95e38e2d603a98d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb435772cf71675dd276417b8e1f5835262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb194ccc4e6d362d6e39b8a453bc942d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364c0aec7f435b476236652bd208765264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3794f0c6eec69df9ca4969df96d646265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a403e6b899ae69d8b4e0712cfe1364266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311113bea6fc32a6d102709252399b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aefdaaffd31c4eb16b2bd20fc3f5f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402b9fb7151142fbc44917aea1f21e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebe863cab6490fa7e7508eae0aef21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bde74e6ed11afd6e6f8edfe252a60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709abbba0ab5b971bf337bcff1ef6ec6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaf64383b32d8db4b231e14005d21a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405844c2c0cdac4f4295883b7f0c036a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416da78e66c2231560644bb981fc197a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf87950d7861a5ec6ad9ac5ef8fe6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e2b883a293394e484810b1c6e9a64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c6566c72c7a3e8d3d8ec908778d43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f12a1c229136fabd7cf03ad7cb84f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1957def3c1919d5bc612a9f281d081280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9577bd352c51234691e90e71c4af0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61e397535790499bd7e49a464882ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4583dcd559c71469f2d8f97b19b62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c20cc763db04027090e2ab552228284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc31bb08ce801464784141aeea36570285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f0b12dcdbadcdf2d52358ebd81a7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a703e62f58df687e4adc6ec68e58e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47944442b196c31d2d8dd36c2b6005a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4150ca8bb1da8273513c667689f6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbd93da273e9cccd792262b63df578290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f1f74eb50fa7d9ba33696471eafaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c44449bbbe566c2ae74f41074c8b9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dca41e5e82f5f8f7cc0ff34c0a074293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b6d99de8ef5c072f529463e55755b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8692ab71bc6a301a7a6b48374e77ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a34a852ff42a51455c9108ad4ffcb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e993d3a888726e508a168cc45e305e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cf6653cb195bbcdf395f2c84f93a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15136c8358aceefb89c27b3e7d18ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b0605e88a26d41445a50ff29de419300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8e4cffb3ae82720fcac132bba7964301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3874538340ff1f173280110d0fa29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7abf16c555e7a205dffabf10c7947303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd0d877ebc41f0424bbec7c3b9e2c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d8c652169cb525e25fc1c0f8b8aee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e108a6f3cfc8f9ae127eddaeb42437306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da54a691b8f9b5ef83d1a2a5d9e694b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05108f517d552a98dc18a472aeb7ddc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390785c2729576ec239e7956d1a62daf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa6ef9775a56038083865443600846310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48c9904c08e7138a13a2f16daab2ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585859c258d96465b38b4fa4c64253b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5653b4fe8147c0a506905885b57db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa8cda5fa80dd7e5ffbcc641cf11b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed8ba3db50e9b54a086d1658358c69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522f05bde999685ff161d1f788c1a23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac9b60018d6d5525cd91dabe1434f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30f58e94180ec223ec340165684aab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba750fff19877ff12fd7921d031b3c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cfeb2e43383367118a950b5b9b530320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8836dc8372604622f39ad235e249b4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29419c2b917a9cf6868f04df613839322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daa248c3a419ff338b0dcfb21f051e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5728bfe6266732b8eb793108a14392c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec327e31558a7b32c318f9176774526325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae13d71f570161fe407003755f28a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dacfc5ac8a94a9b311fc0ad3dc074c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f7d425d7f020643269bdfce13f106328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e79d527a78234f47c5025177e7f2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2327c4477555dc86c3dc65ae9b1e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d309c7bf2111833ba2cc615222f1e71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f046a2cee0a32eac5b2f756240b2d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dad01c68f978c7110b1a59703a5ee9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f31f2545bbbf95aa00f77f282fa1b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591040bfc953c47551b239ed1bc4a38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4596aaed3ef3caacadcc4458049d9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ac8f3163464da750c304e8ac7c544337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5ad6e11d6d1046589d098d30e4d1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fda8f867d1b9cb86db157747b5aa4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79addef3498a6f3808a5c3b2dd5fb5f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f56047df4889a22dd737544c53a7c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5acfc6f831dc33ca8660624fe5af4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeab135bb2e9d3a71709c0fc086baeb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25651e34d32f7b4e4443fb5c40e918344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb2e5faf5ca80a305fc627c97475ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649e5c9965fbc3b182a4f456f9b5586346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43581628f44c6554e3694cb20580073a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9b284e5661e598ed4a7130e8a9f61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3832cf2ec0f09b3f1ebe48a1f8995349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbab531f2ae355d66f17773d302abe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9ca9e27b68ddd3a2f93f7b6dbc387351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78822cf7d519baefdd0cbda0e1afccc1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db006c7b4434ab442170be0ccd6b6be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4332ade69a8c8c11f2773e4190264354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32280b1ec06bb168c820d657a7a7b8d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe9cf5d2971521c72823236e2b14dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774291be1ab4d03a3621f9294ac73c79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668dc14b38d033932cbca8b9497ae8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a4ab86c2574ec037d4035b1708eb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeced9e18a623d4d84ed03f994cb36c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d66db41f821effd75232a75f8f50c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddbb1152ff2a2873990a944078026f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ecfab1182961bd672a5c9973f03b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519efc5f180e2d3a3fa667581e97a581364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5e1ff89bf7a9843d3bb28e34552f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b8d73170a068910d19e2fa3a0144d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaf4de301d72500fb6db053eec34b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26509fb017d5a2de43c2dad4a559c86b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897fea98693efe069a01cbcabf9c7d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d7ae4de3e7e72b60f85ecf30ce716370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ede1b19e2a4d6dbae7f90bc40d1364371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ccb00db749119313646998b7cd1f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee041a029dd17dd26a9687ae4ed98d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14dad34a55bd48582fbff79823cdaa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f918846fbfd770e4981deab3a9bd0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c945aeafc7797478b7d67c253f560376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ac175f64a8f79a0fb36ce9c9d2cf9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5472ceff199705321616df53e70e393378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54251345d1bafac12147d3eec8933f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce9b435c5fc709a077286c681def0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d3e385dcbf664074595cd1a0f5b0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29784edacf80c83f0277ef56a61c0444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8ad23eec87ba111a2795679203ebd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd823ae04f8cdb154e7b53e38a5b96486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391346c4f98d4bf36b87f78c1b29a9037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2e4e865adba57d545765e9f710d9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eeaf69d539208de783e0f31a0722c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a8ea8b384c259a806bc98356c01b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d64bf53bf19e2d03b859d88af15b5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4df5960c54678c779237fa80fc46512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20e30a64226b753967344a45b693e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8986b27cc76c49adfb704e3564214914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fe3c4592bbf74873ffce3c2dd273815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4c1f7bdb1f62e5e94e9b193e18a1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54276d8828e46d954fe63119300c3d2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81017aed21bd403eb8639e8398575418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b449da61c0a0a0f24b7b2e95b47910719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dab05e012c459cc260df7b949019d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177272a645084e872e4947bfc8b314c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b73aa359d94501f92f24ffe34ed1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1fbe33596a7f4c63ccb4324a220bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78bd6d5a2d104a596ba6ab8166a60324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161689563195527f3dd44e5874bfb1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ecc50a4471284936409d315f2a19226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddb14cc0daf91de9b13ab356607b8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faed43f2b809588be2b659c6eccbc2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a30045cf75490c021cc3b9547d26d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2fd116bdf53aaba96aba94717c4bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4eb35238b4cb49ee9b6aff573d513331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4adc17c8dcd5d895f217e6444263c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5d4b20fd8880f8e9aec7b52d3c03233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39795327aacfbc91df68070e6d91b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983b8019ec1a37ff2e6d4af57e35d0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce395ba2ca9115d567298e602333455936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f37ce65da4a93cc20fb6a49f9676237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12569a092d863cfdeb792495dc1ed038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea037271a03a5002ff774926df5cf91b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43b81c0cb8394854fac30b68bef42e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eea8f23d12594077c5a19dcd684aed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b99bbacfffaeb062ff18fa32eb96c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515dcb2477e437e34cf78d8546f5ab443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8561835dff715b2261f94b94df85a0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41602b63359a5741ac7dff63243527be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a6b615267a1959c7715400b533aa046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafced970f0bd0a3084ffea120d851947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3327c2a8f46313971e73f89400e8b9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882361b7b8fd29d07a16dbcf7ad3789549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de100b7d480225cc8ef316616ecadc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22db455e9d50cc1c388478b3f2aa4eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666c0b1dd3c330c962bcce919141c5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e7f3f2d4da23b0c08070fdc0ad2b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d400f99bea73ecd7cfe38a618e48154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e000930ca2395c608e067fa25abb3b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0817fcde82c6ce5238f8a06c14067c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046b0b4142b8172dc200c749cf260b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b015a284ebabf37a7bd5807fae7eb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6dba907f44fc9b705fa1bebc563e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1a70b4c0028fcab77d99f3abb87c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8148aadaf04298a46ad56c5dcd269d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f92022bcdac1874bb13f0193ca82062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a70a77d98f91231ad8be0ee5e82fed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41142981e9e227bbd7225f43e4f835b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0a09974d59a1dd7e9de2bb5db94e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696e29531b5d7000163da765f47056166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b5f09913aecd2cf5e6b818d53987e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40a75c87f23070a6680085b4463d8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919c58fbe5352f48bd5b44db14d9ddc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f324fac3e304043be4ed3eb9337c6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bd0e9baf2bee2bd2092896b44f23771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a0d1b831321655e09316a9d5b16f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527f74a59555fe018ee292fbb89aeff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acec31270eabbb56374f81f96b4d9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eca4468507d0e8bfbd00e8fe87caaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a603e56e4e23259aafac75c52c55c2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866b6c4dbc2b6532189d9dfd46817b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ce71158cd12fea3f2aaf16ac940b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a62f9cadd7c1a20bb1d1b611c34f4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43111ec09b27002362f297761c5fd6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94521219329e350ed0199542bfbaeb3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe37a3244950f18be5a5b8ba131198a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675c8c21ea6f5f9a11db9757f9bc48d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db37b2694531fefe0412bd3d3fe4f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1a40b1c63aaae6e57be3c1772911685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d56ad5de5ec448fdb4c0e2038b23df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1af9a80441314cb7e663dc7f6b3c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869d6d2f8a6818351011a4ad0cf9c6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883db0806742b89c28a58b3cf4cb68b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50ff187bd3bf13c77e129cd9fd6d7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b0646efc222db83bb45d8abe3ed6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3634fd24ab526a305d37b9ecfc7744f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f1e723837e6261790414c870a997493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f59c93647adcfddc134f342741815494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c670a022198f5014e4384da2cb183b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61553d9a1296f345991a74125a39c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee87f085b493478bea88cb72e14a9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128ae1ebae65ca4235806819579c68e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45990b7089fad35a184e5c1a46f15b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cdd4da1cf5d95c85a3a674657586b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9007bef04b220eff692f4d003dd6a26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af439d379522a1abcdc4e3e94da3eccc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071216b75e15cdce2a3821fb9d79de69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665397cc9e09266534086298b8c527c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd62a541c2eb183292dc302e543c42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d04b3cd790ca75eabff6df163e64f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aa17e516dd8a6dda37d33ba2270cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28713ba299e6400add6a8c3b5e818bd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0120df46565a6ca9a97cbd12c5468109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7304890875821e9138aa49c90246b13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb8c4c720cf313ff25f66fc8114284111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43744824487b7d9a488274358b2a8c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15f14c994e132b6020c47a564ae988113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce1e2488cbadde73a87dd160d6e4d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037c1381b0be0221cf769262ea661d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abdfe73832b9b1f56acaab3f22bbae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60a4cf8d6895f3f3f3130a78071041117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0dfff48e28a0fb297cf690a4ded55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99f3afc0a46942a1f64ed52ce78a9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0d812bc095e3b6a482eb5b328aff0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4eb785d1df318a2bd3ce3f49b70f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9843164b777bcd83688aa9608a246fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e321f16e126d897c43bf23d3ece51a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68baadb4da072af64ccbd4c4a61493124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51c2f21ce7ca2b28734118d23805ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c12c09aeeb4fabd4232afbbbcc796126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e5660835823b8218433b7ecc3f9e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feb0a1d328d9e65eb8f63e0491bfc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fa8f1a1748c5ad98b1b4d489a0766129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e3df6949a78bab106d780ae344092130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcf003920c1240a4106afb9524fb1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b705c91cba4f5b7bed76198a93845132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5184d9c2c7542261d4a0873c56b05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626f019fb22457d793c4552cc930ad5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bde146c8ce580ed8d151466bf939e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f25b588bf77239ee7a795f5481464136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce5507233ab4b00b0c6dded81c4fff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcb6bc59805f59f66c9ea65da3d202138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80150dcc49326fec46dddaffd48fbc14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8a44cbf3b6f88f152cc60f0e94e74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f5e515d0da70fa8661c0752e19198141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae52060ed885d8c0e246941bc389328142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1057c34f7daa6c06629750b54c2b230143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994b81611dcb3795b317d85f7d052b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acacb6e5de5456efd391a8459d2959a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93aed8d4b7a603729fbb71305b12c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577829527dc22821499b2bd36f9c693f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398932145478603c81c97cd6d1a02a8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c79797873cfbf3cd1f2eb07644a661149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669014a7c8b94ec3cfcca7dd130f8564150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da43d34ac77cb6cba1e6865f9d5f5b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e109fc1ee083d939c22a1bc9be9b3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2a2799fd447647435704677e50a1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f66ee5fc273c6a6ca132591b8f1652154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeb6614625496be2d819d19f0a3475155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a0a5cdd1a902a09cee87f854c42f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d9625d27e987137e5ecdebf9830f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a94c5530ee69f569dc087caf41ff3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b5bfd3f11e4e90fc50f458b4eca0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4af054e22ad72d9e3edbba9510872160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e95ba4b27d8452331981e6b19d70c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b9e6f6835862c1952d75c34d1143d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6e803681f207be977496da45a22c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcdf957907f4e80c0fe1da9c380523164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cdbc8b633945d0a054bcab0308485165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2c0d6cb1060ad5a066bda072b4107166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c60d109ce60e30e59754ee95ac8971167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fc2b87c1a93bef158264959e0ea88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c08bbd35764f1dec375a21ed50bb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd13beec3731788dcade492934f94c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b1af9e25bbadb46314be4bed191c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025eceaca96467f6b63f0744d637cb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bff7c2230c5f42bdd52de21837213173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede66800338ddf9fb3a668dd9071fbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346e5bee5ef0be776ceff88a7c9cbec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e4e0c62632304f34c9ff599b5f9fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7b6e7a3821c4c200738f6e3207e65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1414e902e7b80db4217b7a4b75562d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd0c2f1b95e6cf1bd645ce9f4ec970179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8b46fc36c2da53f138f8eb637deca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b9ccc608d18dc19e4ea9cee2a66b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad55e7a646f99ab6b95447d1834bc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56aa8fb1c1b50287ad54f387dfbdf0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695609f54d56ab5b979754ae36118d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac44427fc5f7978f2d1cd09661e8968185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df1a4fadf82c1b8558631d4883adcd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad717ce156df417d35b931590646d29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c88eeda81092e7258a00e1cf1b081188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cb08aef72f69b4f1da21aac87a5ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bb6ec494f1800e687ad003c687689190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a638671e11f401961fa0fa3133530191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fd16e6f053d9b57e96b408c26530e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcced27b4b91e1b7386ad391153c2dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a188d9e71534827e155b645b93681194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faa5a2761b0f140d54862d36176802195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45028e49d14d99def30a3c345a349180196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c896e6079081557f45b31ae62f85501197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9ec445b4c2dc4834730d50bb56ac1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365711bf32c71cc9a0b07dfd43095ae5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d85e436f040b130b9fa5042735d495200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaf8f603d0f2bca39bde9525a15c62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6a1b594cb9b3503f5937e86497f39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f49738bec5e1536ca072580ec12fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f453f5454f0028607c409fbb4342f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69564e3a6784d692491854301e1d40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be45383695ec1d0cdbe864ad8768728206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fb0e875b8e65bc505f9510724a524207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9d7731f6719abb283c24454a488fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f15ed418d1d9a5f7db17729d92743209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468592932f5c581b4cd2e199773908df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562c82166bcc55a335564e3b4e0a18d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9e56358a003d4298ac058668c3d63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1016b06b882b7bbac7e7449108097c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c1642f5639b8bf23b245555749160214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b59ba3b1847cd46e6be896d009c29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd769f7b1499ef9c04aaf35117bf71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b250fe5019312e6d807daa2773b45aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468248a3859160a1f3317027ee824c63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c95e9d747c581af3d842adc152bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d927faa48c52eb2db2c54837271f499220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34149d52e959bce65646e0b63e244b5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7270ecd613b9253dab7d9b2be6386c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcbfd60abf0883ecf005fdd1f8bc53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59845e14758dce4d100b3bf9c13a3164224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7811e9270b8b94983811e9cce10807f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6ca9986d9af916da95e3b784cd7e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ec1f46dff10b4d481b89e5ee76af9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3184187dbe55a0a410b2666c7c1156228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951720ffcc8d1693f87fe353f9c2a9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65a48ce0a7532d8255bb91a649375b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1003de900ba7c6a5211172765ac95c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a82ca50b5d84ff1be7f43fc16b1b34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aa13b1313a565a475a4e3e717f4d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1385af74a825f9e79dbdf20fa2bf679234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df9b1c0ecf6ae06b15f5cf5d1f00c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b452449b3256ddb152292006457692236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d712925d4089512f0960b6cb16751237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f0217229d29d655f3cf35ec8b181d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d18ab0d7917b52052872937c7469c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36838cd278c616ece578afbeeaafa7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63203d445cf2cec591db78f0bb987c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edf17bcfbcca506d7f86049c538e1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbffa66989deb646f36bf931be84f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652eca1e00c3fb891197864967c562e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b010cbd833d0017029a1d2bfd29d5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b965915503e009efc1326aa054c51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2097d8ff6c2144459a5a549dfd150a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c274cc6fee0fd7e146c948437bb15ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b27e822f28d2baf5beef0733b42e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b05983ea9d0a1915bb296b2b40fad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a2a620dd689c5e3cc8df2160b364d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05892d9c036da91166475e8388eb4411252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823ec3833cdf4d08f2c9458890790b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de30a118a01927da30cfd6d93218f94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b84d8c46f3f8dd6d157b65ca7a80c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f11e3284735c9f84816f799d0ea95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6e417769beefa2e1168dad61973b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7a0968cdff94d01f0efe2e783c17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff1556b7efb524991f2f3d4d9ecad1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f84edd385664b0506da7b23dd4250a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94fe3dccb374748466d767d87a2a1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626934e2b9d70159911281113794f400262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd07c466fa9d7a0af6b61ff535b60df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46e595c7cad2630862ca48afd501ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c49835f42dd2b964190ad793ca623265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edc4fc89301edcec1e2f1a567948c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d19d4d7687e39771521ec2838aad2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dd8d541f59c016958a34364c3b809268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce73c17880de0cd9b88c11a5e3f086269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179cf4a1e1e05bc506909d8f0dbab30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905430a3e9d5842843f1be862751cf7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c6b193af0f7693461f1ae122f8032272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae7c9940fea7f4cb2c74f9a0bb60fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31215345bc1b3d4fe137abe2e3b226cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847ca9b65ab67fd81c41aa78f2c11da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637627358c20d7bc9b543689c3583b89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7146e24a0e77b4f9e63dabef072f38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599276c004cea279188e7b80a6ccb02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e9a86e573464184f15ea100b94d1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b5c9b5d06e74b359b9c710b777821280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f3fca4fbd5fd8ddce9b53b7c894da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b1afbf8df312e521ef3d1349c5e73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997587a1762f471c5d9e2e760c69091283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccb659d2c2eb47a38d5840219f36b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71ccf0bada84e5245d2511d6ee2983285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc1e271fd787193cd46be042d1fdeb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf1180866cbe50b40b8e84982645c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9896b5915dfd6a81a79a3452a4580ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e99c84fe158d9683f54c3ea3221b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d28a20bcb2f33d8d771e9a9d72b0d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086f10786e27acee2e26e641d1dce5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccd5b90674aa891beaeedaf9ce4782292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26604dd7129f9138bc51e79e99e98d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39f7d878e1be4810cd5817ea47927f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69387ea01f955efd4300a76437f3670d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0294114cfe06245c26026b60373a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7bc93c240605e1442fba76aacc330297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a69df92175cac8a031169c60b9d20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e37ba51a35e27ca24fccb94c2e40c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fed70a4d41830a73e533e8d40ff45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a117976ecdbe8910e733ab826b55502301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137e7467351170eb5f320b23a3403f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cb399b69935543ccd4cebd2e4d4cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce1ac3e3997cbdf07c5a3dc55a4826304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8962dfbc964b6ea4d18df150ed0c0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be64d01d25272b44702ed8ed0cc93a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff418ef85a6e92aac618cd78e37f2a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1171e2905a96045e60312d608bf3f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f8633a9a3c207738e1584424115e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030cda25cd3162caa794141a1cf8de2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba846f8e3b8185247ff1be264a1672311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2641b0861592bd7a0b01fd30929395e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b722335ee0b540dda08883f4051295d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8811897db9f3f15df2bb9336762037314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890b37aa9d60f6cfa59e3378025b508315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d38c4aed68b132540c24245b6f30ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04afe889423e44acf22b6a26c19bbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec46fec8743eb22d54c50c66566b28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408814584e599ac14f27f19c9ac06171319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d71b690808513b3e270fe19bae3339320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c4aea04a42f22744f9a74cab4f3b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edc03414c3532585142be9fb76abb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115bf84d834716e952b69b8772b3537323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc2e660f4b2ef3f64071c2634735a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c853bdadf4ea8ac98580d1187e317fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cbcba1843f73802baa50193b91385326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bacd10c5b29ec6817d75d5be58c6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0bc746b5d79cec3dd317062b07b94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d1b3e1596ec5de62f7f23d5fb0951329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99780c8b2104eee19c4978e5414c192a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53e132378fa5431b2631cded0460cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17cd2debc2cbe76d9935f28fb87b03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45470617c9611b51f828b3244f70da0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc90c3acc56ae87db285b1daa4a505334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ac299a0998d65910aa3ece3cc0c5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08ff53e01fc9242dae9ac4e70688ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d0679d3b092c3afa2217c9c3ace4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a97a9310df88286bfd97e90f347888338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf874471a02bdd2630c9845f95990c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54160eff59d672e5486cfb72ba3ab3ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1842241da0c532a87b39ea27fa2a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4522658d5b32935a2091fa6375b4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facfbbb38968905b36acceeaee6893f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13710ddd1010ed483b949e9ccd9d528344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e6d433ac94ddabffc7f020ed3ef68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a677ef13c8099bdbe0f1ef164d5efd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50a8b7146910785941508c45b0a701347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9bb99cbb96ccfc86452f89a72bf98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4aa304fc1d117ba1deb14680d6858349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9da1e8e989b74557937e73fae81ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be94f55f5523365951bd7c1f00b0def351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796d8623c8d40af49c55a8fcbfdd3b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17455ef53cea60dc0d2575f17251db9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72c2bbccd5c74ff38633b4c3520b90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d633e63e8cef8f105e33c1cab5c3fe1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bcd1844efe4f3fe731ea4962b4681356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d13b70ae07c5e1631317764b43a2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8a66d4d831f21ca1bddd6d864cf3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d829b05dcd9dba1c4c943752b3c33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df5001b3bba5fcffa93951d373ff12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135f574c1d36a67dfcdc4e6c5578852361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf015a70495b128930db6d5cb46723d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633b466f8f40fcfe348a6c4a981970f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dfc2a95d16f8700f93ac3add02e31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431103281c30f482fbdcfd212859960365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445e20ced70f5ab7736bb52bbe9a2f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bd09ca321b4cfffdd9bd04d4a042c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581e42369930a2d9c85dd33d4198f5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2eac6569b4b4b022e7901ed185a6d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad60f60eb6e3f51b2140ac538132c6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e91ca3e03bf216e14a9d0dbe362c6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ae71c62561f29c7bb63565faa8555372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c821e0e04c4acdb3e845859eacb3ef9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fd96a9ac4737e85c4bb754fe42a8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48877219db7d0ace49000a19264e0d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345abd775f2ba6be3e52c0cfead64842376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f3ad1b28f87cfc0f590072b9b69a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602214b5604f7738c7cfb96cf864b91378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>