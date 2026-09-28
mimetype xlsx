--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfe685d2e28eb06de6bb9bab57f5e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bf2d578de0763454a22a5bfa3cd162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8cbf2a9bc9e806c370a191bf506a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e7ae6d673f191246ee2c7edf7a9b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d40371ba2a42288ff4ad661aff7225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a011867f9ed09969def3d8101d80d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77382089fa3aff73cf40a83b169a093e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521a5725f7b61ef2228b8f8c11937fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933732e48826e5c61e5f56b4a7290e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47ef2e96f59072720bf4417562a9d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030037cd1bdf02523583bf201529ff4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb95a700a5a18f973a19333c2915f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29912127f6dfd3967b0b36b13e0722e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864011304bcfd4b3d729cc34244c43314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8fb22d570a51c59128c6435f3c45815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac8e5c1cf7cf89df47e12ef03fbbd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271142d7b5cc1700ed4ede1949b385017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2271be8d0b592beb59fb5e026d554918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c6c588d1bce30de987ca2f54e50e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f28a1278791ad4b19ae659187135a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c6aedcb03c5d03abe84b325be115421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0abc917418eca6a590f5dcffa9f7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef195899f22d6164c7e826c65d7c9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33511877b9db5668bf9fcb7bfd77e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a3f5f16ad83059fe629f4c5a3069325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b853d5e2b961b887aeca395dc1674f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20f9792581cab5ac5295d7e7abd44327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8459f18d294e7428dc05c85f07e3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf35d689f06a7678076194f05924d9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8fcf8054e34acd093c01b497600b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd600008c15d69bf93afb315cbd8d53c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868c6cf23189f00a74846c6e90585b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c934608f5233a56610621a69ff06ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048e20704e7d20c452fbd298cb2298134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19840efa603201f0698aa4aa262ebf235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d2bbc350a1eed060532e06ebffd5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600794d160a91a7c561e09fc276bf2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09909adc8c3169174a094fb545fce438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8282131906902a9233b296018d9f9b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cde5e18c34e2274bbe06989536ac540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de6f72cde934233dc75d07dc58cbb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757792428e821712d118aad467d85e2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff652b3fe2a64e73a116360c2e589243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a064de726c16e3e16beda9729af412d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2415de3eb170ef2e20834a19b217045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4cae5491d7435e5fcbfde4df90b3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acee28f5bb016fe2c4429f8e2c2bec847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5bca2ff062942c931507d217a796448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fd9b366fac8a27607b30793161a8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162d7f5826ce503e13aff5e883e191950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf81edad1c875baf71c1eb3bc14a2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f32dcdb5119b9c62b46e8c18c7c94452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a56ba95b2708089870dfd64deed94d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b6d6b3c90fb0fc94f35eb39cf729754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b457c7be77ee3af0c1cfdea211d87c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362cbb47623502c4b91141d1589841d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53a16c465f6253ee8f59f0a00a0dcd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db02293424dca2f8be7cf069cdae4bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fbbc32696ce274b5aea183ad0270959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d544a1937ab474346abeb8c92b88360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3e7ac4c27a2dbf2b269ac3cd5842d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac624c25376cb14d317ee7443956586a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a2bc3cd9effb2bd13b413b3091a2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cebff49e8d54a99643d595dedbf0e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c63f47910f171a116dc29db98aa8d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a569434284e86c58d678bae2f5892c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453fe30fae8cc5f5247070e114750c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaad29c5d14d784b2afd9ab48a1bda068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da5191ffccdc99f5dbd9b7a41cf22269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decac1adfddcdb6a924862ce989369a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6464a23f153c28bf9faec9cfe731d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ebfcd5e683078548c9641e94270b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446cb2c2af608d7904024bda79d31ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03ab4a7b43eeaeae723da4270834d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadeba2a44de06ac292f2f8185d425c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422e7baff952dd84a7e63421ef068cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7c080ea25cd034200aafda9fa58f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830222f6cc7316954729addb846616978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1e514698e9269c5d4922c3ccdbac379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0512480f082168df610f1644bb91580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cfe0407d5d645dc2652419291a92781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687ea280c8309c60e1331c28c8a32f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0124ac49fdbd709d36d2b2636bb74f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47997b726d274a9fa6046f8c46177b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f2b904072d680db69ec9d81ce9a6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1c521e88ae3071e65a43ad2d24d6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9d93ab82221eb5ef6eeffb430b75a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc762494316d080c7532800f13c7bf488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a16c66279a8592fe025301dcf399e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7db77d1b36f624b309759b7c62a0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d6aec720179d4684d329f91dfeb4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e5a6601f17f609eb375f3d662107b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4af0cb30691d34a9ddbfc2825e4da193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12b76930142adbebfda0dda3db192394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2879dc46d63363890de81b6ff151fa595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf83de13af4c2354177dadd7143ca796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae347e6b37e6ed1271fe1be31c4d86697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee0089de0125006f2db04c2bbc6b8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081783e90f2b3bbfb511503e2669892d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacd463176fb279b5ea9a289fab5358100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632604bf2cec10b258126b6c6ffbeb57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274750a5f319d0b51e814e5d8406797102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183828420d1fac0211e1b5d4e0c27b5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef094044ddcecdd0374533deda941e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf66d77cf671e9b220bff9452d0c82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1d1f2ef361923004576e87b666e26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad174df06a865fb6923f3c33535430d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99c5dc3d9c42eff3c726acab99b70f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96a233fcb3a224c972b9f0a056de1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc3b15304530f8c938db6890b814e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d62f437de731a3fb0d0317f3e2bac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4690868d79001095340a4ec70bd286112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d517a5d7fdd8d3be27bff880ffc9ca0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa380f94e85bbe7d68f28ed93e99e837114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d52b645d8f47f18b3030f990d436c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313d111c3fa3121aa44f12fea647917116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c4ae2a268a2f0d11067a167e5d868117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12dc621ff84ba4ca3467b5d74c64fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd6f9198c7c5a02dbe17e05d5edfde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce8a046f5fe59bd312e6df1d5c523f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa79c4b2e570172bfb7263ea7352f04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731db45dbbe2c789b82551d5044e911122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5f8003d6070aac04543026d886161123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2c592c9f8f3140c8b2f05d7d5663f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e20293344b4718dfc685f39ba3ddb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e045a5b57f0dd94ee8c8567216875126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9800d9476cd8fdc18dc39bd3feb74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68a842d83da8a82036d032d28e6fbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a671f2e94edb6b8ea08fc2a1885767129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac399970a99749ad13b62e9d2e48cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bebcaf5d640bf0c0a87474b41a495131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ada2cce01d056cace6aefa71c2a9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba139d06cfc10bb41667e8e4c79146133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046164021095eb64ac4ee7b26b9886f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5caa8cd8d5f335c04e3572f6d6bcd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce8be68eb0ed437613a6022c5eb282136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d2c3838b0d5729e1f60935d2a6de2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943d5e0f63699baee904b5126b9da4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ef0c23a3d46b0c8349f14052db32b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354445b963a0a239f244cf765c47700140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3041383ce9258a6aaa493a181e37a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f803476707482a4e534ebdbcdb12afa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57171a6bb7cf8c6b3e2fc5ab5d201f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec27c2c009c0e964669f5e3ddb7830b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f76e9568691a1c66c92c7d2be657bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8910aa587168221ff0c316ff5d164f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cefcdd3e39851009051f341a492d3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480da524ffbb5a6073c0f5b57b43fc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361e635a5fbfeb2079bfc8bb7666c90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b13f11757b6a2cd2b612c78b161da9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6e1f48581ec923c4cd4bb06824a9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df0e4ab4bcad3a5c58f9bf81930af5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382c915fb1ee1cc753e50382c349e56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec83dc63fde59a91641447c073c9a27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba96727bbef730737c3e5939bfd7f6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8079cbb05f3c84db9a93555a79a32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dc8331ae7ecec92136de567189dc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7551888eab32fb000f8b5e0aff119cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8457537a43e7fa0ad83b169e249fa1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22989324c7c6c5295d8c1cb5a05c0de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a69f9776040568030838e909b6e34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eebb68053b88321842d2503033409162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538ca656485ec83e2efc54d43e3b914163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc19997b2c8f96702d1fc132e589041164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548978dc7afbc4c1f0b99219dd326e2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de4edba90926acf643c0be481e3b5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98bbf2bf1bbc615b6d0b0cdfe66afc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b63cfafd749009e407762d5421643d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e57d5ebefb2e7660fccb2cacb83d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f553b1cbdccb69878c915f362e9edf0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2c1abcc9391089184f241e4beeef1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e37ce3d29d061eaad0439d7b887653172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d82724bd75d8145764768c5b38663e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d795c141442ebc8abc8b2ea15a0470174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68d9f4f76aa0bd133abdc7c0d3c54f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03267a2d284c9f0a646622b8ffa302a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b54749b95b3cf126625cf39a8bcc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947243e0426c179f1138817975f1daa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1f66a2e4a0bfd30ca8da067738c54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bdf5d7c93ed5c95acfca5a77ea02b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e380404486140171acc8aec22dbe5e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c9b354a529966ff8afad7fa394f0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141e05949600370a1303762f58fcb58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82e77f27b8e9a2747142c50c2a7b1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92636575f1bd341274d7300f729cb5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4c5f00bb2a02cd0e24a171bbcf99a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c55d48110c041af1d348e2374c8542187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8cc8cfe3722c5473e3c7312da7a93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cea2725fbfb6d173ea3c2eb8f2719189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224284f81fdf80f1ef68831055c80aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933d02ae66b1f1a7973800cd0ce6650191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b850d87e43d88dcf7386ee3ff59c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a160a8fb2d0c03dcb3e2f232169c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585882494f5014c3fa3f3182d2de57a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff92fe4d6165ff8cca37a260059228195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32cdfe48d3ffe78854cf513279ec61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2b08f816d2330292d167fde45b5ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e3abc1fc1ca854f60e7ea0c82014d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46335564839897611aeb5835d8a865199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9fba141ab865a0e7b878f9e048659200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee4f6c22fe96988da139588d90b705201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457a001d944c7de15dfc478d9f58713202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2118e4b3abfc421ee628ceebbe6c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d51e0b0f63c59f5be9e2c23984878e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665df0785fd3d202e01a6cea925af7b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c405315229386bab8d743d8cbc0605206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e842bce1273f198e5fd42f6edb9aa0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc4a0c70726d83df4c848c243e5cfb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832b1352405dce9873d5a6851ed9a91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa024e072e26b4712f04ff46d72c7f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73557f17b67a945cc9a2ea70c3307e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ff3c0e64a7c7ffd0798f44f8a6025212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040679daf4d1fe66e501936e64de6ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348c0c3918f0dc325947fd3328bff86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b983d9fff04dc5ed5defe672236b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96cc4af87eaccb85fe1173f80c3b8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc80f1249b4d0894b64859bd274c37d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87462266428e7f65bdda90681c0f3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6bd4868a3f248b88ba84f745953a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed49e5bb4d3d8fe4bab4b19cd7a9964220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9a8a501e8dc6306a5344c95c0d78e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44236ae099f86d13b8b637074adf2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce24e6b1698e6cdf1fe9945140dedc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9e8a15bf7a669c73ba4c0ad720cef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2620a7204cdbb682c9dd88913a2cad0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132428424ac14f2cdbbc5c1db458f3c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a691cf3a49619442a120060994691e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62ef64eb927a4e026aa2a63b9e5fc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d24a8fddb0d63ecb52dde1e1cde645229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ff540ec624f80c8aa9af549bfdc15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466808121c636a519f90befc6b052fcf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89a2139442074f12d044488c9b59a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3c48374824477188ae48f6105b95b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb32c280eb9479e521c12567afcf23b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260e5a9789f2aae8c46b1c351950285235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df2839d75141cbb3853f969a377a63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341cf689196322c9748937ca8a688a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958724ee06205bb6bb520dfa24ec1a73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc8581ab3a34aa91b45a81c315f8c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c57b1de1a30f2aac2aacff8d35b7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45150eda86a40411ed870061be802114241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6edeb5ae07c2a2119a9c7c732a242b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207c6427373f99c48bc0bf067951da8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfb34329f4529c2231d84400936fe3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba887b135c18ebba68f0402ed51745b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3251c010d933a474b20d107b47b9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82133be30d219eb1a954460fba96d79a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35381d65562791dc4de4e92a27375841248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f521ec4daafed0b6aaa293a5f929b46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab29a268ee11e695a92c824dd8bdd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247260033a129a1240c56ae6970eb32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bc5777002fb78d09a3a4a2712ec0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85a9f7c4c9bc9ec4770bb04212f860253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16840450d85c90b82b87d3a66aadbd2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8178bfea5f815ed980c25b87f7221b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45570ac961f5ed3ad4146f7ae578dee8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84212f8d342f67e868b4c3721a172cdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c4e595f506193676866507c1ea07d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24108daf3ae472378cc6a68c0fd22cad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febead6f310bb3e16b919aa3b5bdc2c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d46aea4279051eb3916262dbaded60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031a9d7c209305bfce85c34cfa23d80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acd1ee6232c152cd135a0a862a21fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda933101c46157c0ca01ad5c80b0a5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1903609a5851a6dc7cf700734a3558265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013be1284487bbbec05204b69ad0414266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3b3d671117eb98377d5eba841c8da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cf94d588cc9c95f9e07e848f97eda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4935a944f336079a54267b0178247dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eafb1d8edf1916c622c7125bfb5416270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3e1d58aca09d32f47864f95ac15ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef41148eab28a45843c35274ca9cf9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013c9be18e7fe25ac123a2b1194c869273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e39971d3144fd5b8258095a0119b10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f49332ec1919e35b32e2a55b4fb76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b64d73d3785c0ebcc78840572fd99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01023330758f388a46479a32eef0b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2d2400ef614549d62e14d995d7854278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14d67b28fbe5c5583777bc57750ae8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373ebf68b6b0a60b8736dc8257251e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83927244403c529fdcf29863bd324f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad48c61b8a06df6cd6202378c8a5948282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd02e1f050f0ea8e874c37f58a737a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc4c9f237ba1114a90bc9b1ca1ca6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d050eb32cb26f2e93ab61799a72dd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b876f6a2c081373e7b420ac68d5ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a370ea5765825fbb6012c708a61a8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec4bf0b95dac4eb902b98a0ed3e1d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd1ffb2b1d993faba85788cbcd34d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1a068c99e2f3a98b78715293268b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde00e8d7196d61bdbec94acf96ff1d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e195fb77b9f5f88ecfa384c0b8817292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0dbb6753813768bca4aaf8a127f41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17ed7d69cf07d0982f064f8ba8accc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f40c960eb22f0da6bb5e00eff6b827295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9de1fed5173df251922ded59a52a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca6aaf40179babdbf88d5400e43ac9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4973de5837cc26fe11fc0a96854149298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543fe78e2cbb60f5e8a57cb90b9501c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b78b9da345422d55fe0d0515beba21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb9d55f4b55bd8590f5e24b04a5a45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7f702714386d06eef78a4dcbfaa05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478b75b1973e6754f3cb96c9b321d77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c58d65b6cee05700563ba2cdf4c1ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2ffedac6e2487209cba609f37329d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45d47da106a53758ddca42e9b0e83a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697c1c9fe0638b2bf56d6ee59b81ac6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc395be8311204744cecdf0049441b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65c3e64eeaa80a0fa33a18e6334bc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2706e0524d4ea5491f9ee05341183310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479f17d9e00601cdfb5f2f273ff0fa5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bf39dc8dc9f9b89f3c433f2fb2296312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a1aaf3b4b17967996604cc8a703cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a152edd59750adb835077038cb1dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b2799d34c14003a24f41dfc1f1c85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2fc87e2cd2d861132f479a3191837316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ba34cad9123638c06655ef3256014317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf107d679ad2b553520df8a86bfee4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fca82946ac42b49fa3f2462d90dce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b44a746dd58778c304931a0cd9172d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132c9524ece212e0ddf7be73476eefe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7a88d584edf3c49a72205d83a306a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63e36757505584e4e17ae71b6dd5d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baffadee3f8573400d535efd1bdc30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb97fc22204964973cfe3d12c1ee88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43600473d1c97dc2d960154776617a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517f69690f6cd5e85687416830c6d03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30611ea7cff9bdf1c52ea9b050be9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6cd88363cb0e26332c262ea8ea028329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c1eb83d49b0d9ad17f07bb3295e6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1dda293f6a0f2e8fae29df0b42a96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83ae575bc5981e30c3fbb372abc108332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181a3d9e8c39932d4230c2b747a3579333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3283d7a08ce500a966c6ea7154f94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f343c90d677977afae53cd5e8e0cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2d3a2a13efdce851b7a14f1fb58e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc142a815d17fbb56cc79c05ed30efd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639f4f840177cbb777e45801836ae01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ca0aacdda93143b59415566d5e073339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bed79f29ac8507252dfc40af64e29c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803168fd6ffd5daf78074b770db5c55d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfceddc334a29fd3b8bb45e07670ef1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ef2cad6f45129f9c5423fcf634240343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590cb90b72a99af7647875346504007344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b6d298682d428126e126e768ec8b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24e9e003fc0caf9d4243c90fe68d1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50b87f8ca844e94d35de5cf0b4b96e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f26814e1e2ca0381dea68cc64604f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861940c03cda69a618908f0053aeed9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d74d664858aa5ca3ff5c0ce842dd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa77c839ac8aaed5efeae40e26db85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b338d4008867316fc135d10dd559b0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5982c77f66a2a7237dc6ac0a9dedb80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa07588332a0b62147bc84c534d443354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c17812e157b4b634b10b556ba210b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c4c5290941c396a43cc539e177171356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac346a67481ce9c5a6f8a30189e1136357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b90f4a9c2dac8d4fc0c2416366c6ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298f0991dae3ada6edfc306d326dacc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c2c04ba762723669fe405d390e54d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814439fc6ee0165fe080a08ff9cad63a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749e546a3874f73126d213fcb26ed60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3603d262fa19f7d96aab6285073fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768c7e22b67082acca23c9eb2fadd28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ce4ee9d324b47cada0892af62fb8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe63d84b51ac06742a01cf341a2203366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a084bbe65c5a2fa6921d997676f96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259316212c7b5dd89aaaad2a16f6d78e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e708cbdfc3ffca4df6ceac760777b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35877d952cfb2c72950cbe8cf5c07b1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4547d7fe601276c79b930fd4b58433c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ecff7c0eeeb36e262216d26008111372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f320bc49dbc000efe4bf682efac5c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51165355a41193ef8f539afa60d15e93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f57e5b371e7f536c9dad6a8ee61ae7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04249043392f358b393d11fa7bf86544376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4434e7f8f8f4579b5e554e05edec75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148d2ce34ede05b6b04053d531f8660378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10a91ed29abcf37c8ac2b43d8a8fc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96090871a94f57f36f3d0c42bf0f702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87157241ff0391828d3692e038a9644e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc165182dd5297472a4d78adae1c0c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e063325f85224dee7441291784ab4245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886794944dd9b3ecfcba5c829b2573d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48418b92cbba8cc3395610d26af26917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023118fd746be4099d22c8bad0d892d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e059642520cebfd53099745453670239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7b124f718fbe712a1d9f4b61af55010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822df9ab3207501a27ab0f768ac5255111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b0ee961c27bc43334d576837afbf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3412147cd634f1b2d36bcb7849eb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2329241841142bb5978b290f1b33e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0383a291ea9a1353274ecdf29acb01815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65284b14f0932f6049090fe4c734a5a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89d20a5054aace47cf7b315b73216417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9279513e3725e1a849d0b7a1b516018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed240521b5da8186894c46d15d87f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea7ba324b207642166b09a0ccb894320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2c6200d213d3b5b6c7479875e990b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cc679ad5aa3f19153e8266804ac2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d7e2a528ac251d5df6bc4700e0dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a992eba82b7ceb6172670418efd2fe424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b619bb8fff10ea35d3207bc50168925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee74da6a4e3d06a41fdc71cd2af3a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dbd813a82379d01bd8371cf766fb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cff3e34326b90d4c55f716daead81328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8583871c7ee899b3ec9100dd0a25c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea794bc99a20f1343c397fa33684ef7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efc9ee37014a4f072aeba588f3255831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b517fdde78ace7189a313fb501b3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce40b9d06f7c08a195c0046cafe51b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c24e6e2681c0e41cd4265fe44166834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcf930383f525948ad5e99c01d943735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c29487ddcc3053ba1503aa7d70bbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a34b0257722cfca3895549b6c53aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aabda90306469b4e5aeff79711a50038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651cabe1ecf7801b75c6ee0782de17439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23cee0c8dc7ef17979d4c8b07925ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a1345be0190182308557006a2f70241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3ff8b66ddf714221c62d4baef9e0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d47eb96805d3fb431a697e35ddc06b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a026c992f2f7ca1269a367893f24044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742c89e061e554fbbd0c41dc7669a2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df486a01b6504675ca4876e726c1ce5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b41fa72c68fe659f0e6ef2a98294a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55c61b0c55d0afe579ef1ed7deb42348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873d2b7ea73424363f952f17d364c1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea1e06563cfe68c90eb7c2e62b8d8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4de8149f7697d5b3185f80bbc78f2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c486661b1f503227294de4b20bf1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879469baaa7dfb2e65c39f56351ed38753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ff5ac39471f75cbda17ebe715162754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f96bf1c1c970ee7370c56fa7dc44255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d553309c83e4d9da582c79bc83f98a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8bcbbf1d74620b94232a35ddb00ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0fa9e31dcc5d651c7a68b0beb2f8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0a6a54cbb40e4fd03d9faa5d4b20a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d28972e9ec3941c9c59a63e237fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd507cd161ad029f986cf1d0b4d14161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c144f57839dff0c848cbb3b89dade62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37300ece9876e04081c2d8ffeb94abcf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e968862608963ab1ee8925c8f845164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb31558856dc2b2149fc0277b7a985965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e00e4b9265050fccfbd5e31757758266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8b0b73f0b619949ded419286ec85467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa387f1027d1b3bbea6fb1786c7ef9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972d8a436688f4b25c237d0470d6e9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517b34e2eb2460ce3d009e3f0fc84ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48558495a56ef68536f962eb1201a35871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35878c54356c6b8aa09b78355b162972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66808ab1b5cb85875bfe3ddd21eb6f2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cdd0e49f628cf90cc730fc70807b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491772158b77e2a5b6bbfda5bfce841275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8ca71879a8c5bb2f057f00281fb1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c1d325bdaad368e36d455acdfed6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb8a7585534b860456ca7c8c1125e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d357044e17c491471faf2588d69f7d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7afd92036d258828e4ada0fe01dd9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566b48d3249356aa09d4e0e1d0186d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9173a97787fd4ec22d0e46ebe412d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc95cb8e5dc96a4f2148577bdc766ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afb3371f357e9ce415cb74ec14360284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf698b8eebef627afbfdc5b4ffd064a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307814a194c3a20343122e976d841a8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e051fb5d22844698323531451293a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963afdd5164fe14d00e092f8946cda1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45ca1fa410ed191b3eb2c1fb75d41389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bf3f44f536f66293dce75c9528f3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697481c8a169304fe30c22e5e02fe0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643462945c4f3216d184847e66a7ce5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7923bbbbc4e41f31ef1aa397dc28693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd61dbd01d8a1b3e42b57bfbbeac0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb23e9630b3b95a8eca4b31f9a0d2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be12be674cb0227adbf7034b4f3a35396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2914da32762a54710b4edc997bc8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86487df58cd3a021a54ce3f7433e85798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff0c4db913fef561f155a254bf634499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0811f37ee74b0214bde83035f5b60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111fc190300d559bbd47720b1759399101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09242edcef4e7e1006a795a6839dc4e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4012f76f2b0d669c6f34226dc3f14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6668b16aa4b861eb1be981611df95dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9001f8509dcdba136e5751520afe9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3360e83a4d46907f710cab21f70236106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3b2631fe2fbd021b50cd879762ae1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1066865e83d3904d5b580e2906588e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa112e05e20ea152b78c84bc5dd6bed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6141723a1f07e63762b447d270ad97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528526d7a97fb1bdd583309747ecef3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65221a0363b84466d4be146aee0e326112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69c64b5f66f840c135947ddbde62c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634677421e5f62a130d188bc5404a3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a90391cbb34f910957ad8fa01ee6f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95d3a500b32c6c5b5e953e36bfe208116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85668efdb5075bb400a729847119b536117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891470f0a22f68e8b5b475f9705cbd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09883116d34472d1911313a823b9cb23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d399aa2fb8cd435cb06d16456112bda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0ace5e65315d3fd7aa1533752fd1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededa5bb690039405d6cd300cce42e78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ea6035664133680606e4ec3d27ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4853f5c75b412c9cb362fdeff4fe384124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16222286680cc1afa1382e829c745bfe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b413649b73a34a761fff8378b5b1807126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55966cd47fc3993cc770d2da375f7037127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3e0f141388cac03c4506370452762128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135870c08745d848def0e26401ba4b27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e9e663ab269e3534d05508b48c22f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d691960661d0823d8e4f09b445d4ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083fb9337aadbf3a53d376947838db4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b5d403efa65e76b51eb7f39a2a2c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797b8fa39a0b3265a09fd736e763bc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179ca917327c7fc6768521cc8a3c44f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b27b208d23a39ab1f5acc8b41112c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d6a0838f0f9c8e41659575730fa28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0610595aad13796db11affd795b1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdee0afab6d7b75aba9e2029b38375c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c441675c29d22cccebda1f04dc211140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42544d3d6d86a50e99b37a3b1e8093c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddb4b546ad9fa81f374602df024c68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb978e1e1504e3fcc2095c071cc86f9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf595a68c3326042eeb8b26b960561144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e17c0998b0e3e516fe6830a6d29212145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8283cb91deb7c14d7e52e19ed90e4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbab665374d8c1c5bf94b00d0fb48e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83094815cca82f166d5d742337b9457148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debe898861bb48bcce2857c684c0859149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7868b3b8dd445e5fd9190dcd2c12759150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56b486523065800eb98b9cb7d7df96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55869ab609f37eb1e58328038f4158152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4b658d62a2f9e519018121e603bdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17ac2e9294c18ea19fc20e6f11f103154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de5de8178ecddcf585aae421bbe9af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7eae775c89e3be8f64a124068479f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb356f7bfc1b31bcb8285a34cd26836157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b0a5639882ad2bbb25b3456ace888158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de232d414110ff995de8115756321ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dafac19e7eb4f3819f4732cc6feb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7c4e5568fd671df7b656795d675df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af0d59b0e3a520f6c586b4bcd1a14f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da183840c19e16808ced400382ace730163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aab7284cb2cc1e24d61394698d668164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c70ee4ffbd4de0ca393c6957c92559165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075843a9dd1c845f7ad372406882278166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bac3bd6a941c573e25c58e2474bb88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b03c487beb917c5cf968a7fdb9fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97089e28afc7978f2fa2599d7ba73a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154768589cddf06f06186f8b8c14de5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcffc943506e478b05b07c48312a78e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333c0e08cb7da65b674ad70d035d63f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fd44cafea5d92995ecdc4a440676c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672c64aa905483cae410a4d863fb489174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b258cfa15d32ba75645587d5cb8687e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95642071dd220b5a7528b56f21286a06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e8b65b5e72a5524196bca9560c3e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812bc7638b662fc303de503a9441f4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720cffb4c729773b291d8b2cd7dbf7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ac63d1b5a7b406bf60fde7ad2bc95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f88972066916827df616a0852280e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548b8ddb14b4e7b3e06c9d70039f86c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e033ef0a65dfb2a9e65b7086f0b74d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f7307ca0f693378481cd066fcceab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86014a96b7e5f03e58424645960acd03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb31963287429a9bd072beb348c655186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a8b8d14d737923191396d91999996187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d628e15bf569333eee6d56d38be0a71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ff2999a996cd8bc900369d80ccee3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b38833c3aecb8aaacc7df910b3301190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451e0db82685344874184009ebc8faa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1d241d717e4330caa1206d841bfdb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564dd85c23aaf1aeeb55bdb399dcf03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53290060afd864d07fe7fd166f44040194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e415a41723742020f97d8ef0de8ac47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5108b0bda43622b4ada55113e43908196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5344292460fa308f8dd526c9dd918197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc00d7d82eaf44001f9461e0c17f84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4ad4b3566e10cf71cf44c633733fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be0a127af6b734272f1eb682f9e685200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e55a1c89adc56a8285588026a494f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a47b8f50f5875ddff3e49edb29c1fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de5fd42167dd3983dbb5481aae456f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe8b86420d658e3fedc76b22a03e49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb6d65e6b189b06a9b8c503dd00dd3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c506c4ed01117e5e52b2767b2e2a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b576673cde1238aff3e340e2aa2f78c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404385c7fedbcb25b68bc69939d50260208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5659686daf5f75845e2103a4273f27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c96067dd4b8fea2e4fc82ae8f51f61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b550a4336d0f5b187eb78a35e9ea2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8315bd8fb34caed8b817cc4029d6a2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef360a5209456241f25257b68ea5d749213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baecd8ebf40a54db2c0ae7fd28ee9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b437ea58ef3b2dc0b372f90ccb399215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0da8935ed18badaf4ce136b428a4a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a942484c587a85d28d7258141219cc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c58ade8e8464667905ec6d021063218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e89ff786ad353b8d0fdf282fe7e8be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7a6da0bd001e70afc338be48fc1a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b585d0eeaebff05121d2c74f9252634221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb3ece28e842a9ca87581e3c08dd3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b502e191ff0016bc58535e1173195d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51c3328bd6fd988cea9d3daeffa88d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cfca40f017397ddb3c27f130f1f06225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814db94b37fdd7f02db852c337d7801226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5bbf8c9a76866bf5098c5497221c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ade0a1bb8caaff292b1afc9d963ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be439b2e03883b90ccfe0bdd21f714229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009c45808519b16e6a9b708ebfa9e1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d58f416069dbbc32f48308e458dd08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b094b0c08f14083f1c97c840824fd85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccfa630349394783da35472e0b2221233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04de65600c5a9cbe1d2cbde682c021234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69065cce69cd80e5b6ea1def4b356a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e16dc6994f9be02b93ca65d35f9c52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf89511b1087379e486a12fc1c22e58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca46c0b2a1b58be271df23383a1949238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e37ffae9190fde03c33d71d6f2b4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4af72013fc14a08cd5169c31d530a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9cc16fa991f3cdaf7fb1f422b50fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa0727c4eef15f1b1942c3419b5246242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931e6eecee8f29b312815451a0825e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d197747a5f7a5ddf48e95c48d13fbbc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870252f980c06ae2bbbc716f8a4bcd38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fcdcca61d0a29586a6832354944bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2f502092a994142479fee381b6009247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1660d865789095d70831682ca7ce0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fd5eabd5663e0511e9a98768c508d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37925eed3239957a953bf4bf982643250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade500a77e09d86ba221ac9a4e2b0dfe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e848b9c3f497af674948cf7b5f0049252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2121d840ac3d05a13e4a6d22893385253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7522124680eb13c1f76984f67846da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2acbecdde09f95298c92daa2464ddc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d72a39579900658ea3ffcbff85ad2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbedbc37e60dde8bb22d6a1d1157e4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938ad24c3699cfe627cc6572bdc2b30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8dce7957c98714bd7e4d586de5a37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cc239262c2eb9cba32ec0bb8e01d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd866b005b0b781026c213d21d545e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef55c58df968699141482ac4f3b4fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029374934503a3cd513c9afb51c3fe3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd96b671fe05335e792687dff7fb9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29cd718f9c741cc7820169b9ea4df8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303bab76770d95704f9620027c49b2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09264a1e5848888390c9e59f152f544267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df90082e7ad7ad7622f5348b9fda4fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ac7569d4922e43ceced6c4c36d9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78934269f51e7318b28ef463297d771270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5028a9f9fa91d5ea13b81361d230b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbc16b8f04f5dd22e6f98af1b16072272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae528701c5a42b32795f9c7416a15a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2392af75a53533c8a486f5254b71dfa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531364780403bc19d7c7021c6ffcc83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e378e4d08db5e620cc8dfbadb69710b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55699dff2d98cd24332c65c9a4e34238277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373766527a5ad16c2d4a1f0de7ca8072278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961ad0aab4e2abba4b7e8c50d34f28b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62af093f339ef55935acce62d204c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb413893f96712be2d590a204eff2fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06667dab1f4d68f99f496714b6d8ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347668dcd2b2fbed6aee5c33154c429283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c252822e55406c28b116359029afaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45143c8abc5f3c66f4a23fc5ec5723a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351886b66b40023c9f6dd9b2545561aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fefaeef75fecdc266744a83619386287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609099f5b642d1e88e53555cc8318ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc93309adb3823ca01f4c9133572907289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afce12060e7ed59ebf665d302ddabd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee7dd3dbd0b98ff6610a5c9d2f1c4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60b35c8c9a1067c25a7582ea9b5f15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde6fd2c9275dbea7f05eec4c2cb748293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f10aa349bb1deec1cef86f72075a69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60fb1e6d8ed9bb9c9c3677eeec1dab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f7df55a88119822eab020eb054c11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffc366c02fe7d73cdd47e807e8f831297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99d88fcf23c601c0a09b7a5de0a1ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afebbdd762103bc1a48e093578b584299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e96984e019320f096f57e67ca6641a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec39f4d900f17450fa843a48bbeb9a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21512a7c51a400f97c2843f52f02984c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82848bb65cae8270aa7caf7b6db993b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db94fc0f88b48b88fc8d287b86863c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28326ed25482200964c785ea55e72655305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07a60d088d07ead32836f352f681ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb920a1e871fa38d7c286f640c60bc3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0345464b65fac2b2ea74e102168a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b38842c71372b76b977a6c75fa539309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954905351520e322cc3d38a25777581e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961ae8b0bbdceb3456882890d999635311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a458f45fb56160eac9cfe0bef82526e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7910578d93973b013c61291203c07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e5c4880fca65bd818e41b25f8833d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1649c74d309333c3f3322ad1f955091315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b454afa962a34e00753d6e9197cf7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec003f2f84f5881271d13c8a8015d51e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f77faa24407acbb5b8d2e2bcdf18e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a751561afccb9536b3e4f854291756a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a5c6b9755d5da7fb66f5458d8718a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81760fdeb748c2a90c94a2df08e84d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4024c6b52d7428f0844abfa54b185e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11214d74e6c3acd70734b94ce177c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c173eab933be6d8617682009751f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5d65cb8e45b985ca5df27a6fb89ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0571dc91ea8fed3669280670860337b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226ca18645fa3decd84fb6a3f74b377327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca07208833e7774b1780196eb18375328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b9b8365bdf33f198708c5b4add708329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a646aeaa5a1945ec1b504d5333e06e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f75c4280d9aa395d40b25f9f9b993331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833df7e0d3f8998b791362fb4392e48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426be80d553ba57a1ce7d37f4a751839333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6375f19afad26d719a90a28890aff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03684838104bb72b55de1fb8b27023bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b64233bbe70a09c46541b1b7f7108336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dcea1e70d9892d9003782b7b531e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217b362ab2d6e71977db6063c239c3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3f2e166dbfb792a3fb526aba01f67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8b8a9a5a2ca9af7c10aabdfa49014340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7089912a5c05df472643ffcaf074de1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d5006d719450479283e3a53081cf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd3913d257a751228586205d600b86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa6d4b8395a121697d660cc4aee346344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab10158e5d07b9e5fa1668871b68dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd151d9deeb340245ce8fa47bf9c168346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce3e41ec56c40a3a975fba61e1ceec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7267b55f10e1946a61833cc1340156d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4bf63c68a05ca304bdbe630c6b9e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8c9f52099a5a06d6ee18eb7124e35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce096b5a145ecf8597cba2f22c474d50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164e6cd0c5b15265fe5c4737a6929d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be435ab7a4d410cf09718e1cd4e00812353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cb7556ac0c12a4dc720028f3ab9cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d1e95490e9d3473af5d40575c0d4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341b156e7b1a7c897b49515dfb2b88f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89936dde29e509c0c49520d3facf860e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653beab5c16d5a69a2317bf7941c597358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78487a00b2d9ea3eebbc0791b6a6af7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a75aaf916bf67a7f70e642cf0577a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87393c846d18e08c35bb342d3485213361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a69fcf80804bf1d7af786bda9cbcca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60065ed415c81010d9ef42158d80e1a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f4940a29d4eb97db13907d00913fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43808018108aa2d4b03b700af2ace3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb337db6bf2c07f1d56a76984c2bcd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e52f117d94de48f00d14d7fd9364ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96273731276bde8de788bd9170cbcda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb4969e63b088ad790809b91b96144369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d5cd1d6c0a5db86589502d29e2cd7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018f1540eb98117c992a6f0204e62f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a6e657b3860c2a11c31e2b2c4ce8e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a5ad2fd20786ded695b187c8e69be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635d7a901c029ce973c98aa779d0353374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed572fdca37e058ebeccae4c565ccf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48e0198da43a4f5ad92e87e532e819376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec614391edaaef9de5223292d95fcc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1a95a3a27fb9bc666326f89f37739378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>