--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427b9883f1ed35b7a171a761c3fa0231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184517fdf703e05b50bab7d802391422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a90f225022ffc7323d1bc6f63c0863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f886d58411d9587530043aea6c1f204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7e7d6ad9c2377cfee3ab8d265785c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ef6a9af1cab0e0e6397b0091acde16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4792a6f05901812b06694f090d242cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b71cb509a03f0b016a04ef52e00ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b1ab13888b4afe4f490093043299c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0e79b797629a10b27172e93f006fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e7617b11ae3b4b9f8ec95a1be46d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db97709500a3dfbf0312146cc9bd2c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659bf2ca538a8d8dd9f722b8e2ffdf413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b3d552122e3a9f50217a9764f31e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb364453a5f354e3778929188371ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eead047899524cd6a24af7e442221b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506a2ed9491868237ff3480bf1083d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2f017d54a6719c20afbe43ec2b4ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f20e810b70bc7131c32da5aee4d8e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef3568e8b47b5f24f6e2ee7e987ddd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f54eae8d15426ca414b986b833b8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077633e49ba5648dc51c15336443d59722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd491bbd978ef5533edb74afe20225723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f1084d1e2a5423142b1e2ae59694c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424c34e984bd582ccf0a13f36892a7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d1c5f4f2a4483e7c70b65325fe5d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52535cf7fb3bfcf17a4e61b138353b6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ea79a6f47eddeeea387c305599f6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc8ea20fa42d771768691f0b3560b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33be67e54a0dd0d197eb077b5bf183430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43572bf2978959611cc50fd79cdffb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3887ecffbb3e119fe784094e3695732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38bc45c47b1ac65d1766651009332633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208a9af03ada5083b490f32af9eb66f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec877b8f590d96967d8db7f6f0c809935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667e1cbc55481b792545ebe6551345836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634bf6bc5adb3415565d0413bc8b32d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93b6b95afaf369e8d6be4d53fb717f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36893f33ba5fafdb733e4172aef495da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14101b8b810ce343c975dfdb9482527c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9d505be8a45cc56e6f4445e6b74cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306f89834821700299740cbbbc191ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2d4cdecf6ea25c628c6039c64925343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f672c3bd60bed69c53938c221c417244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324f0f6a75e2f2c55ce896a0356210c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c0e46cc5b98dfa6576f1f552bd24846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c880bfdc8b6eb82ca41509ccbe0e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b80fe8272ee985c320e9cee4ae8cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2baad50b715d851b26793234649d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afef83f2423526c5c1ee139ccc387950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e413ee92bed22b7fb65e6440cfedef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67927d8233c95f9a338b5dc6fe2264952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175de83ccd7eb535a63fab2f5718fc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60037857106e236502a914c58c46afc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c30732fa3e51d5e8e1b3aeb55bee055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428b0843d4eed36cff96ca92fc719e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ed44092f8e36d32b6c6f523fdbe3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670412f312eaedd470be849a826100758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06799791553ee9286436da6e8993fd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadfa500feabcb120adff497a1e815860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea2871210c81f644d753bce065e89a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901251c5c59105adb9d701b9e81e86b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb4914937f3ec812a8fe05113096a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64c562d4863e88ee0b9ac4bb35174d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e24c7ccb207d56cdc792f7f3ec1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a007f0aabbe7f67348f55ba1b74466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117c79eabf8fad46fabef8be7528dd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87752daaa73dfd0efecd4b110b3ec068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac63345131bd8b67a993a83716780569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a4fa9198c473fff4945c32eab3a1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de69488be40aa52b63b13d99696267f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26576905f86743a6f79229aaf38080072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32360fb741cf6a4413452370728e779e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68287c74767c2dbfa3df27d59cfc2dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4900a1f31a3a45896fe6e421e15544875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19009ea282e0f27e5a2de0b2516d1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa20b797c6f611f6377b28fd66f07ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c58ea61153297441101e25ca0f4a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd29fd56388a9a1ccc4184dd3d5ee879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c519b2887f222df849b45ac837faf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf41f4f784c5b8c7d6ba9bd129e49881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5933047d1feb9401ac0f8596593c88482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa935d1ab2deb66d1eceaa7f35d30383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312d8a860beef5fcc4de82b33574fe884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2b1039b853f41f845f1f05c33b73585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36656decdf53fdeb4edfb0da36b00b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0b85a082fecc66aa4d1151261ca6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be13a52fc3159a913baff419ae645c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce373856176f0a5c2d4f1ac4022a4fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4daed09a76175568e5f3426e063f4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88811d6c343f38429991f2d0d0698e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18631cd7d7ca1f987f2a0abdf24f7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463acdd6f874d4b8fefdc7eb1b6241793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9c02eb6a0ddc39a334c6fbd15591794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebcf0a880898f4cace03010ce91a2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a4685401aeabd3761f29c7e5f629596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab2bd17a1028b97dfe958ba00d8e2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc002e2320a2b7823250cbc2a0ee2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cf7648615f7126c9cb0f192700f6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af968262574e26c23200c86291b00a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26e53fa1c3240c381076bcba3a6ac5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bece0e3488baa4714a7124c56b90d78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb1158f38433c92da8a29623a8c790103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a586de663413e93162f8e0d6c6b3079104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aaf788ebfc14981d1cd0fb955f4ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534285c62260defe0309fb21f8c6ef1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4172358adf4224f533ed8da574cc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94c01e353e8573e0450791b6037886108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8b58848a19e097a2beee1fd852333109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05820cc1dcded5e1a145dff6f885d055110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bff10fd73779540a4fd227d1da555111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894c9c4930c54a9564af0e55af81457112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be267628f7afe5aba86ade9e242f2fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e57a59e8063353d1ff4b03608ab12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432f5365008b544a8709819c0a48ec2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3451fabc0f4bbde5ca3042bebd9364e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4456aaa934ac89187359269ebe2cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5756307ac934b5268be56618cd021c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc30641eb4067db6171c4d53c6aecff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e397d4675d6910837d6681d490e97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da55b2d80a58e91f3586c8f9de2b48d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00d6971b0954de00ed43d294118761122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890705b022f8bf468fc52c3620418fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ba9f3cf332ef664d70017d64a35e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a18928e2f5b242d77a2fab76485a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f717f91463d331685718bf0a7dfbed3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dabf73dac95f8c963d103c45443ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0bcc0fadd3d0c334390b10ebb0daa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbffbe987d8e40263f56248f8c2795129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24f0da5d6f08100b1bc7d852c18855130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6040b10d911b7745baec691fc70af73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d33ddfef737fc93f3833f1cfc1685c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa5db8eac6d074e816c8bd8538ba3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458730437cd8f2480579fbdbe76dab2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b9d93b091057b18b4d7e8804b8322135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8be68391b7ae9105c88b065b4847b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b530126ed563695dd2f3127be3ece137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ea0addd229d96977bc0c62410d648138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e906a444d97f18210b15397266a785139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7da1f623961d1f656431ca6abb6bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58f70803033e129884b45b0049ddd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754ab8e25d4132bb8a32ca410af8a6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854d6e2b6f2566c86f16c897a79c404143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33304015e8357cec2d2364253b4e6ce2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50941f3aae88e09030321c2d1042b2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0d589528558a7174b897367407f7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e13475fce2e87148688c996c56bfd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337d8d8961b4c472fc3dd872eb3d892148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec100db81bd8ffa8963feb804dbb3199149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436af4ea729bf92f6f664e72de6bedd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a7316e344a18ecd07917bb104d89c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0410e9b5e421c3adb8af01bcab93f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b236f153618f4d5406b2ad6eb920bc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714672ba77d3ee07dda8d8322f17bc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2f0f55764eff519f85e6552f67d9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ae5c247dd581b4c86fde9eedd43e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb25fc5fa6825ad53b8c1df0c18e12c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b78989990add950527b8725a671031158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e658b4a9de2893eecac382b405de5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c2d39b5f1eb144c21190c646eba10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1816edc81028d6991d79a69a25665e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f89fef7b846bacbdb771976e920c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e67e0e0a61e25e7e7acb19cf330260163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3f29c56ebd20f9578f27f154df5b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70621064d716fe6932f3ee4521f68bcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e05b36ecb73d19acb0840a4d2e069166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed46c258cff072f85e795412042df0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a81a3c416b5f8e15f56e4098fb0ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6139ad4909236a268e44e7d0fa17048169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8e08ebf4d5bf35a19ff9bf26545bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7718528051d883a197bbaf037c9a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1c1dd1f8db13125f94a6b8e875e64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fee596b7620fd70cfe3b004bc5df62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703a23f679e51e68ccd8f947db16e70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab273c5bc86422fecb90517e99f4059175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456de925d7cddeb2ea838466daa9cfb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c734ef5e7c1f3e3e92b9994d2f3a922177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc71373445a4f5ea4cac4449d8e38f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc669fa4e5645a7cb7497874a9079b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b231ccd3c6c30f9a2e1b22e34d38f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677511da275004434c6d20d292cce65b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcae4e9a2381c673f804d5cad9d2e76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e698f16f7ec35a38e6e4e5fa366cd46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cadce792d09da43c5959155a602cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9a8afd411aa9986491e7550cc4da6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5025e3838406014fb6eb11e92221f11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5175101688f6d9064f51f1106826d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c22b8c97487f5dc7cda3ec90e0ffda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438c7768a827c2c21c0fe6540ec3943189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b01078bc3263f1a051199ce34243c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f07e68c262bb2c4a46e229147ceff7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654b43d11694dc7be6e469528b18bf7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c2a326ebd075b686a3d10a9ab84e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02bd28f971138115208808cfb525bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5ac6c27a675ce229edf023538960c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f042bda6bcc776ac116cd991a0d7c65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce004ededdced508bc512bc157905ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33da0e2d938e6e2a3651d7cf4e3833f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c21b917b0e653b0f8adc8b3eb9a8b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56126078deabc00f9fb7253f9d2265200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f018dda89d76c0094a97575db46667d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef9dfdbc1b53c99a857a1f5f954ec2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f194494db8f09595d75bb7efee3c17b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188e62c96545238de74c1cdefd61175204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee58963064c1977c4c2e0cc3e93f663205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83450adb40fdec2b12e2ef5b92545f8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91742ec434e9bf969f1ff3e59d6fd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce408ad9732674294548abac0263aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88871391d7a692ca71b8f773de826e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e4ffccfdf27b3ae25ec061826f782210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a64ed867cd4685c411ce67164e663211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab1de6dd796efaeba9c1d34f7365b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2f9880fa101996399f5f7e066a45c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca11f53d3d418f6d9489b9e6f0d134214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8b699223d8cd1491a43aac2ea0597215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e8f2ea18d2490dba25133bc930325216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ecb455b07f40465e3505fc7f00b7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676ecaf6b36613c74d32f20f3b4b711218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fce742c3aa719387f21b911128f913219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662cbeb8ce107e6532ec14c1407a073220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c75015182984bca33061d28986b14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ca96042f8637bfc5dc51eaac0628a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8ebd383eee4c51abb07b323aa482c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041836c541e9d975840be6530a28872224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc7c991d5dab2f687a64541e33f958225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0237449c355628bcef37a8c73d727226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01757cbac8175ab4d2bc232f22036b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66354b27ddabcdaff9b1845f35da3954228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403890baa4da4b7fcb1db4f327703854229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007662f3f3e611717726fdbf99b5a89e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae47116ef06fe6159e558e0daacc4f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288364f55f1c110e563d643d380ae009232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59e48f51a1fedd3b91228711953603233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0723c60c1a0a6118747acae930be67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed80e5646d2c19cd9e17a7f9ff0bb37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecedbe652c56d73f44559385467642236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7964dfa3bb3e7e353c91405a6280d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd599fe7f8d8a8df48f3e0344b8236238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8f12352b292ea84b34d5694ec3961239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06d3f77ad72830d2b1dec05c439aac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665d06e7cea1f3ba5bb483b612f5818241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978a8e18f3e717633f756b0a8246f9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758db4969dcc7d2871a6f57b1396072243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a66670c0a5cb0cb99af0877f8fe464244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b97573a9a4ea694d2f9e86c4d390ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafbe152c9a36fc7650c5d63b4a63bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8662b5f4c2828bb23aff493bf4493247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e944752c3a80d73c8df4ddca3b78f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcaeb3a962216d20078b88ef35b574249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d855a32e5a8b364f115a100023ae6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62154b109721be13c7e7ce5ef7c534251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7199a3e291dd0b82c5f34f1bb8352f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccc5d1350045907e4e6cd3a563c555253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ac650b881aa65dbaca752ed2ef4ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cea3aa20fb70ee6755c67d81254fdc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16558d20e410c3db4c02ea6e05f16b87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e272d4a61ea2bb5592b2a2ae6e78135257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba641379ccbb6b16d603bbd143e38b9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eb2f70d79764dc03d00f5cfef72fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344c33b85b09d6039cbdde3a78b8c1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabb342fbf7b97037858e3d25cea3b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef3d973b0038ec59cac2dfdbf5d8cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c37ee7a200ee0b3aa64ad7988a6cb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120734a531797ffd1699a599253f748264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6bdcbc54d8d645a662f9303f91f73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a102c3d20d6e3c72957a5223589bc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eb86560fbed31fec8b2ec8dd14465267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2f35e1c34132ad15e657a087c2440268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c58a804756391887ecbe1809e3ebd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c90042df80e49a40395b6660fff3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5c916315c5d10178824d2c77ec9dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aaed08e1349261184a2bcd0cc6dd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a25b7d216bd004e184734f5931405e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18dfb9a85136d9aa5b88f2f901ddbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09772e37930641a5d9be58d01a97e83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca33440e2c23822535f0be5ac172ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a376d3a4859e77312145c9d6ee04483277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff62ce1ce6c0cbc08cf83d04e90076278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec732e54cee1ee117b893235bd62bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6974a749b6e5fbbb05dbee1bff572ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd18aaedc9021076496bac72bc1bd76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba9592b3ac4d6886aa4900218b2ce4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbb783c55617c6ce421d10cc0e1ed4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63a4afe25951fa3447f0050193a637284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eee3d3b8518ec1ef8f500bdcdf65d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e2b5c4b9091b240a35a70a148c50a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80fce8d7aac56fd894a5404f1b2d94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbb4b8cbb1c07d215bdec0b7da2c92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be9d8f819b768749c3723198a00ed0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c34820c1923a1beb99088de45b5749290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c82462517d5355cdb5e52ff241f3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98e264915dbc65fe32db49ce5fc584292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9df79057831a65ac4b34e9751c8cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42a4da338782c16227d5b2854d6355294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a77867d6ebadc6ca71a9bbe73eb8bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ce46e4c728c330dfd0b2c1ccc8699296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448fe6cd5c5ce647bd844a7aee4bd22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389246e2d18653057da3c7fced08737298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611218354a9eaa20bef2d555d0dcdf31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680babc7ddb587fd91c8f3b8082252f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391b312ee40544053b42553701fdb6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438b7da84c4687dac8200d503479068302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89a8f7c88d1cfe81219a6fa9fe7f3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81579104c915a5065c2105fe9d955673304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccc819a038cfeff38d667582d997db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f86a77bf23b2c6633f3884d66b4591306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb4f929439205f59dc81415b8aa80f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e67e100508e95344dd6b19d12f1a09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64cbd24114661de19b18d8736a8585309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174539ef4e2778420823074e3127f54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf9a47bc17a96f9dc79adf5a330dc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50420a8eaa73b235370a8255e9231a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15d3db682f7c297b61ee4af21467f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba685d9893153af5926e5f983f283749314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03beee5a593cb0c94f7444bd7b2206315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dd4eefd47d96bd478141e2cc123ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7841dc61107ea64898335dabd8cae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b37307906c54fda460b77591b8e3df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502605ee7f76dc84cb5a0e6f369f852319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26b7edb02f0092eb1e0c47440b7e7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9181ff1ed5d0d0cfd3797cbc55f0eaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bb21c02f348c014d93b79b308fa59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b28ba40c6d98bac7e9abccf6bee9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac10a622903b28f56ad6055510dda50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8f42555eb1d49364326e2a9d8f0d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e668723003bf40ca926e2693980c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010b6f6ed51b8000e490229d4fb00bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6aa996b9647eca827f26ccf465ede328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9383c4a65fe2c83557309ba76d2ec2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14171d8f9bd254bfca6c09a0ab3ff6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4f906959263f3f67df0091db3d23d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d5daa3cbc769cc42fb17356faf48e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e72eeece8505e75b1389833c764b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab7923e2bdaa3407562c3e781f612f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ce6b7a4564257e2b7b5f311d2068d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bc93362ec5fcaa3c8b682a6c7f0fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66858452f9659960f3016f5d277ecf64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3a9c57013a812f2a7e57c6372c4ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e302c56bbc586679ab46f5c24060c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac73fb36b047d3554eec0317705aca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538fffbf6a3b8ce2bb069f94d028c79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a1fa77446eb6384e2d98037644508342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642447684cffe31335390b93517a2381343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5128c1ca56c0873fe3104523212fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6254fecdf56245aa10d6be57d76a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4849e1c82dd613ba55ae5d01a0798346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e99c730db837ce6ec71860acfac60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c97f1d4e44ac9b6a051ab0e395e30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da48c912a7e7a7c89b563daff12a85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cf47c11cf622bbcd935a7d6498521350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74af5f78987eb43614b98aeb123673351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8fdd0a049c22829123ebcdabeb909352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c4e20bde709bdd027e9521afe1172353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fc8893c2fe9ec4e814a53e16edb42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216555fe5b3e9c5887b64379a89fab8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a200bdf600c7ead4d184faf522252d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e56f0141652361dee2d10eaa7c9ba2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81845d6f7562a7535e6a49ef3a7c9fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca25a81432a707bc4dc39e73cb464c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091e5d7347b07e9a3e4a14ee5bb2610360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119acb1a274ae2b44c677d1e961d19b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46465c0999c9ff418d463c44477cd82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b813d510eec973c6b21a394d789bf7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9a0a1b4027cbdd0a16e6143c75457364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413fb985bc7a19146d1b0d388db40ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f573cd036b0574a196d2107af5466366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dd0433949b386f26106aa3d3ce671367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe605f2acecbfd84c6915b04589795368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10019d613b42716dc8aac35a9e638d3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90769d2267a10c2f722661995a45a1b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20a7ebff8b423c008f98a774684441371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bb5e316bc050f9867b02a3d49eac0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d929bf2eb2960ca8de94a4becbbf8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032027330d8737d5ee585a944bd1461374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1133c876095378c19bd77e14d5f8d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1463d50795de0d9fd4604872474851376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb8890b7f3bc01bc89ed7ca60bfb1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688a228a26c814a7ea4d3969bc3e250378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5faec391efac9f96b6727e9c36c1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec351a891a82e5bef49b54c3f2c64c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368121b89c2e07c5002d73af398e3f8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed41f7af518b331fbfb6783fd7539264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392415ff931019e3f93c853a24325c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c4f11dfabc3d60ea96b409f3f27116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf910267045976694fc0ad61f167298a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185532795249cf44d235c3d6d111d7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808569944872c4fd673173d0095390049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55cd97a25f07a9989fa9f62f420e1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22303776265d165a1c9de97c79690f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04082ecccbe7be250faa6395b18ba12812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b176c2569d348d03424c74aebab9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94ef58090012c85c77cdfd88067ec014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662afafbfb20c3b13fc72b89799600615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c59ae5eb30fe244110d89e30a8c2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f06526f58ab88cd67440ea55a381e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe273523172d7b0885742764665e9b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f5e5e154acd4c6d3cea3f8105ba4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71607f84a32e8a4ddde7bc9907c5c7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17572baf286115048d147a009dc33c0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0a369122bda19855aa2f4ec3a7ad222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1eb011ab527a3b5f91d05dc1d898623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a72478b9dec8a348e13da06766eb5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25905e8cb888f184055409c7aa62c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fea2d94bbe514fd655f6fea0b2ed5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe3ec2e64eacfd2e2b4d8db6a41b5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444d0bb269da086283dba489426c7f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fc5d2a7b5eefdfbb8c77c6240272529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49a6172d2d6afadafe13f374b314b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b212c8cf70a77cb5eb1af9589cbffe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d6b516c99010809f7eb34b982e96532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0682037bc7221a2f536f627d3c0d1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daa6f0ba306cb0bd5a9b9eeeb547e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df1d8e697e90807bce842fe9b081fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e33e8479b64ef560978d5ac485db4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251413b17b3deca51828c5f561d8d27d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b75c2e92d1ea14629b16c677f484838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc4849186f38f8be7fd8334d06bc5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee802582b6405639da78ad5f69130a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675ceeb21ef4fc4f17a84032e9e68e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e26728f9da0755d455f36fdc625b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b87ffaa8a22cad7241f33e3128b60543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c776b19e36646aafc8ca9224467330844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7ceca1dddc739399631c32768070245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d9de6229c371dcd5bb051761f44fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bea1564f3c315dd6217e26e63365b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c88f19fba300c509afe27cf892b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a49b89b519b9902d0e742af3e1a5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e96b26ac5523580c8a5bd8e7b8f0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d6e40c8c8749451618749d181391351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097d9537fb139dcb22413ef4b0350db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9966031bd6844a49540739175d1a1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd4de3337fde400d8ce36024c917e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd8753a49d707c710eb0bf431f6cd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e136bf718f7440ad634cbbe82cfc3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c1057b42bf7596b82027ba4d22d5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f22ab2715bb4293144ea42a8f49e3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40857e08fdd4650f823ae44072878f6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524299e6c66c0a45aa2bc9db3b9cb3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2eace61918b31a5a337d8b00d06e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6051acdcaf9a8459b90567839e046162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781015f5284f63c0bfec3ee705be49b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca2034c8f99567b4cc93093fcb972364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2b5c3d8b7af73e64413061858425865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf81c4fdc37808b8a4566ddf4550eaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0b901d3eb95ecbf44c6f7ff0f376467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cca2a90a1a4cacc5c2a29454e822768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e035d8f533ad94c498e2bdcb114aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ff8f48117574db5c51b0dbc180b2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ca8df3101c4de6c15ce39d5a331e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f663a6983d25486cba7911158a5ac372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bae5172e8c2f95d06711d4f6347cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08394cfe4d011d5a1bdcf0532e2317d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aae157352b4e105ceb5569f9e37a5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b725dc8c09b7250a2b5ae545fac97c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32aa21c57f668571cfa49ad199304b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a6fe5b3ba669a7278977a983a323e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09046343887d697540a6914566dbd12279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf7e0d6b4f7decb535bf001872df8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903cd913c3a791dada939b37c0d700281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12b1a1a9cac10b6f7808ac9eb4a61a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602beee622fbca36782c3d9192762eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161f7eca6e278858d69218962e48e9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899647297a1074d7fe6f8d54f3d77ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17906bbe5d689db11f9e5968d76dc9cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127fc0fd17f1c477e244d3615aa141887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f544c5b3abdd5b502326442faea03888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6094fa3aebbb4a31fc596ea0f7736c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124418ef9c81e2b5e31dfefee3a2e3ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622345ee4ae98f35b4ca32b7f0329e3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd7d395e9a939d9122c74a7fc8665492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6fc3c74e96593b9d5bcd3638c73c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70983155d11c02ff2822ccc22b400dbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f4f07ee7f8967d7e16d9fd4ff49b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df04fab1824fedec75ec69e6310a97a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1ff4e3957a0fe42ce3e76dc992a5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5732c5daf7680da749bef07d02157798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17a54f4f31821b8fbab0baa118924999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe316fd8a06a8a2aaf009c636b9ca2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d1c7712914944549fd4395abceaa4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7b418f36a391a0854275cf09dbf7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158f0e3314f63c590613458e9c97043103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07730edbda482a2e68cc05fea8f1d381104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a227c6e27563ac47a82f1ef2411b45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde54084b173a912bdfd75f3de757971106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090e41f56623f0eb128cc2bf8994581107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dae4e2e8ac49bc93eb1951091de2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb9fd5c71f794553c806f43f2a8e05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ffb3f4902cca8e234e07d8fc24e04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d0ddbdad0cdf05bdb0ee994ea2e52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a43d3aeea1e514d55d1473bb27ae5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7500a2eb937b5dfc4e3477559bf44d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7d7412c9b14c76be4003418e14944114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3827e16e654fd4d609ffdadb293522115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1cd1f10e15d404afafc8281920094116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf580e98c0db577027c5e0f4b2d7673117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe94b5c0c0316dc7715580c72f8bc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad18a449b96d0cf4c0b64facacdde5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc73834474cdf6682339aeaf912d3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d64e20c67d08af16c144af9ffea75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40b1852153b43730788c7231f5e711122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9ae2c339c26e2389b77ffaab5e347123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d1567b7826f765f5313b1641748ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0ad6a0228000fa20cedd26958c0d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41578a0f6b4c3fd1fcf80ce273afdf0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d356c511fc8447bbfebf119c235440a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4b202f82b1ee3b2987eddcf996952128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5270bb18cce4231806a7e26ad686ed1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c6cd04bfcc00a6126ddd5ad569f37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9436745c68151502d8b34567a77fa8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8be911d8124601652fe1a00556e40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9bcc3dffafd078c3c2f5c3152713e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff99eed558c6d962b34e0bd85d6196134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38126cfda25d609b909d3bc0f85d535a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67d1181d8f85593d3c80acf786101c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f323ef6b9c708660eeab56470a714137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89f73d3691724e4f87897cfb200c61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53861d1acf2eec9da83af212c2fa88a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d540405e905379ea17151ffcf5096140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a5a0a402de15fecce5685be859f54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee94ee94fea68d84c0dd33e36e635c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66397db34aa568895401db88d8e6ab11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f228238d3a2278eaf3e266eec3e86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b6f4a15ee0a5bbb06fabd527e4d18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32394e650024f882e252ecf65fbdb55f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddfd49efcd087f6e0a3cceed31737b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d52a2cc9ac45f7ba14d16dcf1d50b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da768973db2fa4b678edd9859a9786d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc389a401b669d1fc1b02b646fe86271150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f0fb7f072c244f58f5a213d6fee0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474f1e796a1c3531d2c260ab403c171152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2340567963eb38582faf3acef862bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554bd9268ea372d0906f71d975f7092154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf562f114e13a843ca6bb247936ba49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fc4e9eb407d522237bdffcc5943c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511b14d0fb0962d2402ae66abc40452157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637962dae30d477890d044e5bb664a9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6adf5dab86db63ce6701c7c84d833159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09fbeae28f9a46d9f7e93dab18f277160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae90b3650a649c89384570062b6e9e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077d632bc83b337e91a7fe22d9fcd0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee917b5c7f424682152f868046753c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefc79da391a5d53bfd09a30f04c57c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d78d6bd6cdc2804618978490949cad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5c747907ffd6cc77e73ba64ae74fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba15c0e7da609a8a37df5031aeccd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219adf1172d294084b087dc23628a5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7e21714a7df3cb89d44e6f6da601a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6ccc32a9c9553b7a8e4ace063ce66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79c05ea547762fede8a5cc146bdcc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aad0a8b27c0193657b4721afc69444172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea05c55e7946943f8cc8a48e742edd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a285f6f02dc25246763c3eef067fea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997c83c6324416337fe25a49d42c941175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d43412cbfa9da9c0c56a3738ddc71f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563532d0f790c4d5eb39cdeed8c73299177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4318f6d66093cbda66be479fbf09cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0700bed533482851b53a1eecf4652179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f7355c15f1ce5803cd6aa66848b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22878d6485ba8d22fb399be7f57a648a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73504dd0ca3157ea13487888ed82d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383b536b7f2ec7b3f62ae2ab809c58b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164aab9739bd480c6d25da30ea0c3f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b21ca363d6281b023f47fa2a9ffc2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9f1059332668939ef11ae4284146e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9cf2b3cca4dd50db0db0dc50aaddf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d06055ff5e38a1cacbf240bc304029188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096b23e51f34f734ec63243e01f2f4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075952349f67c4e5a105570c3f5c999a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa84839f1cf32a86bbdaa7a33578748191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e375bb40a8ee7b2ae48ccfb2d76ae73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4221f48fed1bdbaaf01cb7292348e8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70441b323d5c39b78a46d59eb0ce79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4fd08914b5f023673320174bc5fb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34964023fe4fda86e87b513f12e319cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb06bace1cd16b22150d1501753407197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de885055ebfaada9b7a55b6e7608bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d0a1c66640948d72258db5d99c940199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0047b733f191b3d35891ca8d537ed9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068640a64ae2c35b23cda48dd7f053f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9909e19b913ad29107b1c497c4533bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547f2e05b0385d198ec889e428e1ba6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970139de4bff7fad755a069dd9c491c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660068636c1876ed7040ba1512bfded205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1914a3a5099caf108f22abfb1c311206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56b05365d89a11ed12c2f825078d6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a1c0e2085075b31734139434ac4b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fb825fbe32db00f72d2bd98abf623209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a6bacbe31390789d48e4fff0dbe6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f682d1129d9d95bd19252c4bb8c5c3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5acad0468f2b7a57dc7c5b7916118212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d6713cb2e2b7803c9f2e4d1b8b200213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7a638154645741ac940c12d982100214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee7ce559fb3bad1615ec147d639d33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b7fee6e1bfe0b57573a4ce9040365216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac5c81e730f2a701a843d1fcff5f22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c7b95e70bf6cdd461b32777b49375218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb4ccde66ca332f32e6481afcf585e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69858df10b78b409d1c65c85d575f165220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf922f5ca76fdfa426c2d71859a7d3c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80a5f3d4984267ef7b62736b323dc0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375b5928277ceafa2d1d921f405889d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d26cebe7b68884b35652b8d8652c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5087542f439bf776af62e6947f81ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bf033d77ab1a632ce917d73a6f14e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683d170446c2700e506274dcb3377a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3e9f16a13e43b12e819697701f7e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51cc47e64dcc53bccc9569d1f53ec0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6ba88f6d4663a608597646e222ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116c697cf8d19a4557796d01f3a76e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42e6ffd31985f8e0c349e65c5ed595232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b499655eb7e52c42cbca0a4cde343233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd51e36f08670a4e8b2bccd0535ce4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7644beaf8366f7412cb37f6a12d64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a300542578d683f281aa9561e8d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade0453aae7ef636e3d5c7dcf009d7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0b9358604197058fa28a2f6b3db7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1547d12d9fdbc619ee5cd2cf77f1a2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a493a2ad74ff574d347a5022ac5fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b138783351ec0194cc161cc0b24a184241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd746d24bb517e3c7299570349cb0c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352254ef7b90362b745f4cec55617f6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e739231394f158d6a9f5a479cd591e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b0e85dcd7e4172f23a87334340335245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1f52924d2af3fd16112c3ede00fd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17a219c354218bfd5a86755f73f3e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1127918a8861df0f82de6a8c3c5e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288753e27c0b600fab3722980c930c36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6f65e208ac8ded755ebde8eddd95c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa1caad518b6095ff096f325e7fe2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98933229d5a63c8644d2232518b49c43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86879fd9728093f2f0b6f13114d1e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688374e0463b13714c407b9ba52d2be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cff8e56419e87b87e78c23f9b3bae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77858bd10d6d5fc2e39453974429b09a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798761b0ae2443ce152715b90bb83ab0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532979ccfaa124725c58a99257111d46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2e67cd33b7742e0f0ecc36cd06a7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b8cc6e868e694fe2ef88f73eb588a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0336c3210ee222c51535601cd1687cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af217e92974f357897b66c02b4f5a9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71cfe99ee0f077dee121d1b239a0bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e29f276e0650d67b777b502adcd78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d875a6a55e317f3f055007e0aea106265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685f40d306e23d2e68dacce6cb028b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6edda6fb56ad628f8448d88bb1a374267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e5bcdf9376c7098ed1dae5603f3c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb07b6e867f174217f6f1121c78b299269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e04d50aa2b338870502d0b3bc1a8ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b412c700fcacde2071150468657712f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df51297e3954b59b9cc63390d3295d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944f98c20e03f3a8afd5c7e2dc38651273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e31f8c13b382224158e6bc3ef0a508274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9160695af9766ed08948f2a911304275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66236cb15c8d0e7e0aec2067da1c833d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b6112d288c1f6334d7db3a23c94b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1885a8e694bd67d094dc93aecc0a544278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d84efc73fa45badc2b747488f9b2d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03259a3f8ef2b26a5ba995b4f03cdd0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21d66902e147df655b18f615a29088281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421435881a0745efe5ac37d8f63ce0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c01fd5412ff3b39b8f8cdd6140858283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3260cc6442c48689e7e544cad4635284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d578d466b7c52cad9c53b6323988d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c355dd84d0a51a1b39c54e4f9437452286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf7147ce58475a1b121f872c953c2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482625edab51d65c825e2bf544707bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cad99627283d6a015f4e3cf3f4e3d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7471de34a1268e6c100cc054921941290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360074c438a3f1cf4b9e63023f4cfadc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10333ce0670c8db108d535c4111a543d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ae1c19c7c679ec512b5b565a4bf49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181946ac5d32d9128e9bb2f50262052294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43470f0c2c2928990e47ed06806b8be6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919c575830f837019d7b5b1790425bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8027aa53457e99e62e2de3cc1efcb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41434f7fadda0e00e622bf4d03133515298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7351c6c3a68bcd6a6f424bbe172417299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50036d890d200ecfd093c46c93ccd0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a9a197d196f3e8bfe8ccbdeeda4d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e75800f94f76065f49781b014f348302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5172eb84bfd1f4d184d291404c81ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bb832416a053b7546b12bd6d4e636304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378c22c1eb3d2d2d1e3e72d7eeb25a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4360dbb8d978159fc9ef9d02b4cf3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705785d4fe34a409c7978da12a91616f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aadb31737bb958ed02e529cd9258ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d9eecc0de171f3975540f814a665309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6365cbf05d4e167eb8a4d9d088aad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4b787e808c545725a80963f979677311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeb4cecddbfb0819311db1b41628eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee316b7c658b4162c5ac076da1ee59b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8f792e77080a6d9fd036950e8cc13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569481e77b23847c31e5630474eaed5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173f5bbdfca8c8756209e94244ece92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e701aef50aa313868b44c63e9cd05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac72b978aa5526dd0280d2eb160dff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e849a460642f424ab31019fbce655319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b552807a6c6cbe0f8388b162dc4ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bc14c076a8097dad5e7e59e0212e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c39d9fbf35c95040dadca3f5d6414d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f6a608867cc4aefa85c6fdc5cbb53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d750194514b42740b1eca24450a3f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dfa1b62caf8df1cf9cef4605b7e67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925acbd7028f2e18d067394f1ac7139326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b6b8252d9f02e823760a392e6c710327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bb6f4161f8224b2bf3c69fc9740ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab791a58f968dee0dd85b59e050a25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd528cc46c8d9023a6c8f156825bc56b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba821f0889c0995b71167d9b3125d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74359a44337f5163da1cf35286300a95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895ca193f4c363d610d6dd68b12333b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c37cb2ef17e0dfff0ec5f86da32b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5e36adb2cfb0ebf67d7c8d0187605335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5d90a99a301820796fa99b45737a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d221c70df3788da1c45f97b95b4e99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a12e5d7a77c0e3d556aa8ffb346e56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdedb9bf07b516357156f3189ef32f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdee8d105e1a0e8f2581aa8080c906340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0613e2a5c54ecc99483740d17b557b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8c020338ad1e0b966c4c467a0d35a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f298a1cf28a5c7c06b89d279525a43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ae775e7069d23b405a70a60dc1b63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6251c077d558be46b9b5fd8943abd1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5afab109f6a1d66a76ef39c48d37bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911de8af57d2b387d8e2acbb8ef4468347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a2ba80a79078cda209f4324caafee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ad79c0a9d1aec7576362fc03daa4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550cd0bd3998b84966c832da413fa4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf02980b520703dad17afbd6fd0a62a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6b03cb3ceb48bd1eca317fa45f713352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931100227a991b4f98335caaa1a3ff4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13c59693ad638728ab94c020d9508d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a29b280b5462fe4a0acdd5c27d261355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5ea9197aa007d655aa1821112baaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43affb126cdd7c6410ae2cfb81e6804357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd5f3aabac0fd80c21ed3227b698e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cab02d551d7e7690a2e657668ca936359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959421161d65aa0611d45001ba259e8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112a06df223fa715b0e5afde6741d11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71732ebbfc17466145c6a9bef7dd8d72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3263bfc5859a45a2e2348735f1a9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d30f1827c459053cd7a69b93689818364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5814ea4c251bdedf2d36fd5bb712689365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994a4b87e5280ac20b735143821fc27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae468efda23542f9c8bed15663001b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782903adcce29bca5d9a1cff461c8a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b84496abfab030c9697a5a02219e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e935ec2e360fd8af413ac1f2033e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2e622c7d407a1a1683abdac9e7d5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94511d0be6b68f258974393d0cd98b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1124ae0ad58406e980de95f9668a7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cb820b4a3c87a8a3b0c673a6da16a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea87e6f44f70a5ad71c6a8ea31411c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5544b1acf050b39a22bb4ef73ecbe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b89cd23d237dcb4e99ff29919024eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580b237d2f6c83bddf906de4959fc12378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>