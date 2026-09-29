--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503da351e28f30898e7dcb434e20688b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599975c0177c0b05ce5058ab2da4c862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f3b0f868175b0f545f6162b55cd053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363a45a9af19e41b8b0d6261309fddf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7eed7edd3d06814e35a094bc4e22d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a3bc42ab79ba1182c8c7c814121a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b04404628ca0bc155241597fc45e647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44730f2246351f86b10b8b1dccc0c2dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c912b56feb033b4eda64a520d8b5ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13248bb8bb6bb57075dc6c9ccf2d50610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dc73412aff7657877352c3d16b2fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8da75d4143623b6630b0d894c73bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6cbae21730b076f4e86098b6a458b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d391a88e7d772a44199c425868cae014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c3745e00390a6d24d50740bb209e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08d64048e0cccd299ca111e2694f9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e812467457b291293bae635bf31e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e40a6bb7b7067284d7b5314d7063a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7ce5903083f5f7330ac2f660fc00719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47648c9b9167695b8300a64cc86b3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4473cd7f525d7c26bf45a206029f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082342949bef7989a453813a8f09016022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5de036f457daa7abe6de92198e73523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd10a9d338991381bfda4eb83771c8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13186acbb6baa14833a58ba5aa503625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635196aaab2cf8199c22e0f06ad4f9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194b2c61a251a586b295d3b2aad93b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7088cf21ac73baa91a9a4b69504d2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676551edab1631c0c8f700978eeb61c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa603fc15c10f3487068da35f8acfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15f1a1b75b08acc9b987b8961b784431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f9f813ca3a75ff99406166f86d5c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb35fee5eb44aa6732568016c90a98c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d56fd2defc65e5eeee530f16530c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a5f9627a7ae85baf34097e62dbe7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca501bbc55e9c2db5d2751f7d74cb40e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570c0746077eac2cf0801d76e82185037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a495aa10e1c6372862d8cac647c32b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845791af075f5ca138200eb6044a64c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f61fa63a5561caa5d1a2c58b9af2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcb36d29b089ae857f4580f8146b6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ff2922018979a0e417e99fe64c7b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f97f6ca4f6f5cc413cfce9f922517c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68df54beddb159bd0e6011137d9746044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec61a9e8afb0ff84f3782cad55f25945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0aa2f3336bc39d50c05d4aaba287346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaded940b589b432ed6f785830925e8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6155c26954678a9badf25d6d0464948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54cc5e85110b5278bd61513e25a44749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee810c99e3b04c3c275859986163bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4aebe6f6c284fae390960a17be61f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c26e7fbe63bcc2501bf7f1ff29fadf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee41f9824c491ab6ba48a3f691f0fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f4d03059a2d9e0881a3186c227e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad253e2fb03d18e924dedc395b34093a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e67cff81224c1aeaaebf12996c1d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469432b1b10c937744ff3dff6c616e6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af966f101994e55cf879eda6dc311158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c825f37c011d0ba67b78550d1849759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f1d19e4d973daa9a72708546d16a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a9812939eac31b8ea1d9244812eaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6095d6287c7bfd704824c73d155b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb864cb49c8391fc732b420569b24063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721a54065eba1a3ecc23cc54b8ba0f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ede09e3bed3bb42137de56097e67d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2befbfa997d2c4482b411f72af808666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851fc477d3627e5eb7d22e245dc0b2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e08d60e35b1209fb7a47f09355e87768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0247d24a56e7549d9e8b8a6b7b99ae869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f320743584f338377e937b3ec343b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c9e6513a70c56ce5f9f22b66fd01271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c20010edc8c5b9b1fa6b07e75009b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87b091a98ff4a1e9cbc4b4d89bdbad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b638aa841d7b6edb979906b4128f90f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bff794480613852822048211ccb0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5996266a77730f97123406b564637c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc40a6253262af454c4a7caf8be36677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa39661063872f3f383f8e26d29dc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a805842ab10e144ff752d3478c3aed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db9baa96291f25343243802d1ae4fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977badb8f3c6783eb14d1e553ffec8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ef1e13271fafb27d78ed75f12c2b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6a4ca89cc188ec118d6cf09f01aa983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43412448f6d153da008c1f2da702b68b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d97d6c396b82410df0a120aeda034f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063758cab08394dbbaa842a9e06f4a3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2975e88acf0566408d0774fbb0026187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a1337d9c1f401c5fd086379a9ed9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad42239ad2a9513b725b3b0c4dc9dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdd6ae14c013d20469d34d7fb2590690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a8364585674a51fedd9dc41e5166191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829542d96e77fb05e0dd6436ed85525592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33be02e2e3d81c2e5f2e0c1ee5322093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce887a00f4dc749213bad6ef1c0105a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8141c93fa694519235a479ecfcce09795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b362d6826439659d37be8a0eaaeb9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e9d902770ac7af3d9affe112435b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c078be3af3bb1cdc4f648ac12d1d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2350b97b370511d0a6953029f346099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ef95d4ad70022f8a67b3cef959b6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a65e3b7e6af02372fdaf3c4f9b0458101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691487eb0721f1e275c82f45161ace2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed54677d386f5108bb95ea452a53cbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8569660ba3cbc505634c1dc72fd71ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f692722093bd331ffb9013f98b022fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532b2c7af9dbb8b252ef2652c90dab9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d510460fa3aee7b03849e8b35d991f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efcfd6f2eceb8967eb4d047dd5ad88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c482207da68b41e7379917fb4025231109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33ceba83f969c0b17abd24d184bce3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7602f6b23c10f4b7bb7c7341ebf55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cbf6ffe7e796e32cfdefccec581ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433800cda0f86975280c8565cafbc042113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60211d03b511571e31e08a09dfe13e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f379a6783ba058441ac1c963268c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6885217d213ddb08218cf1d9a76b5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d5c0647f1dbe4e043342d888f50aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4d73b964ed268756129e487e3d3b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42237a417f41c913730ced25399cbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b972219c2a1de3b53f56f99c687e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d7ea21e1157b025d5dc9b041fa594121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e268f150cbedd87f85a5bab3df4d080122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54945ad4e726f7e451281a288d45948e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270966e6a7626a51eb4ef63737601e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e194e6fa0f602a045916c00f1100b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c80b39007c0f190f90f359f717bc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4f51866c497bf6741f73120e4017a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c7607cb4d434a6fe0911eb196170e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbc6479428f6532d67c824a2fdee59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a053211c315a08a86405c8ce43e33c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdc474bf8c36b640ac851597e2ac20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80599068eae8218392c4420c6adcf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f34562c17c6a4bdc4a6635be330290133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5e9c766eaab540a924720fd79345f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2341eee7062e680af1b6813481a94cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b0a1f0fe5d94f55de3d3d9c1bda90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932fb2c3ea19ecfeb7fc6f45db2aabf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167a6e26c50179a543c2e898d5432e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169ac483c0d1f8c760267919d89e610139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56065e5bccfb0b1e64c082f4b153b4c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daa381ca9408786858dee255ba8e62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa65b734243edb5ff416c31d2bf8d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6cd73ee0b28d83a8908b455598a99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487659e0448312afe56b01e3f8e14c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5a307e2ee313ecbac6e472a551e0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5a05a7cc42b9a901e1abfe03420c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0e3e8c360a1c0aafca25e2412fb79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb1d6159f9b19d1c6f10689bb1d6da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d2ab57923f4b1f346b6dc0d4f182f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097749b86213ff6a8755178b8242d47c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01a8fa047a9b683ee3b202ed140c11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de63a767103a9490a83052c13ea918152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51236cfe1fc9661c8802a0fbf7d96ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe218a5839e5e23e4b02cfef70549d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2b4762b8795bc323dd4813e72a099155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948ab48ee2a70718bd02b5bb8994855156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f86616cf8fee99216177b9f6c5072c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85115efd74fc44ffdc4fcfbfe844bef7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885303d125a01fbcb3761c23fb7cb17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eb21f85860939428db755b37bb438160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09324719a583521539bff034ec9926161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde201f050433f0fcfe7100d3ff9026162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ef871c086866012788b7256af258f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad740b78740bc0b600c3842e1a724df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4205befeb5a61475229d0f0985b2a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf415e0bb7946a2614d453d94038a25b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41a05e800fdda185ddfb3c05f4fb51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785eb73f4ca257b6e405d2ab087831a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f619429c489e933f7931e63ea3d23f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517e3f824260df13e968feed719ddbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08b03c1396b6d0e9aed65bd607c42f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d979f44241d09164f4848d35ade9c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816c6bd5c87b7e9c33a453314ecb3be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149af74756f068c09452a5de68b9d569174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d056827ed21d80907cf623598bb5416175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702ac4781e3c92c30dd1f4dfd11cf2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5c912a3cc10b07a1dc82bb9a6019e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570267f27a082c3dc3d90b70834990c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb16b377394274134d8bc6291c90814179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131e072ecda8eb184a1a781e331e52c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c65d1e20ae289d3fd12eef63dcfa4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8fcf51559aed6ec033a7514648dea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92ec60804ca06048ab8e8d19e1a5bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56a177273724b0e12519c75af46035184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb344d1caa3e87cc779160e436c4c68d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23d938fbe25c8f690b5880ab2caa46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581acc0025aeb8daba97d39e0c206e59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d07982ae9ef8b46c34223bcdd529ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b33a2c89462f14a1c68c956a3c586189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef893cfd30c737ed917dde2a03bf00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fed342b126b0b2a06081b9921742e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b790ec0e83f70f34010536ab9f0748e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caef1f0a8e3c5c5236c79e5af4497cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c07aee30e7d4fb98ca42adb2a8cdf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94571802c56eb847441b73e97e53d0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6d4c71b25f88c1d422b093e31d7ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a97fb2664ca5bad64eec465b33525197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1270ef6485837e47c24a425755888e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6e443b4646efa154b31c7fad31ad6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c89d40d86c8e9d9a5afed4b9fdafe7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942bc31563f2885d51a0d11506d026f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc03818fc655d5b4e1169b67b7784f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5d1b6a7931f36ba9edb0f5e83c016203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f8b3c3804061bf59fd7a6f4bdc98d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4c9cb69b5c11c1ccaf84749498e48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76fc21ef8e6631bcafb4b4d7c0d296206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6ee2c738410ae223e981b3359d925207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b375df3c2d7090b31932d6b87d853208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8d888fa7001d462927ad01c8037b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add2665d4ea4ee4e0cef947df74491d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393b9aa94f1101c831aba5ec205e076211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c51520d26c786fa57080538c95908212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3ead218d7e3560ff1b4d7e7a92df1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba394cc26c826c19ccc994aad3d193c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75990ee0831ecc088bfb67bd284d67ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dab630a7600a26b36d4f28afe9355216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d13b27c416a36e945d5cd0328d18e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ea4be18cb58549be07b13277f3fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec94266aed1883436384f60c01c486219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d7f7b37e7f481ba37c9adc0147937220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a621fb0a25e0ab746fcc5f9f44428221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9737be8c1d887bf64396b72526431e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6747464aeada15abd7f5ead963325223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fdf06593d85b78d94ed9826a9e617224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a96637b70155df9417e075a70f996f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ccc7e9fdd879ba55039eb6ce50b83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e7282f4ee8a4655e3ab03226467e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80275643a7e6b5762c4d5620a760cde228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b9eb454c2760b26f846f88eabe054229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cf33480a932b2f8b3ca9612108686230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242144bbc5da68d79090872e8d10099231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7c9aee28c35138c0c1a207ce758da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426d9a6ae26d8349bdb0a4612506b60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ab2d75846bb65e2148e3e4cdc8dce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497004ea958286183d1869b816dad55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1bcc41a5920931cf0119c5a8aac18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395914a6c7aa815bfa5c5d206463bbd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50286ee7e911082a43045d12306d6ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e066652c1d7616ce40a2f061e6c54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c582291bfbf28d3f1171ae68269e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41583fe72321c908450a9c36861cd771241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f455a12646ece244228fc307b76ba2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b6ab4022458ed91fe5847dd3bc388243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a88a7706a7ead4b33eca2ec3ceca8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07f038f399cc7a68d4b54b4372beb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9baaf1185753e5e3c0d17226a0e33d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190273b9bf869fdff3f165b5e25c50c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8c3d94085aa6d25bca91e19f770f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c16f8955c1799fbc01eb4aaed0234f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f004b4dee501505be83617b403aa5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9f7f02887dba15f94f2e3a1185e24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed128dc3150b6f1d04b21a86e50cc7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521aaca18be357627e070f664578cd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a7ecb93746e6df080dd749a143b3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2282491f2f0c78ef92b21528896078255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257d88bba8228052d00273697e2411f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcf42a852787b1e2e87a368cd3607c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b3b22ddb546cdf09d05a525d86089258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca32b6327fb4c3aeaf987fc8c11234259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f741a029b83339d19847c09a323cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5fad8c1f65765c76eb18adb4c9218261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eb65f5d5248e1ee7825700444df8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a1cd2c523f1edc777b5d2f6683f8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce8206e42e5a69f1a304ced973f143264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a263be788ff858d7d4b17a75e61cb07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741201ce3f577ed55ced1ab7d58eb6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1d6408620ec4415c0f5474c7182f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402f4fb16de38ad2f30a099ea08150b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cfc97ca5cc0cbdb490d7896cf1b99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ecfe8d7d195a50b85fa7c12dd5cab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01df9ce8c5035e2f4a6283026eab49e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33799ac7076bc8ad13a52c98b409f6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e346e088ec75694191f99b79eb6fca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8871237f244d080e561f1a9588e509274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf08f29b42cfea98b376c1f4f9498a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315a7e46ec08549cc941775c0f6c3cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96edcef1fc315139e908fc5134d79ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eb53f59c9409c053ef6a9a0332934278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87aebdf48818092c8e50a862976d15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f88f5f8842d7346650a95b1eb41479280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d040887c901e821d5f39200fc5dee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e5a0a82555cbaa03ee2ada45e67ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a65405219e17580614ccd8727c675283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c1f0cce8b572f4b8795adddad5267284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0c09c79cb6a91e4fb9ab8828d8175285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f32f10469f4c48137a0c43c3da9a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636e79e6055abe2eb2ec1a6f0d9f3d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c8a9dd23a61e6513a2e0b00a2c1ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795a0f4ce7f624a39e8f60dd778bd52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791c104e8d9939fc02817233d70a538290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd68fb54447c0de5432642efa36218c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b1584b0d1a7c02b031d892c4e0452292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ac6451836db32193f818df9b9df61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce445dbd8da194304c7cbff5dbfb35c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c5501ed71f9185864e7ea453fee6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8add7d99e0f6457726df0b766568cd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64832a2d804dfac63483629b11cf95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c26fefd3aa35b1476f92385dccf55e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29487a227a9f98cff30e143b48a6b50e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fec22a63a7543aa6f796834a578535300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eedd724e3a3870fa05aba4d9fd2a1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5007f42fc005649471e0119912aa1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c5f5ebdd7ce1252d17fbaa9f8a003303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc974d0405d4bca627e2e2df8c5d5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7105870581ab6e37077b20d6e9164a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd354f4a58aebe8934709723ac4e1aff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9e6aedbcf72d6dfee419c7baeebbd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9692b2bd818137414e2c72b8508e98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce178460488c4fffda240358e8df68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d94e383cef41a75548ed37f34555d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e88ff4cf18bd8b2c702dd8293dbc0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685675e2b398972fab7309d71da47c65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57776dee696185ee28e972d86e73d33d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7aed53754b3b2447b0cb10dde6534314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273d815383d5210696f49283025f093315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43b1964154e0efa5e26d277bb0433a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30187944aeff4f2f2ad99be40310b87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bb6f9f05ffd886bdefa4cdd67d82c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b42a6cfda5b7779c763d181b604f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0f5d52e77eed141493cd5c7e0f4d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b815dc406d4bdad94eacddad6b8a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f264e1486b53447f74945a1386ba990322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d5a8f9575adfcffe6b93a325171f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb1053c0680a23071b9c0d0b6ccad1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310812b7ed5b4483f5aa779333520201325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc9e800cab820eda93b8492e1799ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636f244f1a8be8f31ab9a8edb2d2905327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6d4f29915b983bb693b8dd9b3d139328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576674f5f26e5c50994f9ba961c3bd9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b399831c7f5de578a893861ae8e0cb2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18e16a5666ca893241be99d8b28b3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b78fa4a5be101e3c93b6dc560ef3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc659dbebe75914e76ea597a685a4a2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2ad3941a88ad3b4b522048b428453334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef83223d880c3f41d61c1c42cb2c6b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0214189399df6192827054ee165fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0db3efeed73dd46d96a9758995c43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde9939b0a290727d622c9f4db78559338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c21d78ca3137239a0389632874ab1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf5bb57a7099f2dd4a67482fa25d1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3379c5226a3430e1c1d28593eef3a9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6856c66d3c1fa83d1ff9351e1946f2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4695da4c594d2aca0ab14fc3e643b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258926a5e979c167b0e5cfbe25d75c40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991cf06edf739fa576fedeba1630f39345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd85cc8971e8ec05e94f95bc7ad215d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a385414d7532583f695f40a85668b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950bd69ad5c8b450de6b09586bf60fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e53e0d2dd4dc0d2c15e6070b856b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8b8f04e0c8c582efa3673fb7f4d3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0d0f8e1643095514c07fd226bbf49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff42234e0054dabd88b4a2e98da54c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4547b136d67c0257b2d57c1008032f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e70ddb406bc095c750d435f31dd13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73bafae65eb60316d440c4ba81cb59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b37627199064971952e8be64e0fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d9b1d40b2d786f8e39ce9a3b92fcb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6ac05cea0a68a4f7a9e9ab3263d43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796c0aa8b79c2e0d62bff01b10761ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0cdf7c624e3c583252a404e835c8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665e237879c79fe7636e21130c2826c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ef9ab4aabe058d18a9cfd9d103c78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def744827313a7c892e4e17642852270363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224998d1ccc547cfa5dd158185ee876364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8705bb18adff7ddd20d4ed62cef817365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646258d0c774a1202b83b8aad5323f20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d14b2ad5f5149551796db70f27bd67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db44e0ecf32a0c4b18d5156bcd0637368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a252198714ac1d74aa33a9e3fa1bbee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a3cd18d457d4fd19ae074a6f86820370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ea0d456d4c63263a39002eee5f14e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f4637c9992800fa9dc961af114603372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de70bf0beda33d5f5f25c2443ddfc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc10b271213b9f94aff643defa3227374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef45cd5c6d41eb6f96ad4325aee4a14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e0fdffdb709ff534610810811b9d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2afbd6fb57f1e4242b123cefba0cc7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e07accf0ef5c3a97d73f8923368fb378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802b39252a4a0dc9dd6345623406dd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d43d0de505af0cf61c599e1f0892b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a7e61090b82084b91acfaa1807bcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcac3fabc18209e8cabb9a4319039454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed6d16914ebda6f5d025739b6c23585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99502649c6f802ec5667142f013382926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d081c85058d0b07eb0ea1b69ac52ec87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccdeb888286301f43761f0cace2a298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e101d59c53942213d3f02dcf77bb859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02f66d2eaaf36022da6155625459d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4b3a94d0b36c6f584be364b1a0dec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde99a01e01135d546ac5273b95f9ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d9500a232a3a591ff1f389ce03df113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefcfa95d51b72f2cfadf179235690f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3f41fe8d126edb8969986a83a67d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cee2d0b1ce79e6e01a9950a4e5cf616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff7be7f1d300d72cee569baa3020af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ee6840808f5ac9c61bb9736b0c87918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82ed8511eadef67db20f3fd9b87b7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caab369af9259bf84e931ebbd341bf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716e2cabff9978be04673a6617046e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5454548a46c4739c69893ef8c24d3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bde1bc36b23abebe12f43ce4cf4e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a00ff9531372f945b4306e5219288624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf42cf3716b45f5d0484c26fe3800a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3720379198a9bd16c1db7d495893a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cb2b6a29d0dfad6c2cf6466d99d3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411b556394b5567f88a20b331fa38bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9230c2e9691d6d2e1030896276b6c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7da1897fe5cd7acb25f2eb83c77e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dd5e1caeee6f52541efa57fa8faf631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9caf0bcb098f8f362641a9a6ea39d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664737a34634361d6198081d110a11db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511f2845f2649e5c8f909258787a58e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c3c4a4400e58e46d90244350be9a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3f3317f8f4ded6f3b0e3710ca3abc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3750f88a6e5f45988a47c686e01d7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0432b8bda278b94e1214e57bb12e7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21308802f0f04c9ec35d758dba3d59de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c98aad5f9d4ee97ffecceabb6cd7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d2f88266707e6c3aec1808cc832de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb3555562a4beb4fc1effeb81cb82442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fb2c88fe4ce22d7c41e9998402f5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d0d1f0f1a1a80d564eeb7e7c8a3c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e887a1e11b9d490d24ca18424f4e8dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141b1544a0ee18f99cdecc80700d68c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5edb34a2908b6f2a58efcdb17df90b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7469943475c599559991f9d750cf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c106485e65e8709ac1b3c8d15fdf1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef041d9cb8daeff6f97401a10b9229bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc43d8f3bd1d941aa45c65a17c40d3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49f32ae3cc7d9f5272a9e76fd8eaf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf28574a707ba5447190f9d75b9c39a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ab06d486196e018fee0362614674854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cff9aef4534e65eb7ae7179e3bd1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062de45efdc605ab3d689b525caad9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb107ec91e5904b75477c2d41d1301757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26606013c69c69789429e3b2f5778a8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cb930a9f47ceed803954996e28c6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a7dbbc9614392b2c68225cd8f71d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e4a1a48dd0787b5bc9c5278e6f1a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89619b4d914dd2696846a5fc6cd3d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2021c21f481cc7ea06493b910290063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f01db35a3fd22d0aa9aa8dd2317a2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311749e0d808663ec6d9ba71ff14d52565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e933d0bc3768bb39f163195a4ddad1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb038482a3f108a33300e12f9ca8e42167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb7d46f10f496598eae97c7c91a93468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4d67478e6c501c3ff2833c72475c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b189d1686cbc02e99a6d5a9c3e090d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bca509a2a8e1be8586faa22decbe871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd67b139aeb0dc778810a255591e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745278cc735ede97c4575ec3a60e5e6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27ef8b89bdfbdac117412be36638f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b44e694d1d8fa61b96935544bcd9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e96f17cf8715e1e23b1d8c5a5a4f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753ec0312b6582514e8496148ebcf2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d12972e96aeddd70764110ffdf01078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120764ff049f32df8db90a1719f6143679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e9e049a6c250361cb1d9c87ad01f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cf87ce5870f872ceb3517ed1fdbb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b463abd0100124d30c3b7adf2f6853182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8aad73544cf31a1102652c97dd7bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948e25a110acc8d8bbb317444537a4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b63170423ec743a3f94c7904a19c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c268de9cf1f22e07d36356f1110031686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e11768abd636729a5d5d83a343530187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284496bd648c2bac8846ac0fbfcc95788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78440a438873245353f2e782eb0424989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb8c47d2f1da5d89d3851072cde19090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5446aef7d9abf573f820ff7f4614b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cf008f0ab4120babb8823b1b4ca0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bf0e59647787b981db39af2189cfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b48f9562e85dc4da66a8e6a48bd7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67d2e309c7d912a18d9121e604a3dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa4a78b8d5188882d92b0c1e9077e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb77bccd74fb1d8f9601a6764505d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fcd99f0b9f9b0de8d112be740937698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e93ea2c8a8ddf85708abaf71c20f7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778554c0540c3119d3f5d0c2801476100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fabad3b04e132b5b5708d556d46d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd5466b6f8f8c230576c917041e227102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da92c169086cfa591d4fcdfea25fda9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a2e67e1049085c10fda99ce36f023104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe4cbf44a24ddf52ff3a1708db7038105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b8084d731fc6c8073d3309c42e17b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad89d59068372926114e659f5065d36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3a9a2f5b604e63f7d771b67027838108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e2544ce7f74d1a06b8b6f3c198976109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc12882cde0b9144194fc56a54d937110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81fd74725d86ff102eb817ce99bb70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cdd030058e27f4c234d141d8e7c24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c094c165ce9c5505e109d7ca149a1a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f8964c45e841f65fc4aaf05356313114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4ddf8b6b1c0d9aeb8584e3af97bc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba46bbb9f51d0ee2936ea8351879343116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22f21c7039ab6e28893f99593581cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5d1916f0d3fb2464e9d8828f2d9f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fdb973b99b7fb56e489dee2b8bf91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab5037721069b3a9da5c40ad5ec46b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e3cd8aa7ac4cf00996187faf25994121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dae188fcc33ac7cdd7493a3f369f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255a8a7d636a3fcb387b606e467854b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d3da12208cdcba66b90d3593fff44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f85e38337aeefcae3c90b1f60b60e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb9169156d5be2e1e5519e827aec79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c43e42dacbd721a2bbdda8a83529e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6c3c2bcf92075e80908adb1d089f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ccb74f18bdde01b1b3082f861ce74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4128745cba02eb52e0c00a30b7a650e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d32b968b111412e0a0fcd754fda8e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bca1ff45810f89c4a17c93422578a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3308ccd54d6d385c01d955c5e079699133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965fb612e1066a1d2864f3bfc83c797134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a894a8ec457456f045b872601260016135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8913f1cb8c2709e728e154e55e39c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fc77a6ae4d9bb063f8df33f6d3860137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c6b9f388fa7a0d62d12f7b3168a0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fbafc879707c1f8581881996d4671139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528178d4ecbcc3c5d0041b76c144d99e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc037c12bf1cdd126f6a13f15232e08b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57356b5c18b35a1889f6293ff6ea160a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e79c6ba2db41d39827b37c06361795143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d14b48c61e55ead801c8824f3ca16f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad65928cd0548bd812733bf04de703b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d7780a96a5d89783d8fc5d3f3a518146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f48e2c5120626e79bc348fe8bc58b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d904f833b8e627d78b048718369cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1656aa397df6e15cc4a45273b71057149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89f9a10fd180318b33f4f3b1a284de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa02b58589ee033068edb1b725500151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba961fa5c4f3c5d04722524b40230ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65abce01cc420a0df2fe4348adfcd14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaea52e1d72028e71fd0c1a5c9c2363154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32eb2e3e1bbb97b519ede30e369d4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a519f32736ffd9b83ad3fdb15f0639156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e09d886fb7cc06fae9f14a0680f697157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404fb55d43e1946dd87954857737198158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392b6a3fe10dd15ec40a26059d87a1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d2c34618b72d2f3d93224a81ed1e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052117bb0ef8ef53e87bfc020094f25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6190333c6156540235d2a6579c6de27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6d74987a9e483feabb12d0040fe39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615757d2b8c04d73f86999deb7648a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002252bfea11f14fcf373470efad0ed6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e261beb83ab0a8d8a4497e12fd414c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486e5874b527f755cb6e50b1c969585167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec629176e214d746fe9b5ca21bc68311168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00172ae1433a0ed46cf7590fd996a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649f8087d45579281dccf56e7dd6e34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eb1d21ca45ce068471286f8095f15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cf2ffde674411643d6679092b84ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66dace9cdf89a67987220cac615b98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edc01c912c262d9f3850563f1f5843174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb143858f210f1815eab278bb8d5596175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a45bb414c29d7c0de22c6e3d65f0fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cabcdc1ac9e466bd73f75c8e62b86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcca73a5a95d8a4469738ace8d783b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b1818305ab0a88e20900a5f88c957179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1106be417f7c60f18a0bb6f572ea55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b83e9353e257f5d72aaf44965188d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3001dcfbdc591e4cea30d96d405af77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a282730b1539e55382084ce500383183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287c293a3659b2b675eefea254cc095184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6bccd560649b47a93124bb4e15ab2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd543b9db71fee1ab7ff5ba9d6b4f6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f992cbcfa57b0468726655b241111187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2300d4ff234bc01fe5a8579b9604b1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917d8379127a62bec5c1c1d693c540b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b103cc7875a93018e14559f4595376190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3855518045a1ced2d59391f53c8ea32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a76793ac84c8f7bae322166330d77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75463006811dea62ba4988169cd6527c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd84025f47835d34e6d00a79b66b69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4cac3e53b791b68c9df3737927767195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202977a55b60b09b789dd281992db05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf32e6e333d587d62bb611d64fd2df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491aae8e347b8075969cbc92a9cf2cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b722ac566f4e3500ed872e8f97032199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d57444651bdbfb41dba4181615a02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0d249a497f8a2244353181b71e7ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b20b3765cf7ff045e5a9b0a1a20b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0904a023b4f23ab5b680122474062c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf561b84c92e588bb348f42e27dc4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa48202a79e5d66ada942ebe221b18c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a37e81cf05d218b98d19dc0cfeb34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65a6502fbc7703b3770b92822257e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57221c3a1df07151ce79db0252eb3b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965045c6d2bfd142f0babbfdb0f3a959209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95abedd624f7cc6e232e86e3e6ec1b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42930505800a6e9dfa7107e2d5cd948a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88db7069cab69b507a7eff1bd3e08f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8082fe4553b915f5bf1bcb4c307f586213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324a7d6ed180637a481d3fa70c75397214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665624af5ead8d35955005fe829367e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0723f981892eb4d88102c556a58f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad47284355b6376734ff409302bd73a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a6366b7ac7aacaafb74c2d9409181218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f349b12dbe83e48a185b8c3e2eb02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92303d0113b84a6efb14b3b159416839220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683f1229ef484181cf306fae3c5e208221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56b36f2542730195c03821d7234123222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda18e8980cbe6f96f0ed53ddbbaa69c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719c2170e33775ee7e318d2ded82ca5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c986ee017b1c41167c53e2c79da47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8cfee043593ebdf8c58028a5eefe5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e401cea9fc951a6f78a7a282bed07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4235088ef3f95d0a791e00f0443a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fff53b124c8daffd11eeda5548007229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15534b20306ea669ab7c9f9846aa088e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85948f96c1d9d590ac497402471404fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c04d46820418bbca54055117b20df7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a8b014a44cbb85e4f8e09aaf877db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d20b241f946805b5268745dfb0187234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a19ecb34ea1a936aaf275a4edb81f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11883840b15e2f927695b0574de425236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc837e84255684ca56dcd0751ff80d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18154442d6e42c54c7d8d843bdcaef17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd0b3ef38d9232945fcc3eb13be756239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d9434164a34843816ec3489ad54ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e8248cbfda7f70f3e212297a4eb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195ec9c9aa34f32631616fbf909ab77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199147184fc8ed183e6d73ed5f0daac2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112edd4fa4ff69604f5e2fc26ffc655a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a247ed4d3565fc89253739e90a6ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e837c87f7e04229b46c9b8db01c560246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e5b7820b0e3625226a09228b3330b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214aa7ce8a24d5ef626256b1883e2a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a1c58cef7469522fed974fe3c4d6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd454f6b37952750f23fb3faddb7d94c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3143fa7076d36435653bc4dc6c597f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089470273c40c236eca75cef5a38cb62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288c63f94b7aeab332f9425b381d986253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401fd47d3fc5934549d21c6916589eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38645d073bd58b933693c9442141dfb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7143a453b1a54380d0d66071691eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada920bfc897ac93b02e92a9c29be8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66be76dd2c2882c075950591ebd418e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef4f9b1598d4e37c803f50d2b3fdaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7c64c888d79d49c649b090ab44c22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031fa0a28248b00f12f501da61e2601261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760f143fbdfdc05b5f1bbd909593b1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c6ff2f9f8982da93a59c6bbc2f1ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a22558158e205c04e081698eb4743264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d53f22744c488e0baf9ee7b93b637265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b33300cae0cfcd2b25de21fdeb50c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fa4b026cab92885cb43a764aae6ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567b207dd80293ce47967ed88942b75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8a0b32d9ce6ba270d86011b77c7fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878728767cdcaae6b2612ce6df4018ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ba046736a1e786fcf7ebe561c3455271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeb327c5e0e947ae011baa5fc156c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72bc77eb020c3247527f0abed09c71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e36ff401b802704040d10a3161e8da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade55cf65f2d116912dd98bec3a10e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54090cfe82a0200e6dc74548cf18d185276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ce17742a1c0311a56060d1cc5d657277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680ac1d9720bc14a419db4499e5c28a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107838cc7ed2bc70c271c607b365d7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa319d729c2b02d6e69c438f25c97d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a063eda81d0f18e12153f8f0f2789d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa23ce38b6e92f3447dcca3c568725282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f83989f72837e051ba8dc0aefce485283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c61435a0563223202935886113636284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb91432df612ca8634058a5bae32a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ea8588136460b8fcd500cb2bd8e3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac6d1a259e965ed8591f27fef3ccaf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81e34e4ef7e3a94c9380c3796c33b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af17dd5122dc8ae5934994f359659b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235659480f6c9b8504485aca7b0ae6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657662e920120c74f0c88591be68de94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668a2eb219f0bb29828bacc77013f8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ef4c9925621fb601624534fac5c47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2107d7411c7237e73eba09b05843da9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4f2741c6effd19d21a027701afded295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b5af9d0d847bdc183114451992eee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b75e2e6c78136b8e9836cd16ea8ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742847a552203eeeb9ac407ced4152d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0c484059fcc884c02e06de9dda43b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba632f8272d6153c2d891c4c9663f6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba9ec8ce7e59b916ced3b7b0323150301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b64f82ff5b0a41195f4cfcb88b0a46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac85eb6bf0c4828bc0f0b42cead7dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f1e93546f0f2f65c34964eb942f05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e096c2cb18da72e7ac16aae79e547e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374f04cfe5b6e457bc9713f5cd48a9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2be41968c0a3bfa30858bdcb958a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35834fa06b5c8d7dfb73c2489de6574308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204ca4b4c43df7e31fe538a84ef64db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5f7b3b3e70a47cada393c3de6804e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5a1c9b83ef51c645dd324e588e6ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba737b50efc5434228ffe7793c0c061312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48546e14cc50e3e1e1c041ac0003b0f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49409a7786b3d0de9f2a287493d23e67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2282a61a27aa4e7aa0daa0c1996f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0f957689e0dc126be6bf32df42a12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d1e6fe7f70c60a95cdad88a8652b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfa21c3b8d2a638547fe517caadfd6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db32498f69d255b0f27242ddc650dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c912002be8573c8131d0d7a45c24cd8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8830539dfe34e68d56ee7b53481e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e157589124fe17f15ae876cee5da1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ff470e0c89fc7a729219bd4fa1768323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87af149b49daf018e3e2ca7200323d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58ca6a7ed6a2fcfff69624846953c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1250b4e8e714a0c1d6df9d2bcfc007326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33badb8ccd19ead2de23102ea75965e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb95413804e9ebe12d8648a09e6285b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915804a9db675ec12151528c41d0dfe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202285496fc3e0a8058f8609be98391b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d49a2e785e9f7e4e5f5327992e45d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ab12817720442b02f405383fbc6f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e8a8b50e009179e67d0abd4777aad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a5bf458ec79458ee7d05bbbcf1142334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b110f8a797848ad51cafce098b34ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a06a1a6ba10609a337b8e10e96c695336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9206757962875cd9be61785af588e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e820edce2200ff6628a8fea9fde0d44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cffdd76ff724fc2662dfc3caeadc3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc958cfffe739732d6ebb684c848e3db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c249c3f3f6dbd79b6658a4da629fa1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d553f82107b204317ab206443b77ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde638d9f95cec033711dc113b42c61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8074b087d77994d2320128813de07e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81673f5e1afd2e08bfd1913c1e799022345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988c9e4fc2302ce214b3c0bde91b062346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5654e78082be460a550455f17ff893347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39781465ce8888cfa74e2766784eedbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d03a012d0f9a59ad92eda196a87a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bae8061f83c7fa7afd37d5c588e2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc5446f435d1946bcc24ffa46792fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3b452d94939590f9c93210915e6dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30725744f1a09608dc79c639113d92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3cf486f32b64b1bddc8aba7a773e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd39842910be7a6b654e249d08d99b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed205c8be4c34fd790f3a515657bbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ff2b321e2643760ef253ade44b84b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd9379b3c0f3e43fccfe7b1f713bd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94044213355d0f99f10fb05e73be5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c1d52cfb8f1c38ab17439ec76be89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de8a2251f62fc16b038fb29538af9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fceba36278eb10f9fa32d8b53787f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9ea6044eab44f22e2eeff5094419f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be749588bf05a29d0f52ddf177f8c5ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c99f5cf466242072acbb60a4b6d232365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466e837fb68dc9be7f35a43ff32cce1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe849c2f3a0e8d6ec6d2117acd4cef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105582f5d6107cb4f7c5829051d3128368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18450b459eb726b7075d96da319f4589369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5025cb17e572036db79c728a0076c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348ced9f33c4b8091fc84ccc7984028371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125ded76727fa2090e867c6ef749120372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef31b3798303dc1ef321245731f83c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d26116ae488929678b32599d8dce9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba437b12d77a096f710ae379310289375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eafe5c6199bd389ec54b6a42b1dac4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556344f928798ca7f38fcd1de24678c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc79c77a113d79311154b5b69d36e3378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>