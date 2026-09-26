--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0456d24fcc424a07818da0af1f59ded1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0ac9c314e7e7f768ce109c966ff472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b58358252574b76d6a56cadd34ae5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a43e87ac60f02f03579af6e13d69d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01850c8eab726c068e4a310686c05835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455c382fe371b254a4fde1ccb7626996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e269787a8a2d7a537690fe16bcb71e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0325d26fb999e0b85888a68dd820ac48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b017f8d68b1b40ef5a7a75cfc0a359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee8941a0ef0cc162cde29c26a2518f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a1a916b321a0f00fee6589fd90fb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1ac498f6a482cb0dd9eeb03e7cebe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e5598c4701e2570f3a761a445289013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bac3effc1349798c78bf6c26a58ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930da23cdff2674a4e17421b574392ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d0c9671773aa9279595b46a20d7b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c913540080982726d77eb7941659ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99346f4ea7e805e22ff42aa8a366a91418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635db21ac7ffac8626ec9916c9f3ce419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de300715e04583aefe541b6aae94e9b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d202c13208f2fa19740bcf476d90a8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97106f828ba8426efde2bc8d96e9560122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535b7a2ee81fdf4b80676b2d865245523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd74cee6cc2f03b80234416bb4fd9ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9469b255cb4771a10374ca491563a9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd95e12b8b4b122a6616038d519be226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909efec19783447a6c31a5d6c7f63bc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721152352c24f3bd2814ee8f61e3acc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52710d86564844d395594dd982e2c76929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2587d51f8af15feed66a6742a69b0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aff9152ee6e5f64e3992c1b966205931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f39422b088e2dc7a94194e254dd1ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4262e52c2f7da98807d4701547b0d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5836bed9e9a8b437e4dff191ca57634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722c0b7af79546efeea51f304c6223535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54c1a8c9ad68281161498dae28e92e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5c2ce97652c1ce094111e3ab84f0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aa8d221b7fe07cf0fe67543eb559038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88832d92d52cec4a5b5300fd2d19ec7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b3472cae213b00e31294f1609b68040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aecdf6600aa31d51fa300a07f8d1da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b2e4d8591916f63a8410656b0dd2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb363492f234b2952236cf1a374f38a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc924e06ad00e112002aae24fda20144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8701cff4ff09c3e42f690f835dec445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344cc4eca4a55db2795dc71633410ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ce03e8514416f3e2601aac3722def47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501c0640ed384f02a5643d44631841348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bb3c6545b314dc7a77c45757a3e2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479596cef550317443f1618ee6e5af3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548e55bba8e77b7acb652c3ebd0111e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fc3ebbc00c08bfc75dcb47231a8c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4319bca6399a713f4cc03f7b37877b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c26c34591996639ad9b479a43d68d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aeb693b65aae4e05499081451e54555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd9768eb8ababcdba02de57ec90b8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a459befe722ef4424f04b5a72bf579857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8519cdd3ec9ea5e51682b5b21d2e4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d015c8e2c54ff6f94e50d61833eb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9ab36ffbd075f3f017a91a6b3a96c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda24213db3eee1a1dc02dda7d39f0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba5ba8c88e796027b57d226070836562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039375d81a61833deaa374c615a51a9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0581955612366ee9a34c3d5a9ae49d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2e5b0ec0a8404ee854b4a103ab9ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de572fe0253e811a599661f6f8208c6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdcf0c4fd78b2b00be43ffe4ed3e5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375eb172a652bfa5c73bed94821918f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0158e8ec0f0d30e707e9fe1d129e74069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3931aeceaea1f692872b1d455136370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d66e63dc3c4508b65a5cb60f22de2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1867bd17fdbf07e0c8e9c12bcee47b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a208bf7314b648bbc42a141df9d5ed873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebb6d8a09c6a5c432ff0c120a0448974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad6a11174765291bd2aa6e0e0bad8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f92280161f93375a8983dd3f9bdf376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f0f7739ee4dcdd9b66c305f11a0c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a76dd8b387227948d7863d1e3baf8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ed26917ac1618695a2ade0ed77fc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284ad98d499bb2698ec0918c3e768f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054200c1ea65a61dfbc228ae9a3bb4bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011117982912b7e1b4904c170bbb40a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be6a989b884f57ab3a4ea5e4afc3c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973e69b624a7672adf17c0929c59f0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76ba3e02ae91b3a7e175d7fb66424e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50e7b3f42a1b86c15e57fc858c47b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2475d7f5f18ddede1629f9e6bdf8b1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddf0326004a3e469c3077fcd20ec9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50968db12e88e7344c4442b3faf60c0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fe0670fb5761f1fd007f792b7bd4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365815948bcad1374dfb21fcd243bc8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23bf83532b1708abcb56fb58978cd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190a096f0045ec7b8eaa7b684219e0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af5d5cd012fbb89c82c4af41eee62e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9380350f6c9f7966e4ac264a8196d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d0c6141ac50b8ba270281db949dd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026170d6f622c8b932b5ea09685bde5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001dbb810c071cbf5f9c1afa483535598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7441ef48df00290d3283b0a9b5c588799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843f68eeb68ac2368c64b19436668ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfe32116a9f95c276df1c31f89fe28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8415cf1d2c94a3f90d8ad67f0bd96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702533679e1c135ad84758a3c418152103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dfc25a15767d6d785fdf6c5f0e42f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c50ba8181653f24a32e6743e45e12a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8effa878cfff8910f822933c920446106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefe5e8cb25cd2df26b818e52013a04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82286cabe4f212e086fa7aed7dd6339a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d63d2d40e389816001ea3ffaa29211109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524867ab9b781909655f815570063955110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cf0453bb205ff2b5cd199fa6644ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217118334959d9847409871857d2020d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a234d97104242e3fefa870aad6abbfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d51c44b3e56742f4c8a623b2af784a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1491bcd4432f76b7178115dc37794115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5324c4ccc9d95c08270c7a69465c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7ada6905d14a4682a7cf5768c468d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d4150db832d035db773282b0c39f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5f65e9ba4829f3966bf3c4e7c362a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca354d663e86fc30f1204f8c3a0f517120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c869971b6e07bff1f1326b617cd38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ff72f9d71b72542d921b3e636d800122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707540bc9a5f38748ac71e86d0783de0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2a3412cc6145bebaf0d928203edba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28758ce1e811a04f12c96a77bcc17975125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb389bd3f2dcbaea5f99547080c2eb07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31517f08d69a4e1e6d7421289119157d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083a1f901b1eaa5887f13c909b4bb8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f716dccf3336d858a88b511a4b42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a09715d9b39b55f28a898971273e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fab4e3df0333956ce5183ef2c3acf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77726b985351f9e6e1a65346618330b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a369b5e92e9a8c27b996433d4dbd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80d0dc2fa7e510d9601b5c1c1e47de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e117abfbf1ba52fdbf435dcebd2027135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356ba8b5c31444a84c2aff148579168136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c596ff614cfa8b50216df9e1f897c56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1bc4f86dd26ac44d56520cbbd306b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec236eb12868a69af27cc54efc729d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b55f5e779e80d7ffcecaa974db379140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556518cfbc0081a20518cdedc8cbd7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d41f0f4d668e90385bb0d1c2aee0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97665dddfc22d633287c70b82ca634f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8115780724dcba81bb6ce706aff2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c78677e55e0cff2411c0af46f4085145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b522fbd1c1eb3cce3670d5fe1646b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835244928f175f4f62be19ab17c29f20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cf7fcd8844d010d8be02a52f54308148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59328ac3a3d60b3e48e21f31bd0086cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77352806a126400fc78ec8ad23396b94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855ebd316e6ca1d4bf8cf24b0ae1c17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef5eb058f8db9522fb512d52b8e9e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380853678d84ee5338713455c1186a86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d9581bdf00f77466b57f4a6f441d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e675c3c01156c3699be497cc9dc8e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa429bc3c7d8989ea90970c7894cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628f4057243912619ce3f266be1cd4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653f327b59083b29ab653958466e0e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d6af29fbe74c1dd9cb7e48750b2ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ee4c0f125f6e95c0003b5c476d99c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4c33cc5b02e98a836b93260ae303b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447a01b91559dba746c38e5d36ae62e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050a662d834a1feee61dba27aa0c035163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d96be685719ae77fe37c403c60b4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f14a16c2bfb1105bf5d514c38ccda6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580463c3c93cbe9a1f65b230e1acf6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed04e07fcb4b06ec19a3ce71e3da44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d2c39de16db5ca8b4aa67ab7ce05b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed685ed11563543d5f3bf3aecab03f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab1536f7a1d3ed6e4d393e2f6ba112170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca5e317d3b574c93e167b8164d09d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567215a7248e3874ce1a1947c082fa8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7591005aea735ace7b275361f2e46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb2804f71e0bb0e044d9a824a974a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87dc93a019ce4731a81411545386e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e71558267b2806de054d11330dd20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745f3321ec82d149ad37b49f29716aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02329afa011c0bcb43fd435be66ce37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc92ed7b1bc986b0cb0f82b78ff953179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7965e5a9e3bf643314e2cdbc6fb912180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c334f3883a483179ecd4ccc0f51698181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67751f77fa5c0c818715d82ae7d92e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070e03bc7c5053bf1c495f933418350183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e44cb72b0b30b3672c90259f9e185184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7863114dfb5a3a6742bcbb7e8cd073185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c235bda63000ac26a2b7987784ac5f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff53fd564f11d835fdd8c12ed7fef1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c6bd1c29ad3921369f102f4d81918188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6c727a1c73bc8f1a34a6f01bed848189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26445ede128c711bad56281c237a7105190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cccf0145c7279810e5397f649bbbe9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0e33c109c217222ec4c7b366288ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb32002364ff49a32a0154db749de7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ba857eed4fbae031ec417cdb8a246194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a11b9b3abb4a1202e0ad06e6dc921195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0323abe964eb0092c1b889792bb8553196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d39326645a4c1833ec35857e320d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96521639268de7138c2edebfa25eb9f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2db7ef7d2aac511f3eb8624a1c96a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13084f39ada6f8d04532f6a36986254200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66077b63cfc806d9bd135b4c87a58378201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26922e782c54c9a2d5481d9d37c69cf1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d0cc7533f5c746e5318e530744f91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94c1f8ba67c925f0a1ad5888c0341204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffa5c871685a31eb7da527181fba13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95258da6dbef89e5ed6f1f5a0a03156206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f020b07fcb34a1b1d520d6fbca108b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e66c8f7f54d31dd999c23dcf01bf9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbca08a5bfa362f37257f12d363759209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4adb0053669bd9e0fd2fc597cdb67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d85e16d015341ba5287d717f39cd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a69235c434dda63a0b2a1673423db4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab78126d8cb7eafe764f359bb40a6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0c59bc12a9006111786224bbc771e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b2b761eb23028633381239d196ed3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccc70018b81aaf89e002cac84c85f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaa9e69523dc8495d109b3a75117f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bf4ec4d81bd148756a256afdc11a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be930dab2336b7771dfeee0249547f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ac0f8602e64a5c0cd90908edb4604220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966be0c9bcaf6286c5e8eef4b26e8ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f6a24ea53752022a1302826ac2064222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a395e2ccd390d71bb430be4a43b545223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16303cc95afc2cb4eb91648bd388ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98593fb7242c7d53f8e0c4f4f9f057fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da98d4a968d1db0ccb1e06bf857e99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321b9511c0d8718d1e2f591f9ab9e79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eedc313cc6ff51fdf4585f9cdac422228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c1c6a7b478beb382f8b1d8243b156229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b28c0e2a6429fcdf560c6dba30d2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fabbc6489084db23ff2406ce60a05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe7f99612fc8769d39a89dac2397ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd860981053349a53fa6df9f108a6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fe8c1712c9972aff756310a07f5c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefea02af97dec99117aa5ec8ef2ea1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81a28d26d26dc5aededa98164be3c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39808f00f3d21b3156b71c1837664ead237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f14146d5685b6833e96e78da529c60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e28c945635f4b484701019b901c695239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fed3dcff356ea3a134bb39059baf39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc0a5d45dcf0304fcd0cd1bd8f5310241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623652c755ef06988f685dac385d957242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d61a54032ccb22ca191e1a192502a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71649676588015f1bee846db877ecf54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d144545e2c02588dae47012ad2ceb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde827b28141728bc8e7defcf50f8d06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f1e10906772d3837cfc28a0b47000247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2575234c97bf58833845e54a181592248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fbeab62f70ad5ef20744c66527dab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f53b18cff09ae85ffef68885ca734250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad376652abd5fb39356f656cd094da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fc568eceb20adbec74c390198a77a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948338dddf79ad6b1650aae83d65907253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347cc739b10c51bd67fbf102b63f6d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8524d3637c6ba3d82bec23d7d36b3e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7878677a04ce4edc977e0afc907e839256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ded71ba0cf015e8b371940049f98a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aa5411a53a6e969c9b1f0b71903e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8dd6429881f99d560fc06b7ce1784259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb365734f76dac90eeebc0c993406b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a893554c5317fe5e768e5b2906564261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0937f3f64962d2f07b540486b955a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04a9a9bb887319b2169c0173bac7a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0687d7634805099cd9767425b3a127264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9a92a10fdd449ab2d36733a34456c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed16c407b57b11871dfd9eea47a10ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724329dd740f8e06f49e520c532ce51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e941bfcf19b9a23403b1ff1d257403268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e7cb333bc89a570a1d2286561499e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083c107ff2daa0a4eb226e69a0e2d43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117220bdf1bd12550e4776a67230392b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d33110cb82444946081b4537aa62d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7a9e3d4dd37c21bf19bbc6a07c5a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f863d81f36cd5da36c43d6a5cf6f51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5778b4ce0d1f61cbf9158e2e41a714275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f82b09c8fbf302f07aeeb7a70315d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d0724fd2ea467724411a1f96408d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ae1df64cc5cbdecefa49c67e09a0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396f39e22d5f6b20468e9ace4f2832f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bce22bcaf087732737baabcfc645be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc62a2cc54d274a9af57b167089684281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e627052c68d3e33fc176ba955e53e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738920f544a96d414edf4da5d6cc2c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e71e417818402d81626292ec6ab38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb04a54949832cd0f7b93dfbecc2f44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2759dded22a95ef0aaa0a3ab373d426286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b2786d46f8f2906305357b75f004f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662ca71ccd07a2de9d45d32c770e632288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f99a4fe77d0ba2dc0a1148ea0650a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651c22d3afa75fa6b6c3921e2f98a4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b444e3bd4ea2f33df10d022baf3a5b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb550bfc423687f81cad7ef1ff8d9286292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0bb73021aeb47f1709370eab90cda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a381fca7a20d2991cefa87b3eb56c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca520012a971246a4cc2d1e61ae4a40c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda07e7d811a93d3c5b4977fe918bf10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee4fedac559085ef3d94413a56682297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc243b2da2339937369b5646362247298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81ffa957cbfa722158e295784e5da8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbabdfdbb5b056fe21d4d52c89d7a8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553072ddb4926fb06c2b07b4e14e8808301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4114e4d90ea3a5807a87fc8beb2eab7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33de7f9c45940c03ce240c2a4dc384303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50664883cc9dcdd75ed211fc1e93dff2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8277b2b5b68173ad440103959c7c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015bcece9c8a3f892e9070746a8c1e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d4bc4de32d59500baf4f825821a1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce277d252f6d9b09ea7e0eab64d1c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b03c541f5b111969cf7d9ac29e6e7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641451a3a18fcd9a9d4a460001f08960310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd5da31f643d10569d75272786afb7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd0fdc0091419685e218513cb2e78d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d050956695dd631aea3bce3e210ef0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c498467921e25349d192a64c0779b27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209cbf503da853308587f2d41f26294315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13876f63e4a0ae5dde76957dc115fee3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b4e7a16ef20cc577e01cae443043d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8ca77d76af6f4490d06577e10aea4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8919387a00c00e513cf547218027dc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87555cf0679309e0ba5eaea411f435ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dbc887c13c0ac44ced721cdad76ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359400ec3c88de7b7fa35551da8de045322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cece87debf5c5eb53117ae2e1e3b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fc15c8d2478830d0bed77a9f97ff1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e1f37a5908dd253fdb291beaaaaf9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa24131ae09655249d21a786a6e72b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec90eb91adc3e395dbe431fe5cabdb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756828f6d8cd2cfdad8d794fd3263764328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4af4ec313d8b44811fcebc8c70cd74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83480c83b3dfdf776dfaafd5e7beebb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470544699df6fea60fce9a0035a43a9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b6a67544f4d3a5e251206ade9a2e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e720f9d2823cdd361671e26cdb900e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc9e9dd88c6e4eb671268aa7ac98bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6d3655f79969621fa3fa81b0e8e0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261cf30cf8b79fd9df130308c7d9bad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de25cec9ba595834b820baf0b248fc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa735ea7600b39d39f88dc2380a6ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8249bfccf3af4229ae1ff84bae4b08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518795b593b9cc27af133660ce82e12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbb968851c4e5a46f3dbfa47ac5a3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879f337b986e3ec495f8f797c421b9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b395560532bbe8f11b80754c77d4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6e2036beae7f6fab1017304ff6eec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035a6436685adc82f199ef5ff5ae623345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008de0868afa92c16b6a1f8a11364602346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa95bf917079afbeb89928839e214d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d5f51263d17b91607eae8f4d5fa67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd5c369b301d77280bd7d32e347bdb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34c44d62dcdae077e411862305b898350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822899a2b01720114f195c31136752ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d29ff7a3a0a53cd3b9609d4f79569a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35161442c79f5b6348168c2af4137b29353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64252b9ae245d74aeaf4e7d67722da2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c48e5b4dd9a23fb7dfc8229aedd87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71bbff1986341759b06ee59d156dc5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8c3eb0625af5fbc7827efe99e73d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e54406f39ad9094c93d00824c94450358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa1ae064eb6ba37a68b3323505df8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b210a0c5e499a0f7f5f28e8862fba5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1720344dcaab3c18a54709e930641361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742a5ad47a635d616922def3256d35b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d571f2c3e89e0f9bc1c1bc55f2cbc3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16b5a67e8f2c0a8344d085107d0bed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc3f79b14b5631b71f6ab2fb293a38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcc37084eb29947b5bec91f3e449f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d82543ff9c77442432274db7e31cf7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c596d31e0ce0079a4a0ee0ec2d0a3d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b520ac06d5a6cef50f627229950184369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52961ea3c07aaaeab837c7a963d1cf5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d245ed56a70addaf3b8d30bc181eda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e368cd7197d14299e775958c1f7d08b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3f7bc9f3a5a59536ba46c61dbe8f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe57eed50ebb13c500665fc7823fdaa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001229fcd3642fdb6699ccf5fbd53c48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4944f0a218aa6d90dd9704c337c97f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb712dc08b6707156761e87a3ecfbd24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed35346e5e680096f1b0c46d542aca378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d52733ffd81138242452dad6d237ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb022f24ed6e01cb0dec54d11017f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f97f34f37953ef1ed20df6851da1243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d5f701715540ac69d6b3ce88677094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fb1b51567ea4337e90ccf37866bc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a84d5a125fa46d41cf98ab71beda66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8d2feb4c5a5896cdd57fc8929645a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be06e41561f2d10e9d1ea8b0238109b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028de6b67dd20d6aadef98d35cf69909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c862296a0add7953e36a3fd38af49fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b3d90f2a43565ba46e1269aa86ac111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04778ac881abec4572681bab0784068512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e207863038b8cee5f705ff5a73467c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e2fa0a7941b60e149f3bff87b210014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cc21ceb0fac1a8c0b1cf4b005a09615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aea381b851653e430cd10c04848e0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36854e21901d710ae3b1f40ad34c933e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba81550b0caf497337377bae54c06218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9a7c8f8cb222eb726928635582ae219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46f72c398b10809641f52b0b9e7bbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce027ca062d9e67c665a9112dabeeef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b157e04cacce2cd0e06c59941e2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd84639f821c2f8f32b8e7d4615097423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea1193624d40fdd55cdff0358a050124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bc51df5426d1bf6623cfd63c6828b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4db865839a1bf123c850cf1448acc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256d0f95a0bd2e1f6cbee40354042c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dac430466cd84317ca9dfcf599e8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ac297a78efefc47311ecbaea44c8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00c2d988e539d520ff0af697f92bb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc9b66a67b8c97bd2c36d0bf2fe09b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6c628216360882ac9b222848298a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fff6a19547431bc5cd46a895fbed933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c845d5ed05aa12c3086d4d779eb26fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1036d87cf84a10b09bbeccacce1af935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eaab39e1c4821baf1f55d3e30051936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dff11abe449dec238cf15a6b34681c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ae249e08e7f301697b815c0c476ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97124f0192d64f0a1322895cff3d37fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ff71a00196a11d8eb1392f5999ca440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371982def7fd4664dc30b2bd3d50e8e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e46413ca5571ea2656bf890a1acade42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc957e98a47390888326b853a817e0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6f3b5810559581b1ccbb54848055344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d0f22d8e43c3212abd22202868a8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935e8b16bdf2737657123a963766fb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea8d4e8854dad4d4dad55c846b286447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841a960edde3484de6ff518cb3da07948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4995924f3bfab5b1928ff0c5542fed449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b82ce6d963d484f227306b1b7c2a6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16185bb2f073d8f4837835fc32b7525251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a0adac60418fd17106ed78fbfd8c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a658c155afe8186b7550a1dd1b9e8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a14d1d3b4ff4dc190ae1b743f208c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5f6bd4634061e55a7432be1c022b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c536521ab5241b0d84e391bd8a1478e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc91f376f6fe337672f74728660eef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff9b89dd8e23c88de27e53ecd3080158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089603a63d033c50864bb0788735602a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babb4efdbd6b7afbc43663e98567dd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975731c2e05dc344ce498397f0c7dc0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b3627a2b4156993fea2cbe0e9c86862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d0f600393e24f7c70b63e2252786b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877d70e1c568e5ab6c5c2144c5519e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb89e378073431ae6e98759e775fe1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320beca429a1f4d45bd614be0ce0ae9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855c93f5d8c04e39672419f8f4524d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f43f545fa1d7744cc1ef4c292cfec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d20524ef755eeb9aeacc3063c805269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d346d6dbe14edf735009cf9048c20170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656cd9d41b42d75244865b999d8f07b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79ff5eac47ec26526f137287f4efa572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fafc3aebcb667b7c05e8cf9e80ec373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed8c6e4e9e88ad548e9b7542ad1dc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf13ac78c9948e12b5f8b9cd7c8b56f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9135807b84e746a4eadbe52efb092576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3351f74217da8d2c6694044917173577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c6050bccfc5a4cd759e5d9a7d064378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7e4a5f90b77bd03cf6554b8afee5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99754db6d83a2ee6aeaa3650519a309e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfc89949f731f1c54511611420fe4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf28cde151154a4df389b972d89bee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d5e3c5ce666f6b20b43810984d96b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c20642cd4fa36ac643d954c70b0ad184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a820b485adcf053c4d3b14d046cc9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98143c9d4c245b4556400b2deda4d85486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b244b09a1790e77ac02303e069249d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77965a2d5a43add4097de02063d7945a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79d55029b07075e432e75e7190ddf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b65ba5b189688e5bba9fcc5771360b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5fa85727ce533d8800c6617249b9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29750150dab7c98dd776b4a6f29c871092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6b47551374baa0a93c0d62798d73e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d26f9abc67d164ec177b25614ccb3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d0c24ec2b5bcc5d0b30fdca76d65495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cfea9c6781c5e8bb5e724f812702396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b823c8c2ccb5603b489e798d5492797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee3678d9000ed77a5192eb71fd4bc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa02157d3b0e8d525504da1e82165199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb64c58e50cbe8934c88a66504cf856100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178b336e9da82e6baa3cf3be6e4db66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b043f0bcd36e79e765672c405a9fb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad3abebd17d207cfa46299ed0b5f07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73882ef0d454a71155b34194b473be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdd48a8c9d38367aa3e24893fda768105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537bc250264352790beb68aaf4da943106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72821d2c5507a5f533df374f386ee7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0132b72a667a53810c7a12480e136d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156afb6d4e3053aef87d92251422aff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998323a5f73b30e7f9f90a3a94cc6814110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3532b033fbfbbfe56daff5048ec17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b49e75e99b9677cb9e6a70514c3ef6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd2e5693f0674ee7dd6b269a7307ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6f193c4cf9aad9fabaa146d508696114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d873fdb00589d6b4ea5dae41027fee1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef762360be68270831be21feb73ea7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6f55c53a990ef15b8ed84aa5b4044117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363c07dd4d9f40cbf31fb6329826b89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06791fcdbc948e93df3a037c6a5ddc8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e513ff9107060cd80b1c12af003e7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67fde0a05a9feb4a0fe7f114cc7a79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757057a914d402a05500d0cd9ad73e82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0f9f13b44e638e455ec42d57a9749123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48342ee99846ad2a8cb86d4d5c2085b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5be03b9415b5636b0b5011856a432125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a06b80957ab4eb62a9b09b57b0cf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649b0b6ad992ad6aec0a2b800f404d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f80cbdec35e7a8c4e5d08c4c2a94fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32291389d78cdce2c0f02494bcee04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b713e3a4b2970615f1339b204c6596130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88afa64a0ada37546ddd716eac9966b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ef88c94b24febaedb40159bfbe762132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5feda2a37d52d5cb2c6323b9ef7f4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d9a25ae3008b5c1911e12cf8c2fec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503648c76204a8c8ba805bb168933de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951e48135271cf51945e0063bfb942a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd557c0d25b22b9e982ea14ad178fd8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855cd9abed2f55f55e38e7e8f831bc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f481b4680cb5fb1264aa8a1216969139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ff766d2ed640a72de08b429a3029140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a75e1e063cea3315c0cb1ed27d319141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bd535a0af44a54b204950a199d910142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5f5c4edaeedae0b9eba26b90fb6a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c61f4e1959732fc6152c5941c6c3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f1a5e4572271ac8979f305bf88261145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1734fa16b9b9294c4b5c66a4988103146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebf168dc61689d99a49b25578d32b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedf484c8c375eceee11bac1dd2816a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf47c0907aed2e27b75442959d1558e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da084a50ff356226073a14a69fff9f34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fecab483b479cc64041845c0b1d11c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9346fdd7484b7561dac43d48e63a400152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069a445ef30f98b09da3ca8be2cca5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361b7b54fdd86918a4646b7a51039d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcc74b635f1f0099b60a0053135820155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eed1bdde8094b497a7875f5c8a90a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d82d04eb0403a0ebc62b81a481a36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c29935911b4f86ed2026271b55faf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b707c785679466c3a2e71c9225d41d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e53a5c0c12dd9baa7426cf3f72e9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f5782ab20a92f77ca1f47ad7ac43d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a83a8f02597d5bffc987ee23e60265162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe7cee48754cf2eec8ae2c255c5c69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c009e63f38a21c7905608340e5790d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9939d7c469c290a19f5c2a135b3d3ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0662bae826527609ca8682ab08ea63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457d6ca9f0a4a4acf319832a35bc1ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736039aa1a6914a52ee8e87ef9d5db9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18992120ef9b49bfd111b2940c5a9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b74a128c4bd05fdaeaab866ceb915170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2af64e4d031f3965fd4c234b20f4e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abf05982726b48dc3d8fa9e067d731172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb468dd444021a46fd34243f3610e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d082cd79fb292bd61e64054d06330174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e34074b6e9c9b55d16ca71be918477175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c9560c5cde67e714b5c443d17ab2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9db3c4f7ea6ee393c095025e35088177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0b0d9fc573bbbd24cdfa8a66b79e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4bbd080589b820326de8831895524179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d60b72acab5ba92e31d04f67d81df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3949c14f031d95e24f4adbfc498e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81448aa1095661bc5ec52c519a385c89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fead5199db2be137523dee9b614e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2958b307565e248f2fd8833a8ad67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5514cfe1faca02d4d067bd74042b83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cc08be7afda5fd1f67e5a8c64897a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca71ca46571fd13b478f299ae2f372187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cfbe7aa7e26ae4e78e6f5ca869416188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaf23d47cf4ff7be534cd23f66bd5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c436c5102be31e61f24bf7ec821ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d212fc569ba20be4ffed7abba53dfbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d1575d8a382c853b7286d4a3f7b6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b01cc145ad49dda7c4e92cbf8ef20c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240249624c468f7c4ddfc18fc224ec5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e676dd0ba725d0a0576eb569db4fc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99062168d54a6980aaa192e8ae14b9b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b7c8ab35dba8f36489b442d50b925197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98459c8cb2cb88b2b6d82105b6481e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e800959089ee552981a923277305a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6981b085b01723f3d6fe95e06400f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1af9e17d6054648a878cc7c49bba2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1e8a83d909fea929312955ff1d15c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22219e179b64d753d2127bc9445a47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdf0fc24a810acff7a5b4bfaffbd5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1048e37c90283a65041c290a18492205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd716a00e06f0299ff130283489d3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42335cc3bc7aa25e5274707969de38a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf2a0f9b15f9eaa4ea3dee955c37a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfdfceafe360b0a55d24a655824f6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc9efce3fba15773e7d9c2f60b87e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1745e75c28185a13d8afbcd1670cc1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176daedd5056edcf54d8e8ec0d1d97b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ee27a465bd473412647a4629fda14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f96e06a356bbabc054a44d6f474aaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed171c0cac294342470a1e4d1cfd38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ea5479cc3f40e956b39cd6f47cf65216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21607428e34d07b0e4811edeff21797217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3074cf15027f370b7d6f45c279899af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9ffefeb1b5c8d20065e4fac2a9d76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9933a7dc03c21408964a2766067f79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f72276f7d159ec8417df2c88f83fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c89960710183b353074cc3e8209cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb24864b856bb88e9883da8d429b57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d715992734e5d41bf96beabbe5ff4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fee0fea492bfc8dba3205bb5f65238225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf173f067932321d46b8ea0a674bb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38166f756322fee11000a32033fc849227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb6ac60d31cc6446340692013d0f7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4c3fe4f8b25f7181bfc02e49f705e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38954df207e9d963560067db6690e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a9bc5b3eec4b015a14ece282f5172231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980e0d6d8bcc35272d9a9364345ed04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16592ff74a89b6c6f56afe5e54f156233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a9d2e9fa6e296bc488e0d141880d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f49054ba44a5a6de76f12e3f4de546235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab00369a5625b966b01013b6f7e411c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f05d5a743b8e1703b64429fbe0d43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17b7eb7a7a75f0dbc6bc26d1f09095238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e223ed06a7b1eb5a74f7735d599e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ea6dca0b9c1338c5b494b69045df9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c43cb1f2cb3273dea0e28efd800372241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2040aa2dd720e657ff5cd039874d9d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91537896b6efaeb9c754e05960b08b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63baa2abc131b1e99a2dd3f4d2a17a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b619e942bbf35cad66b07ae1dededda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780baeac33db044fb10ed68d8e47243246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04fffb5b7a521d499437a4ae91dc83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398c43ff246d37a0d06f3bb7e6879f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408260f6fe53cd46d719b3a836e8a2fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af728108aba0f8cc1f3e970c8c04326a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d808cae587d755b819a6877b36f7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b178fd6834a32bce9e8d54a62f264f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42133b7183fe9c2f70b64fdee5a33a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e520297abf4dc220e94993fef4cb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4348d6b8c04373afbcd914d6c81bae1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1bfa868af5daaa1c3c34eee46c54a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307e91c3040f264abc7aa4d953e7246257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b615efbcf627e32d25fcb9a239f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad73104f089244c93e4e10e90f595a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8b102d235f217d718f361e0fd7dfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d98cd3d379cada8031d103347496a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958526f592a1edc4e9115fc30d6dde4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6bc570dc1869ce4f86cbd268e0f80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170d0ad4984482760c922cef8e5ea2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ef3b44c9a9c26584f40bab9b57eb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34966b4bd0a08744e797d2c0b7feb8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2fc1bae6100ab01a5a9491ea7c6b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdaef96701118b97cf52c7c43dc144268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be60e74cc80d3efd1ac58ba5d49cd8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48ea5125e91cee8a82f42626f2cd17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec78ac1e3a88e020d8079b2c9d16af9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb708c7aa0c0d0e9a5dfc88cde2bc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee1dc84ec50c53b7427f2aa2ee2213273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c31955fdadc4f076f6fd494ba2af7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fca498d3aaa55046f9af86734ff01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0819aadc63033daac99bfdd841151276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7da3795fd82fc8b960238d7399a1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c2c3a3e11aa0ed9d28be87d469e37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899d481572b1e65a747fbfe70cba24c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071569791ebb7ca1ea674b8a3e32b87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee36ee676a19fc640f76e4dba223db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da205e675926f9c27c7af8c48a3f327282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db550cafd55a1865b511de8e5d03a9f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8537250b8e12733f506492cb35f5f85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90deb4ad50fa75bf675c0e948b5d6d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07b2d0c690c89fdf0da71c68f40824286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d15efc70a7acb28b9c2ffaa8e53259287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a522eac56918c1f8726c68771708b1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5611983183bec2d3bacd4e5e886614289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f4311534d7ac1a81290e19dcc3c99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58e0a3eff99a82ab1e1a6119535287291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66374b0522a3b3ef36157b9738ced8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323babc9c8a97e5568556ff69c28af8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca41e1f3c136edea7a0cabf0c3ead7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38bfdbfa4118857a6e603f1c6cad98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7170a7ff70fdc17c1559df8649639d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1effb77243bfdc9e5bed765bfbb6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232823841685a566d3a11e1bfc251c6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92384fbd9fc93cd1ae1de58ca7f02ea8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62716554a7542bff525d41c668f794300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea356e52d041e31e1c81fbba6d4d6b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de940816522f905288b69e96167a2ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f472813ee590b51ab112ee863f1d258303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cbec197f9c1a69f0a70ceaec685b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a07ade5b615a0a93e1090704bb29a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e3748b2173427b09a83750936a049306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32dcbee5766345b9fa96243152b67d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceecfac830a06426cd2e7ddf5cf6b2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c65a5be60177508a89336c7d1d864309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c959c78f1ad6010b3d7c59f77c1e07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be8ba9c50f68cdaf9984acdd2512c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06a06b6b870bbbd126109133a29953312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae08884ee08d751c8fed9e83932799d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189448a300b5812fb26cd56e5f7ba42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024301368ef77290e5985671baeb7b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfbc701c74039da33928ae24dde816316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4e81823f6258b89f95376d24d96c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49464e45aea5d3043103758f4fc3ee50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac82c0c2f4329b12459f4d2e3cfb399319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79357374a75985a8cc09328f24911cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65389a44598320a426ee315dd58c055321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe825474d2747f68c51bf80d527b9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d15e54823e9913f2247bd88ec938f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c7ce0a65970980da6edc6f9f0962f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3d5e40c50b7286849f185e1051129325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb375082de37c9549a3fb5d84d5ad463326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddbc30ab39a830766eed7df37b254c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbc8394b93e58b0b171e65251bf498328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f8cdea147c0140ccf2de7ab5105b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9229dea336444ae255d6fc393f924330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c62c9df281e678d571d788f3cc2c53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b05342ae4244d055420af7a4c1471332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4476a561204cf78519eec188c4196b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c748705b1cf75a4237146aaedd88db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bb2155e989099479bed56429cccac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4456a509ae73e92fb078f9b214219336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278a2f45c00c78433f006d159b56953337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdc57a2944ebd7cdc1d5d69fd92773338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98094887f435830839a65f4b17e436339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f06c962cfdf88894523fa6c236573340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd86b4661e884ee7a690edd3bf2484341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30519e7838da21f99f2981740556b199342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86102c0e40cd946ad22b7963ad333de7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd04e45a01b41b4dfc17ba7642001e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bbad0a4a35b04380beda7cd6085ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7388c59e411f0995390c39904fab43a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac340554ce9af776f7e55b872e391416347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc887abe7fc1d2b4a0ba5a3ab1ec73d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381648946ff5f54864ec23e733592db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91b9fc47d0eae81b1c729fdcf38865350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72271c8c7e796786dc4c9e8705251f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca70410f9ae1aba1386931e32b01460352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140a440adbbbae48f93380f4b06a290353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8198ad9e83e986813795b2bfdbaa14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ba391d96ec8701872129f723ea4e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828c5d1c40681599d165a619c9efd9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63892e705f7dafc63ad13347dcb6ec75357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047a328c8b2c6b632ec645fa170b8f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf9e5bb7a38042150f15eedae07d82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2f26dc95ce739245209d38aa92db9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacbba132ce14ae57bddb864f13e142361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026e0d11591647ebedf781cf1ced15f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f1f3cfd48383a57be8746d8d3ca98363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f2fad459e4dec84d7277fcd0f10fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3a4d6fac5e01091249d6385ca79df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b3f916b57a770519e3d8e95c69309366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2842244d5bb142da0af3a77254a4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513ac5fbe374022ca7dfea310da57dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1da84a516c247a2b04d71cb9fe7a2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c91b733f4806fa40e01b3be6ee4633370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c008ae5f240d6c45ac24f278cdb6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0a965b2b6c053eb126afd01e4f35b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513af96c462b9caadf385d6bb064d7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf73c45b442bcbbb2affa661611cd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7ffc61f0fc1a86b7fe57bc0d05549375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f418144cc727189239de32cb9ec247b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e600765a7961f85ce680802b15a0443377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea733af24cdec25e1fd435be0e76d9c9378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>