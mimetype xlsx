--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a39008611484cb3afbc25d7914d251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725565b56ac32932dbf2242b5c34fa8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dcca8df2cd98600c8a313bee86cac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371199ea564b4f72b2657c8bcc6053c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5f83ea112020896d40d43b4bf8d315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e89b394cba46a73b57cb829a58fb676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6755d75e1f34e62991ae3e0b0f27767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d28c9104f29b4e4683493d52ee8ca78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f44581f9a3bea0825a77ff789ac689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cea4081ad35129468682701725a31a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a98a47d67d6d3422686edcc1243e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ac62505feec0638d306fdc9ccc2f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76630ec197212744d6f4a8f3f4d0fbb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4135b7b219cc4ff4b05664abcd851314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf034c6f4a68e7c3c1c131bec51c5fe815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fbcca31734807b71e494b1f62f6b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec74ee689ee49504377f393255cb9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c724edc4017e75549bf343c62e40018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfa56d2f75a2d470574101ba80022619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea42018540272326af363dde81f761020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563208f90d19fd71f6be25257ae6e93f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d987ae73f5fd79dea832148a26e84722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e3bd1255ada41aaf6dd4cd77ca4f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629df15019ed21f8859048f36dbdcb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b203932f62153b55fd1aca974bcc7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b15feebc2c6ec7d91f8461e65ba22226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47267ea519a9b74cefe77adaa3364f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d1580e8a11c9c2006e2c52844e5a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceb167bd9d069dd78b48fe7850a3cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b5172e351bea2e1495038c06b629c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f2e7f7d080e66c33df9c25e12f2c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18384b3d4459a7ae28f9412b2c912f4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e286b228780a1ffa0f56cc7660f52e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeefdf307ed9bd8586cf0f64b4e12134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f94087834f01d37d4475b2f597c0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445b238a5a52622afc8cd5f2f23c39a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ef5044a5e690d326ca5d5686a980037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43990be16eaa5fb130d781ca161aaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c55543b9716396a134e411bf7806b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c17321c9ecd9be8e4cdde49193771b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf9531a034f0d79c01b860a55244f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f32c9deb91f02ce31e46d3ead0e1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3f23d86d4982ee547e26ec26c59d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf987e3679aa44a5d73da311b7796a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827b11cb9bbcfba30bf6ac8748a054145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd9f026ed6bdd7069584d46785a6f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e961e3ec1dadcdb6a006d06f953e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f55f1e43e3a1a59fbd23d318ce122048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8ac209f9840164ba97dee90a2c6ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3083b55aa325ef424aac865e6708750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88b31e1cae6790b774abf26c4fef0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c470b31b239c9d9e259aa839f72624352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898063920a5bb15e5cbe0226e5ed1c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7ca3a7757d82bee04083a00561c5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2d90bf24a037a2ef9df44ed5309c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278145e020cb367693697b9cb953c71956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85168d7822eb2fdbe895dca0f082b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fddda1dd903260aaf6de9b0d6933a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7ff30fd04748155f16c90420d9ec759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664507d0a141346b8ee1ae2c7f8813c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b249ed3601ee97719b3b19238a3c54b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad00af511178593169547b2efa26f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a720d7c6af922c7289fbe34fa8002963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350561bfd9cfdc978528eccc403aa3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3034a80441eb4586167b630e0de2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c68a273872c9b9e1f17ae52684acf966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0b5a9f60fcea431b73818149a16be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4b2c4b6941fef83fae09b51bf0c1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f89e93f35e32aca9e23d04aa597a4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef231a74fb26f33668282936aa52fd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73cec03e0121626ba608b383c6fe0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78634e573a458e73cec002d274b7e09772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07082314f5b5a99bd2fc27c2ea7988bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ab10af78ac110cffb13b6976f7ace74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f443a97304e604ed8e3e758f2892a6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603db185df5d1229ef0868492fcfbb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90cca3f9c1e766c48fc89ea5bd1e1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1273d7ae133d389e2e46f5308d961b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da7641cfb43055ff48a7b658fae8ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68f4c87ef079f353bcda72e1748a7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140c2debf7fbbe75e080b46e51dfd2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917630c52e82db4e09b00a8f2a3a393282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a958f8a3d545efe892afcd14a3fd0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e97b34200ce39d089a68cc4b1f07684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d5eb8143ed59a919a764a3471a94b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d79a8ce240d4abd6891fff759ba65d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468578e17d20cd0a58b041017b097cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7612d60f2558547ecba2d38388f905d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6eb64e2b43255ee9f9f5caaec2d4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462577f966fb6c4e306149a0722c0a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d80c0767bef2468fd38b24cc2c0d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699dea9c3ab64b456a75f3b71bd7c4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262e7157a99e2f0327863c02183099593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129617cfeae7d7bfa78511a4d1a813e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bf7013465ecbbcf29476465e6dfac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ac53f9043606f2a6a19a4c48423b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6fda32d64dba8bf65476e7a62d74397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dfd4af66894059e9fe5b970e1ab9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d550a3bdbf211450af0f514ade45cb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb44cf6de0adb9cea5238322a81ad6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f96a1acf34a30d1ba431291a77315c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690a1da1f1d2ee846735f1cd9fa5590102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8421c3cb74ae1e4f829dc329b9797ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b941c15124a055aca5c8239de760af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d638b2f9144b5bd20feddcd4020ce0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f973bab51218192c4b7b1c05bc3d0da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98510c70c7de18fa322f129a452b1019107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5e4bd1b606349db8a74df3f889697108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da352088fdbcd091a76ad06ef0706fba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe97f303275cc1c30084acc02abe5a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17551dfcb45902da2db1f36363cdeba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7469e93bc7a5b14482a1443be6d38ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea0c3a904e81d857f99873846f33c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc472f42e156702cff9f093d92a6f55e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d535b8a307b4bc9a505ed493ff87d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def7a8b278f497c540f4d6d10c15e71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568eb2c2737f4569e88300fbaad5dd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b48a280e45bdabe7cf85f0ed5100118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eab8658b6aedee02ba8477be980f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad988b414912e2c3506b755ae7f15a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e78351b63d062e18c8e1ae7f36bb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550ce4123f735dd21d9cdbcc1fb327b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9edc592b6474154942e7069acb60f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf47a46239a4e2d28d0c835941668a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9d4d4f6f5a8811ee74d8d1558d006125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab317479e9f2f7369b4849c32466862126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee974bcbd24857b876eb001dff26eea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c724a521662a941fe717ba19b57ef96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe3b8c0e5de2eb125d8620dda7dcef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888835b4deed6d24828620bb3ff7534a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30a6a136ef395db60767f5d998c3a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe08ca88060886327bb4893dc777793132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35cb596131c8b589cd5c2568b8588e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d0aebf419052a96bba8c7645dab5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f137ae58007273efd187b7a1ad3a3ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce008855ebb9c661e4d4c2e802bb681136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258e53076ad2a0bfeb9f762b80eac48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9d08903685513722e4d473ac6a51b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282172134fda432ce87f2235e6d1d357139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3a81fe9ee9fc9c193dc4fd6b2bc32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8100750e337adea12e71942db4d6c56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65164748790fdc23a951ff9d98344369142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e66e07ace163eb3f641bf19a308d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed56693b54aeff4f5c583f64d46487d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8263b28c2dd900c866f4ddbc1c29030145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64820e337159f7ac0b21372034dd01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b49856384ad0c3cb635a395565e133147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50e8d863545882e9fa5dbd40ad0c37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720edd7611107d53eedf5598ceef6a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfa21d049537111666f62fbbe31cf3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b724f3c962403f3d793ac5e4713d07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603b56c450f453e60e5879efb9a2952152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faada6dc08985f37eae0d97d652a5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e21b5a877e553c7331f0811942c03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db009625e4636d668e07d37abaa7b00e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c8b71c3d9d1636c3a9164f4014e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3543ce8561a67089e40ba8c5eb5b8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a853610f517fd237ee4697d862cccc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b70ef7fe0251382d92c6e471e48ad8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c5f66d1b67863e57f7d7d49949555160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c6f491ea61ecacdb332b6b1479a74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27a540b4c3b85e4998161c670fdda4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb26cf20f1969e9e5273322feabbba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970a1b6c95960d197250f43307051fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5052c213a046a75646a258400a26821165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f38ce758875343e16e2a42a0c058d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d269c9e57343e8f92bba8c9fe8f9c86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0a4bbc69af10c09435396f7422a81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd8a87867924f18c73ae33a253e05a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712532b9160497b04a0e083df51c280170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd224e89927f6e28c4b0632557a676cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db09fce44a6a8d3a463d46d1c73675172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bf16eb7c55d5912d95c1077f5c037173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734a1dfaa6fe375111e5fff1c44b180174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca7bce40603c7b8259d687bc5aec4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd2c9696c48e4622f8371d4c89933a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372393ee3eb7694e1075ca8a58da4f93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b31758eb664fb91145ca37d9492f69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11a38e9c305f74544d493ab25646cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed566fbb28a19d7d77aad8f965a70d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d82afa078a102ddd84656ee434581181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fb25fff47473a24da1caa3966c01a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86094fcb17fd5203391c316a54d21de7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abba26b9bce22272ed291cc07c69b96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888278f2f7e32f31a03dc8e900ca69fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17738ee6d7b973c2a16961b48b84c74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24972d80ce390b2cc68388653ae58c54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b613d48261db12216c3b1bd364d75e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9482a784c9b0d45883de19ead7391b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98548be49c8e7d75f5f9e6e1545809fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312987fb0f463538b182636744f76b2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344b7f8f1b8f26e4c1067f3a1b40acd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358fff104d9348099e7a522732a4bb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5befdb4b2a26abecb7b56b443536418194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a27febeaaff487f5166d04304489f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e2668afb44828707dcdb3b890b16d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9f23fc98ed58aa39683d21633cd68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b409b1fcfd92c1cff204a5fcb322a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33f9cc4e0b538373de304b864a2516199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478512ad6a2fde773de3f305340f86b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259c615e96acb1569946fc57df16c74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d291e5ce3411fb1f082e7a132652a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d28b70c3c2db9eb411fa9e47fe7388203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2457eeb00b25ce86a470d2451f511204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc642946d9d653be83a08e41b2a2017205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eea33a8f43bd4b01afba34661018f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71962585d492bebff3752c50e19bec2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729f47044a5f72dc2be6f54fd400c60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e22150c29dee82a4b163ca0d0b399209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbba5dff90fd7ca9665c5f0b80a33e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966d205f5fb00a255fefea5c123a065211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f0f3b43f795e748ca90b3ff1e829f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59762c1d998df94562d735bcee364184213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edc81a5bb1c7ad8ba210438d71425a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11aace5dc771fd19ed61b0d3557e41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd1085e22cd55b45055a0e4cecffbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a47e51ce94f14d4f13f879b7b783c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a86e21a338565fce2952bb399d853218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99195054e1ae9a44a937dba493d23fb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b97e58565280f27b52b558b381c41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699928a8ac550d09ce67a39f965fdfda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcdb84783bc14415c4540039588220222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c055403d5939d4df0a4855fd1cb699223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8839cd4f7793a83de640302162d6123224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91813cdb7d1077caa394d4da42845c42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8efe397bae502fcc8d115962d4b69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3c05e6b89a5eb2b44ce79b83ab488227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b4a17ff39c1da52918fbfe39db76a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c329049ebe40d57caf3fb9528a4f905229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e21ac0e1e05a8cdc58f992fa3166b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b838504bdc8123b822d5c200392623d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11821935d9953a5dd9354470100464da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc7d7f68d609279d94d3f76bb672e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b04bf4d04f29774387c9cf603e45b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a131af43aa104593eb3d3c43acd3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff271a2d6116606930e1869a019b26c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91495ad530413d3a33ef471276162f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ae16eb1b164f9bb86f165be645eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03255bd80597bed8cfd264fca9f8b2e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbca4ab3fdc50e704559c558d7ca6cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36058c1b55bd5adc797330206fec400e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47fd8d64e567d5def3e63e6462fee3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afff38e4dd6f19685f92d10fbbb9442243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37e8888ce3b20ef629e38bf97a4738244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31377588f84de6e6205aaee049303ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61655618a2dd7ad8271a6b27f9e9de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee5b9dde44ba76067d0baef667a82b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223bde4b01a5ad710bc32d715787a20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a64206e0f2fd155a82d7f962d20ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d51f1b675c2ee43a8a12fbee60f84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27009cabab21cbef7c7d4bde3b624211251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc6c2c09b1762753c583db6930ed44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b7ff306613b9ac9ab05bda91c1692253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76240fcbffaf2f71f1686019fe9324254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5434d7d6af9045ba1df3954dae5e643255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff1be20a16a0e52450730bf98be34b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52563b547b2900822c058b07c68e95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2062c200a47158d8cb3087f597563258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c44dc9f3c7971bf3998ab5e56b6422259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb667a2d079f742efabd774468ea5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c23cf9cc08da08ef942f7cb40e7d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7d05b25b4f611ad0f56eeaad1e55c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac1d3b0d7783ae1846efbea99eb95a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbff66558714c06e21d41142f58ee9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285670b2a461c6f723aa3aa80415afa7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d5d408ae0bc49ab3284db481b8cf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2325e250cb5abf9d4b11cd0e95592267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129811662d1ba32a8ccc4a8fbe046b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b74a1624e36f2df1f88aa907c0145a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869c18194faec6b8a609b9099470dfe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f40f8e33abd3871e23b7509e49a30f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743072b04e7ea5ab134f90ac7ac2041272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ac3a8f6fb85ac0fd25b96a5b96a0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1822e1837766aa5f2f08420c49e44e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25076b61c903eddb5c693e8cda540c5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac8391f8ea5701781834414d2ae913276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12b916dded1e35c32a87264feeaf7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d5f351e482e14d4511a93d1de3d58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eebc17823929c23f0d8dc453a1736279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f995a01bd7f51e15877ce1ba119da7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38529661311e7f7fa891ac4b508e0e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415244ddc61cdf71b6798ce59127312282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0adcf4ff759dad0b12c5098570efb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b832dbc808e4b6bb5cb5e8b0049cc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5ec833f3b3f38f777d542fcf62efb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16f7752b98988e7958ea8a3e4edb52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb6aecbc8833b6cde3abc88653bc71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f89b3e4c4a4273bc5b123f1f276b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24e047ff4213e2648337052b789127289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e87127f094e40093d85a549ceacbe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10b98a6e181b6fefe7c6a5cbf6db89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b568c0ebe2fc3fcd0f84164f9781295292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3c0c04c1e669dc3fc770d27b19918293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93df271e6b468e260b6126b28c02f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b14a629748aa51981b08c7d25e3411295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2426f4fde0166a3a36069ab7aef193a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7106b6b9e92b2b97f7541e9430ab6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d23e679b7e3e6e3f210f03f09a414298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4361ee671e93b242a4ee48f66159566299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2f341ae5d81b598639118fc366891300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fee21c4e7debb6cf049fe75dc5169301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b449e78b5cf439f1d17d8c6dc421582302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c337504d8951799be402961bab7428d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998b6b97701bf105d16ef8ea82cb94c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc36ebcf21b9f43ce0b56de85ece25c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a40261096f276b0d4df2996994603306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed23f22ed3a995abcb86d2d5614b64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d808beeca8968f792523656ff6aaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab1175a7364b8d4f6d9b4834612ef4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f0cef1e7f1f0183bb8ffaed57a42a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9c5a528d26d73503a79d1d8e3db27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aecb2a485e4d4d2c72bee8c839bc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c312405cb5b26e3af1c56ec09bd71e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dcb64c62397845a23692862ad4616314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec3022a38da28867162a7433adf609315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a6147e4109a0f972aed6907dde875316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8e8e65934f5f54f1392011e27505b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29c97eac252a7fbcdb6422752bcfca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465f504cd3cb0bb31e3891053814b76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081063af9ca5e5973b5e9b4c651c465a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0787dc5413f7be446048d708b0f82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145305d69f5cef28a7c5153be450254c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12945f08e8a5bae913075356473bc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffdf0a691a649fce6be0190ed3ddd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd8cf396a9875e3b8be6b6dd2f7a90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c46b7fbf4e09994861916934fd7c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582114a3c9704633ad910c7571c43360327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4416b8517b354c4ac88395343fa2b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9da0779a5dfaff4fdc9ac1ed550bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18418cf3f01c8dc2887952e835e9e6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82afdc5f9de70ad23d30a6a88080875331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3b0bf66d408912d2a61604e77535a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b1b87b4124a536b0217ece53723f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cfa77d8a5ff98777446d7e3afeaaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491178f73b2ed67729cf27d27f3c163a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83529e10953fad6b4855e9b0f7d6c058336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e9927e3aad25247d789d15222ef28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87819848685b15527a163ef22f1040338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a83c9a9bcd8c3b0492eea350e5216339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70f1d75174efa15ef4437bc6e5c96c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651967bf09ae5370e62a7bc6d01fb759341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56ee764e2e2a0c2b2a254f0556ef8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd9f87eade1e44e7622d92d5a39c21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc187a77d04a4c3a465b246e28c21879344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a158314f9f06a4689d7bc51ede2960345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d2c0974acbf5fe2d1286dde71794e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe052f9d2ab24f88503512eaea5c80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ac789ebb2d5ea7768e965864c2afd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774505916ecc40d6385f1175e6d69b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa3a25ef5ea1ff4706b381c7bf10af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cca29b352c78c9dbb90883c2057426351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43de55cb6fe323db62b4bfcc6d6058a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88ea94a9539e58937908ac347ffddf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2f13fd8b1cef06c2c5fa4ae9c540d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5e9a261d90a8c411ac4022a06efa0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4215ae357881b4de316084023b0535356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af825226428e8b223e2cb43cf3e8870357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a78fd0e25cd56b6506d7b7873ec64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403280d9a56731c4996e3c4dd649364b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d86cf3486cd2861b70ff285fa297de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd9143355e832358d0a7b4ea6df66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b773b579dd7fd8746cc37f89e48128362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704a659c8fe5223d0634884ed8ec272363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177c489a2e5ba0f889e068362cf9beb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c937b2bc3210c31b12f986ac5a2327365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58942ccf2371ec645ac411b01d5c47ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149a2add7f0d426303a42aea006e0f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dae34be169bc46152010fceb7fb9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230c9c4a71764b170c2f1bbaff269ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6292feea14865c115ad9b9b2cbcd762370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b4e92dce609431c79322653dd7c5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b8cc0085500c1caa290b3472fef07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21419ab5067db0ece725c0ae0b863e67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4303abc25f10ab3be24cdec5b6da2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39f438180f4d5ca886765ad04b3828375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08d9a784100ff40076c8f55951ae20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa889a3957c6042ed54b9e4b54f79a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa42578ee98894e81b89c5b0a949cfe378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ae65d61f4e91d55988e3e789beb351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53224b0ab61208a8f0cf8cf51914d70d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747541edb0a5ce88f7a49e194c1274263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27279e579c3876946da21a5bd49c7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e15194d312d3969dbcba8eae2fa5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233bcaf48aa4f8da520a704839ce0676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b926cc51dda3aee137b529730bc287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814feb54157dd7961c6e3a6038b62a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85a4dc6c6328acff2c88b09d1255ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d25b0b52d27b4a9076246d5553eea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6a9ac975a043c0807ade2e28e52dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e7e036edb15cf13531e8829d557a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eadcab9de6ef3e10434d93ead3d27d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02042ff29789d41dad7c130b4f2327f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f3f174e2e05c1acafa7d60f692a9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c487e08d23deb781de17f6fa9e62a7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ebc0c8c9d9dfe8a199d34e385304417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482713e7ee023cb357d51439fc2672a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afecf693adee5d14ad4216e28753d8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ae8f2db480fe3891800539cd4f6dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df604221e127352c40b22298864745eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8ab02dbb04b101a5b6af7c3188aa722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82548828799a3a8836d00f3e1737aaf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beea1bcd4bb76cfef4f8415fd3d7a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60458a64613a72f27786041ea6570f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b11ab0af8c56aa15bb874bc688776c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1f7d0813f5cc0a652a152bf1a8a8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae0f6a3373f28f441b99f7a418244828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9473bcde8dcf59c57d1f3ad6e3b3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6434f4f3e8db7604d1c565053998bd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09696e52caed5f5ec1aa8d84b202243731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef696c66d788dd8d875849d4d94607432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f477877011e1bf900f5dbe27b37045233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce00788f55a1c268c523c3195241c6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2a3b2a4acba2c2fb746c95826e28335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb527d6dced4a0ebbb7b7cba7999ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bc23f135ffb00eca78790446f999d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeed24dcd02a77c14b5320a01bb5bad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee561094888801bcd0d088020106c6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d6c9639984ad4b8dcf77c11c1aba440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dbea23e32322073dedcd9ba6d9fbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fd3588e621d21c9a23e0214187da142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d69ef7773664726ca4fa8ad2bd23b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3d477a46e81f0c45f13a49474a4b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4827d462f17de8e8047f94338d51645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2d507ab4cae133b994b1cc7a1774846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57697318b7d5adcc17b77e021fec5d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44b6a145da8409d9709d52646633a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e734955e6c65ec30ba2870be24885f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d771ca989573556922212b7069c7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255a63d1aa1dee6c4636e1561b93d8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7253dec1e4684a72715d732c619524b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f65109ec06c513155d47e555cca1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f975e562f277160d0b535b08683b3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f378b039feba979e137e0b5e180368555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874900ebd3cecf1ec875d1cb92e7a98a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d5fba1a77e70111ea9dd87ccaf59457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b4817cc5b11e5677b487b1e0c354b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce61af481b3b558475fc64c1229602a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafa70572b8953cfb7aeb0b4f2a7be160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d582a01540a5979284905232c65fbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaa9b2c07106afd877443e3ae9ea3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd0f80342a36ffb2d0c91651685e5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc374e09dfb356d0ea2522dcec3e84b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaebbe7ce51ee010c0b81d5d7d677bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec88d97f9f077841d2b6acdb7d6162666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7d97d2a560e946444b535d98b61a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4a996ec039737bca38d23168b7e0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579c76f306804787a0414e922a4bca869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5431f6686527cf8ca85995254f0aaab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3e846865131d3795942939305056971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b646ebeb4b85ba12bcbfd07c890cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bff7a92bc36692a1b2c254dbe448d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16794ee01a920d2750eed2853bf36b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e02638fd2bca4ad02f10064360c3da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba817bb755540ffd9fa061f09d12f1be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f5d1a6afac2db974dab8117f9896e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ee082ff8d17a28cc28729962ab8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a6aba86342f4dc476d5c16dff07b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f919147d0e43d38264061ad8674dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313877e1f359781bd0c92376adcd73da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005b6000fdfc2344cb360c5f64ce79582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1d61dab438db4e984cc8c5feffedc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7f35a277cb64f92d56e2a20e624c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5727ff56234b7c9475d247a69a5e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d536b8ca88b256529e28e754ddd43986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d6efe459556ffe71e8779b27f299387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da5baced0e2229a28596fcd35f1a2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f66b87515a844ce56e1ec2779312689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df3bb8f056ac924a0ea756be981bf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abb4ff56053f0e9d1b74cf8308e58f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52d345cd8d064b9281471d0dac608592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781e2dc52521cced9dc7e677ec6696993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f65dfb32e5227c6034b586fc481fc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6c62b96d51ed02613136c9d42dc7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8207f3916308a3a71544edb64321796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c49e2dfbcfbc770b4c16be15aa13097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89625a41568387901420ca13571a1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13368f34f5db3893349a76ceab2d3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2630ed1aa3d1453e928fe439b1d849b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a08999ac68cd8dd1c671a7b9ec55b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f672effd56df39275e6690654af72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e729092dda4c86670f93a9905a4053103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275b382f195f9df9bada50796bdb240104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f9056596ccda2747a5ba4477ad6dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a1a7166b5ceb6511c4232fcd35189106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18348f857fb9651940c2b3e00a604d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff23ed0870b416cfc6f2dc776b9170108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5a850324085edf8072b1cea57cebf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cea9944a2558b7390f372185d26d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82f631c6130c0a3e5d80bebd071b11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4fd8d7f45b0f756a9eddacfea1b62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf85a4b84fb9dbabea6ef9f225cec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa8313baaf998778fa4fbd7511d709114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6938931d94fb750f57b9d6cc76dce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857da7013711e5d4b532a1dba763f343116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94049dee041ed56b0021775864d07729117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5a58233dbf78b28d7cd50e6aa6a81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc98de047e1986750263a4691f8d2da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d8d93938b0117e2aaeb75b1080ddd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2eb0f7c7b6eabe884f17c3865784a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34127ce3f6eb65dc67620e3f070c2004122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cffcbf9afd31684c4f52cc89b2915123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cd44981994014707848846bc0c605124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f155fc0c5525775caf7993ba021cd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f194c08c43f4d26a49c8b2f4017ffa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef493467cb4dfff084300884a25eb52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418009fa89174564777a75dcede7e76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d46a5c3fc72a4db9fed9d5a0cf766e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763024389866ca1f3ca70200eb5b123b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f09a774951c79c556ab975dcbdc082131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a351295528f5c1e73d030ee2a90a3fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47969c7b8176db7804388cf4ea7dd58c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc3b732ea47ff158d715e5523bf235134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352894e918db5cff3875c2dbf7f41486135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a782fd1b45665090950b048ece53d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bad19838a2eaa3c29c74a6a1597929137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e43c25c16b7600feb2a876ae3ac41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb0c54b0dab11c7f1342382a3df0f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acc3df7524069af4cc88bb5bbdebfb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917747fac3cea007461295d19370c01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4213cf2a5546ed55b4d19bb00d127142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5f88d232c76bd63553af8333f9a04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642043105d3981344afff0faf87ffd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6307971b27f24becd30ea5a985876145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99e116936aa17fe53ea50e5a5eea90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28939b45214033ac0d6566d590ec221c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cb97e091fe98439bd1094c7ffe01d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1751333105e2c4abf74b51ce95cab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0c7cce8f2cc1d48773ef27f8d4c61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388018cf020bfb7259610ede1912aa9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c666fa50622de6ab20b899da55e7a04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeb6fe76b2c9b3542d32b99da4852c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344a3883b1f1811d642b3397a703e64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179398669c3f2a76ed190fb93df6566155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13278d6a346e87167f141637a43341a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422bb1846c4b727fed86b91400fdbc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35057ed8650d8cc4131f4c68c8afa30f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250fd397754546ccf760a470f4353ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872556e8fa8c5baa90ea2f2b27a1eccc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4cf43044bb5885714fc9687fd34f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab4e45e4086a307ba4d13922916810162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8458fbf51c41cb6cbffc6c183712165163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125ee7b290e2736fc2d26287c9aa836164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6746275b89042afd49c4d09595234cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52162175a51a5dfc505568e5cf8952166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46241c1ba05c8eceb84c27c6f682d15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18754fbcadbe38bfb957760c3c69587168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913d903c2d16e7521841ae3d20070ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b37bd9e8a2ed166b7ac392bfbcc2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b77141e3d6dd0cddcdadb16695df0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3f4a5eee98ef7873101989ee53caa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05905cb2299d90a5bdeeb9a70bd3b11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc474950c3d9c7545b582399c5d7456c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f7b2eceba2f5f73bb213bf59b618f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c63de4fcf8b20757ceb1e5ff300a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3b85fb48f0b1cc2654c34e4be65bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae159ba29b6b3151f4ae76c4796ffadb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48224c740f478d3da208a7c92d40168179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4d06ff2519c3d2a840a0edb99111a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71365937bdd44e9287d3c69cca4240c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a51f37086fdccc2f717efa2b79c95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f741a459db288a19d9533cf19afe821183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1104c8e1212fed3ddd031910e32cc6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d9b322c19ade1942680f0d4c81617185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d61ed538c308749bcf29f102eb3482186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00f05d4be1a7b16d5c0b6c8ffcf15c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca0349e6be165ee5fb1e3ceba4d4d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb3e06908e0572f9d46564ef3616ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602bb4f467ecf335c0d377acfdda7bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b044c8929e83e71fc2e17c07ec5d379191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e2633d1095f15b455209295e9237b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73937ac362f87e5e6dab1b7ffcbda1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29e42227e3ea2b592eb545d83996cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fbf6c1400315855390c7e88018aa6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b9e5b4cd79b12370c46bb5c2c591a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5712c579b0826ed57129fcc512a5a5c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292a1b5a743bcae06f63410a3907647198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25025ed47a05c54cec7762db79483b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf561cd4b41f4ce06b68bb5a954d04aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0ce9a67dd418ba6acb9b4d3ffb0a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4ac34e438f7e9acdbdb9615fec99e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82e1220464b70064271d18a9cb3e30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee711c8e2250d0695ed17e9eaa26093204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be619c8ebe60777701bf624af4814c2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f866b61c81aca2dfa27eff2ab885c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e551bb32eda8e5163db4027fe85b41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43492a16ab82f29ea5655600f5834a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfcaf41724fc7ef5094016f4df2722209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592d102491fa3d788e73c43a5c3ef14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae9521955d5622dd49ad1e01ed6596211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763afd4709d2b2415a4731fbf4fc8b1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0a96362ae10f28a1e9bb42d8b0f68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa79e999de85201de06fe11566c27c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372411214b4cfd1eabe0bb18f30e2c06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7131fc4da323e8da2fe85166e2bb834216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbd1336815731253b92f2b652ec229217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34cfe0427ea3ff54c5f5aba75e2124218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceaff93a5d974b1757b8d3a6c503b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a2444178e81419cbca9790cf9e2c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53888f29cc1e529ef09b792e61d2d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574b58bd62b37d318a50b1ba5b03a10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a67e786e98ecf28ce3deb5823b4c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa80c2542745dbf9d608bdb9be53b3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658d81a7cf1ded2ca11ecb309a6c056225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304f385d742e109afc8193e097691e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55e27d01ceae98493adffb89d040fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c3d834fec7e910ce2b367b87a3096228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ad35dbae1b88664f4be87ce93502e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf93514a087def907040009dd1239c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395a5a72f864657c033b9a8d5027a75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc9c55e25ce1a2d78c9637e67a7b47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8e76788d63ee089bfc60fba7f19f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10a2469a12a01aa9005a9fc4eb29bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8987e28c162fe21e2af8d94b1145eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65d979f02f42e114b8236344c99f54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cfc385d6107a98a2f1d327395a52d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f85ef7c97f48bfb9dbeb98e0cee18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9fc0b821bf3a6008ed0d311da88f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e978d657c1e6e44efa0f149135908240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa53e089ef9e1d88480ca2b0848125241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c49aa2fe4f26d0c8cfdda2574fcf3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c0fb9d577f85153c27316cc5e9692243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3d564babeb7edf302700c56fd22e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cb2f3c809b3ff956ac6b55d2e9e79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e668da3c0d70f08776c338e8e82fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8fddba6c1089b0a67dff9f2a03a97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9952855f6796c40ef9f634eec87b915248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2ec58bb56c4223c4a562bb10d9fff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee8452f11613f8c01de567910f762e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c927a6544127aba6fcb67f9f16a9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94edd2e12df0054fb7ee262e41c4ec3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bed35913ed5f7f272fb76682eccca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275cc03ac79bf5b456bee573f3207ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b1efd18e98c9591437487853179cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e99a9111a751fb39570acc29208278256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512be15c7eabec0a833d28b783aaa14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345636f9f5168649b8206d78e5c83337258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e168779b796cb9c19ab4353ee8a33a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a1c83366b39ef07b4949b3082ee0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3146dee11eeec96f51632a7325bb56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db87955442258d2b1a65f13191d700262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60ca1d151e617d2d357023397ad08c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893379f910b3e29535d1be5a961a876264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982632d71c4fa8f416f7d0223ab91d01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30fbb81af29d97ab2cbb206124246a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09e59601492b900825e37bb759af70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc725e4a8bcabc3afac7cbe2e324cb57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216175f24f00b988b8329807dd462079269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708d6cf8a0c22194d12c56107ec12d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bd6079b6a5dcdeaf180a3a64ada7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94777798cd9665ef253a861ea1af3475272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593577b11a2169721ba32dc5462a6224273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fbe0c1bd3ebab35e5c57f01b8ac2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773743845257c005a1f69d78ec89b2ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e2f02a2f82f63f83395fb49dd0e37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ff79ea1210163dc2e8a4677b83436277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f54c53d6cc85bdac06ad663a8affc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69c113a56e51d3be90b3d0b84c69a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f3c34bba8aebef502f8e46e037186280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb01574fe3b9a7d52955ab154cb74d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfd551e96cf2f43e1354faf0b946bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c6a3b9be434c8253d2c1fe4c8911c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030ead629441e1a52873965efec9b35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924b306fe6b7d347e64a653545f62d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d41976ec970839bf91ee6db1cc0a76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57bd07f3ed291fa58317bbfcafc3e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f42161399f1153360d9425923d2225288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bd2adc8d5ad2253b5edc49656a462289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549d0c7e47a31e46356e7ae81ea0e8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbad11a1a3cc470c991c933e3d57c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffd686c4bd191a2485e5a564a5ca9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcc15753e4e8a785fc93d0dff84469293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb0845b7533f9d2203fa024c958be0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c95600dd5ec33796eafc3973e8609295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c88ea0797325f7754ed1b66b97942296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021f8dde15e9ff282dbefbf6a7abdb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cea444f6867cef4f7e8fb488ea784298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5ed571935ece57184254c7e4b2fb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044a268131cdc0853f87e1bdf56fb2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08fd08c70883a10d68e720b2a05084301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256d6ae2a6088f85b1fb320309ba7cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f5ddc85254987aee2c6418b6fd808303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbcd7a530e9d48d5379487721d3977304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66a1007219a0129592cbf46613fc06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a258258d842ba00b276f261cb74bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc955b53570e2c8b631f4e93816d349e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51c9ed221781c803ff3530a22bc332308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f0f603a2bdd2292699d2fce5f8a54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abc3597648a970be002e38a5c66646310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07073034163e9459fdd884c027dc50c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f4280b57dcee484bb6c3369dcb4fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a58e9c4b4f1a90edd80cb553071bca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777bcd554e2687da399482ac59c2d3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7140afc4004751a7d1e84184bc8d90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb5a1e3b190653979c27bcfd6bce9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529244bdd53f08f53d0e1ab06db6bb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b3c26ddf039ba7cdb65f5388b409b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98e4cc7dc891c99488f21ee06d1985319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41d1e70e93b27d14bcc60555eab8ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d65cd9da13284081a62dca9dfb7897321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776793fa1a07b0f03030241d7ba5ba82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ab8af2434877dda125dd6565ddd7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58ceb3925a5d627cabff52344a12e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e0677bc2ef3ed324a1dfc014b7a10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf22d8ce23137049402502dde06571326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9349ffbbee57c662c842aa089a2a0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5273ffa3878d1b8f4cf2fdbfecdbf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c44cb8b686a089409ce0c784a97684329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9764118fcb9dc2cfeb8534826a779d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9035ec1160bac99f0c55f467a499492331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee0ee0a6bab9899bea225eb5123bb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f61a06c7beb865da4f0f7b34889f75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502c7d975513973f3c5a6ea65a5ab20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58edd14ff0a26cab914189bb2dafdf9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3b25a3bd153b26e0921cfe09b5144336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc325a8fdf6a084d9fe27d52f1de0a5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac0b88eac6ad89a6371cef73d8f2c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c309f9a163618d752eda128c693ca1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e591f535caee55104a7888a54b3e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98922dad6ddc6f38399938051f81288341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e63e7ff3f02cedfe09be872d3abeb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af9781b04577c8c69d7298c2831017343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eead42b44f5137fea72ebf1760579344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4187ee0f99f3dbfdb662a197c63fae2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15a1e0f517a836b087ae4f5a8ccab8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9760b4031d4013d0f77209dbeff00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9175fcf33cae86dc75fca17b06263f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffa24c264486d1fda6c6970781c79f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126fd1783c9e5e7fcf1f2ce1f02211b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb1b4f649f2cf89d2fc482e1f3640f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd825427e6eac594a9027b7b63f2b1cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1097590b36d68c5b3c8a7cf09981bae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93849331c7900b4a79e168553df67e17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e388e53e3fd576e49d41ed750563d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c88d17a27343913c35a4b56bbb671356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65f01a682a1a1ff539bf15f6f1554d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e376ac7a610b53c915062a7765dff42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f735f0b254636c4ea5d75a1b71cdd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a1be9e3f5d9e5267146f64e7d88e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd680b1a7469ee0b2ef693b32ed756361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a2b1603ad49b6df2442ee2ac27c09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9db8ebb58453812ef8ba5bfe03af6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02683a2d1359ae628019607e8adfcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a09b9f941e9824c1523b07b5759e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aed9547765cd43a331322119c1908a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027b0b3783f73e6ed1e2352495648a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3500f2303860ff60d52305db3555d3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8170a12ec44a025be4ee2d7cdcf911c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f03de8ec403f7e9d107521f77ca50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5daba64f31a443e4d47ba3b5e240cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab5ca8d6ff9c785620a6f5898f7ce4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09d1fc2d082a8ad90091b88ca958f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db82d603271fe7eee06c34ccc36d14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9912d0359caf672e2a976a172c741375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0492a3903d25c0850dd0dec270dd94d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe18faf222e11446073585199b51da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dc6ed071158e7e7418db1f8803d6c378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>