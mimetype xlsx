--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2493668b8f834e6e0a3bdf1647c1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a76d4b041c27678d7ac2b08b528c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e704a4b9be64591a7adf9f4c02e9793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa463b2fbca1c8b213a3c37e67996ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09d9f7b1ddebb5e69ed972ba1f1ef85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597298cadd70780877fde1d1eb524c6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094697c23490067551fe097afcf8bc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c567c1800a546507b45eb81abfcb1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b969abacbb27e6d2308712cfeb05c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f97e9dded364beee0019bce4a493c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8060c7ac4d7578f463220e6dfea77711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386c67dc312b9b7cc9cdbda13cd6a6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c282d78127b718b5444ab42b895d2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21c69e32a523de580ac62453c9b58e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca95d2bab4b806880b8d7782538ce015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa9dc4925f8d4621675d27d424dcbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9e2233ef7af3603d15a4ff542190917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64a551ad845741332446addaa2d06818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9782084e621d7e99e1f84f5cb9c0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10153fd40c55cc7abde674cc883cb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369a3ccf0a3f71b5e1b81b64bb3003421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac6a390da48713edd412c11ae0735322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87b3b92e0fe043be070a34a5fb1cbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585bae26c22486b81332ed97936db3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54a153e47ba830ea266a169ed9002525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6b6bae594d613650f99e19125deb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e0ab80a8c1cc92b1ba5710ef42cb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e18557b048994174914bc64714454f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16411b494e7b7c56febcdba3e6909a2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf065ef1859479abacd974a8aec8f76e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d90b284dddea0a72991a83e76e0e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8b6d5b2c666608b12d55ac277593c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f920592b6ab18165b553712da5120533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52c9b29e19b905721cedae7655260734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4065543fe961bd030513160414cee1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645c8c66ba8384128065932d9ac7de536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb106bf9cb69f803045171d8b7847fa337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca38d4e78b7ce3a3ba43e30d3be61e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860b97620228684f22920fd6f381eda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ac5c501c1c680a606bf69efbe9d5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f71ab6381989cfa6baedba4ce36e1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c537066a3615b13cae85f045b8a0c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0310dc3aacf3ee5250e416e37af0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011df0c38499db3f7971ba5dcc713244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bd2c0f8e11317e2134d26aa6a897b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949214672d897344357b235878c12d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe069a32db164cc49897a33a5cc814b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c9a2dd41d45b4004204a666c01ff548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a3e38d575ee3e2c412bc19f16345449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45933dc1c985b238b89035de1406e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78b0cc85dd787adeec19c9b0532c8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db2b634006cb0170827fd654b9443d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1078eaf8e1b3230d07ff27d2da1a5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1317864a0318e99fb754ead389cbe054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49910c0fc52c9834dfc81e38967433c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4496062830617ad3d8bbd78b1468256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dd7e0fcc6298236fc71b684efd4af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89f1be6a2d78c73dccd609fef6229358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347482eb640ec997d11f43c741f8d5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b187b00ba19827c4942340f8146756e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca29be0dc96352bd58ff09c375d4c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e58fee4157a9ac0a49f91b5881c5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be6535848310eaf1ac80303fc3973d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d31ea54ac4abd21d7b3b9b000d161d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf9df2935112c28e6488054dfc58f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9c2ae2be009e25e5370bdd711256966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f01d8f7fb21c83a1abce091c3d9e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df5623f3f8cf191f35a292d75d512c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35812408640dd11f71e309a144a95a7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87249b61b9861b1ad488ca2b2d86e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8531909d1c2f24101fe7661b1df1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce075075072c0db9a9bc1ec8fd23e3f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732906693530b0b85411962d6fb63e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecf701468abba32ef27614641f962674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e19c8545ad45513e6f0953f84790a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e781f48726b739fac567115b3c87a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123a6160c5219e6b73179ecb199990877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f689012e81d72f13fad1dbdc63da45078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d5bb218d56d91723943f8bde7ade079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a47c207b2cca9e909ec37d02b1a2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1543bd080d268f57a11c0f9a090ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a62ad0552d08028a721d165f121d8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07efc224423bcc3ca01b96a1d25290e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f16d2d539440f091f80c9e029e73d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572240139fe84cb548bac95f5b7c7aa785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a03af37de0757fc4f2ba8e2595c8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9795a3837f2a6da2e49d47a80f6d0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6ebd3a5aa7d31efe520a73d6697c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4b9e97cb81ec592a75151bcf9d93c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926977a8ab46fb3d6758c0252af722e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb959e3bdb2d5846a67773f84daf8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c657b10cbc4bf54702ef14f7f5bf0c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756681fa01cbf0bd5ea3c3c3d26890093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d514a7f74936815357ebe61ce22cab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a13a8952b970fb0ca790f3b861733c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f9a0e52ca066c61c22007093d0c0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333549ef1fe0db890759ab082988e7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90570a2728c7990a5fd43ea09ccd4af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b4273e139ef2cce634303f275088799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b064162ef26ffa80b1acba7ca93a64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a316571e005c92c2a3e8247bbd7bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c6a8151a768c04db33301cc268e2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b04762c9e9712cb7df507b288e05fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdb552f26f05af56c3ed8e3566ec1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a75e3cfda3aea30d97a9f40256e39b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cea07ab1d1436581cfe194e40805b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503533ceff181c71964f89ee9cba631107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9889229ba102353ffad4a308015ace108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe387754a608a601934fd9aa73af842109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96538633cd2dbc6cb039b7b7b5345e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c91aa246625fbc9fb375037090b536111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be69bc1f046bc012e2a8be1aad0d96c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71613d86af2524c6bc6ae7fcbb81b986113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb6d0b7457ad7ae3e89ed881226962114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ee3451dce23e20eebf60a9046bb39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd9dfb4c2cc79ec1f43f326e1a110e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cace11480896add561434849aa4bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9d343cfe9abbfbe11bbe82500fd68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d411f04f6be33d96aa6f15e83b7ab9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06855511d20404d52b2ebd9a7c24b85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662d1a6155a29afb71eaf5d62a7f67d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc04b2f3edbd71389c85da71a48bc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8319179b5650971805133e8031a74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e121a96e35c864578ee7a787c4f896124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ded8b5076ec3136c4d598f5db6816125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa5f9a6d3307c2965754fdcc68a51e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14552749494aa06e7cb00fe1e1dcd9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a91086d2bee1eece8289503431373128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862db31bc1871de796ebef0143d7061129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaf84ee6f3a1937f2b8105495dede5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d9c0f187c8da5a762054ab8825e9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0d65ca39096932ec4a3a8f4290e62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce39f6b6c7e7c64351828e4f5dedbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88ad40b157b8fc70f6c0ce5920e5ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ce5f4e38fd01b89bb866e20a94a39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed39c9f0fd8cab541c408ad7a1d144136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d58f1d2064c911fa57270eb50a0e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce529c2f6858ed11c3afc5569dc3a093138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05305ebfe2e87464ad4238314ede7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92180303fd0dbb463906d899841e38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a72558068654649e5b327ab5a4bc94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18924f790887591e7bdddf363dc9c90d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3892fa9a9180f92856712cc13f32716143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfb65e79b3a4362c68ed6e8116b1e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fcc7ce7eb08a43ab52907301c7117145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14dc56c7167ae60eb9ee1050890ed3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fad8cd6305b01f633a27961e47c20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eee1f21347fec368b0139a17aa09a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d66d093ef3b93899fbdfb377891a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768e56b734c446516260d5bcfe0881c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919b40021a2d394caeadb4f4b5be328151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124801746154b1b4a68c775b07023147152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8b8936c6f7620a076e13fb896ed31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cad0b7f020ce372f4c380edfdf195b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69512b905a84b5eecfc3065b8a7efe7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d623047f737c5962e687e5589cb5a55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d1b9c8f2517ea3bbb0626283dc9bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b69b19481f42cf94f0230aef386df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f2732f1a434bd2232b3137db32ee3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c71f4d74324612e149e47d91bc7a52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccb262f02708f82a1647cfe1aeed19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc19b120d0cbbe59add601bcd1df092162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71d09cb94ec3445d4e811aea3aef4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17128e7eae75d3515a22ce4fb10198b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3c190a1826bd5e69b57c59f7932dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9eaa9af8c156f1fee3c6c9b1078f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5038962550535163ced015de0cc5bd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deb8f477f5fc5eb6559491386f5237168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bf4ffbb1c96bc2f6e5042a2399b37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa1bff7f110d4dc28d4249cc15fe59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d185e74e10249d31ceff6bfe3ab7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770522f640744186795ac98004479a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5f1a3feb50fc5e30e9526870da73d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56fa258e3d787d60edf9594bae74ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c996fd59865982a97e597a744cf379175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43dcdbcd53cb261f7692c1e3695300176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b16ca6171f1fe0672fedb33144ecda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97c57191edb455f2c572447736e19b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b29cacd96102e6a0181b53c7eaff2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdd6b3d17f00ac2b29d2bd036b85b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e15835bbbd37a13a8cb0f0d5dc9926181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aba74a721e91ff079a3b4440ca5f6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2012ea7afd70da41781d87d91234880183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1130fc1bd36dfee34f5f1e1032cfd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cf6de7878913254a2719c33b9ff33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ae67d083c1e2ee3a72b69ee657dc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7abc2e99b1439e74a0adf7469f8e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcadd540cfb8431dac8c16e342cd78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214e069c85f25f97f8dacfd36b0fa75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec85e94b73b0f9dbc8849ef005df3b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dbcb2d4326b5eafc8e5e45c6fa001191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29189453f919c9f250b941c79118a0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee66e4383ca726f661ef5c5e33ec25d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47a16f6ac714bf6bf555c1fa62cad0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5db88997d36680fb1f6bc41d34226d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c379a62293041a5f3e557fe885bcf6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e2bbcb659ab7bfb7ec8a703aafdd4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a9cb6b2a25fb06290452a355b0e5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47fdd449462e2c1f25821b1d8dc6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab64e19853540300dec7c58c512dba2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9c4c2bf051ab8fca0b0cd83624129201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47198088ec6bf5a25f38b885513386bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba63cc1083b585567dc0991de4e972203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a8e1d4026af5575fe848448a8a544204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c11005d7bc5588c75803f7d4fca60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13745bd8f4317efcbd6bef3c695eb82b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7111553980984c48ce6fd548db4438f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d26afb9dbc4261d5801adabfea7545208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de53815491aa2c4353afb70b2493b49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e85ec1fd952541ab7568ca278dfc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df5be706c31541679cebbfe9944c70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8e5e95feb5f280d3e4d6dc0474657212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dac2ee115c3baad30b9bee7accf39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa75494dc72fbe145a9863d67859e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d8e436701123327d07c42fc41c702215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdd33fe6198a18753d0c1ac2374cf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278868e612569eb8606b447b8782b9a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791da008099dd57d68ab0df8661912e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19201c17b9fcc7bd2ec055f801a48d35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e93832686f5697c38ce754fa16598220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a341749b6df07ece71a77b29c580866221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edabfa7524ba0cfb9f239a65eae15d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51173dc4170d71e7b4592f9f382faddd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f0e470aa93f73f08fba40d9686fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23ecc29be70c48a0dd48a6a4fa8b91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317401cfdae356b808584c478923538d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2153c1969cab6ace446bb6d1cc903227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1ea1ede1a9cecd96fd9b11f5102c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342a219521c57ea41943f06737d4c91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9dc2105dd3706adf28d975e4e5339230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ccfb38e10bb02bb9e23f1a038c8d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c350f324bac19a57ddc9e5b72bf8364232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0a49553a1770a88104a467be99e27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71c9668ed8f9d5551c32c42e47b8ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469e854ef26535821efbdc3a2c33173235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408086494c7fd56bfc397c405dcc32c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cd0f1204c9d29776756af760fcc12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1295bd74ac9b0c4526aaca4f4226a8b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9d215062b4b6b501a495f394efc53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1dea2628cd31930e7947eb91dcbe7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73badca670e71ac7d1e11fd3e7c83c4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e86175d4b8176d6a9a9a6345bcee1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8bf2740a9b90e0724ef3b671ec23f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a55e72756aee075d9a800e02a0ee7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db6d97c67550ec44836daa37600b06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e718b830fe3bbfdd69bae6f8bc789d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade23502bb1177b394e4f1cf31a11f92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647228a7622f3cb8df7cf35e738bb1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d58452d79f3867fdb55a9f9a4468c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3f8fc002f5f814edea35a053dcdfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2d398d99e4278657a802332666a8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b270aa3d69e274d401f7d0220d00b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cead8d1c2b7606e5918e56f17d61e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839e6f947fe2acf303c0ba6025cb8a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b594483e88c2700016c4acd884a56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3b393cb54128f92588175fb20b3bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33bbe4a298ef479946bc3fae7bfca7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6f5aaf068ec6ca6a58815b644fd7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ef25fc3a7c90a46d2b0e8d0cd52cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88d4c5126fce968670f37f1b14fd93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1663b825634ba0c3d77f189271e0e7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301438f1eca16b95a878739f765938b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a175290bdc8a4b6578dbf742e788b39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b7c5119e8891451d66e5657d99730264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b26dc88bc2ddaf4da71ce60500522265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d94712f2af0901fa762ebc9af79b16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355f4f83f401c863c3cf83687a6e8b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf3261b165ae37583f2926f6031618268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc74f05577a93cc5019193b142ae907269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c66491f5c07f6b1dd2f40e80b428e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3171d4e5395f288058ebe0406601ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e58671376aac99fc2425de992f65e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036d6a466fb3d9c9a125081f8bc98e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874cb6bede995f27c336cb159de422e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc8890cbea6a09c1cf8ddb763680f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4cedb10c915769caa787cbba1a65f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1346b57969fcd3f191f73b9c9e1300277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cef24d8ad3b162ff8b52ff20d20136278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03ac005f0c531f8136f90c48b17486279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135dbda760f44846d5fb1197e369c4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e03ebe0f1402cd2d231d8e0a3fc4d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd956e99fe32526582c650c6d82f2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0356e73417dac5fea0e70efe2bd4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d86d17cb348e7f9f11c15f4567e46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57634955ff8566ebd6c821aacce22c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26720875ed1a6852839b8c18d3749cd2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d9c1071cf67217006bdedfc2d8c86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258bdd7bc903ab95ad443bb9e7b991f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d453f71103ab9cb6000e8f31c696a39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643365eb2e7f3fdd5641ca81f18f81f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bafb5afcaae2753becfdcb59212ba2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5baee791a3e46ac81b4b3822f24960292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fc679a1821bf98ffd19dfdda8410c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68209873646fefba2ad4fdb237212cfa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26f4f62b00f829dbe7e4c7fa285d66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe426e17ef7db73dea9b96a2771c32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618830546e638fa9e1c881457ad5ff83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fc0f010dbe28b1547e85a734ec02c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e8bdd41cbb9b6c7b2a3eb75175145299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7cb268b4c511dde6598439190639a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6b55a00a91d3d06e4bb1dea4f9aff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283d6eb87d83c2a0dff2fbdcbdc20f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad8ce24d0560e2ba633cde52ea2da3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de638ff865032bf4a4bef743b81254dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ff06af62a8bf7babf4480c4a096b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5325a4435620dadb49de7f732532763306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3293998c652d7a4dc97a3488c013a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8df000b9c0a2e155348c5d63e7bec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa29e70394da4134ebc42c2ddb2a6aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f27a77015cc976fbbb3186a497c46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15478e2d5c002549b5530e6ce427572e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bec61b20eb1231f0126c63269fbdf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2522f96b50a7f7795bcb259c45af62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e164c0117aa5f4e78f6af9069e0a6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b715042ba7fd5889a0babe8fb9be8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1db436ec1566c1178f95abf4ff839e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77b78781e978a70abfbbe9923b940f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b076e934e0c2c055c1121b2eaa67d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b63c6e95b775851b016b66ae9efcd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d446e48c48b85ba93ffe166181dd86b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e89140a44c419eff1bed83ff371e9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd375c7743604f497e789e1fb82bbcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c272616c87ad18a5cd2e03c79189c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b00263c87db6f91ac2144dc515e80b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20bc765274ea0487edd7e0e8a76294325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b8185737862c2cd54bd4fb18264f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd86ed63370f1b913c233a73abf920327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3432ab03786d847573eaf8d97c1321328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61bb09afaf4b90d4c98c0b6f0138b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ec2e63e62f2292f72b0d1fed75519330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a8eba2903a90fe0d07cb5d55ee6a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ca90536df23b70a4a938000f635e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8da99603044bb8276ceef9c6c09c7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875bdc099960742456fe7c13378a744334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b51cc34e4a99f10cce79f8b3c025bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8941a141dd395b9dea3bf673bddafa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f55020b3108b4ca07c81651b10e05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea528498e5c8756f9a47bfab2bac23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52566609b27ea2ef0d3c3870538507339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b251106a634762308d99fbfeff232340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14409e919f716441c16216a9a24a10bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9d1fad00cfcf6869f15a63530453a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754b9615df7be9321352cf10404f3a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156e51909298d93678f381d02f11570344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d076de67abaf34f3501af55bab962aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cb127f6dba8b85949b3e7532785f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f741c63e98f6042a7e971b583428a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4c87ec408fbb3ff56d39171397c36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe353f439679530ca1bf8bd0a4f1d23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ad94e7faf74c82c94217611272b1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d63b95f1f03b946a50e3066cff9ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c416a197ad1582c2714596b1a30a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3658903f6009a595d84185642e864b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4eef26cfdacb30dea6e86b8e2e075354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a5705cc735958758d7e6cdda0620e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35316c50635eb0eebcd13c37f3296c60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89975852082592dccd85f0886f7b4480357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cb6591c0afa1ab4cf93724d454e4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a82af54d112800aa29ea0bb298a7ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998853e3287bed5791fc52ad2e0eb1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dada97a6e82a204835046302bc26c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb6f7d75ca35260424c54f6baf2344362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15068e8ddae6850c2a117f9acd6be438363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c508cc652442f1a06dc9f39c3cccf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811300a0ecc8039c0013fa913c20b37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955179e5f7a1e180e89a916f0b48516366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea667e224749b686192316851ff7391f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa0abf93ae93857cb5a6656b31b2ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4873bcc9be1b8d19f7051348f1c6a7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ba28e3289fefaeb1d60c55ec40b50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720e9cbe27e8ca47f74cda994d1df4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119d42b2b11a93a27903b0ee18521dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ac14de38b5eb4773bc16b6e88b7cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bf1cf6e2b162122ba0e2b64517564374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e31029f2831ad24c3793047d4e9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372485ee5be3a486d3fd0fa0d20b4f90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1d273a10f2b47d7650c3eb8f749ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505311e0ccd0628a395ca06cdcbd1bf378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5923b014277ee8399c1b82cf3764021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b1e1a94d6f270db180be137a1cbd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8ceb19aa72786800777e6017d59df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923a9a5f394dd4aa94ca130149f61fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027af4b4c8efe3d655c16ca049d9fe635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8925bfbb62eeaa0536b59c3847e9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0652a6ddadffb111ff507d1ec80f0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9343987d50eee146cb51f2b4d14ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10909106b94c17e681c844bc65f07cf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2133fde2327bb533771c87d6c6786710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18d2fe0b2577d6eef56de0fc876d6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0482785bae33f2a5c556bfca7aff312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdb82edf57e5f7e46c6bf3f71cbef513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e3ea2ba869ac326ba3980a630391214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aa3df85ef9de90e10509560bcbb1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579933428c693f7e9a4ac888807de38f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847caf45612f2d6d3fa17bcfb99e6c3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb863295f39f5d31a4bb0924fdd3a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea65ab15936fb4209b7171506488cba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c14066763d6a451ff8df3131df8ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3028ed2f559017ecde5543db0dc7a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552df39c8fbc7551ae51665a14b15c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e999473556e61d2c8532da984ecc7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ff221f32012eb44e31ee86607896724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd69068a70ac37eb6a2f2b567f916325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ef2610c6f9c94caff847c8603395d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5303e4f76c38c8e7eb6c393fd3603027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12784808a6dc6ebc08325d675a6687328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5df6f88cea116c54d7a7edb2f2506a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55552254f9342a1cb6af637933cadd2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db46b03f05408bce5acdd803c7b6b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2503227083f546e13a72c3bfebe6e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe1771d1b054574236cddc140b941333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735c68f9380ef794e58767936534e9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982027763bddc78352699e1193f0b8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83e3debe26107ce84d55e8583e563136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d211aad3348a9ef73dd6d941defdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e3f2cf1a330ff23790a0c7daabdcc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22891e0e0c464bb441975cd360e5e9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef847202b315c14b54b3897844804140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcf001465d8863cfced96b3f5a1c5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e625d6b301d2df4008a804133eb8c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bd9f2b9007d8c5e469489f3f2784b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fca120589ebca7f842e46f84a049f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aa8004bbf86b98700b9fd272ff1ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399438951e28ea0c5fb8d7ab25b607d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd509b7e5b358b8d0f304495d570a59a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb9066716641349d4ff589ab77767248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09604149a5754931f0a593e1fdbecb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a449d15040bd2391651bfbc5d0d99450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baad283680f4d98bafe37d95b3268251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242f08f240bafdccd95500fa25635d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3a1f0cf83b94a1013412e5c79235053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9e9a0f2f074e0ce895492adf4370754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf77f55905ca6542a44dd39025ac10055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece054445a10b431b8bae7ddfe3a99256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69891475d9a26f25eaa7d44f57d72b5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d37da76422df510716a534beaa4fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ebf03c77c3e1db9b7138089a454859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960ab605abb04c56bd8ca5be81fec8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf099727d926f344b587a7e114a97d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493253e8318b2c9cc1d7cbab21e580762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c2d3f2e2d759e8850b52324d0a2aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d738ace4903a512549a18eb1f3fd6a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45899ded3b3883d3a1b461d0b07d48565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365b5d101346bbfc33103688129f48c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579f93b3e08d10a2b33c8b220e3df2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fbf966043096e63c600db95b3965468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108a70022e827bc557413c8d21cb6c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5f0f01c04ed6d05a736dc4056ec3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727d8a7bc6f4a7ccef1678c74386b5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65663d005f4094d1fce4c334431caa1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8c0fd05237cae416953e6b305ec8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0197a477a23cd65fe3cd915cb6ea6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34135bc77ce1c6d236cb23a38134348475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70099b10326f7954e4adbfca3b289cfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497d3e628717d5f505b5c98aef2c3a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5533635d4426f0a91ef039afaed4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962a254572c703e41d11d051c49a33579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169628aefb00406807b288c4bb3f34080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5190cf0268402253beded9f8bdb3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e723a24407f13c4ad9bb1bee38060482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29610950796391b0c2fd7eda12b1480e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafab5def17e67618e1f9fc25c0bf71984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348605e4a48944e0c5d014597986d79685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42c70179f1d666a1ed42384ccf016a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d075bd0a29423c73183d2332e55c4e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387efad6355ae4eab7b12d3e79e424c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112a0fb44573f8c40de058631c1e4cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f58e97de39db623fdd73e39ed055390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492ed5c12ac3f4c4d4998c5c9dac65c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5930da05599cd6b9774650844d5c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244ba90f00127608abdc58312ad6c0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4adec955f1a5c7d582b21af0d94e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1cd44b61120722944beda0ddf435695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0731111786356ed2a00f7acfcbea696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756daa368936960ddbd748cdce56339497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a95588b544dcd0775ead666574ff598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f804adc0c9b7625df2dadd99b321a4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd433fa340cac362292f0e9a5d363c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e0bdbb680df4ef3608aec5e496248101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559605d8b41064badc43bf7a619fc08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7edbad13140c5e9d3a90209a55927b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddd5bf76b1f5a6135b492eab65aa8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87865f7c0795aae02f822139c1f79f7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72216d69df7ca6888d24306a98f9a457106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b63339bb38709e570918b4b9ef8f74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65710f55819c5ab95adb6cd3ba788108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1431a5846ec43dfb65da62368c60523109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec55b7da3f9a228f3d28698406a4b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16049d52d8da227bc9b8a0010823048111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731676d94167861dbfb5ec5a4726c2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04edfb3864862f4ae85c557d0bd853a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719898ff09e80eba0a4a19147738f2c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ba51e76951e0f68b1aa464690a373115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000bcb735432b0b26167372cb6a861c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f154766c3967d36de1bf913c2b925a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c358274c8dafbed0414d99eb88dd53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3173000300d8b7b5652ff1b5a4897119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c0edd97f2cf753f3447d1b565e3f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835979d020d4914040b1ceb17a1c2c40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f43aef0dc00760ae15c37a23794368122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12403c61f5d306aa78e25fd47f890480123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc974d0dd19b5789ecd49f00d7eeee4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011291e68ae1bde7bf3001c57575c52c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81999cca99429041b0f588746f10618f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466571ea3bef5d1c966ffa2f3695904127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda4b0f12c0a2af63d1bc0c3dc699ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ceae65fcd7d2e96fbf78710e84df5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca606845cffbd42a2ad689e10c66ccfa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e6f5b425646fd8428de91ac9ccde7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ec0f62fe3a755a9e8b9c44432731a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b9cdb40b3bd5a2d1fec8daf87b49e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051debf73058c63a7dc87775238352bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984b518fce84f95be79b925a5ad5435135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b80146d9e36297abc1eb7c5b4bd0ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a875c245e2d556ae8af608b422ec10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337127c3d0d36b0a2cc2fa4ba6b0563138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae359831da2ac1c3b995463d7a42cfc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65b05fe59b2d87375436f44eb25f15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaef25775acdcecd204690856e2d37d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579cb7aa67a7295a5b4141e18dcaebc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdc3b660ff1dfa1de06b3c994fe7b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f797f490b09be2bb856b5a92046a5e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbbfbeacfbb47b616bb62cfa9e39ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffe5704ad77aca442fd2574eafbf31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c2b590d49c20d62a550f0b0186253147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdebb0d7383a226e069ba05be8e1dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9237225d6e046b8c2ad28a835785c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbded7a120304a01907beb98568dc0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec68251ce55151cabb898697e4b206151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439857edd65f359860faa54017945357152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992fc61b795daab74650d3d387a7a85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b196dc2e5eb920af74cecc28769ece154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882387866fe21920365d124d3d27df9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5d55f0948dc1a53d9919c957c52ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd98c2fccd27c5d6b4fc1d2d4f51391157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ced53399cb1ac19377aa29856842eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da49082e17f7afd984619d7a57343e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1a98d955013683e9526d1c3c4b499160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eecd315be29bbd6d591413e5fe9dc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95374eb87a62c18a31b462b1511916f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f574a81c21bf27f84eaa8915c477eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32933d9eed50545a340440a0a49be3e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d58198a80c33b692340d1c3bd0cf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05a1f9eb28a3d646db1cf8dca675d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d4574c940882ef9554cbd42421262167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0746f4c952061158ea9f995da3d97f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76ac3757ccfb6460434396cf466cc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c16e3a43e10553522c3258ec6a592170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde0712cb8a71586f022d397c496a3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb05f4f5f88eb6c50962d159196f589172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a25af4dba76f2ef36e0a954f418b29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a573343b83ce6e4cad7f8c6a1698fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dd7e1cfca69049b122b8cc583f75c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d3bd74d43342228b1fdd094808c6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875c0a00e162ae59a9322f20d51b429177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2d0a65e1ac98d3008579497150c06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c097325bb0d7a95eecca99385a078179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147faceec7451a656c81872bd0fb813c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a1460b9158df991188f71eaf8c4e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf778125c62f9403285c09e765b0ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa5c95f22d57eded78b2ec8c304ee4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04087bb9c22f7c40de5efb359fddb4f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b1db3147f30cfe0c04f7aca37731a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319d2afba3a1a63546a0af1a4c70f66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fc989f7c409c1558b6927bb8959be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d98f3a6caf0581f6905685df7d5f69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78c3cb01d741f3cb8b24f6c7b85d6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552910e543cfb533bde9da37921ebdd1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31474ecfd7cb1ff7136d8ca61153fa79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d47b0d01d9685a2b48af6d6974d85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578e7510bf1c357c55c1e4548a66439193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a0f7f7687221314287d2545eb53ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff1176a8db8378d18890ce089de2ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e16a097899a54a2ecba43b92622c85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5650ec6222474c006bffe6cb5e18a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77535527d41794fbaee1f0071e5cd467198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80e41dcef41d9f1a8d2336aef3d279199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18938fced3dc699f8facd444a417f46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524dd9999110d066b9423e2e1d1bf0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263f34f0dd67727764f7f2b4d180bd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebe307e2ca707b3a2a3c3e92ef887c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3304f02cc5ed0ef46700ea7e61947204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c865a08750d02165c0f70a36db89798205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b596df4221784dc3d649126d4d739206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf9f60bed6dd1be1edc3e9f4f345e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2704c0490e755df55a7fe07c35e68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd4459addd38ccf310be7a15af4615209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912b0dfc3fb0ab0dd853c3aa6d0466d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785650b0d024101f9917b832d7b4b27a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47913d44bd44c5f36aca510267cef1dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85aff01ff1291833e0c9ff20f70a0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3d5b0626a66cb73a5648820080295214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe36ca3b709d0dcd853e271530e24a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb17091ec37a44a4dcf73219f56feeb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a162b1565ac076d7156e28e20164b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e57d7c97102b2868057d2268154d17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdbcaf71e36d2e96ff27108567e9bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a158d4731ced7c0e59920dd6e6f47e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dab026e707b7a663b1b6a0a4b0a2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb01f3013200d674e2477b3e17dc7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ac033f6b8d98db2f05efa3d0d44e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e40df648977c413a4497a8e56083ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec794f19c2844cd2b79c61a1bed21ffd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688d316e1bb84476113ccbfd7104bd0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec4b76e3d758b76d797db882ec3d2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8048064ae43304775a741093532d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c41a2b46cf87f7ad2c17643af289e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0d928edf6f1b7bc55e8f2a38d9eb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f540a52ada45f9ace28b0e86184a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913356554ef4613b98d3120de60e0edc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3989592f5fbe509883058f469b4787b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350a35a2f7b83c7673166ba8c1a7487234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc06ada0f5193f2b1fbf8049333a19c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d161bb04955a646c493c5bddd5f20b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906324b2e55c260f2bdf661a93aa771237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554fcf622282f635488e3972f9fcc96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f495cdec5baff528a11f63f626b88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f01321af4ad487ba8dfebe5846db4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c97593e00e4b2cd2d1d56a5bcfe91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a46389442f28189a4cf62ee9f2a81242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d5388e921bb415e3f801f0622b7b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee48e32d3128488df5a403f47339f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e6c9e471493bf6b35193e80c60810245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79197b3e60a0159c2939e7193583b40c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbcf31fe7f64873c90daede45143b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849725cfff9af1870eacbf7f221817dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ddf64fa6e50c7ced1b4724ce9b537249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6295e2392613deffd27678b70efa2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a63a305b6e51fcb6d69a17d21fed8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7813dcccacbedf2c97eb779b171e73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a63fb347f0501577ad4ab3cb6fae2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454c499063f1a0e95bb39faafe5759d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241b4d980766de4b86eceaa498dc2e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b94bad045b3c57ed4dcc8a2d414e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e73bee273f0e09b6432676243c4cb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e539b35df2ebd470fb0a5c41bf92197258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a06e6cd1d745a3af23bd1d0084ab2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40749f8976edff6cbef267244f8b1079260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44753cb49615392ed7fa0a39af7a6d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58498e55317f21fdabb5f3ca1b9dd9a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073ad8a08aa4af5d1c80d1e014b613a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a67b9485029a5cbb0c4ccfb655773f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aed935b11386e0700edf58bc463b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499fb5f09521b1191c52fac16c87826266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4514ab4ccded42b2445a71d1ad3a87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565dadb498dec7a66eced6689f20b62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9c126fc79d63c1114f6ee3eca8729269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d315eb660fa2aad03b37054f54759a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebb686a97c2b31fa7239ccfec99080271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c59b313f11abd216336eeff64aa62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff46a02e473b64f397572b0ecc00b22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bdc43fd0fa5e7101c64b1cba70cb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79e2b63341cac8f1cd63ad70aca932275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7feb61b26b7bf6fcc3231378fca35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc83ca8c6dbac5459c85d941a88f05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cb3a04415731a173a7d0aeee93a9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e118f057b78bec9cb48f18c3fe003b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf107a041596f3d630d7a5f058280b8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49081e8a9aa759b4e0245ae31ddc487281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e93697bd8c44e9adcc2c2c6de6c874282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc885de91d64731c3cc7e1f21edf18a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39055b9627d746e7c09960964e2355284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d815924f2677ca1bf5dc467f84bbebf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8efccd309bb1d1a3efa9bb081943a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d7745410e1635b2e6f00345b05e6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26a0a7ec23d60751a17401dbd25fa0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fb9f01e88fc51a37a9f76cab101a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48303c979e504db1108a7b6a62fbcddc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfb5042fdd0b469f64cfabf46a8860291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec87bdb72dd2dbe8b33619717504cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7341558124ccdab0a0debb92c2edab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac4b5799a7be01689c3190e83a091f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d3d849251add43a2d7f6543e04ef7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ac8368038ea589e01df4d246e09f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7e04896135f6b734e7a572e4037e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc489b736ca9975f23e176b9b61ccd35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ae0af39b58dc54e73b30175188cf4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d6eaff848891aab46e317a5b4e136300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23747b51a8ac3b044f450d5771262c1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06b7edbce3cf048bfc9b0ed56c7854302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108a49de3b9bf2b4aef6be8446cb259303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c244f416fd5bccda2a02d447f4a7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d099941611cd3f580cef9dfd7dd02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d0aa32daf0d071f6ad697e47aa825306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769a1fb18f7b20f0512d6d76378ef2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025f4ace9b94ed913cf3dd7b422e64e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd126177191d3b5fdec2506c8ed398a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04314824faac69ba753c29a732df5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef883caf19b14c4905e884a9e0f4ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85ce7439b4fe86c9adf74d74bdd1a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d17e1c700537a678d1eb8cddac51c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b0ab7f79da8b90ff1de012df0322e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7307c09629f36b4135693437653e3cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879474d8ad785bc34692f673e517ed6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608346633a5cfeabfb499ff1e8955103317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275425f8cef913f4c4e1ec00499da901318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2db2be307a9c86c9358cb381f83c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429138774e29c7d322ee269913db0fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2130e3e08539c39793608256232fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00d7ef0d17c5931ebd96d927fe7cce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba463ddb10b718c2e90917ed4815f19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246bbcff67d0381f2bfe3d48103ff69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32370c7840080728e30e515537ab1931325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48213f4285ad118587d94850ab8dd1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df9247172167a3e78cba5d045dc8c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e6e89492c8cca4764ac624a77c5a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa872b0f01526cab8c0cb95ec40dbcf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94ab7de60cadbc0bc730032ce596c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3b271513af1db82c704697088e2f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c05ab0492b71ac50ce7ea7095206c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8eddd438376df368329ca7efc56af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635886aa1e1a73af5a5fff398b31ed3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c0e79996eecddf89680564654ca47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410cb0cd61fe24dd99b72848b8b09c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5b110f35c1184b796cdceabe78df4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c757bcd1a92d492f17a04dbce830e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d904539a40fb7d0730262a2271c2d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b33850b300580d4f7a8cf7b483ee3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0468a77806ec5bf274df366485a3c44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9db10e2c56abe75e4fdddf2254f03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e426496c9928d17af4280279551f140343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea1c0cf5e7e423d2bffebc484b85d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81ddd7d877aa55876cd1e04c1ee319345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f799467bdacde505bb0d9c8981d7c62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074ffccba64c51102111e7b7117f744347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d93ab62da9929350a860ad9c072e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5604f892361cea807c0ed39f3e2a72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829d2dfb6866a890002e73a181c9f2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea4b9c2227ed19f696a3a33d834591351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc6857f36bb8138e7a4ade86254d87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eac16970ee29805835e55770ab2242353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5eb28277961c86b2c8f6ddeeaee81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b0d98fd6f92748fc9de7d2156498c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd35203ffa8c07860fad84ffa765c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b9871957cbde2a20f9c7a3d414ef0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391891d5e8c1ca6b978fa499adced1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21fcb712e7b529d050714535c43c03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584284747ee59eace4d138368c66dd48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abc20671fa1637f5c4844f854b8bd2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205b3c8d3cc4f5f45ec38e18473f4c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80455f62ff4fa39365ca97cafc64885363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcd95b6ec472491a237832d6122b2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d82a7425f236bf90892fec8f402c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15aed0921f4ce05395af37d8f9df5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30649edf6fc808bdceb7c268c5c938d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e47ca4d41e476230756aa7b6c9c030368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e788b21e556ecfce5b4aa49ad2806369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62769b6f2aa3febbe7bada603db78e69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d23c1009809e3c98755743a82e24a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab60099208798ac76b41da15665270372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f7d8a22149a9ac6eb22c714481789373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a958c3cdcfc470d41093ff5c53c2dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa78f89632f25d8047b9e6e5ed29577375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03621f13667d2eb3dab66920c29c5c67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bfd504a24f6b21b981686d125d50c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767b17df3ec12a59894d74f6383f4d7378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>