--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b61d6fd83fb1c2e88fbdad06362a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970689fe441932d179537061e0cc9d412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2c52f61e02524aa06cb7fb8dc290b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b812ed383103eca0388d90881185794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0df1d70d167cef7df6eefc2045bdd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b4fe5214f51ace1d3b131e77955d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f9978e8fbdb14d1662c88493ec2717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e465a469456b32ef0686ef34e9fb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466da02ee0830dac83140f0454cb9d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f55fb9284da6340386d97638da80f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff41624af8549fa5bce109c458cd8fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ca50e7c3b6d412776dd077651987912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f683be817213672d2af357d60542bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56f28c2249f2759d86637c26fbbd9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebae69be4dd52ae341346c48a4cb0b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3f76fcc3c14bf57fc857312a0463616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b4b4e75c5563f89b38858622575aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495181bb9f061c7cc5f3217f1948bdb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bddc4b42c8fe59fec9b8b7f86379419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19e618e23cd517240398146843224720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe9c8fd9a781f1ee5599e0e7e0fe2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52e886bec7567748df3ff966f8a44422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae0cf79315506a3304fbf498c9d80723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9aab3916c2c29a49d4144ac55422a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7683effb15eec22ddaa3eeb72bb2e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f5e6fd5a549518b08486162956d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77209d86add6869eba8275ed1ca4137527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb35e08a68d64ac751098430d3f4cb528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69ee158d5d0452e3a9295d602e00b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfc5bfb987fdb79cc8d9d1eccec52930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eb1af89a4fadcb1e4b5600bedc11f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e0c575d4796465f164deb0c3a4e1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b0899274fd60262ab19554e3894aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf369a47207f5610b2bd076dff10fbe234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19238e28f98fcce49b6358ea40312035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2e21de88e5e5684521184fb78ef4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63230baba04232c6bb812d647dc6eaa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449e5f5a1a89f3210edc9a0abfca18038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103116b5e82740eeadea6c6bd1c34a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f76226bd6aed26b48db5fbf5d438540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe5036a4eb1d2afb4adf9b3da81cfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaf015f5d11c9c03c6b6445ac87b7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d0d5a13be6949717ed71053950c6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c45b1be42d60a0cd5577796327abd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571aa0fcc1abdec9d2f4d457e37f73845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0ead92f49bf5efb87c951f232cf1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a097026f2872fbf5d07f35e344630c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e10cd9c1142085ccb27c38c097ac4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d172e85cb2660a001aaba17145bea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c54d96721dd6b5ad0e340a70e591cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1eac56f1880fca53410d49035e6df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74148bfda162ccea1f2d87be0e4f93052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543367e3c70420ed0cec8a547a95a0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7116c6007d17efd6cee9638e8f534b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f04f1ae591395311d7d3b1b9f4665d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559339f2b4c27f32b5ddf462687a9d2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2f9befe272da838e0fbb5e58a51ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f4ab9ea0d47af2008d56ab6ececf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702df895994b152471cc27ce6e8377559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7d18ef08094935e2a5c3cf5f8bc9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b1c1e144791cb1617e7edcb30d61f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1136ed83959a354fb14664507e57e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389da370f8a3f025e9073e370bfffd8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee89e390f3d5f12ae56db91ba1496d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb3ce9d7a86b83d5ad330df9368f4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40831a8069eff458ec70b69f0bd214266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abd62a475529fa1fbd6450de1cc4fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4dcf53c4a5468201a1016a71c019768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368963c2edc66e35b0fd1bde43c2fd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663380cb8d74358ba0cda4d31e1a86ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1389414aa3092d0dbf53ac28d3bbc9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd2c8966861a22e66a1460d8cedb4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87424e007aaf24af1c2ff6a9cd87dc8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69feda8a2ad810c26d2b07b30605fff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300c28aeb7cabc1d8e0c4048d15104775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96479a8c997a0788612706228bacc93776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2ff7d462fb7387629955af4ffe4bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7849605fc441b1e6a17c302b1795f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ded4655e8eb14f6d8d5e2affdfa8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c14964bfcd2e8a909b4e2709f236e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4126f85ef694a1b3787951934be437181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2da19bcaad77f2cab53ca19536b4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b126b1412429f908ffbeb27da2ba1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e147ad6c968fed6e5c5e41296a86e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffbad1d2e351442a01ef2b8fb029fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d423a73fbaa8c3614e31cf7e04e05586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d348eb5abc38493310cb2d61792e7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f90ca465eb11c530e7931f296ca8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c192b1f3dc7905d3c0ee732c3922989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29409444516a238ee3da522be2860a3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578196169f62507cad1cf99b8b571e6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cecccea2b09a8e3ecfbc955136bcc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c012e2899133fe18949d50708f3135993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1d640ea6e68f61ceb554f7eaa698694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de8d1233bd48302bea81854531b9b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2de65154d501b5c7aec71061c445cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f84a120fb32ca2e9f5171de487976f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b5ede23ddc41b5c9bad892385cc5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36b927ee737b8f618337690b0e386b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b999dfbd370d6fd2773cf60c3b393100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37b5e50c26d4fb96b98587e2f77f7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d01f4ae8773218e6d08f5450739cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75323a85e7577adf3e99a618ae6365b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f793165460f887c53c8cf5adfa3d274104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecdc25507dbf68df2ce4522b291182105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06524ef8e05fd2a7af3c41694ede29b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bcbc9677072840924a4c92c10b0fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542a188719a59102a8ea9ed97551473108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2f20cc002fcf885d3e6a56688e5ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b9b205737d8367663048848cc012110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821c3dbf458ddb9b7d97345b8843803111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de688dc3ab41ca8c6c537b030f42d8d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa8370742f486dc1be0563164382a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be03d082225be52cb7004587fbea88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeb5bb886ed3b5dbca4b5a27f85176115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612733485c76e68bab3abb699a3d6066116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f60cd26a712652ac237b320e8f2be7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32f47860414567916c76e7d238facc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d393d557292aebeff0f4e62fe7e5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ff0d6cadd740829711ba87c0f5a7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd209d9d955e07e8b7d44d2722115d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d937ec18fb2832a3bec5b426e613ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b1012c7c4838c7daae852841dcbea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab35186ce0a2b2d13306d55f6bd402124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a72fe9af0473fe3937ac154f0d83be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c6edbf11ddd0cf15abc41b96fed03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea3dbf1cfda1257b08ea6f1783fc4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbac0f8917beb8e276ebf4eaf42c64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f384bcb558ebcb4c10d0a4e498383b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3675360b699c744e23636225856359a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c365af8e716681d1f5950778af5b5f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb402796a3679657997beb8f286db320132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05930ac87f215844824f546dd35b9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307f8702962775109dfc67312ffc304134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae113e4d69377b69bb676d090c3d58ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c3b2e3ad3da27a9c3f91da94a2b0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e3492297f5d7a812b0dd1b5510d4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa502c2d2ec924e1dda7f5031a94d3b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17256c34b9890118bfe947514a668b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fb52d31430dd3ddeb1643b7b3a3f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741764a5384326489eb16b4991ee62d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478b8c035962b4db9d7091f102c080c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244ab8d20d8d6c04863ef8ace9b1f9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eba1021a49bae3de53dcd27fb1431144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25603615da8ca0a3d750a644dd15ce7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00890e82b4611eca7459ae55a12f1e27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713e6f87ed4509db06970b0282becd3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab41441c91752957c779c6ebaaf407148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53dfa3f043cafd5753480b960ff1ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb96d80e14b943c4c3121f4ce12fb0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172338d3caab1aebc8c63c049312521151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5e17c266531c85d675c1fcbe7a48c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ed0941c8d54af26e0664e262f23fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714765aa1c8b480b2f4b373c94b35903154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67e0e8e0a658acc57f79d67cf53fc9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72d7c33358bef152cf423dedf29f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb80cacceffd936732e098da6cf8920157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fab659d8e5589dcf284c413ef7cbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2a35d6935a5d8c447d9cbdd610dfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e62aecf77d9401a74af5c483ef1338160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc94e4355f05806a007aa90d93351fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458271557cbff1df0ca5fc0091bb7138162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fffea26e23f251c2d4f513127383b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf642458f5f6eab649c69fa01daacd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847316c9211503714d0a49a60a9bb733165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1132181d3b12c56092c06eca1b76c63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016661cc217e29e7e21364ec72893a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df6f77ba21ca6a61f784e34a63daf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafc45ecf5b393f4d56113863c9cbaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f803d5a1a7b6ff8f7f76dc9be0dee9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846e01d0e5aaad65d54cb778c9f844e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf554541f7e60b77db750a2a138c0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf7ee26e1841c7b61af9777c5230ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acff7257d575af02eb324066b1bef0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471bbf98c6d9e83d96ed4ce9b846f2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec8fca217eb339c4c58d7398231b59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a813767ed9e27857e4c5e77e7f063c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5a8b19d9e6c9aac333b3b4b5770f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f4b5052989385f2e7a68e7a0f19da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c208c7212bbd992a8c58aec9fb8161180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6f58126d4f67981fb80ba2ae2de30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c01087ec7cae9b9e0589ae71d4fb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052fddf80d1a589f90a4f8956ba8019183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe256910b1a5f0564146ed336d339362184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab011ab36c062b02ceb0a4343cbf1d13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c869818e20dfddc776e8cc9d14a43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed8e73c979105188bfaad3a168a6c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c84c74ef7caccc78fce11a0748929188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bcb06a231d578bc49992baacbcca2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3a6fea4d83f4763d64789dbcf71f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5650932ac32cb06699afe5b1653832191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02eb8f94d6a8d7d5e22b6ebb68576d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bf1180f87ae46b4b119480b8486e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998a9fcb3b051d0363beea8f99edd8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb9e455079bb28939415d18a2db0fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7efbf4ef503a83de5fc373b8b992b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839aa4c038c2a0ad36829869187748d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d0dfc1e2a2286f1091b0b6f124365198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae62fe2edce49cde8e58304be8fee0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09797764eb3bbd85dc3c01c5d926ab87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc15681b5fe1fd168e5ad9afdb4c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e221e2be7e35fe837696a54af88471202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f268c9003d210806a9605cda9fb7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f35b5d7f9502cab59cafc2ea7ce23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fea8c16317e63268956462ad3c46b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c57d0fa053715565b1b8ebe3b84ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a644385eb1db153bf83bcbac7f06a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9503dac77dd89945b7dcfd9586bfe9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38099e3bb2013f82e79c0343b63e0615209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce3ff66c60fad5b892f6f49209b42d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844818aca849a92692fe1f37baefd303211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce302009f0f79ef93b3beb33216527a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8765312aec85f0f9bf1b3b7b7957245213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b68458464d4b48584f32b47a3a6f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca823b4311b97b9fbed436168988285f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ea51dff121a9046933349baf57e5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a4d6b192e900c6341b6951b3ec6fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56deefc2e64002eddff3d8d9d2a4cfd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649b93769336bcb181d3933ac67f75b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614582a5e27ac249cd9c70aed0a9914220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86def8e89a58dfb5497862a448d87a6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22728feb8765c46af8d7fe1358d816222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aaf8be942493b145241762a584d2da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9eb5f745d75954e558705c37a4672224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc17e2ae02dadfd48a0c10a1592ae5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee907f784348765c0f3e161845b4dc87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef80104fd3a46753b847540e2d554e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdd2ec35651b308447a926ac24ff82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70291f7758ed832d1d1cea7b37988772229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a8b04c3f0406b9aa843855852cd42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfd8cdfd89643f8c9a4e39c2f54537231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d066b09080b028e30684c752ce5f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a002150f37b1232ce9db98231b8034233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d6f778bb52b283a8429b4858d075f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e65a2eefdede01b1d270123b3dfbf1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685d3d34206053d1f21d3e009888cec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963ebc94944f4f6a4028cc94f719365237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80f9dd7aa3d325d495cd7020839767238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8330e1bb4d7d942ba8c8f09b7c5923239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee98cbbb863224ebd9ce917e323c4a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0898c092ba955392dc1072fc382851a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9420c746bba0dab48a30c7b335a637242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7747e664d5be3c607753ba3cc1cbd90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19416d1910b76831a7dbd51e3d2e3a38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88c95432c8e88f7dcdf7b63d5fec39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbb4932e019d05bd8ebebbb263969e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bfada26239a577327b2f8e074a249247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96879b2a63fcfcb8c3e9ab2cf43f4805248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4fa77d3ad91b10afc19543bb3face249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1240eff46dbd91eb8686ff505d31fc3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3df10fee4594758c67944aacf7f5e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70051fae36f1c5c274f789e1ad077746252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575af901d9f86121ff77aecf2d2335b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824592c632a99751acedb32b773218da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ef2dc7bdb2eed7d7c48af70e195b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c75755064c7b9f01e3e1d18f86063256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dc456c282ab62acd359bd5ea9abba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b564dbe2488a7bf61712212ad55e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3128958a5bbde87b89a4e070ed107d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d2470def6d695cbcf38670f73f0b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475348fe75c84330eea542998d171ef6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e2490b1b35c593708325051983c38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b794f99c9d7b490e05e1039dd85b30f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53202774b9088a07152f74700b0bb8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f8be663022b23f6bea32eb456a782265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775e8fc7ced8a595af9648afed1f480266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41627a221b78994279ae52417942495b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe62a26a834f7ca2fc5a08a3ed6e13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824219b82ce896eff4db50988ca9452b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf56208bd406b88061b2f04270500d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffb2802aa13c17f496113abd046950271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b51fd86b1601857aabf503a2302d58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399b78538c347b0b5bba3ec43adf42c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ee35793e3cb2757acb8436a09ca4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77062af4c47f7f95251614739e416b3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26046353ecba7674679a9813f9c8bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14787adc1509b729843bcff41fb09ba9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d1c2e948d6e46c0e36ffc4426dca8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b69d757a87df4c8218f8a9dd8f16c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d89104d0e1aea0e5f22f2a12a94450280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a69c57b7c592fc493344c51040c9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1267cc206fb25b377908f59db72439f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56744388471f79e72ea01cde3af9d577283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a97bc43e15ae43369ab01dc27eafb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e189be18e3cc14c0bc3cb45aedfda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc41b5c93211ed3bd2c6ac3212f0b87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23aabe19ee1bf8946a49069d3b9357287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69770dee0fd9066fcb7229c1d29a2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c88916cd35161442b43c89a666c6bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04341280722635c37e29fa418fd58a8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf87281407eed7eb5099c1dbe5863f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f591dc2f416610adfaa70e23ef145f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81640db94b8d1d53070e67a58ec810e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82461f84b4c7d611199aaf4658117241294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41db3972fd8ddffe79508d35cd4f363295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fc954d343be15c393e4d0579d0e46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b25c52d9f4c60990f8c2df92e8b0fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4033ab21790ce440692bf56ac4cd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ece7cb0ca92911ed48f8a0cd2d02a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882b252320f90b43724766770eba992300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8836935bc2250ac889f7bfa7a9a14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7745cfa264b69a1e14b8b2ce39725d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fddda4e4954bde61ff190430f143bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36270797c9d41f8e945541395dec68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcceda207f38da44c01d4b13cfd3cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd33257e26e44554f9e37490e97b75306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676951e6c0b017e7077307344a079292307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b6218cd9f24d85ac8280506c641d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806bc97b888df252be5bccbbf2d185f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ff644c7567c768b9b3684302a370a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cda9fffc6ed0939ca42561d1053a1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22d62ff3abaed31d181f5b6b9e5768312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196664feeafce7e871a40c3c0afbb34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3d5f0a9b10ceacb4246dd40a65c5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43f66295a81a9489e6f41d58d0d768315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabe50231ea54c895cd47be34ddbe6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9c5c2641d4de375d7f04b4176b5d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0f64a0445fcb758383d5491263d11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddada9072ae979b4ab47e98fbbd4963319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451f9ec0707fb61ee9e03777b8819a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d8a323efb5aa1d5dd697544c1caba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf88e482de82b695d43d6668a017a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f47a8b5db1b12893427ee29f33225f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7a5189618cd10478c3674859ae6f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a4e9d1611aa4e081c330361ff089a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe08265b06d1281647e86a3bef73630326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561efa91df25e0c1307a00e308cf017327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5aa843a5c597d9510520155a1e064328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeca6280e2ef13d49e3b989a9155c73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f97932278332ab021850307d6aa43a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5818a77feb8f08716099def89a7c726331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202358181f7848e4c983c57f678f69d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21354858cac0a3ea1c1c7ad69707f1b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0c9c8a67e5a033b13af41f17cec1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fb369a5b31fe95c74df6629e47c14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6868bd02b81a1df1f54755767a2d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e310c1b703e6581848bd8d0e64a9ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb52bdc08c941d6ccaeca15c4545f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e349fb5328819727a80f50c329627f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5843d7d9fa5943db183c3701f2b270340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac100ce660f32c2b257a1190c87b7f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5490191f39b1307da51d025c69596c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49d32fd40236285d87fa6f4e027363343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c06349fd711719863f3314d4200ed5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96567267b5aecc8133f47f02c30a0a22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43238ee469043113bf9dcec1e7801b6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afb6e0c86d465b4a4ed431be252afb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ec7bc8c5541289279723374fe0c0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26525c64308d6760943dd867b979637349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537f17b95da585099e40b7d38dc3953350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cb3e0be626cdc3030482b880cf348351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e810f6b409099e629e375f6559319d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b86725cbd2fd9885211dfdc64bd35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393ce3c8c9030398b2be93b9e0be5dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5a064b6a1e7f8f8ce760bb0af2ddc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15601dc74bc527ee090daa6c1c7a02f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da4c8c8e35cb83f3eb171ac7d6934e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b087e7a5d6c6c16d86ada7011b3da9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2285d6f6ae166f4ef8b5d302132bce6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16677dbf38334f3de78ffcde303118360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a843d8f64b3ce9f168408db5de7d32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d129b134c094d46f9efab70a79c57c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1e7c447687168046133ecfd7679ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff59820b6e83abdf7676dca69170a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c34764ed1fabbea14bcf0c9fc852a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a30ca922e17b202f16adab67a377a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425f074e1cac8d435a3770c5dad61b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8fac1cdb4f35599771cac45bdd8e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83983c424f46ff2c262a724e4f585328369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149f21782215460d31530afc8da67b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939a1acd026d435e4b4c0689389c41a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65db323d0379fc0b37ab95c7e58cba8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab81b62589648a356ee70fefa4d05a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233ff662024c3c2bdddef1249cbb746374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc7a383f85183f69a3e567ad0b0310375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf8a1b7bbd892e12975c2db4ad48da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6991f038f75c9dcf8d4da47275ea8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39fcf9ba882b65d489f4ee9ae6e49c378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bf383b3e7679604981713d7050ad41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eeb165daec573edabec8f35ea9aa92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539e7399c55e7505a71d304253602ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455a6ae9ad0ddc4f9d170b58e9e4f434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9449249b0e1af4094da1dde6a6f6d485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53465e9414289139c30f56122eff1bc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb6fdb25ca7a98254c8122622be1fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94212c73955b9f892095ab39c3dff3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380df2f9cdc38db369705d0f57577c759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0238d50121c6b4106a4bd08063a7c5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961c1c8d4cbcf6db77d669ee84fdbe411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf82180735056e6859d7658cbe194012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052918a30f18931d4a60621538a2a4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712c8c5a7c25734008879700322b35214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a26707f89d6213f136b57eeb71f2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff0853923bcc48365b4915fffbb5cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069dca5e5ebcef7bac24d3d1aa3ff9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682074a9506ead941221e632c53bca4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325b39088e29c9afb1f758eba58d5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396bf08e49b488239a24fa760065cef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a4a01d88795d41f6bf49abefafa5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90f7953ed8c96a55f31532d847aca822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90e2b24dd5e311fb06f8b6ff46e56f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635963bffd46fb8cfa1920a44d225b7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe58011452c2d4a21da65e5810443125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86245b23f53336c44f02b2da98b0e3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64160092cb5669240620a6f3ddd5b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db491656868c078b1c6b2634507b179928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdfb2680c41b9b6c17aadb69dc7c5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9ba92f20e577c374b39af84760f1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead77e09ef926369498e6a96f6e148231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e8925bc4d13f41f005b3c44ad2aa132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623901d8235523c05028a2fa5edb75733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb5775d121bfdc38f293686625d64734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0507da31dcaf8af0db238b64ae72d2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87539e472a7cfb6e9d878a6212f172036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8afee9b522658027f469cc4752c4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab48714dc45a298d995c2d0b2fc68238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1532d189c270be99bcff0e18b3571939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320b563628269d93b61ae057845f35340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4797f692c7883c420fa6e52a46e5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84066fcb3cf6a343a8f1ded731b9d2e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8294c84ce87eb9b4766df368f32e70a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fd5328a3ec15e08b1e5a33883467244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdacdeea88cc748fbff354b89e15a7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0949a83c0054bf74b9c8476e289f4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033a2560c8d2e16a2e1e5f76b870a1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644d0204d8816e1571cdbf9b7bf626148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8880f9125bf8241bebd96285972e0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599905dd6a79df7b0a094f7376f10abe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa84a56c19a87b8604f8b07e397536751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5aa688d920428a3f355c4b28dcae652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bcdf859ff44dc5847b5b8fdc5a4a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2afa7665a0d28f55ff238412236c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664129909add7a3453df5dc5d7aa08555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22621fbf78c6ebef6f2a37f3eae6517c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738abe091a1016ed6a4b225a953edb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba256f71b7f3d64cb3ad01be898f86258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4165209d36538588f5d1c375999ede59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f74513495faf6e4bcb9700f3eb02fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f75064220dea5550a97927da43ffbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d902438b96396943747b1bfbe728962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57575f25573403063e329767abfdd92e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562d42cc551d6c789b6143bf73f963264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908c6d52ef3d1ccd04d0366527edecb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353c7d5f76c64fccee03c2de88338a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efada6dbee799bce88c304d0ae3eb04267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e7a4ec23ba086cce442ec55c85ce268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dcce94fd54ce1f82a578e16639ad269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6bdd5fbd17b0008aeeaedea87c97370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737beec0552f65e7972dbf7b91ffc65171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e93cebffa27d831eec152da287c1b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b660192e914d13adbe421bd8950f0c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af844df2c35dc9962dc24178269a1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437292531b56c744b5f679f0d299dbc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d1860f28c6ab012cf97351f4c268576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6760c48f8f89f65c89753a664959ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60ebf04aacc04bcb6e0072d04cafe978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d29ad7145d3b1c58e950ba22c3f6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113b69a882f5d87f2b49b03cbdf1e8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6b763aa26743b0613c5008685d8a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9681927b3bf9cf18afac145ce0076482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd90c6c9a541794f3e57f73221bb8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d47f119f7bd865659641e99c27f0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276cb7a60d84521e23362d6f00cb09485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4ac6a80500a0ca93c54a286b2708286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c9b9aa88aead9993e588f0c0661cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c99ebb2334aff0b83ae3651dff923e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515d7dfd0975a4b9e56d4cefaa0b1c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2586baf0d59a4c613aec85443cd312890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69488876713733cee6c017226da609391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330222ad522102717ca0f0a7954e5f7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b5da94869efdad3817141bba95e9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3184fb2693f5d09ce18d0bf6b4cfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928babbc103cede888ab7c649448e7fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211b3aa16276ffe0e9e5807ba9d0a8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22270b025ebedd47468e5d16906f59a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84208b8c7215aeaa305319d9d6500f4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d3799c5013dd71451e9d1d2962c8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878ca7eb4aad3ba501c1fc70828507b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5fdd9b43509443eee55875b89c611101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2d62ba53a83ea9725af1d2f4dc30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10997616808c769f18505a874a7cd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0d4fdef46abe57f025a56f8c07152104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82fe59d71eefd39d012db53e4d8b53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d1c2c1521b16c5a04f6f51ea1f270106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f21f4632cc6c082cfdfd2b1e553b8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac257fe3a4626ddc3ebc936cb4e0b165108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f026a9bd77fbb1acbf54343882f13a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d78ae4d2b7b1ae8b8f3134eea03c20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16851a33ee7d4c2214ce9beca7ad3143111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88323d987432df419e6d6514e57a696d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376331cc0f1f9586574e83f06931d5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec211d98520f63059d9933a039424a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cfb5550aa7d3ba0bc550482571ee2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761d23a0f9686c72b112e40190decb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c1716efc1bd593f6f9ba3d2afdb8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbdaafa0a9d125f76fe3748e54e9b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd5cf5691147f251756474f72c0808119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba85ae14bdddcb08a5c813356521d26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7edac5078ad3b5cb5ad5fd098269c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a13e82ed28ccc7f49618f3e45bdb71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10412e4f4bb91b1f72f033eb44708a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfdf32040563a60528a3b0e7b577f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f542bb5dd1e7011b77162c033c6185d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4535c2624afe411c3a8ca7f84debee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7d7746d3d275aca4b3b0f0e635f86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eac7d54e57a5bb76c709c9acc86a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745328862d742a0297a137f30020cafd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c57f22cba663500188a157ab36bb5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff74cb2179da6f0116d19ae2347f88c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f08d9522f679bea18fb09fcbf26cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5416b32293ca32b7dfba4a85e5b184133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7a0db3f92932786a5ca0703c603f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bbd47ff8bae5d6e312f683f09b0ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cbf4574c2a1e913a1103a6621314e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7bf8037839cb90515b55fd071a2d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c404d608872b55629d01c7fd4af78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6909451510d6b781920cdf1ccea58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11160bb4ecfe393f00e9fcb719876a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f2d8bc04de57fd4761a43b6afe704141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d3f55de90474002ff9dba976dade0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf380045438e3bdcab5372dcdb39728c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612d89df885d051af06d6c1e443f775144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83112ea40375223531f74d35c581d328145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bc67f87acc49414e583b55efb7aad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eeb7ebb4954003d827b8c44bcb388147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5ffffae663a0361ece0e24af16f9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731a4513ae2e196180dc74e2196f0b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62284507a62f5db53792cccdc986b92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7113302ea11027c9cfde400c87cb103151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc45f55bfe84baf118915f5f1e6fff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d122bf91c942ba909dd806b321353d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059cb95157dd33cdb3773f0e31ae1df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0d1d6a5456cb3cfb2d4f282352776155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af4a7c35c4e7f25542758126d938b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a3f148c52dd0ba5406e455b82ef3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3d82483447d7e9e65cb037916cc99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45816a9d6f5ecbbcb1c7200d19e47e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c07d2a3b7248b2e222fa8ed54dddc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2d04f617c927a07f6c5d9845aecb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971258b403b811da72585827f55aa82a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c286d8dabbc342bcf983d8c957d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aed1b8c5d886635efb5c3441df15d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189dc0ecb9d594732fdef8e5c994eb0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1968fa57770a4393482b808544a22e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdb7215c237e8b47ec76abb73667b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2a0afea7b815ee8adc1863b4cc73c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd0de579410331d5b5371648df7eac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc14d4c123dd9e26fe2900d6a0e9754170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cb8d1ea933c2cd417803ae11f1c65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c1722e6ea5aa36b02bbcc466fa631172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171677f8b4a2de4d2579bbbcbdbb5f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18f032f9903feaa3493846ccbc251f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3659552e3596acd34e1e5d557f44d71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0fdbf62a5889b4bbf3004b0ab26d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8862a4d9af9c24b47c90c9a17f73f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0a2d3f48891b837a11df422851878178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02124e50668b106c31e3cef6c17cd367179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d63392de3656c0128a4fdbe701904180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1bdfb85130ac1e982e90ff038fa02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9a6518eb883060479376a8655e41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1b0d7ff746e8b0e54ae6d64536710183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c17777fd6bd639b7d113180d01f4d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08272dadfa7b4a2ee2faf0b10570c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51efa82a5050c983fe0c84cd770153186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff74aaa83d5e25437cc7b17d068d21d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0049e739cfbb2e69b7517570e7e6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174b333090f0b47dfad0aebf027983d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c737d4acf2ed563f85b04db1caf46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428c145b2615cf0e774c297965a8b9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99973ae3c62161ee2fab3327a0bdafe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f89cf503e27b828025271ebb8b1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52fb3aefb36ea868f83709223b026d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9ca82fa7293b68e7a3fd99964033f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1089bdf3d8413e0e01a408b640e72d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8241cef7caab1d025f30cf88682567197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a44b88040db4de78302c56c6cd608b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8bbbe83b0d01bae5195389f22240c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7fd5d89742d706d5384a10d2b3488200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eba5d6f37ecc1cd6069424fce7178c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67972ccf77bf2c887dc0b5375aedd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f125455f4e4d9f3ef3110d28dfdab4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d9c648abbac7fad4f4e234a6d8fb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5a8fb8b4d7c5a23edfb111fd0c780205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8619bbf5c549773e17488b1a1a206b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a876f32c8a3b35510b185a2b760c0f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e136c236618016a2dc36783450217208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb54f3df728de0b814b7bf7b4c68ee5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83223f1bb4db8bd9ca8809b356a3cca9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1c33f4988319376920c448a00408f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ddfbb1614f7d83c81f1d07bb8a1ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea291b35a9148558e844e40c979e3c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d16f7c073d3fcc8b84a340c2f0eb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76b2da7c5942550e226fefb570d741215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f849352b8d8704b60e6c1fb12dbf952216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a02bfc46d7af931eb5fa553423802217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec700db34e7be822286bf36f3936068a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717d147caaa2a79590fe5001bfedcc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95a6e7e7997e52ad99855b8ab13cc6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb054c98b2c0301d51d4b0432aa519221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48437da6696580724e8f7ae3f6bb8e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728ab460f869b7fb3ca7a5bcc0c7596223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce822fab0a59bbd89bc39638b0c3de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b24fba54500c61e78a9f34cf8daf2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911c908befffd0ed5e9447daafb36e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d0aa3b0f0979f4a1a982774a001d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf867587bdf41fa1a7da8da037e1a384228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189433557e9d1c32c11dec6f12fbe2a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139c5438b12b3cbd582c61261a25516230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923649930a111634a84a04dac41b4d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b325b1b0009b10e3dd3fc60847a3198232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbfd1b345094d31a8d8521ae74549a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15a6d669dac6ab70d898a6289c4b90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1843758dd0a36da91b00dd8a13aed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f2e34468a5d563db8bc8cb5ddeeae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05189c7fd22d9c56c78c2efd8af1811a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75de18aabe3b1bce49265c12118ed5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f70b4956c27d0b270b84e2375dab6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695009528df96d364d525dffd78888a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f31cf492a543a3fb7a861ad036bc73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93522381411ec26082029d8fbf9a0364242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872920afa2ccb79eeaf573d701ae2e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b892a90f1c5bbc753f3ea02e001f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbbf4982510ef956df45f11048053d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe424716a7d76f0ecde4f115f2a5a9c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b09a4c35d0ba935fcd3cdd2b233ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c4f0faae52f042d945125195bdb36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7580be80629c04dc49ef1d053adaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb07c6083fb2796c2dee1de6e8563d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a1152663e5ebcd2df298db1a5a3ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df4293f5d1aae2be51089da62011d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e717b116b6780e442e8dec0c937141b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe775e78bb94908a1d7e02ca3eb954254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634a83950416577bd8846564555c793255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8410a06610f9e3deb0bf92d56c2274d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3ed5c89e9bd996755cf77c9d41b7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94c4795c33b0165f5c1b5647facbac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47e5f47a497cca7fc0948b16d58526259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74750911ebc9e4432dc7cf4f74d498260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d29cefd81af31c421edcf03cf24b10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1df5e62c3017bdb5783274d5dd5722262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c80afa121b53290f6f93aa564388cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489f464ad3e99c2396bc81245e68957264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260673f04e009c8088220e06c19b2fc4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ec1552f01f0b9dc2bcc971fbb2285266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63f2d689f7dfa3c2f24442456e4ab9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25006df7fac1b9cff5ad14594d4141268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f418a1394cadcc07577f4f2fce1aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a41ee608cb8ffa61d3a83e7f84f69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b01b92faed9349d1256a53df6eafd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e01c95b7e92e89790be9f6ce0a2a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bcd21dc5a0a73a8cd4786608c4a8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec32ff786a4a7c0e2a52d80b89fc7a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af911ff3f88442baa642c377fe80920275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcfe9525ab99cca382b6bd868f08f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87215c0aa7f8c0cf9bdbba23983f011f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564f6ab0001526c4d655ef44104babe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7735c7ab74ed04d594d41448d065195279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f8d4d93775aed11159398293d8cab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f697f61d300cac14a82f0c769799ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596902fc97428cae6dcb4cb0c486668282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2852adc78eb9240dc8c52c76f4404283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843750c5e6c93a1f5d9c93fe84330d0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ca0c7b81daec607ef672517654f89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755e3468c68a440be77b39cfffe1868286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbb76f2632bd7d24b0fe9f6cb781c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ca488b126e2c0aaae0c93c776422b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d06be3eabda162870791461668ed37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc370dc0b423b3453f4d779caa746142290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde03e23f71c439454e5043d8de62336291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a6a67f9db577f0a46787425bc0142292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bfe09e11a493cb0d15ecc02afbcf1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc29198944fc7bdbea015dbaddbd5ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824d97351cf06c252d27a87fd8f6009295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ac896bbd0621bbb3088bd5531210a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b41b1efe661ad1252671a6dd70128297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc617b31e70f01cc67626995bb7a244298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ebb47c6ddfd11b0e8c61294269263299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af95fb7605ae1a72549d2d442bd221300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933db0ae1c996cec57ec1e23768467c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30163a3ba3f6a81e721abf31dc3c21e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b659b6f1d542f6ea5e655c9f229414d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0491e84a855516426e1c34eb550f208304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1fd8ec7033ffd36a97e81f2471139305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76d941a931d9233783ed25d6d73ad8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc44af7688567ff0edd71b6aa9d4a7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968bf02a78749f03c70f8311a48631e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b0273a0d2f3f97cbe65f664bd90f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c1b8523de9983a50c8770059f1eb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23480e43a3d68471ee05dab5223e712b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525cf0b3a1e6a05259a6534c3c8a6ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fccdd2805805c9f5681e69c4b331f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17fa174b836f15bd2534e7c23f267c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19be896ce3cf53cb8aa30f35de14424315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79c8451327a61ef827e5c17f8e51b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c97c5ca0de1e94efd8a293c99c470e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a022cb96f16adf09d7228e691042ebc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb0dddb61a16a5f0708ac5e138b6e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ad192c958bd0a6ad6e98676d8ce15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111fb953b360bfcab6bd5e1461fb0d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8f235da346258ae38f84c2fef4cee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7f99ec0adf6d784bf8a83628685c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905afa84bf20af0e7addc563d6bd673324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb2912de7f4e907e5dc4f60afa4233325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75ed68d20bec8e43fd24432ba4d139326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9c69b5b1de3a835584accd0fd4dc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef332e42074b625ba6c5c72a4cf7ebc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612a2e446da0dbafe44c57c5d957dd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1c4969da60cc5f86151859ed1eb73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6976cc5e876ea05e3425e0eddeb44b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622c446229c1ca97490b1326fdf7296332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8210c97ddd2222d2d175c8bcb4ca0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1caba0ef92bd2cd86eab83071747a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb0a909857799a3595f35a6ac50589335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e92d8b97f6ed9f08449329d75c006336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc31816c82018c049a6b43cb87caf8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b16e3ec721d250d7a4943e6c2c2f70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba671187a4bf0253b5f498adc23fecf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf65d19eb8c14b7021d053802782ec7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8715a7918e8497ca28141ba84fd8025341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c122911fc32b53409061e550190741342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27115da1af67696cdf556222b05ee1e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce42fae2fcaae14fc962e92dd58431d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ac151dff3d1d7c821cb99d8fe1737345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524752f3fb81db216baf44a345eec8eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fab573fc63792c8b1e08f749da25db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5ff5e9e7bd419282ef1e6e74a3446348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f59f69da14ca0b80cb69c8de51f007349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ab4fece58e19ffbd5203f1606f064350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c91a99d51b7a741d046a4361d0b32d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88338112e9ff7347bdbb2948b0dad45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b847520aca01d972d0df6e9a34c2ac2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeaa13e0dd6d7a0ab413250754264d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e95dc71022df9a62bdc7dc7cdc303d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eabb2779111a764fff8eb776c8b6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f35120fca47988d81260f3a54abb7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf634ffdc321b50993cb1acaa5b5930358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d78fd63c281626397a838afe07dae6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d6c843b6c54cf5341de9baba0e587360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079e958d9ddec5131a1712bd7f40ddf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e19f9ddde7fb32108eb57b5faaa9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63682526b7f66ba7288a866772266222363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c1e3f502304ee4388403290b53304364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fa3686c0a06ff9ab924a801df3015365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a75e47a66e7e172d9624c5b9433f2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7da7cdffb4c54974b690ab109d97bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2990076453c4c2fa933ffd66381ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083388cc99670aabf68bf4af504f7d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137ed77a9bd3cfea6efd81bcb68eab6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578e0ec7534559182a788fefecfbeba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a8ff8c2ec8c276f4138a980779482372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1f8e8f50ea4567f0fcfb993f42651373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c628a1eb5e0b43c78b97636efa8502374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479880db58a80cc4f8d3575f703f43ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63addede5224a503a0c98e5fbf591a17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085655249d544cc01853509a533946eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0a28511318b564b8bd4cf25895cca378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>