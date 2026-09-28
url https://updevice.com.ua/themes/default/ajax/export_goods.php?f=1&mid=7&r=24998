--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0e5f51e645ce288acbe03e96e5db61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d981c58812c122960db7c082911717b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11280c6f8495639107a5c1f6c8e5fa0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc824a1b176faba7e5ec725f67fe6364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00da528fd7afe014529bf63903be8a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78d33051b975ee7ebc0e5f4c4e48106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3c5bec906f1da9cf0494298e8a5107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e4f4ab1adf0b0936fcd433f1ec6198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df4420cc6c92f31deaaccc0e11b0509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52029b7e928a1c95eb0573173658b29210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a0f1df0166e2f1a85f0eed486e93a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ac711fb629e9ae67a963477c27cd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a00204dfe7e4cea2ccd2fc16d0d2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20a833a79d02fa38be22f33f7258fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833aa7f99f2f3d20b8cb0dbde84074b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d0b3728f6cee1be1ce5e47889543716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788336e9bf825e1a4d85e515770a9b7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76229dc53269015befc7471190be8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4ab14dd65e309555c2fecbc890c6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8f1a3e90ebc02019695a61f2d39f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8148edc627342862176fcca7d4df30721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9560e617b3dfde48c8c46cb7df08d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0afb16505c95bf8ae3b10dfee94d6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fea63ad70f7b868bfb70cafa0012824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fc8021b581c07246580e5506942c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7664fb8b488a12ca1ea827827706226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbdbad46188910b7516e3ff8499ebb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e5230399ac14effd5832b5576d5aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd54fc9493554f16df6feb45e87fa4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edd510bab278f930a2bd97247d70e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085eb828c09c47fe3c3120880d4166331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3e347ccbdbde881ffd2fea302b09a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec8a58932a4c581782e8e871133bb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1baa6b852d2b433be6300adcdb610534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b9ba531fbc58a1acbdb301485de1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66670100fdca652f93f4e10b9124519336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a3f45681c8b8d547d6a6963897f3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6df04ce4593e6c68f8778900e36e0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4048b46a5fca8a3d8bc80cb8e0645e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34ce721707e8aa3532201f530ab8db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44f22738bc7a55aa89912f7607d4a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c981276a467b8823dd42fbee86c5f7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591e65169fcbc2948628d427f15fb0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13f15d6354b07b8abe2ae99b2578ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe8224a5454036b7913b47fcd3a4cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c5a9ee874e855b03fa79a09a4a0e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edc9a8f3a757c436c6eaaf5f96481547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cfe5a5505f4d75e23849ab71e3fcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a06955a25f5a81bb19c23f2982bbb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecbd6600e7df7440ed47535162d29e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012f8df9d15b34d443f18cd3de55ee351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfae260758b34c21095a39cea9bd2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896b29725e6def6eb526bab6014e81453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e042ec13c2f5928cd0cfbea70d3bc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036d90b33b55f0a8aefa1859f008b9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe801b03ada6367a71158038f6e58d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3151728104b76331c47763b460ebef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d283fa1da94f52c45a086db967ab9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb37c4581af3c5686a25ced656e0a4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901aca2e93a058ccdd65d577e1cecdb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930941ad0cc12da85dc8b6ecce5c60d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d26895caba95ca87523303b9e146fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540ca6b115c26248996635385d2f88c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6209f3853abdbcec3014fcacd70d1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d742e8be3f461e2e1501bd986c98a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e621046ed7ed677383c9eabb3ed0b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb785e4897990cff027010bcd770cb5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6b0957e0a9c0fe874ae7062ce148a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23680df7a26b7acef470587aba234abf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618753378b90f64ccd6de4704dfe085d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622710a1fd72a9fe15525baf1a1f1a6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e6534ada57c8afbfb5c25f28cc07372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3b48324c0b6388526db84f0418b6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b32b31ad6fe9e14df68e523faa8c0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c6467b5c642e0e7e8b1cfb7581aa175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c5f8f86aaa9b47d55eb6d891cf2c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a94ba4509369dadb27edf53444b27e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987856f92cda0d72a358857c16693d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58b16a0ca9aa62215fdd011b15205b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19abb109a1485c37610b08e37f5ddb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe94588843c857aa85656cc19d2c2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c5b28d0f01517d079025ff302300882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c9cb3de3d14ffaf2675ecf67e3cfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29b11502a6cffa93b9c167759c778284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86b85cc631d21a5d2e45585acdcb4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f598012db6ed4a443675ccbdf693986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634bef58b19df4450b5d443cd7cc58387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f71712d2719cf9384a03391f2099088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff97feb55adc7b9777684d27d2fa6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac05f2dc47618e8794c7c068509e0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12a5f7fff6ccebcc1d68fcdc5128a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346c121fe5f30552e8b112973cd5a2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e6f394d31f87a9a3d5a7fb17ce0c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a6c243992e05a33d2a8b4bc1265594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287740befae61aac0c0e9d3913daf9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c603ff0f233365c10e0993b64a101996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e6dcda380d4a8d324f74999bae44b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82439d24651a16feddd727db61eba398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98aa9a6ded31485bd1d1f06393c47399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06776afec3facec1fd2e7361453c0d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb7d67d03eb9754ee70005b6370d35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae050b8a87ef2bc3b7865c13787cc2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236b263a4849a20e843ed34329ee4eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7980b85e32feda3a67e6de16a417592104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5846695256075ce5e02a60c33e2bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578b80fa5e8e2f6bc1b0b034d48e6f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746b1e6994342f41e48cfbf20a3585e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7873cd8b51948dcb61b8ec1675ad5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5293a8ff613d8136ceca3983b6b23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4cb7bc9524168401551038f30eef6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c91d0c9812567f47f03506b94278b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffdfda91a3b9c2b609e4cfd38fa296112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6c474c43440088c6100cd9b523e45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b85c6f7504581c61ff90139e7a02a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3565fd74a1b6b5bb73158b7d7a4f413115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c171ee653b58388d5b8739a20944f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea83940e6e5811983177374cb6f2d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45e2a06406629942d879b243fc2039118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d10db1c9b1cc4ccea74f7a8a0fef12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd3fdc457856ff6288eff07bd79a5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3408e808d474fdf41787ca1602c85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44d2332d05280407deac6640b7671a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a015ce7c8ebff050c67cf4e9e97b958123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03542e71693bb270a4c3c66e28341a88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8924c12695b390ade8d0f530d737a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46a821c66c4c270a73a2a23a5982d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0ad06f7879cdcfc3770f703528106127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8a56ab91cc1565c33484ce9a419e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033eb5e9c1c5ba45de7d14330335c3e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e171e90916f34605b82e5d2d4e9503130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103a21087c8dbc2394c3d7f3ed736da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f06eab5a2159c67a3709c2d8491440132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ea7c1af5127805d4ecca026ec1178133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4da77cb8e945bcd0cdebac1ed447c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bbb079602927760c05a1f477fb6ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514ea560f3b8bea14d144814b38cfa0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaab5354c3ff7f177e5831c5b4592b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91bf7635cb7ba20a1c7757284b5ca9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c11faccfc5458622a209f15ff9a4dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c6875ca76263d96f8053f3133daa4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47ce99e21909e5de2aa6631df78d6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddf805d21f91f15644b6e46f0593b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e411d43afe3314be2ed3ab9e0aa45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50222f9e1a4e16b666fc91efc5b7c9ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c0d59b19e7d13b4829b8cc882c9c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ecf98bdd35ba49a0886afeab1736a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce7a94211ee9bc3fd2e0b1fe040aef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e7d375902ea03e956cabae2ba3fb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd13367945e948ae15f9ffed352ecb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec516e9008b6baa73a741f4c978d90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b240e9a1994c003d1e29b41d9fa789151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab6eede96b878afae4ba3288774f3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37f39f4cc1bbc0c3f87bee18e87778153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11631ee0127eda9af3c5dd10e8ba72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecc31b64f7683ff7495968532c0690155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca55e33546d582ad27a8cda4bd47d92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab1081fef71a68262b967494c50f81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d765f7c79da0cf094429afdfa1447158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726a9b2faec13d1033f170b23785c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed263e53258ec4a26485f06b5481cc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee91e371b2d4a2d33ee137cf716146161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dfa75415b1d0b20d16a024f0f3e48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d08d1e58660c2f42970c7c7b43be9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3eba26dad1ef6e32dd6b3ca48844c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f7b42ddf57c16b511a255b39da74d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87111d55755b64e8a3e3def7968c94a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cdae38b91fb83d6136230c35cb7bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5261da8e736a634e4a1fc536eea573168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076d4648da6280dc68da458bac4695b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101256590d0200dae112b5fdce9570e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b862e53b4d8d3c32c2192af52379c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84df88bdbad6253d759f9f75808ea1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82669cb74a421666b2f1c8cf3c545f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f97e8d5980622c32a6909c697adb51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49992c84a2b419a48d2fd664a72dcfb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41425cf10832191d745a8202c8c77b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287c2acc3ceb700af338188cae16491177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96a8105ae266c820f8f7af2e84bfa8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162f717b0d93aa25da61e8adb38b034179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c915c9574281106b74ca6d26017f95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab9248f50f5f4dad6e2f0e90753b00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438f5759f7f64a5ae3e68b1031aa9ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b1dd203ddd31f2f948d906c7ae736183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b32fd31b64046dc0b4667cede7859c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714b7081c9342edfe56cf7aba566adb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f802a2c4d16fa1a70805ac0171cb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc45a97eb23f835e335fc4a769246f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d3219a51cc5798e8710d05594b344188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e89a59f8d3c3f295bd2d3826ad312189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab701d4364f9e327e2bd3d487314eebb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a2e65d4509505c9418b82181ff0a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a34e98c4863eec79e694d65789dcc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c94492c35b1ff69e2362a6e80382f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e401ac9eb7897563ac3429d0b748b32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd675b94825316bce4907716082fba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4250f1aa6087d24f256ee2d4fec64a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7a26b1d308ab554eb760e24b2492b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4fe28c3032b985395c84264d96450198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fc99fea557ac8b92ba81ec422b6fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b761efb84b4cf6c7a2a127ea621abf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404ea7a313d269ee4772efbf89aeeec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cace5f4f59dd8ff3b6c2d70f8d9edd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d15e55d828a30a6301c3d7641a392e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137962f64f729949956d6c5812ad6cb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880714e61e0010ffaf3b02215f4b436f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcb6ed79386165a090786a6c86a554206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a883f1da2375fb2a48fca7f29ffb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28694d4da5d81a83c97d8f757dae4518208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb11e62feaa66595afb09051b56a37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845560e4067ffce35b0c9aec4fa17616210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee6f44b2cdeeee13fadb86d52b9377211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1092d37327d8b234b74f8105965e88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6d5d276e77f2fb1928aad0533c607213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc751dd2ce77e0c94db63a75eb9e90b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740060b48416c1db45cfb39ae23e83c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d5a9df2cec8c8597b890d3f3975a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60e717a60cbea2f0cb929d2744a731217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89811408aee63288aeb833d550bc83d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d388dc3082dada26c91e6dafb4051f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb64115d07511add8a1633665a4060e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67563479977fd09b669b85516917e684221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cc05ede27bd09ce642858611e9600222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a641faa01ae198e3cd5cac8fc533a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca6d02df50af578a0a710e76a250e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a439ed9fa91a013fde22e779a9f107225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0425b9ce84076338765c1e6ee2fcd65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffc32422bdd15d3496b8adc9846231227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeba6ef420cbfe05a1ec6e908ce40bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2b39397d7096d41c86e4ad9fb4c6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc10fe7191664c21bb16a13093f526230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0807c9bcf465a09841a1701d732149231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41df8220dfb8ed9d2525025224d7115232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eda113f48a64e879c2a924ae819b28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40edf853547e4b860e0fe20babbb40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c0b8c429e8e877c11f24168f31013235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a00d86be4772c937c769c5f2edb5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405ffd7e1fb04bc8a571b0e191ebd7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eea620faddf0471c6e8fccb3729b12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d218f94f8fbece04bbc6c8f40a5881c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d114eb969c1bfb7bf47aa8d60f32ff9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbacd958b419e805db30be29e0331d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ce68486d2a87eb0fa651ce45769c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2c2b8c77a72004c3b13b8c5ad354d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03438902c7e063d8ebeefbe165681e82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406020240bf0bd4ebc452218ea48e3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73ed78ad5a377cb7c8b2e2f35e5e52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5c221aae5ee869c518a8be592dce1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a6628669cd59b1ec9bdeaac5138e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415a999ba8c0106b4d6cbd56340d2bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d90ae3bc2335479500968f5656bade250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da4c0f0f8810c7f0f11a8b6d4cbc56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9306b160b11e9eaa0de4f4ec4855f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8174ee58c31daa9385491e225d540253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8393ff3d4e4c50ef4672527024980254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d65ccc3c93a5bbdb26cf6c1833ec1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99090a59386fda96388cf39512d17c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba2ad71c4de5dd21f6f82287316240257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d40fea2a5f335c621610e468481ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4a7f9fd4edd9c99f9f8b891c21c57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc27189d8ed9bdd9a86f315b8281376260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26e21ccf1fc27a7bb435b4193e16dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cca987a7bbc127208a58888d04de9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff941b26d493434d34a779f59ae9b62e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a082aeadbd0475868e75819a449eb1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb67943f2e816841dc16d7c650b8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c6ed96298ef0c3752c7e7bd28f442266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c14706ba41b0ead1b8879981ee3bde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d771c31e073d4ad00ae50406eb333268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41640b7c0623dbfe8e4504447758131e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5532f646b4fc40d402d7a0b65256b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9fc864cdcabc13bf663bba45257b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fa21c010aaa36da9643a01b9212bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831125712a74630d991e05cbb71ab8ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a697782a755e6ec3f7cc0d0f35a70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e360f240743b742319ba114ec9642275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa075818ab34f0a64bf3908d650f67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908547b72a5977bb5db44682f1d9b7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685c4cac0c0bbba8fad2327a491c146278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770ad6d690747e06b53a464ed6cc53c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19924635d75af49988b0f187eef225cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f21683969abdcc9fc65ac4a6a810d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296112430b2f15237923a16c274817a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788443fbd39fea0af33fb7a28a3e7a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ba49c65062a6be54af3e746f2c55f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba742982618fa216227c1e7c748af9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca73ff673a4e0364428c58d711e007286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb90c25a69809a7cb174da8a961698287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f48e6a7cd77400fc140379317a71d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdec13b146d43a0369f4b33091bf24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277269d2dc349b99a5b67477f71776a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a758aaa657627cb59289661e6e7bf78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad61403664312ba4b03fd235a817bbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6343981ae56cea255a5d0f15b54d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dfcb671d0c6356a4e67a59cd5b998294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81953fc21105ae2aef475e116bae83ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59fa2c5fce6c4df944ec10c491b08b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9a0658af7008d4016b94c2879616e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11f13a8a86ecdd1949b739259ac203298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a610c8452e142c2b01ebda4882d114299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f481d22b10f4c3db83a61cbd9e1a2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6abaaebf5d77bd5e5faf2f2fe4f4af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606a18e98f1d9788235ee718f4d843d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227a38f4f27def5092b333e140cbcf2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4796d36ec51adb79edcb1f129ad8b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b8b971024d88b496a8f3f956b7e59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b67f53b766828e069bb5bc9fc0b7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba001d8b256c04f4cdb2ec447572b48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d5ccafca9568ecfde6798e9999725308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887dd2142d7a650cfcca1deec7851cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9c6933e2eb4b8e551337168ccc095310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edcf2966ea204bb3a2bfe5e663338c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e598529af8be620379fda513f63624a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c717ea3d3a7172408d606082e1ece8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d984c6c4b65566542e0db213397627c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada51db6d8a95d3b8a1fd515807d7ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925f8a8f497b39836816cc034a89860316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1aee08cf197ac2b15e545ca33126c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e353d06e5c2a0e17daeea7bcc70e91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fdad85fcd968883101317d8c23bb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bb76f47d7d68c2756a944120e98fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5025d3cdfdb9e369601d97066d10a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ef304598594debfc5bade474e34c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f06a7b4a7d7ee6bfd4a3e2526e106b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7e169430b5e7ed3181fad7d5f18df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668419b62cf0d1de00f145c2b5d12d8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37f72b89d5b1346b3c44942adaaea0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8ce96ef4ff6a8f2f1daa743c11fad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f77fb7cc75976bb176d62e502558ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4159f6e28fa2587552b075e05b4a0eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80589f4ae42581aef46147080bb9cb89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f7eca4afe56a04078e1f5e1d65f60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c34b751d822cbeaf4e2eae0b072eac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccc76987008507df689da01adee245333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e64617939a7e6906994f6a4ea10610334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f2481c1d5d5a142ea30948c0746d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a8450e52744b098d85ae63e51f780336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ccfc02496bd8cd112eb9e5987281e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35abd0e80be748e24598597f32b1584338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0c76902af7f09986c83e4d2e8fc36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d749aed252911aa88b21b9f97b42bb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78fd74b6959aaa700dec12112afcdd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fa1523b7e603e9cdfedbb6db00ea9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea338ed7c61e26ab7d024ef029e87d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103fe79149c9a1d0ebc3156a728af4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb206cfafbf2c86e1a77d572354966e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a51f57cc1b2e1c39d0a3f760b0a4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3550ed3abebb573e466c007977005347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994a8872335e55d0259c5a33c737a0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f54e02829418d91f33291de40f0fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae1de6def06f2a64256d3eb417d786350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815407cade0bf1bb82adb17583e1794351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c09701eee8e96cbfaa6422d09a3242352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f76ffdd8462548a69618528791aed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3838175ee07f5f98a33139b447164354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7f74df5da652a9e18b3b77438c442355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28243f57d415463c8a14a5031e6a5d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de90c2ecb264516bca2e6f15281e2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb663af96cccc5e20e9c9422bdeb2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44191d9b6a8a25c6271018a3a915a64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787d25ca3565fe527e8218f0ed7ad35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0222810127b7c5d544450ef35ad65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880673d5d5c33ce99e9fc8a1b32b3608362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c48e23ff4bc7e95031fedaa095ec5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0540872d25dadaecefd7aa8276c90f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104b1f1228ee87cb6fac0087120548e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8f27f08c6a6139b57fa89019a622c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca20465253448649e30b8f98a8f56c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e02f590ef13e92e0f46c34ba85fe4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63e011cdc0e2e0b7062e2c6944e501369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8df76fbe2c5e3a3f2dc1bed7675c31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dd58c6694659169cf4aa7bca74883371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bfeb24236ed1925019585d3195d45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee94c2a3920550e2b3d471728d290373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5d6f2bd9099183ccc1fe6a0552d72374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7faa85273566933addbbb1f738f37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4a0a01d7015447221aba0766f5161376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7766cbcbad51681b09bf0b601a01c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82c0ade5c3587b9cf4c2ab98eb0c2f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8852aab47f56c8c10abb34ede1d2bb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a1164db695997fb4226befee370582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31119d200ca27228b7b7c0f48f78c6593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fadf6d761a77e511f3b458ac103a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc90831fcd6de24b77d6f6ec14da8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bfd448f04ead95bd09b9854a433716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dfcb21a11a55b49cacb2859ef05117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8361a81fac1eb9746441ee616da1548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773bcab90ee1089dc2a8ef81d65e9cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51b8175b0b597740addf0ce9732d8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31f0ecdda8cf469c2d570e7291317d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e80165d441f90f56b5f97dd8b65cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221ab18380bf33289f720890ac8c45513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26051721aae9f6e90cdfb83f5e0177ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f3d1580220428007ff7a2d3cab8b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c4cb98a1d4212eae4959307db545c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fb894ca09f4c11ff3672c337b09ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15670b7c65fdd0b59a5d727c32f9aed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c162bb4e4ec4c94f1124bafdc82e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636c5522adbe6c22a273fcd9567e21c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7e93fb0726a41b4b0f7225f6059df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda9d6544cfffb2f3b448661eab145322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070d07066c1fef58706a1c885081fbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760ea402ce064b9087b594b9f049aa224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9896438965145ec2d547e4f994d644c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac802f13c14d3ec9b2b5546cb6822326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4358030ef83d9629ab7f0ac51a8fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca4d7de577d22430ef3e664e26615b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589f662130f9064e0224b7f3a9c74ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f728ee4c29375664c65b1d5d97f600430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e50b556ba918f4aae6bd9273d569531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1262ee05eb4a2d12dad578f18c27b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183d733bdc719fc244304e859c07c4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ecf8b18291325b466c8f5e320950d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553b680208fb645b7b2977b282b7a5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401386bd2b53e3ef5a2760552ec1e7bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341403131e5bf6752c5219a7fb5441d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42ce1412b563e394efd1c7ab76a12538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304593585dc7b0257b1c827cfb9800739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4defe75b808418b47cbbcf5dcc32740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334a897b102149d15cc59b9b6d4733b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791d23ff6903ce9d26534b44e4b44eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ee8df7b2163649f42b1b17b45187043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e13332e3a0ac0374ba909a265cec2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bb5bbe9e6baa35c7dc26611938a0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ff8dc4972ce79b4dc4580b35d8e9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f569915f3a452ad092a380ae03f8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38e8085c7c22a5c1fc7ee49b9db10448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359e99c69730622986f1c855fba34b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343303a8c1c9bc16f3977fddf965e8ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62e2284f725610c5b060d319335eb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e472687ad5f34a48eda32bd38efb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1510734c3b763fb869dd3d72c0fd3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6491e8d8489c65219fa2e292431d48754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d0b26665912d703ab05554d7372ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9a461c8ecc1f2415430c534fe0d3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94ec61275f328116341cf11a6bd0d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e35f8ef0a802f4a34d0b387482acf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f42e61d01991444b729ac5672e3e4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d8cbcfdd71c4ef9a9f185e674340c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99425328342c695481426cde54b7e8c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357b25d5ef7bd430f5263e0f85bc6ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2fca5b0f0e121a52fd47f17c608ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154c52c300be0331319f92a6a434a6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e080e291ecf05ef87a1fe8791e19365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02859560db7bf69ef838bf27999c174466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c94ecf66f9ced42ff0a0898d0e7d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cd05d6cd45f438ed41f4b80a57f1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163da15f52f54a97cecfb7d4f388f0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56461f03f86e1bf2173919b0c0ccf29c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb043027c9845e63c7f1d307ce787e3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc872c26013640b5e7b9111f43c9ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb28d9f6185e6187b52f1a7bc8d150473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f44eadd469fbaf22d687070849bf9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ee029fcabacba424e735d4395e7cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5be27777708dd966a3a61b71fdcf9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e9ceddcfabbbd1ef15316b4b1306877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a415bf32e0ca157d87afc38de5b5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293065aeee40f39238d12df4c6a0bf0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be96bf844ddac5866308ee2657da41f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f7b50910f510f253c355f42979c5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d300b3a40257c7841351471fcc374b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c0571b06da294e1a20c34b02bed3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a962975f1c4810d10edb3eb6ad6b5a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42983983290fb33fe8a0d5e4f8d512585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b606f55153a581e69b62af5581d959a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57a148f59d8ae1ffcdd6381ec7550c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275be4be7beedfbc6ffe3543f0ffccc388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442daabda9acdce76fdeedc0dd5867d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe1ddbf91b275c2eb9a25cc5c0049890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0624f61681af3323529777dcc742b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acaf7804316af86ab6219ad8570dca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5e6a32e46afd9db0bcb9e8979b90493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177c29535814f5e3116c7e47763bc4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d39366a76d2638070a12552fb057b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9b6945d4877a7f5d586dbf236a62a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e36b09cd2593629e96efca57eca0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bfbc9c2fd2ba1d8fadb3136351c9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf574065bd5759d51bf5b063fa1c6c4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3efc705f92b8f3eab7467ccffd9637100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f3f4ccee818b0a14fd18c25f57d71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f61d68db2b20a98585d92af52eb482102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c3f27af14d735b77aee5e4abb278e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7435fbdd7a32e82ee495fb651d4ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e53d82d5af92a25cc0bee736024db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc90f28e65f709228dc495700d6136106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f6c6d7daa5c6b93aca44e27c1bd42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bddb7aeddf79daf93786163bdc1445108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6b5d4b9d0dadfd9c3b2a0485dbe61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f144f3833c00fe5786a915888107b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5db76831664134598d111cb7b9222a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7e4994b4fcb9e0ed505f7f593e5f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927552f3b95a18d787d03879f1fec19b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fc8fa5aa723486ab236fa931380ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d502de81f6da6ebb87264e88934d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0080a3aedf9a3079eae08f1982bf0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaa05b4aa8399ab919fb8588ca5ddc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14370a5d108a88f63dcd2a670544f9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448100396d0c32e6037b1edf3edf0e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79d792bb96ccd9f13af4d5d00e5e4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe514810285df3950a3a2109b4c6773121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78346c45799783e5cc1e14f2333d60f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b627d9d0eae5aa4bbc55c8906ac0f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa177d236ac11ac37b7445d11548d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d5e70d5942f85f6c13185fa9d52f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374c392e9ba3c16a94efea922c4616c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9689ac30ff563525713d0a85916c57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b53b923dd6c8dbdf7fceeff3c9b988128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dfd1dcd1f6ad0002d842576ac5a86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be7a108d2f979a1a1bb79024fb77e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d36ebd3278629494bf6250ac1150a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61aeb29f95509f5713618596c818f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199700163a506386dbef00cf9c81dd1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d2bed7ddefd0b1446835c864ca633134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60b7d887092c8b6c2fc989112365c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f214912d08e0e0e1f8583c318603e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ded5919ccb6baba47065d9b49f2460137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94377a6f55e11e39c723dcdbd03b93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42891a92002a8acdcf2d32716f6da2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cab3dcfa7d5db7984ba8995bf3b9e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a167532143fb0ce3afd92fddc8604a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb11cacedb480e0744948aba6dd1e73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15037d1151d8d1e189a82f0a62761dff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dec85ed41eefaf8aad50fdf2b48d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71b5aa49bb3a964385e5717718bbce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf4532e1241ca5b9995c6d315e4239146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa1a372cff8a4de2999c1a3cd468ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edeb2369343212cb9cd7f92d729e56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d01d1551701370b9b1b39f375a6a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814070a7dfd2b581680711974951a7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38ef4a97f496afcaead8600997437d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac61a2403f215764461c08818fbdec3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90308a4b0cfa30f18afcfc3f822707153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361eb19be55b16032c3d21aae9773de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486679ccf9ac9e852574111ee7923f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3ebac8861b7ce96a27467e39d1072156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99113a0d6b47cc5500dcb17d2465f80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee93b9db242c2271dcfa81ed0fb788b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f74b611efb4cca498cacc3c1d601d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0ba62c27aa44abf3abca1af617bf4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f890842ede11a32b9f5c56100fe47ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608bd24e7e98cbd427ab8890f4ae5cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c0d0958d8ae274d0a341acf612343163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8307f0ed7a5729b5ab543c9092ef2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853a7507fd65f9317ff781af9e58711165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f947afc74989002f180c0529ba4a046166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f53844155a665535184742ddfdd8fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565896e30216ffad9b37dd787e800a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e63f3e49dfc5226ee0ff34eb522ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77771506bbf21d26a217aca464235327170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62893066bb4b1a195222df7ce5767802171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f468ecf126df0795e69c79589be5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f6dc8dad88a093f132d1a252d100c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc94bc3bbf9846e947e9ec6100b9be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266bfc1263edec95a53631475c73e9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c149da0ba476b5fa4d833401cb26f73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dce477e8065a0890e6ef4e23bc001e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b67c2e5a8515269771d954cdc4d69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaa483c3304592391dd87ccadbcda4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434483e67c61bb5cf101fb6845d0989e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c552c2819606dcc3ea454f58497b6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2198678513613c561beabec66116f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897af751b5920afa4000e5caea4acf1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24155123f820b7dff92a184a59a36026184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c54a0c0963fc10740f311c8ccde3db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5b73dd539920cc4abd9c96d8d32ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ed1da9822973ed5742559394ee403187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf66d4fb100be06dc6590814f09f41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cad2d2cdb552bc9dce30e95e681f99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd260ca46b8b771781fe758c72aaa51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ae831004466008382e5154701a83d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ffe105d6c8b13d64deddcb637eead192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130df8b757d6092f8745d0b130067b4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bdfe708eed5ba5c42b00341d460f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ccd1704e2d920a56cd506ed86a190195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddc9227b8c3e87e4b88a624ff071d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53f1bb9a977de5d6a0a1ddfdae2a82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0d760c5b9514b45afae44184c90b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aac50cbee0f196f6f614830094afc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef347783b9deb3dc100a7414e5b96a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b8c4699b1bc1e2e53489bdd33f155201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d26e19f58d087526bfe33a2e1467f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d3d969bfe4ec85f61bf9e23d3b629203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2194d73d7ae1f9480967d1d3a6e73e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4fc562990f3f624b56a7c3cc114f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c646226bf5c3c77c5d1b3d135aded87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6fbfef2d437fd88018b8928fe5ad2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221136b81ee6d6de45497df65157106208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dbbb1b0b6bd596d5c7cc061f30a4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd492bd2a1d67a161149ef1f9bda3ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aa469a77d348830b6267e84178e2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407457926322871eb95e4f2e255fb595212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbf2a057f0f2d0cda09de365ece0f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2eeb0ae365152f131fd06f29f5a0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377478b96d69d51918a8a7d5df3de36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb92a479d5f0c5d320b907ab07fe42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4d1b8c3294ff6e3ebe12de8a86132217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f08dc1dfeb9e00e42c1e0740c3b406218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e022cae7b30f892078aae300843edb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a837a1223f41626defe22e0f1814767220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4064f5aab670ded8b24ee8292bae6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018aef687007bf1aaa714c77d63ee1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be3ab52ec6e7c227a48f78583fbffb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae8580c9321696855c791f2a14cc4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b54fcef6aff77ef9297a21223f3d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8fca2e9e6b9fc4b0f657828feb122226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c7d27a9d1c312b9c62c481d30a0d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecdf422cc36607a581ea37f983388a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce89940acf43debc87141488fd47fae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955b9b878d07857ce6dc8f0b9282eb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35133ad2dfd48f7f979713c6c037f599231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e216a05c38d97399d6c8185c4dbe34e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fc55b92f53b49bf689cba645cdf7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e55ed2ce362c7b5174fa23c31ae17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9ce7401ca0872fbcc454cca598906235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0520425c4b3800175971cc1794544236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2530e41a98c05d2fb1077ec439eb80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c617a5e2dfaec96b09ee1707350b69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0639ca1a5117111b7b6c7aceadd42ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1355959d6aa8b32d5585f0f73471549240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66672d647261b2f7c4e6f3ef07598df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8f16fc4281dd4fd07e3fd23447ab6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be54cfa88c5629e30f5e6f747c1274e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773abe6bafb526e0ae2a8cc9ba4903b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1e3654d3e3459044eabfa01859696245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9118bf1ee2bf53ffd9c446a92aac0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e3030f058f82f63dd401f15cde93e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4a32add7a1949332c75699b371ccf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055b47bdaa015ce2c6224a2fbc15b8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1471185677e1f90930a7754eb92ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a099ffc25c46a0a6a311c81cfc544251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbba5312f54b91fd1d437e7c5edf670252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54a294114011099fdecce186e42737253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba1cebb25e77f735e1aed192b8c732254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea513eed5b6be58bb5c0a422a3d4b35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8135c794c8e4118faf5f648382b6b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ffd187b82a5ad902de86755df22f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5571280739ac065d8e9acbe356e112258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f3209adbedc51dde101f570eaaac2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ff28b69a7e1d55fc140bff3c9e155260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c684a1ef8e90b89737cb7ecd6bfe4c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b39d481bc4a54ba038f29989704f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b53bbf748d051fe6e19a9e37fbda7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9d4ba605a23e051d8a08a1c61e1c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1286cdb9eff53b4a856ae9cb8bfed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0f5d038d0812ca4286c29e91681d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1ae81ddcd6727018fe1e5c78293e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e275661143cf842374f57fc3141a7e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2a812823172cb00d91741f7b5e0ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e61f3b06c1e03135ec6ad6b68aed6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37388820f069bb224cf25b2a9e84f81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef58506063d155062327ed50e457b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512447f4e77c1b5ffa120ae049630047273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1800eeb6320799ae0e1f488c25c0ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7b63f51a1a543209ada0bd180a9de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05c80c1ef0caf1df223a419102b19e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1796e1bae953d9e8e668ec326d2028277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d239b9b74c5f278abe735a4d0290e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aebbb5d51f01e72e330e8955854e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1354bfe4d63e58dd508b7f0dbdcfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbe86db18496d265135bc025a83749281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0f719fff33e6398ef6a174d722379282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b2db99a86bd74eff74e5953d2c1db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facccab56b44f3798d28dddfa92f365284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93978cbfe19ee9bddd727893fcf4e451285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf843dbcadbc2ab367056f89d7bada286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc702d35f17fc53f8bc33b6b40f3b12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eb8207b85ae7d642081d10c9499a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffba81fee33a81adb5599cfae735bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626f164dc368d53841b1d0d1121f210290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87277239edacd24d5638cc5ff7b2682291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04609565709eb9e5218b41dcdb321569292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eb130ec9680ea82087da41be25539293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6951f91453e942591182ea01a8c60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e10bdadd4c67bd17c44ca5e8201ecd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ded3caea64ed33e422285b5c62ea8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ea7d824eafbc3c893cd1ffd016c79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634101aaa639d1044b3c7e9b48755ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc572dc21d01c4eb86acb187c75a833299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7129150a1fbbc7a79e9341b42dd78f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0ed05caef6390f3ed98c45451fff5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb890a0b102d3856b24ad755679f44a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b06e5290c37d8f609863af84acfeaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e0e7ecee3b7370767d4cea3c33024304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a01e2197e9021d475a77eab47c5b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86da108880886ad5f7e335e851a0fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dd61afc6d7289a4a5381e90932fe1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea91f45d9d3553926c6634b0ca5581e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7164e1cc99e34cb8f83efe8ba8f01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e15a504ad2e8b2dd9d92645968ef46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab767d12deaaba9e3899849e6578ef9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a759205967fff006d1c5865225f051e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cbf4e62237143b492bcb4273614cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ef4b48159c375ee1363b6c39eda04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83bb13f0b613c1bba86562964f5e59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c285e7410f8c5b58da8a946a8cb4e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4649598e6e51cddde47eacf9c2ac0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8885641d40f42b26f1fc178ed6eda29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a83194be8510c47bf42157287bd533319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793bc01c4f36f1425a7feded9a725f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263e46ce3dbe3ecd9c479cd7aaa3906321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186afd5802c6a45882cff9051e15653322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb7ab2ed74640194e72292023b5ef0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ada12dbfa2e43cdd6f8bc117ba93f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ac03758163de2306eea034cc70d32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5088f62e087b53d2fffe5fdd55148326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712392e7f722100dfc498ea51d0e498327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af1dde3a3d72ace5f492a93044a047328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197ea10fdcc58134677877953b54128329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fce9f4f6ebd6ffeff150b730bb54e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416d678e1316c9b0b844de128eeb531331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3e459645abcc2a48c42913f7e1c07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af767dc5c8951a022d78791694513c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2e332488da40c721a3c6a5fd6e9c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4d98ffe4b25c1cf3217028442f764335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d00e93a7d29e55964fb39ca7a9705c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865007ecd46b2f326bad2e5c1e877f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebb6b1104dd761416235236681d575338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b54488be7923b7496efed2b3b4438339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1dd05e2a540befb6fb1ed266f580d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788741e45d47df454ff2f5427bf9d85d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28cd2b8f66ae4d4317aef5256d154a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852dd4bce5c682aea867af4e503ec87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32987dfb63f2bbcccf5cddc98d115dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fe785a850cf641499c3c58833ebb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfd294f62cff95dc61957221be5b8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df3aafa42c94f1f327988400a9b645347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e5eadfff9557f9699a79a30b64797348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ab75b0364975a4ede64e006fcf92e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c951ad41dc4e4a329b064a2755febe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caafc0c30a3538f00a84f653a366e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ee97dd9c22389ee7cbd3b7e35158b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4a72ca0d376ca117cf5b548a5d01b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba88d13f506491f9d35866a4b54bf8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889acdd2be4052c96440664fc2c3dbdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dee89ca188e10892d343563a51b872356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa5e9cb6a70daaff504136ec80b419357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a1c78510f8e9787def7ddad04c468358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92890721345cbd4a53ca5d164571e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681441f258f3cb12bb94e58008dc082360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36956bc3d831e21f613cd7a1408f086361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d00ce9f666c48f2724bd09f5cad4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2dae1f6a03807c3cae5b64b2690a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e093bfd3548c0025d84efd0616c2168364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d68ac36bb869509edc5c59e07557a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef598cfafcbd1c7850f1c1447bf7b882366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fabebeac67e471bf32365e361b19c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeb13136033a1dbbb4e50aa782cb49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9098601f5cdf7d450e74f57fa8eff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f702e3996cdf3d724ab264ca166b9a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a05249736fb8122d27159c7f7faaf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543a338eed1a4fcdd345fcdf949f5b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7cbff9f154a99c11222e9dd4b4814373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9c5bc6461b6680f666285cc567769374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9d9cf211b6b64a6d509d421435806375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bac6f7216d9bd9e30344a692a999aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471170367ba41768a3d500d17dff8b18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d2a1d905dd4a6cfdf8dd353d4fec8378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>