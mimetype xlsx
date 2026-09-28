--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2eebd97cd0453cd1e5d648303a1711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175780f84372290aa9ea549ec06389632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee8bcd212410c72d99caa675360d1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f6e8f385d1d06e9407a690657db5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52856bf2a09afcbf68083c6dab950c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c60100a3c2f7b2c04a2f92c18a19376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7623ba40d85de210556f5a08a44dd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278d372a6a2162915338eaa6d0ec4738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8bd43d03164d401e361a6b16a9b2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4353a355260f88b713285cb27ec04fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e1006f70450ca33a1428c10568e2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc1b8f6500727eed788b66975e6bce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b331ab00d7f35a427724c993b368613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2a52e62ac3ca798e23f857149ff5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b543b2c40f5efb38b1d241c3dbe251e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfb4c5ce2fc7ee4fdc6d10a92497d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8275c9854837149acaaf5b98c0a64e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4be9b8967a1f6e32a95e4934b777218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f273fe258bee3f01e76d30cc4439519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59452170a55b38ffdb3e4c0c67dffe9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f791eadbcf88113126ed7eca43caa021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de6a70c21b91d96e6d3040fdab3a0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1e5a914880054cfe28d7cab7fb20523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eb771c15aed880473946adff0393b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7fada1c529764d06f3e451000906725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51059a35d77d1c78c53c8e42b243b0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f6a443f3426a5c18b4944bcb5cd1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dbc96c8c274445ac374c3c24abf3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce092920c5a89a9d01c053ef9c8cee929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58485f482a2df89ab946f4c1f8d0523030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125ad9720db06ce55509684f03e91c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9199999f0835046af8aee7f6a7bcca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551de3b860cca1afdde2cb820008bdec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81f0565686db5773471c148d5e6bbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced069e2608817526b447543079a66b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a45ac5d67e2ca1c6821ec402416bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320ff212c71d402e44cf405cc95df2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5820527d365e6f780f866d0185e97d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9384623691d65e685af47e17dab6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a72004d120258d97101b85f91482d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574e27f4352c26b207f5767b782522841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d38944103cb0555ffca74a3b80e9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2411d4b23351d091832f66768f32643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be291a7c66af4c36c094827a5431eed044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892331e51a0eb089d18c43340fe9a9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f0c667c5a528c727880e72713933646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6656a15fc4307a49e7a2014483342547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010935ae27f01cedef16c9f74e2ddc5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac7a4d327fb32b46d207c13080771c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2ab6fb214f97276d68cada4b1323550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411410ff34caaf2db1c79e9b4b835d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85cceb15e89eac6eec91fdf4d27c3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986794b996b6778d95be6a088df782453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a0980304f4824b1d0ef314d053d0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677851961020d6e5f767e75166720ae455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de850a6138a29246aa685d6a5f2c837356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be97b5f4273c91e0f5579d7060239057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c289ebca9e0af38c5bb4aa0ac58363e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde56816ce8e794ec08615771069f56c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248030a55b71691366f51cc7b2de182560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c696ec8c0c14acba0a04958e2870c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c3cde4ebe625d8b2283ecc1bd7d6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6f76d0544ef26d0ce9e2d56ce83dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e03acd78dfa9fa360d03d0ac87777364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecbbdfb5895c6bb0e570f6569f659765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3a431318767778631985c5dd28a7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26137b0d488199a45edeec56c4d47f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4a898b6beedeea841930e362e80dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74673fb02bf707cb1a200bfdd7c4d72f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972ef7d4445f64adb41deb9c0e75f4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19880c4633987d979a275dad2af2fef271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83cfe21217bf143a40352e85cd561872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ff8870eb0f6db539c147b2e0239d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d147529b98c391ccf543e8ec5781774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f09c4b542fefd1a2e911074f57ee8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfa31ede47badc5de9a20c15088f8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38293ad800032edfd332165bc0791cb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79acdcaffa79268ba6305043426e14d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aa2e4352cdbf6c2a3066438395f4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e4c726eec53a2226c984b44161d8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2dc4a7d291a691e277b355d6606db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c86d9a9240b70cef3bc27e3ad2bd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcccd3fabb284c5032a346f6ebd2f4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a3b916bc215034b67cc2b8f7917bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c7fb27f1cd4a5596b323b6ffd9f3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7744ade8f0775be2b9202c3236a7d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cdcf74f586ba8f44669f9eed78c9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32984a0078bf92ace7a3d69a34b35788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040c4fcfd6a963bc763003eb9ad8be889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4985580b62e683ba80367bbb16f3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640797582a58e15ba706101c9208f9c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208cf502935e2846e291d7241d5517b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6299fce7a7fcd61a42eacc7cad3ff593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c47b56d2bb40bd4e45fe9851c4aa394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88670c3bb444bc3ab3191cd9d7eaa40995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f8b3b6f4401c4d351d8728517f3ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caacce68878c5b10b8aa4292b9831f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379b35e2efafbb8cf87bef606aed69198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a214f4922b3c01d574b713507f463e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3473823dda8052ad4765ea3690346100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3331a1cbfee55c4112fdf433e25c5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee90eee402b063049e4bd3702d96c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f5a7952257374c2d6713bd67faa29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9fefa508399ea078abf79e391a6b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca8ddfe62b03f419949f84c0239368105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5c6e63e6b4f26a3eb0f5d1b56002f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65481a760ef1dc521b6e67b578d8392f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61369d137bbe10214317825db58a76e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa100d62b1e4dbba32e182f72306556109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72179a042f1e97633a58a11b5f4a13ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf41890ba63c4a1e95d59893ad08d3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd798567fe5406b46f2e6625ef8992112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c3d989b872f84da82627af0f60cf4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04770b4e1142a3f3d91fa65b1a8b308b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b278d3cf896280c9213e625a0bf4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef845cbbd8c8c261731fe00dcbb3c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cdee5d1a5c84e77a076b1fb78d62e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f37f24e5c537a60d6fe1ea0dcdbe90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b7d1468672c04a8ed49c7dcb4ad87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b014c1beb3dc286970ac7bda8701bd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ace7b8f9653d91957877259fc691f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76024ecdf06dfc5c22eac3954e4c88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5472065dabb64c02fdd27440142d0c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd7bc197d1c1a095375cdb43ea3c84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96269640bc4a6f31d60e728d7f7b03d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d039a5adb224844917b785f05d8cd8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75d997229b646dfd4691bebe3d54aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ca47a7926319df35b1c70a4e10b82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4830ad14e36501493a53bf80367050f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db1cad567811e8f9a8a6535418bfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a6a883b0d1c105e50ceb0ee9ebe32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48645461a79a94c6ddbd4022b829b1f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dfa2cf4db6713d6b35961858ee775133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeb0e0d8247a2df3e6056b6c827761134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf3df73a589e13fa94ca6feb0a468c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee7edddb33fbf3911f968c5ef9c39b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b738d29d504800e32c7defa7b85024f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8fe7de9135884e06682eac14d0d2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf33fed1d824293e4311804c2ebd907139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea356a1087f0f8eb0170fb34d7d48b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944099c88fdf133957d1bc114ac0dd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa5f050f469a03ce12ce348ef7eb5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde05fa528b9f2ebf9913e4e83ea670143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ea577dc5f693fe3ae20b8761c0773144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a17a55cfc5f0e614209fc8af53c4a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441ff5577f9d111fefa9af49c6ea173146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7596dbb5048f1f4d43c6811f515d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21692007086f3f924b8b5689f041a75b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0466ee026f7196eba5fe257a7716c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52ed569609c6bd6ec8415081655a8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d473700d2e2c07fa771b641595b30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd77aa16e57de00bcb00842f94022d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2c00264839f7485f052bdf5408b43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03852e0891d4f81fab750eb9f6e059154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393f39acdc9e065973d18b30f0914fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7cf56000a2f40d3cf2cb841d3b211156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca7ef79095b72faa620681ec59d7bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43a6a9e98b5cb16bd8fd498f06b4cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864f0b285ada551e58888814cbedae4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe59ca5a96a7ff1a36d4068aa30f99f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b5ae03fae680871f6e21150f75c2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689299474ce98e533c5ffad8d9bbbf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdda0944c0b7d957b3185b76b22973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435649c0d41e03be9cd7dc4a5abb459f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480301f4ad2b4113a2233ed0f7a6a83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ef757045918ea7ba0e1cf205d3410166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba679b9501728e3fee42dec0370fbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf901ba95bae06bc232baa5396bd8df2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ac1f7030350023990c512504e40ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38695e575a7699b31ba5d7530283973f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638798df72f0fb44d4a7149fac3825a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f4916ff3ef00ce16c0be3c62a0306172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a2ce2e221f992abf6475078e756b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809749f3cabd3be86c087f56b4412a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbb3e6249674a87338d9340b2165af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73289323992f0677334684dd27f60667176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171a3dc41fe4b593af07cb054223776177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df52688100a4fdaf2a26ed53e1fa95a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b140fbaab6420da707d56e02b0dfe63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17368781f8d23b78a56cc2e6b1e5564b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9944fe9692c9038f821428963b7f775181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a359b6d79963526d187a752759540182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd38d642b6318110d6aa5b8766bd24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad941f2bee58f1ef6a2b351a49a833eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4966eaae1d3a05d927c2afa9ff0bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a67ad3f4c87482d257fcc1e1de85b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42359efe7ea5edf20f6135cfc600c7a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df4d1415bc7290b98db798b2deb5e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97bed9066b305fbe7a7cd7486abf63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6aba4df61b22e84baeef4f3999d17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2807dc362219eead98c9e08247f50ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda18a1384986678e03e82cc86e01ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0c6f39e2ec3a44124d5a9cce31163193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d481feac3db9cdee0af353be3eda7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68a9bd1895821aa14b9948ac27ab04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16566ae42d9e6c7d56b07d9d36d4edd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717489ced7deb3992fb7f9e1c8e589dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72109869953dc72a443d5c4c290faf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616555e367d849cb4cb821c00d0b0c23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2df0359f5e6ffceefa5831e6ba026200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c6c2677cb9239f3c8a6c1633ec951201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af658342e40a123abe370d1ac434ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981ac901fd810522427b6232e2027aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318e8105925b0445e31a8b31f4e75b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104a42fb56ec0a3ef5abcdb2c3f4ba7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bb2feb0914eea42e3a8c58f0f201b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0bdda2ee0da9c8fecf7e6c0ed3332207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006753952ae0fbba6c0aad0da516af8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6353a061a67fd7912bf0f2577b14be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e6460817378808c93034748f5dd70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815588d0c44f02a4014fb4a2c62a6946211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf93aeccb6efebeeec09efcbef5aef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef2539129bcc29b72e7b2e666354f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a558690f3259bacd8de30ff443c1f3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564a3a3275efbe10da474616212e729215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b0783eb33d5bc4e487da2281703bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71b97399e311051e6a224470efa6a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906362b451cedfc3a242a1febf975d16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec2d28ff19380dc6cd04466f6cd3b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c978ecaaefce2eba391a5fbfdb512220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d7525304c2cf24347c8f1133db53f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b00361fc3661ac74db85083080994222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7aa52a496095a216b3b08c93a7442223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b74f22f4137e996897701ef6c2e70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861c3f9103e71865b1f9757982aeaf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ee3ed23aac0c29e8f16c3da2eee21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473b188b8a0e89f19ed5caadc7c8374227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c669d915b97420793d5eacdb6bd2e74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da001785990387e7f8e32ca98e0371229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6e379b30336a5c91b68461176ef8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae201ada6f2f1939feb75fd121cc3515231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f8ae680bfda96cd1b4e9f9eb6b816232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886664a0853c8966c742d4e21b680de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcd05fd09a5a014c527d61dc31a7a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7578132f409e91007e17ef0e630868235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495d2bcc444957ea66d37f58efae819236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c2ed104decd03be07304379d1cf4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d9f8f3e3189c67a827d61a5471b41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5280cc10ed6e884fae7d85bb7c5da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad0e5a71f1cf48f2326f5537da63d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16acc394c8d614b0c824758096d5db6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881f7bbc4ebc3072e54daad8395ed15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67eb78173b1af8b6bb27d07c2a64f1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde253f843fb7539ef2db582a115f0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9488be2184ba6907685b2a083c66a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a12f0bfffa74044b4ecd75bb87d29a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d6eb6f928e214380c418a37dfbdc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25304a6b5db7f017e0af8f9dc90687cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3303a612475dbe8396933a725d3ee49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b48781f2774a77f0a3142c2a0636f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ca3625cdbcb12647b23566029fa05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034ce81eef8fd2f48065e68e6094f80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb65c466e0c7d52f8f61cbce4150a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba1029d3baa522e366cdf846e3eb5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadc3e51dba56dc6f5b7a4234d57a66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379b638bd135d890f8a08eec65276ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ca3383dd11910dbcc83db78ad6a3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866616200e3917565324b6e886cddd9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb3ff10ee520865e3f4ccdb6569ec0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f6382cb9b32d6bc7974bdee9c5649260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece69051678de7b32ebe0a5730535834261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d1f7b6fce579c191fd233c3563938262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a001ff8bed44ca6e7e08d06fd8e5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25c2109d6c575756912868733cf725264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aa31591d06b613039a632fb96249d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83272c139748f05f893b6d84294afc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2c66f3344ecf66d3c3107174520ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec18c2c10614f6a619b6a64bd13b2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885cb64c73651fe74688cd2c144dd33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f8257d870a71a874fe21edae48305270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f9f992dd6bf6b505eb14671b70b27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b017b42881b28b754cd380c1019ae92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e55776307395024876225f61361322273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8656f55d037bb8c31b225e52893f89d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a0f9ce9d962f35ae69990ec6c4da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ab420920073d9461d2731caaecb9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c22c7b3749407ec873766768a68c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96b0531a2022c6a5e454e0b87b274f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a9604c90eb8a4ff9f61a45390291279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f786b5c468d416f4ec2f39a1994ad1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec8a60f61d0855e91c35d76c79c65d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272d269debde5ee9e46bce489a125e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5cbd028e0de1c1b21f6b745e421ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bf199503c16acd8e6ad196cce8c2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d19b1255d1ab8fbb049d8cf88d42e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc525f925b9ecf84cd752535534260286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c4fc9339ba6af31bc36bbba9a23b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f41a561373da5f773e5a8d02213a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad392e01e27a52f02a4516de411a65c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c3e33c1a15481cc1dffe476abf073290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8271332afbcc085a6d9d5b241004902291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee6b0ebd34756081965ac4e403de13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc75a0cdf2b4e2b90b15e37a8f8e0bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c2581d1bccc1db0a4b38a5f1e2a13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e03b2a707ebc6328e7f5bc41a7aab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedc7c3cded6856abe3f37409fe31bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e0290ad3f7e507959b3a1421c8f96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70294cd4b41f2d7792053d19a71656a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c79bfe02e39c8c890d9e3037e23c8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f44d8d105bedc3e98ba6b64915b74e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9b717bd1c9b39b92a2e11f9338435301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dae988965b8f27504f6f5f4ed4006e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264c0e76fb50f4ff72898d55a8cbec8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d949ac0ffedc228f4efbf30e69dbc64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0097294c33d3b56e9ec7bf1bf51340305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb05379d5b375c87c35d0798cafa98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e70e53d366656b19c4c9ec26a54f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3095053f4204d94a49d2a7b51c9f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d7161ee9404fdc78796a8d1c8bd9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e3777ede34ca3148acfce84eb96e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fa031d1611e07e932f4d1396f2345311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457434f8b5572383ea81dda64b35b83d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9fb6361357d698ddd12c4b045d921313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e827a12b282072c627101bd268b677314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12caf8118f10682d0c0a9c4d1567f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193b2f6004bd60dcb6e0e647682bd93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd57aa0cde9fe347a4f262aeb82c40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65916c7eaa0284a31b9012cc4b136e2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd3c4c0b2a27d2c15ab332d74fe342319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b0f930628ac2154005eed2b065c9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1d4fa52fda43e472acf16075e4187321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17851e555697af39706078b50089c36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb20f560af4275ac000eeb15c7a0e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ef4f6f99269ee54aeb89b6f0f4cf7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6f24595a29f870c00c7370758f258325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58ec2dab911138141275c7a6836d02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dda32187c367bffae4d75ed032249327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94b994ccb817a0eec964320877e253328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34b58052ee89916edb3675f4eba724329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ad26eae7c985de1ac42b0d81c8229330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7060b59c32f879425e71a1149b4bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a3ac3bc165319b6b1f852289ca410332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372f1fdde8ac0a1cb05f18cfba1a0b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1e84206f3a11c1e4bf6c1befb52bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8d5aafbad9b67f2eabcefe44e20b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27207ac8444acc043ab9ce6b2562ef3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224008391de279b4285f4a6df2b6b99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0983ecabddfb28adaf54bcefc9ab164338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a4015a1519018e454da43e99ceaa3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a55d7fe690fca19109d0fd8216fed3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a363874acb1b21213ebeaa630c37b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c62555d34ded13758cf638dfefe42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82344bbca38b24355f2b61bf866c6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7281e5c60a53aa56d6ee79fdca149b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9275481fdfe915622b37c9fd80caf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d555c783f831698d4468c3b6e93254346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647584bd15dd5bfc2418ee40e24c4205347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efc3457b4afb9732036292369a08aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1cac57e549128e91442eba758aa5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c3158318a9e955dd3baeec83bcba7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf4014bc20a0dd723fdb7b436c1d46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5349312994f2f44abdbe0100e4048352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc02c79ab300ac0cec8fa5140fc2a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278e9fa2418249dbb54c0909d50aa6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f0ea6cba7c5940de599256e4b6571355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfe00207daaf22a48fd17a3a0be90d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917182e8801d2ca9b8f2787c0822fc42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1edfcb0d2bacacbff988ec4058b0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57a712967ade092620329edb5154fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a14a46d76c6f3cdbfa2073a23401c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb0ebd2c6a13c4dc1066e18365eddc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c39f59c249689ec492adad5b5ae44e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd803204c103d1cc0a41540c3da222b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ba633df8397a049b19826e3fd631f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672e26ce83db39368b0cab3d94a6f8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea498e14a81caa18429cd516d096a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e4ac754def5d5db17262bbced0301367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbee3f5141e38891102bc44e5ef1ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2fa8822c7831e6515360d62626ff3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce985a689065c5ad86c4d52b27c53b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a09177fda9e977edbbd408daacb300371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8609181bbd309f32a2f83f63b0cebf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3fc712fb8d6355585bd6a22c1ef65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849a49afe1a4cafd792b2946d8f6ffb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ecc1c8b6d49488032b638baeea5e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe01f293326617fb630a3e52e431d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feb80038f05fc391e22e614782a7a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6296413f934c56177ce58fa0829e97378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09f352b3a2c7e44d9ea724ff49f9481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5355e2cfe727b4fa0874b77b365f7662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f5aeba790e065e5a00e1238a63f523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c76c36e68e3b143b48fd50d3244494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390467c78d32d9afb3c73372200d5ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff37e95dd3ab5489b37a156496fb156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1da901744471e2993e157c283e4877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f55a6754f82c11db304687c10bb938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3842d84179c529a307fcdd1e02957e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41769515441797add8af1c5c2881b8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc25de53b60f277d49aecfc0c784a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47404927f2d317f52e0a82414e2eddac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d85c77432440ad5fa192942ef9d4f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1a2857b39432bd39c0080ca66b6fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd090e3d62acad5b0d2f5e9e3760cbb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1dab7ad6c37cf038cb11aed599c2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb429160398c40563b15c02055b36b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877141c0e68fb8c314695459a84258fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480124a7541ee60e8dfbf69bcb36ab3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b86a534713001e86517adf5c0909c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04110e0650b3754c49bcf3397a47ac321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebe5ab1a4fad2efe94134f23895c3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c65b2de5d67d949f77ff4e2a1512b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885466ef946dbb435a7324042590b40d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11707088edbcca0603fce0d05dee04b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b115b43e73a7e4c70d51fade013c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124decf93dfe4d5a69fb1c8af56729a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbccf45322bcb56b851b174b7d17d8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fa914de51c75e89a5843bb43d23e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473b6dff20272b0b39993240aa442a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4bd3f4c1275c361a08672dbe1dee931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c304052daac4c5042945087c6866e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3fd6a99b3426c96fcb2bb80789c0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f8062cbe9bafde5be1b45291bea2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a139f71fbb869d0bb7c4ec56196f71035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf6395e5a5f3164237670767cf258c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad443daa591adc1bf1d4c866ed871ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40204efcaa1d4d5bdca28e0597890a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa62a8443ca227a05b55383fe3d35ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1d8f451b0053b6b4e532f8745669040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74bd4d48e01d26582cae6e5be20a0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3c6ca93eb9627c2211ee3b870103b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeb8e5e196357dd16d3f62f2643e0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ad7fa59e859b90c4a02c79740ccf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372be308c100eaae7de0650ab8121b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff725a2cd42f8f07459554e10511fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19859c0306cf1043aaf6821331f781847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0f5ad030f3bd0b920726f2a01136548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960337872db76edcd44dc29ceba83d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aaaa6996c4833e2c34934b20ef42150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1f0807714600a025b3a174c807b9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651ef51c732a971160494a71f0ff42752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488196400564e858e5a6132b29a7a4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bee1b48c1fca0225935da817b5f8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ded7a9fec326116e885e246ef35b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1290d120700964734c8e83f26466c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4152a3474fc2053b678851aafa2ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf936f02be2cd066bfbacc3a14c0423158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a5387987250169369b5922287e76c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aa2338fc6cc40fdf0f12e60d2d89e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671ec3922f2a64b731e2a195d1afe7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa86d00c6eb43ce6b37a7c5fc74055662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89c321e73c46b87a46b6f9db7224dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0ea64891a5cfb21aa7c50186076f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57078e0ba14cb370545c535a91fe920e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384b1446b56515a643f963db7fb820466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5420c7fa2f943d6e99ee1235b04bc867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f43c440dded680d66472549c266d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb37bfa4112a4fcbd9775bd65be16369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332a28da3a4daea72b79d4670f50e3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5220a208d84412aef210a90d9ddc6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3468a7e04d3104bbadc68c941480b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc564e3fadcd74fbab29d37bd30beb3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9459d4805c1e24d63edf31fb0660c2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f673a8cf16287891e0806af777475d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a12e801f6f0b5368a7f14322f395f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3e1d7ed9b44edb0ec521c54cbad5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd201c6db4cb386cdf90cca988a02c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d809739906eda63ed9245aed0401779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b8eeab626274a7b393040f9f124e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3e961f9da1dd94c59ace6e1103fb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1adfc687e14b3327f3a42986d8e2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917592bfda85c11c470a39e6156eded083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b519cd390916d7d7c9f00886bbda45a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c64fef345ed94031dbf9e5cd571bee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93210919a614d7eba06e375c30824ee686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a389b1e229347b9a3eda56d1aafdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de7383f1a1a139030ce6993093f4bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16929fe01b878f2180ce2e647204a1a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1f46734caab387b3ac3ae2f7a2b9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c57a79cd7f4a0318b5f0a330f282191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9f8ea4481ded431a311ffc28e341292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf53771a2e9f3ec913f2abd2f58e99093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9e8bfccc26d6b286f2bd7784c8d7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09408dbb7ff0a32b4d62da6d26b0737195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1fcffe23f024664ee14ac0e67985b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee19448b0ec538f8334b9756ddbae9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bf42dcded391ecbaf9752d0730d6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788f5a1a7f8daf9965a7867b3ba0d1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5c1d77c4fd758bb02ac58658020a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b081977311893180bf57488e9c96d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474f0e8f182eec6681532498c10bedc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21877187531fa8490f1d02edaca25f39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76848598fa825998509fbfced7e22ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f08bfdadc1f5fdadceef349f095d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9ff5508441707da2dc986dbe3c257106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5262f5de028fceef226408a4334405107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6a62d4f008dac86ff7151b0acd4b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141de534ef604b8fd02e037282726016109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa14f7cb20e61d6a3f199ec97228c1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae67b9f988088edf87deef63a983e44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b668f0f8589dc643dcd4eed6ce87f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c62a2f98ad89f11b850bc23d372af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977e684a0e66b56fa1678b886414635114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452973ce1a9237c5d4ac0ebd03abd6db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafdba4e0ff2dcd97a0635370a60409116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05f12078aa9373b3667843972a3372117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7285a476ce9ed4616166e559dbcef2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055041e69fdae1cd97d8511113082811119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b381d1713a55af2a1497b2554e0e4a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb47c54c5be67e475f1ae047507e69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a9fc172766a952e3cde1f13fe6926122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e23a9fe6bbd44861648f2b7684170e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbde1a186799b1399130529148d945b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0e2142ff50795c7ff9957ad73b910125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a59df6b0b69bcda74d207d0b81790126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c56534068e3ecd9202e7983628f08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645424f9b562e73f2277e246b3b87a2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67399512ec7eaff540d511554cb9d6ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4e66162a1bfd7ec20158ed019dc39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ff0b1c3c9d190028fd0f4da3ced4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad4b34d716a9cf01084c2e582a97ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb713ef03b1db02f24ca417d116cbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13d5e84ac67877326b39bf1e3d95ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e29bffee7ca9efec42b2c9114178a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01345ada83250289965c140d4afa6063136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992ba2a89dd0e60f5a533fb9128fa37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6762fda60b27df62cbae84e991fdbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09b75e11d76c0f12fdf5c403e023e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a11a9b7ecf8a0d3a38e760b38a955f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6addd4b90a7be56a7fe70cfe57d95e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b36a25da39feacdfe6042991f4d7e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d596ddf4d0c8412e275f3016e5724143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdefc35205afd80ab70fc6fbd42772144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92188eba0b82b52564797e0355beb211145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492956e989352bb1fb5ec3cc63537a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e5a089c430869b60d304e93d306a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c958114fac5e3bc6a689e7e0532df7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a56e2ed40671765049eb62b7a799ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8c1403c857c7a406d34dda90912d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816199365011097b5d248191e116b4eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52e37f86fa86ae19699224fedf3071152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c677690fdaab78aef53b0b5cda1bcdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabd6e1972ea40e433931eef40f7225154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600108c5dc26ff92c1aadc723779299a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5606aba5b53b76ca5ff584b9ed33c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71e1e5bbfdc0711855ece599bdf196157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae68da1ed1988202e3407078ceef7ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e957752a9887f04a0f115cd9a8eeec2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3eee9af28f5d08de01ce996675c972160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541c2dbd4ca195ef2655ad7d4d85dd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4b9a6b973bdfd6cf8c163b67cac2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef2d598f9417ab7aa4c257eb85f2cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550114d91b72b58fd1dd423ff89f30e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c011ac352f2ad9d5aac38516b9a6c3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77903b19b118a586533bf941e2b7e91d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450727729bfca29e1c9421affbf85754167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cee7c2af298b024a6aeb88fc9aff8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd820ce3d3d93ffdf16275bc6fc9bf1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac23ca91f7598e9252113f181b572f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acf173b1c9003e8af76779053e2328171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71f0611173523882faa0dfe235f602172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587724b8128caa085109aff266715a5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3313037fafe1cf3089396f234fefa97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1f786b358854f3579841601d8fac0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e3317c8482ea2a454ea8760446e8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192931df0571be1f721f11f4bfed035177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145bf62efc96f0cdbe8d8a07134d569178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43020e2875dd0d4b9933b92af15e0a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fa2093d9d8bf00b02467ca51a5cec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bb11a5e6927f590f293d4d18f675e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f76ffa3d5dcf4935ea9165f423b88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc44910661d64ce8e020975e61d717183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ca44eb0f05144a3fb6a63bf3ff815184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed05efe1b5b50f76d72df5c5219ed3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549379ff84e67f03aff72d3d8ac10513186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199429e954e5f3dc3a1715a84a8117f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75ab0a9fa7fac05967264453f86a91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137924c12003ad33d9f30ee696c7e171189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c627b03498a2596bc405533e85647d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6544295e642cba61f3be6a8187294191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2dd566e1e5fb76b8443fe12217cbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2143637229c9ab431124a6f2579d0f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f917a61482e4d019155eb27b9d23b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a983eac9afe671f6e6ffde7274d6d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeef84e68f0f8f48a84baa64c3e39f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07bc3fa4321dd0f06a8abe59765eda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846ffee1c9fe589ded19b9ec66d6336198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3df49ad61f566d3aa1503886c9401e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0ccaf28692638f127a3544c139279200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51d578dd3d19d73d602f83999c4b6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f06089fd5d9a2bb720bc0da5049269202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025c99c99a13bdf658fd9132d178bfb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5129919a861cb07330d378d994cb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14b35248a0613c32a0762311734035205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050b7f7df9b4cd09615b3d7ed4ef956206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba9ba7156b21e6dfe6bf82c0e38313207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d1655c7824e260ebd281850d3c8ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24efe3b23695dbdfe2e3e1bf894b7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460f3988ff63f913c481a76067ad281210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6ded386321f7f3595fe3d2cebfd42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27553739f2fb35119a52c7319f427f02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de371510c13850931c1b1a215a5898213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1c683214cf6e7db39e8499468412b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be8be58d73cb344455ddd98b33af60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6aa7a91cbf1f7ab601cc5d9f758c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8a1fb89e858572651ed011d5bc2cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef449e2439a4af7b70e7fe64fefdcdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18990579a5acca1a79a40cb2985f4dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc4127616c61c83d84f50165104551220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe349e0e5c8fe27ae6f79662c84856c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9bacfe759847d0217adba47f95601222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcab9be7b8d4ebdd35d2712c278f87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df7bc3cfbca3f31a40f37e37a63caf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d519a7ff2f42d57fad8529f4dc59a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86458873b490a90db1d52fe0aba9d70c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e76a0dbaaa7c5a2728d50413bad92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a9c27860cdc1e71190f61a88be30d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabecbc8c5a5c98257e69250f51eaf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1026e47a76e75539c52e348d803a9d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968003113a48b6d8a7e15004d96282b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107cd065880efa1f66fa508f1347f75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bb9cded6a1fec95d7039feb234a19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf82b019b26b857769d59c83d517042234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae020e2aa0902cb8ed21d8d505c0a74d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0387a7339b063bb94068d15f5d8ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52751ca4129e528580c03b8f3a403b19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7638c96992a28a82c3f13aa9ea8af70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba194ef6d42b22218a5e670cecf530a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f953a607864fbd6325ac09d73c47a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c43672171f62577abce33cb64eb538241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e1b1e1ced8c7d9652a02125b88583242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c85b08ab7f01a672ac7f493221a52c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecc84b2e71c366e23643709dcd6100244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a2573a918e0e3513bb17037a9667d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57c0aae3cd1ed836d50299f7a32caa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b2a023a95ab6034dbc92e1efd26c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc96dfc26f751580e9167a3a359cf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a9b51f908031cad3de5a4de627822249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e465c1c0284ba1bfea900b68e322fa5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d56ce3f8c21f60bb5ebd352e6afa4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cb437be0f2b6f54c7de9291abe40e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87f6ef37bf7dc7cae25b70920f8056253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e655f60f32aff20667bdd86dbdd75ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a203410cfe68692872ffa3f9bf7d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41176bd1f9534f4ae55c00eb8d9e81f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a3977df29ce4ee42f0c852c1f397d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e10b53c18383d4ab7870849b8d30a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d72fc661a8e8c8eaea640869ee663259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f03d1b9495e58b3eebab4c71a4ce9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea87941b6abf83d6c7c8326c289bfed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a97315ebb0f348cce5ca8805924b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ff67542fff4a346d5cac9551db07b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebdf32624c3c860c2b6adbbd2e6fd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244eeb36fb0f15779e7152b5e7c8703265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685258e60746699573cf225dd79da48e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d60cb5d628e0fcd0d8e32b11342d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7a128319a3090213cf9465f8aa4f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7c382621718fc02fb1a69a41246d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c934ea30ef29dc3c41005dcd7a0da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa69cbb44ea7d0639f8a5c8adae6e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a80aeb2626e1ffaacee0904f5e3af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559b8442edb400604f6f0ed3c3dd80c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b973a44a3604e266c8530868383f8eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba224909e40dac42eb0bfac440fdfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1240d9936a6c1f365f2ec49c2a405b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7a5b93f14d2177bbd8c45abd0c6ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765f0dd23c817f38861a5d17eb4e36b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff50ee2e40b17bcee352b8dbd21bbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3660c822c135c94fc0114ce4f4c5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e509abe1d2a4b3a03cb3cc863f39f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889f647086a3c65a37462444542d961282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8bf78c3f7eea83882b19fa04d0514283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ba2a4caa49ca7d5f3d7cc3fe5d1da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61518b4b75f65813e759612547ba8ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f39c096d32dbd45d350f5cbf7a57d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed29a809b0f11d342e0403e4b6cca9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02596d90ee30452ccc820e4994d4c15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f4e44cc72e4eb937e5e61737d8031289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a93c77911a86f729317b48358c5a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a8265fae1c668c1cb06ac3428064e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cab4ba663c0d39a5561ee747abfe49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b049b86a8e1f06250f7359749b84f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db39cb4f8764adbfec48e0651600fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079ab668359399dc4b4e5fac832b934295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14591e14302a2da44f258d0a42a7e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de9f498a5acee02c65d5b197e21418297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d9632b1f0c37bfba06ff995d90b65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9f33f43285eeaf8c3cd7fc7dea7d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656fa0996f22441389bd560e274a836300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1d5281253a3fe99fc5b2dc8a2b830301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f7b8df5d7714f7a92b9944af1f5fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f0f9e466487aa790a1651c184d4c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931c54e04e748d3c31de657ed775f5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949193bf5c4255af1222c5487455b2dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be894aac428907db6d554831b802a6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aad1d3f6e6e6c661739a09a34a515307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5c01d0e354e5c7929aa597aec840d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d40c7dfbd0213e2c5d3978cb089890309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf716235dba53e8037fcdcfe0488ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece86eb4df6fce57479cf1cc5708c5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba8a7e59473608346e5f8bbdd6d36f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba06b32cec03efb14c2e07776938933313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528894c6cc1ef1f80e3f48ea914ec06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdad99d848aef89beb0d4d6f5b2d77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f7ad76516f0f0f52b1c898c3ba911316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c03528b70edf04a1d88dc1de9e40d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83562fc9d126b68c29573c48445ef9f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc5de1a4e99c4e92bbc139c6e1478b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb29968272b3e448606d8420b0d3447320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b903da1f1242d4c81f4b28dcc9c357b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac9f90159e86359109ba9ba5a9e23b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba5d188b642f0845993f0a4545aad8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68549d93815084644c2461d265b7336e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e79c70b375773c8c9fd6c240bb51fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d7fc4f5688376bcd23e64353e3a30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463473ee0d69049ae9934a8769a315a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077f519e6ae9daac7137867416df522328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cbd50846115f7f526a4e5665c886b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ce1fed7f40ac1225efdbc57bde6ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc325fbaa1b45404450026ca7c07ad8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8794b269bdf9fe015f40db22e007157332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b78c60de57cacf820e61f049887e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210b126846c0e6ee72823f3e17f9df6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45483bdfbe9e55ae0dac1f5991626e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0323a2f235175ed116934ac46eca237336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969688cadcebe21690c5f8929f3dcd00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7528e05e42c6096abc617cdf53ca6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a3a3541dc70b4900ed05a1d85d274339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd215c4fd4c0057cdf99e4957413d6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be9b95ad7ce2b544149ecf5e407c7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd9dc96d04739a891045479c0096c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe7eba7841512012a92afff56850fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a11f1a1137d3bed49eda1ded57e655344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2e56859ca51c85a0e1881d2d10f3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a30efc230993fa5b9a51e4170710c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415f7edf7a201f57d6bdcc17311d06a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba496fff4d36942cc84cac809a71822348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cbae5e9af16d2b89aee4e0a09e2b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2600dd9a0f437e049963b5c7812d1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7894fc6ae0614f33d616456fbe3238351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eced33a96596d07979fa8e5a1ab5a0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc323e11ec1d0ab42e7c51f4f7aeceec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4431528596cdb6a185a5303d5620b50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b2e0b6711b70d69564206491f783b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bb475a6e2a8fb227eae1f830c35b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44947d3873c852061204f2fb3beef76d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81709921ded6b6f8283ae4d9ad24d5ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c58cb401fa5fcfc5dea6c66ec03d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ec73ebc7fd7e52ae53511b6d2cd5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7660bb7dc26e1dd8a699b2c9f20a73e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36917093174f001d4866a1cafa85941d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6163a3ae628ab3f43889596a8e59836363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036c37ade1ca9d022e76c23b96bf431364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8e9045f47bf0bee16e6805b9bf618365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1755658d7be78a0aa0982700a143e3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe5657f3bed351ed02fd4aba60e0fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bb4cb67a9506b7499875a4148f5f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db31f16dde5b9ca1840b0c2a7e8ee61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43b899fd4d71ecbabb841295b06bc4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e7e8c9727f1cb0ae24ca4f6b152f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fca3db2eae6bb96e76a8c32a9c832372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10360f0b96279a6818b346cce74028373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1e2d15261f142bfc48b3d9c550eab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a1dac607c667dea89a3a9b43e4252375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412d0626e939f33cf53ae600e353906376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af4f106ad3b3b44512ad6ebe8f9ac9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7f1835d5fa670979d40e5eba90f4e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>