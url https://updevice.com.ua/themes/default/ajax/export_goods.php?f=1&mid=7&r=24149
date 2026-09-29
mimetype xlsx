--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2e47a94accc8f5afbd35c051ab88c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fb3b329e58fc4de90c1b233367d7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3407f9d7aa22faa4bd582cc8fe69b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df220e73fbfb6ce49790005f4396014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c667fe73fa17381f0672bda063bd765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba4bc242b5db3d77d8ce2667ea13866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbe29d68dd9ab172460052efbeaae87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec92105c64d39ef0196e9c2356454b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ea85cad4cd13b0cf204ccc8794ffa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b504cd89ba3d0df0411920f788799810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c1e8704bc1c58e72094c31302a54811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9beb747e3cc31971b3b89a3c5813c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c1350a16e15d0c2f690817ea8d45113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97821ee5c76188856dc0e3f0282ecaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eb9ef6178d5415b75e59e8f64b51715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d83292c700a63268354384f8563b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873383f77162636dda96fdb2c579fc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9679a8109a18014b076ef23ff4dbc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449445faa6238d55c9f89cc5036c30a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39671a10dcde42f9cf61f55282a924d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0c20a908452b229a43ae0219ba55f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9bb2208d6bd5ee46c8fa3660841c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a09fd7aff539935cfe97c3e4259c2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7f39079955227298c086094b6119024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed195abd510bf3f6c271d72252246b1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9935a7108c04aab5255fbb475f3fc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82d69c73f27394bd1b19768cca752927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a0211bdb22f089266f3c754bd551528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712c994080d33adbb9cbd4c2d97334129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ac3ababa3fb9256092a6a70d86ada30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decefae64f7b81de1fc8ac665e3e77131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a91797686bad76d94717fb3c94bc6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2d5e974f1bc61cb42aa1bfc69071b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624c92d062ed04340d8ff9444eb31ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5beb4612180032466ee24951f2c7df935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c575feaef37d1e6ee6c5f34908ee636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229a35eaea87cbeca5a953c52f3ca3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc979b180c8b112605523c7b64f6519f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb33985ee927811f35b315dfe285e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f3dde8fe1484dae601172bb37c27440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64873ec739a62885342de0bb51d536bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1b6c3c40f9de53107b9b13164ddf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce235dd99c2739a16918b7ecd90bca143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc1654e0839b0443a7ed5d285970d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f523301618c673c3dd2ecdeaac53945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8104478191591325f43bfd8b66e05d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfd26c8012cd2bcc385589c9b3796847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbce5443c092072f33be28a66a6fa4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea896e900c13ba1ee1d02a4588525caa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf66f79b134b0e978c6599041a4ec8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add17f9b4bb7383f096592e0debc95551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33374471a785cfad3d907f704b820a5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecb4a32870f285b10f58dfc540444153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e9a8bec8bd8de3e72b5b4dc79990254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af322bae616f34d59f04ac36847e10c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f8cb2b475715b6b30a5e6eb4384b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cea34c315cbec5284eef869362a2a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857de948d4d9db578493c728e45460f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fcb505afbed2b442ab59486cc163159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009238abc3a309f22fe0943bfbbf1b5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62409e1dc7536d7270bdf3153de084da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fe86fe8d07b8acf4728b72d3a9b1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169e3727d1a8f794f7459cd5348736963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a90ab72471e914497d4938248b9f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c9456350a22e222790adfe3b1772965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f445c82504f4a1193f13cf9db398ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bec8ee8be75baed4af7b157d98ba467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58d11a645973e649535c4026286ab668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7add357635bc7b3a18ddbc2f8e07c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349a99a748e6a0456e3e8b7d9abfea670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad820e8a222822019e357f73a734c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bae84131cdbc1f9d74d36c8b15b44972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d3bffac54a7ca74068233a3b4d8d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37f18fdeb8859973728469e8f300ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b50520503b275df4182b084ab550675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482690d58386bd9b3259dca514d8248276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fedc5c0cb75f4acc051554f40530b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342778e48750b210b556974ee3ca4e1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d4c5a9b84265acee8a43a17554e2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9033e6e0a484604de41269973f927080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd087c24441452f758cb82229a1a58781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1816c9558f8d9d65364ccf62239fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adfa2671506c6c0aaf78f0961a0cf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9246a9c64670023ae9c50b4b907b3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a594f6b07f5c20ebab7030ded60d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5fc953c8048315f638a2e494389ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b984638ec82b061ef4d66cca50b411987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8ddf09507c44ed19797fe6812e5ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcbe4ce11690bf393fbb2eee3cd84089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165d3a272763aa573883a5a634c40d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c365c6f8ce933e17dd2c81f35b4f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1406c5e5c1fd5a875e1f16c2cb93792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4a404a6e45d3a43e28f2c5ce9772493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc816d202cea56d2d43ba6a7092cda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e887238682d0fdc372af6d52215dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986a44aa6431f33388e61365ebe486996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01925750df2ae6bf60b67a5bd95da41397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7355b252a884ae73246c421eee959598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2bd8ed00527877176ae363ce4d93799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58178e3d67ecd87ba4e98eaba23874c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7851963cec3b8b0bb7f02ad2554d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3a95cbf58f208fbdbc72d1e8bf623102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d3062f3479c12b2b857a1bcc1c76e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ab71e3686d6222314d04666fc5648104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470a9dc79f2b6501b37bb3e57d4d369105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769f50e1839ae25bd13b8f3cc4089f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e8dd0bdeeab793108892978e9252c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169d43706b46082888f313b82b5ac3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28386c448ee79fb8a97bb02ad2348c6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b5119caa75918ec1c2e7ad0dab666110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c034e14a81b6d487e20bc7adb3cab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148d60e3c39600e28c340b2599b8757112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b0916ab7fdeff415db72023ca3dff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dc8e62835601a670597f34667f961114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081e2f826f38760c21eb0547289fa49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90795009dc73f37fe5e8fe069aea4d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83142f9be2e06304cfd32cb33a037bbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969744433ba380f2de50a5d0feb087eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549e99be5ac045504532ea3e89c5110119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5527d62f72c7f89c56ed779981797120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908faecb2625113f139f2d025f42078e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce261524fdad682786dd83a53a484c79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53ee7af88b10a5cff6749193282550123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c65aaed44c9567877a37fd13d2a81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c0d391228672f84ee349c76f8fd00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ade32744821f88a3ee369f54a64781126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82554cc75e53289997187f81a44bb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eb6ce861af2bf65b12bb0de898dfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b02d3272d54f1464f84234b2421c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddd5a7246c31a1c74a1f708a694a80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f6148f5dcf5695fab9808579b1c9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3ad1e9b29b4438f83d5ddac3b4196132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1661530057671a925cec61a26b2655133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e2c59655eee47ce322406c10ba809134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170861d1a8cffdb6386864ff12ea0d7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d2ee10ccf8afae2764020dc839764136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c480bcc59e112792f4911d1365e68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee49112d1ea8ae1010b1a184405003138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fc1ed30f0bd8385089496a95c4323139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad807513e2f7732380d241656d59267140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187406b43a17ce0ad328f61d58a3aca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083a512d094d7326e8e336cb0d62477142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173834d0beec2ded97d3cc2dd939953143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8cbfa7e021c1d0f0afdecd26ee0b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922749c646c3e230afa44ef52b1b9315145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592c123998969c8c2fa6f0d973208f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819813636dd3d8aee6fa659c800d561147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045304392990cba8f439ff993acfa952148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db94df5eaf67284cf45f0180789b11f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115feb9d6f3c0dc09216e9565a0e190c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757aacacc3b657061ed602e3c17f0ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282a54cff6e5c37074c0107bb18a3ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914945c89a59f5e214fc68f9ef11653153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849861488e01ffb942c15a37abbcfe4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc31c8f8e916063a79442e30250cd4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aedecf675ddb177100fbabe9de20c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde4291273cd27618e6105fa41fbea1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989321622f1046176c7ba0a4914be82d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf721eb8b7ed6771aeab4b5c119be23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f4ae9062b571c7e0f589ad762e86f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea23172517c7fc058cc9eed7a9c297161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615df0aa99fd936f0d33b5cac8272b28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799cb5a4e4a5be11d93d606ef17e05d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9e2bd8b31a77f80bf14baa4fb6cd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf4fb6ca97c38311c3ffb26a452eb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a80b3ed3b2279bdfe20502e79bb072166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5dc56caa433638ea7ae2f298d7fec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd39b8daf6c20e2469687cb3c505d83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ade17d6952b2b9d89b9f953c933cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f1cf103fc8c220d4011b17d3381b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1a48f19981da80516ad59e885d727171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecda56cb3e5322706b74ee9a4550e18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ecdbdf81fe94b6a68fb8d4a7b5378173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0e6dd0e0b44196e9cfb53fc8e7ab7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee7399b2230f6842e417d027813ea9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656fdd263d857d15dbc015c7cce8089176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6a18c69bed185bf29a1e5d4da0e2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f272dfc0a877bd8b9ae41608ba0c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b9da56e3b53910d9ed6dee7d625de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ad1c21718408fcb92da3b01be0cb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c5ecb7547b799af2cc02d9d329249181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be145d2b5221f68001b13658e147d425182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9c88e7d347818db2231c72c7f03c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc1018daf7225bbe34b090cdb1cdb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f1d58b8888b9a0678b60b55e5c2e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61e8ba47111dd1626e80e3a7e4137f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae6e5f11d499f6f81911b1369e7711187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32730aabac56e74ada2e145aa4752ae4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226b17a974959c5bc94ff70c75a1daa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f5dd4cd13d1d442b4b6c9206774a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dcfb9f995916291c83dad8316f19d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f038454676904349939ab4df262534d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e5d14e9cc889595bb9451d91fdc79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8649b243112381b607b544b697476194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7887a434a725b163096fedf80a3b6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d74c8b2aa99fde56619321f54f8f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc271e4ea5b33ac1909023071a934ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf871d4709bb30cdf47c1ee9044f00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221af10bd1097bea759017c8be833a1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b4834e9f274136108cad023d401e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014327f9df68f445d70671c3a063109201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ca84cdce1a032e4248685b4528656202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653613d6a8c37d33599a1915768ae49e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdce466d26f6106a822557789126030204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f79bbeff82896c4f125a1548019874205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a2a674a49e162b7eb04c617ae6497206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed47151f14febbe87fd80bd73f51a18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6ed0db91f033c37b0af3f1dfff42f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe288a656a65f9c0e2f9dc8d5737bd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897329b73c6cd5a57ead3daff449634210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd061bc91b64db8ee1cb12955601cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5cf6bf2db8ebbe4597770bb01386e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225e2cb7c15e948beeaac7610f15098213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee49a24ffa3521593eaea97c5c0a5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5c5cb12a2ae2e68431a989e7c81eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba2c19500672c4cc79f833e057e4bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea02f9e49627cf19f76d653bc2336b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596155d78a87836057463c9efa4f49b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0154d075b93875e0639f4eb0f9a90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b21cb35d6ba09a775a174beda3df5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd252a9442b69febda2a5dec5562a7a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6e12045b46d99da5479ea250d5c0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b5a893885bf381c4aeac3dcedb54c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d0a8a8137d5f614363d1fbd6493ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bca64ac3e9d08c81fd8b176ece47e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d0a6f3da9860246f57693f2a8d21b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513f6ad3c148a75d2e1a093f83e292c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693e0f0de9720cffeed2ba9b46a3e99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23a465899c4ce450b9220ea325291d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93031d518715943249803a44855d23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991bdf790a4069775d4f5f5644928ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe048d4b041ca8d734b170e06bef20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e484496bcb06a3bc56c9f697630bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b4db3f001b8c6767ac334b07baf54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77960ed9e85600df415876d40139fbe1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690c5b720c7ad3af961ac6873df039d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb65f0c35c629ddf69362b18e098863237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df1202026e1ed804fa9f47aa80e8d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eb78f4d6473af9d15d19bb456d7c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7826ed4737cb4f3feca415694c359a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a0f0e1970d107af21d6a96af04641241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75c3cfe42dd977a3a384637d6a7031242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab63fe77c21615c7f5eda2c0965d4ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa355f60e063b1e50b0e43aea9bbbf32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5742774d9146918288aafbc991cd53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74beeb671bceff1767036a07d658fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80dd9b5167505102d8e5fab6f6785c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b65855fb5e17b13182b28883f2280a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae250876014c91cc46617721f1ed22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ca5dbd0c9e19421e11a3334a4d18f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81e829441738c141c977829ce6b527251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8474e4bf09d0531bc40b9167464170252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fa81791c96561d5b21821aae6330a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de8c660404d6ebb22a731c670b0449254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc44e3800c7312e5cb697c6f1c58aef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13645510dad938604fe73ef384b342256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d24359b600f607310865cb09a6e19a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffe4dbb2edc8c87c04f6b98b977221258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2ae2569522a4f427499fd40d47e3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc13eed6b1178ae52a536a41bd68fcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcdd95f60a9d2ab32c90a89b2a40c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16979bf1f3e69025195ff132aaca2e31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555df0b48c2fb0d1286efd2a2f631d23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914257bb0e7c343f07c834965f9d7fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114bae58f1011fedb78a58cbeed6aad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a7970eb00d03d9829ab1f433fd6b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61617531bb431b2454c0992c0bbbaae4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f28ee139c699d312937ff0767fb2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c5772998bd70a3b65578fecf50b1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bf5799c24c4940055cfaf6c1d989d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f467ae81edec3bdadd9d33595b5f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22409bc339fa07bcbba74cf1cae47d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644c0ddcdd005e2621fc9a594896217273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dc389687288e735b62beae1ae733d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccba834e0e8c965d1f9d4520598bd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a988695ec63fea1b19734c869ec82f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88388cfd80c224109043997030f61cb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c70951491a79c92e998dbf7ef37ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269fcafd618391844b8e0371c5153a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82c5d81c83d326ffb2f79b810efad8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b23881ba4e0691cd29757a6aed05c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca678c362e3fb72dd1c90c4426ec13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52fa8f52f0d3cfd0f736af927c4bad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db2d61940f389a67594110a0d32869284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10658a8691144bb031d70cb7c7d28cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e178b6c7c83f21e83f687ddc95af7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698441f3c0090ed344faddf1d6027bb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477da55ed795ca3247d208c44565637b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8310de07f203ec7226a6a1170ea7644289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24ca488de25850183d33e4549e644a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5b2c65d4a0d90baec8487dfc46b2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa07c6a0135ad9c4741c4900cfdb6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59536c88cc9a644fc37efb67fc4ca23a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8f858a1f3fa94c9f575f3bf780a40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7f2de931ac5a2cd5a85f8b743dff9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b106deb7e8c7b0c89ddb7d4418ff41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12094de5baeea184daf9628328dbab50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0f6cc302d1fd9165b753b7c49299e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ebb029540b559412b5e8d6b000c80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e67cc33700264028219a8bf2c9376a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96ad5f3df23150387c3d74accbcb9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5ca1255435ad2086ae2c214bbe2d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e407afde8d21cd739388b24db40ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f138dbca4ec68c5311a0fb21fa1cbab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80386909d383462c763cf5f2138c25eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc64dbd43e54967b1c4fbc34769e84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45912b2748cbc6614edef7a938f1bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69914ec2e93a80fdf64b9cec3c6f7fa8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b61b4ba33fe438872d5a49c5ec3555309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166f60aabd42240a2233679b9e057aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527d60a889186c9ede7b04b0faf0ea8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf984173432211447ba20190811f85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe7fc2e2ba368caf0c6009492a3486313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e826914e55922a9b1fc4ec9a1a5876314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d309d78a10352efa7fc1f7b82c127315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ae68c92032981a1120e53f1088400316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2003ad95668afa31e52154232aa63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea5f2841dc1faff63cde8907869c5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168595dfdbced51afdb55299adeb1f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e88d2018b0e93980a157524abdad3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984cd0360165976dba30490d4c00f73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534080dcc1ad619e1a8dcb4d2a4ef5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f1ac696ebee6d74f86126ae1ea3a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3320b43ce961be7b3a8f9a90a366da6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fbde73da53721a1fea4ed406d2ec8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa5504cfad46e3040635159f93b0e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c0a55ff2ccfef68718aad2d9568f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883663715dbaa44048d17e620634ff0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadf0c99f4ff4ddf52d237069918f11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0af85e2d375313deb6f7f16f9079a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813338e5481185e0b195096448208d13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2821164beb2a743ff0324a86940f8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b5da7c21ff0dd0291c76a7cda3c23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21479b230884faebb3050a9a8730422c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed0e447facdd5cc54a0b230f517b58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4d56e1a592894a362524029eb9bd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014707ac3fab9707929801689929ad3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1727b3231d54743c8ea8eb9b0e05d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dd0e4a82dd83762cf59772944e1ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46f268c0bcb812b735e4820f8d2fc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be142eeec38ee3442c8014f6e2e8b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1100b4fb3a5ab1a0554c85725f8fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c04c6e3c2e400f9a8438b49fcdd479343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef38beabeb662f3a1cba6e3fdd1b2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebbc06618650278c6425633e40bcc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e157d27ac61ed8168637b38ecff754346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133ac8c623697431217aba51a730188347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839c050e33d7d421058c0b67405a81b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75d79552d91a5674714b3e697f0318349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dc835f0bbb6e579bf24c1121a42d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2157871bb0d8b5ecf80bc2db12176351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b66cda285727d99eda3608cdafaab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dc84236ea3903d00fef9469b0c163353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4eb6279f0463a6f6cb0a7bf342a4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece4d4da1b27b184bdd11ac8c657e38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fc598b5e8cab80fa4a3c4e54d541f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba66f85d44759638d4acda4e72b418357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bb453196548dd4a0bb266522c5b43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861346117eb2d37e9cab629f5c45d772359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4386ec01af4d96b684331ea5f1b6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75f2e5da7086a9398f807014df8828361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fc7f7b77d92160a5560e8f2e902b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9000b4575b804d25225a204f416214363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fb785fa58fdd3b5aecceb751355ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394bcc666797bb2c957b920096a3331365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74069019c566d2c72864e723058947366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400ce7963a5fda7fa3ce8767858bcfd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bc495a125a6ee873009d67acd7587368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e90d836ca1747d0158024484a3598f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4408f778229166bdaa38935ca88d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6c46751e105e14f6c3aed8d25df6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2501f7bb4b79886c7aeeee91c46b6be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5accf2288a116a61c3e5af34746417373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885ebe56b1545ddf244cdc5072b0a2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bbb936a15c2c6900be17e813296ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8252fc7cf29b557cfbe7a5243994fc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a500ab0d682bf516825854da822ead4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75fcac9dcd0dd761afe276a7f0a2c6378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf6f54d6a22cf019a74326db8c9fcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819125a874ec58cd8320771c88e1f842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d02b1cb584788d22eee435d95fa583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d124cd55456b9ad88da6c93fd58a134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1e99c9b96fd31ffa9bea0632031395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1640e7d66392f7da65795a2bab3116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfe7c552ac11b0dd9a9833128fdf307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cfe87c79d5e33ff58b0d6e45bd6d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd14f092473248777bf4181b5e47c719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a56d6cac4f49a923ac0beac8b573b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5fbfc3cdbdcfeb8dae85db0bbecc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca257d0cf1ef13b5748793c5405c402e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e9b41d85990239acac41365626ec213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4affa8ab19dcdbc134589555e503e6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46173a81c139e85755b87e65aebabed915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca6a1fe21b587ca5961c9978fe79a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207646ca74ab1ebe9d6d7f1e1af158017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d2d081d2e5f37d133d43f46beefdf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ea0e85c298102ff0ca4b8972ab50f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed959bdabf414f3c64a37890f062ba220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91419efbb92ae39fb6fcb2b25a947421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560fd6933effb9858f64671afc4c46122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeaac9110453522653f22cbbbe56a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bfc00d50941a47860f181f03c5e5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b9a1c9166330b1f13fbd1387b84d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4dd2b8c2428a59c0df8bb1e1fe95826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d8fcfbe6b16bf6feb27f673b4ba2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d70a8dff327296e0ace7f854a44edc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9291e81b046371e8b5268ae7d2e21f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b280b8b1eaec7bb4aa52d2c7ed1156b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0fdf141e002bce512c5a223a0efe731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc9977f9b84c065d9be6794fbd609532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbab8acd214c93953a84ae5ad9e11d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1d1ed7c9e9ae4d48f43e334a1e41a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c990e616de832ed70bf6d6060aea535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55305f6ce15569f5f023ce0d3345c2e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726b370f6eb2a7ed6ff0a6c4f1da25337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a7a3300f7eafadff8190fcf660b2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ce675db5aed3f0b3e3d05b2acc74e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceabd1a02835fe20683b484a08c19f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cf1ddf967559386acff96817e97a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c78d0e35b4bf35e0fa3fcac7249f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11de7b1be28d0be0f8abd38147024f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9d2e967bbde1008ae703dba23f68a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646926150cecf84c4d0155dd60ea02fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f69a8e79f7f85334828b69bfe391d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce4d0b63ffbb2601258577a923755347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ee4dd342bba76cbe41e1d55caeb3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd08de20e961248a45b84a4542cadff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dd6aa88349dc62031817af73eba8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704cf5a44bc0cf39d943a54041b7e7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128156f9e7f29f472658e067a7ba59d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9df63b0eb68454a0db1bee70b1ce053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1436b11ca7830556f7715383cf3e0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ae46139ee71836b48a70baeee1ffb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde10bdf5b408f1e703f2c59d9f718ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28fcf949677ac4e5df844b2e3949b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e20e0845e899efb6c0538c7eaa88058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76c3ac6df945737c814172886a3f7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b5da8e1d4464cff7dfa6abea4cc6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79145fd7960cedb81e1f1942663d90b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae6aede77b8d50f1aae993eca5d9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c8413c225f2cf1eb6c48b2ba656b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f448c9a680afe5fa35866f37c010a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebd28e49aee68297e45cfaccc1253265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89775a488d6f4d7516adb8000efe84f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867da4e148914ebd6a02a9a8529c675d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefeff693f6246a18bd8089c24cb65868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af67d0b1a4e5a0debe3e3f1e319e3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad6682679316e67908886a9fd53dfc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf10e384f6a373dfe8500610f38d7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072ce8a8cf39b35dac1e6bd535dbfd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccfafc9a7ba147f8d87c48bb85273573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45e77231a326d62fafc2d690c838b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca357b9d1d76f21c0f649afaaf267e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acf728f7a4cc2ed2ff6d0e29a9381e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4c14734fe5674009294b43edeb00177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323d63edf4054604ff03d31ded0e75378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec32743c3105d3086bf3799df98404f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6e02e978fe5072c41a9b0003afde680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b81ffced9425162284dfa00fe8008981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd6879fca385a0045cfc7dc9a7561e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061b5558d1272e04b1a7cf30f90e75983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e0d91d063a2a7f561f7cc4f40e1b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef776d6287b7e68644306b61a9d01f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612430add9e5bdfdf50c4f25731ae24786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cba50707e046b9aade29f6d90a9c6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3decb9162e775f5c2e393d2d47c695188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891c5869d2f177d3e5b45f9bcc29e2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be713b09765dfaea054167231fc4f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1871d675c2e19be12555739a51b0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2893065bfd5d70f93ec5ad6e9848b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e034d5f4bc4e29d87d17e5e160af04193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8389f12f97c18aacd585b43a0934c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01271e9fab304181bc7641d9c9726a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb9ebde818515bc14b20bd16aed65896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf714f705476a6a711c3b72402859d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cf1b4ff42ab2d98bab5c17abb710298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e292929fe7c5036441914780915ad299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d6b87947b2dd0f0fb01de77dce7f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0420e88f39e3d9820b3430856e3575a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f3bd13c9cf268b25efbc7e7905313102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dac6a96a9add00bfe135d741a3d3e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00efde8daf1ee8bb7e23f9fd8e604cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827e155c26f6aeec9d3f30f8cd820e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02397408e227b81b76280b75738c6e4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653f75fb667f9ee5986cd79a20d5e55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32572cd39f8fb2bb9e7abb7209342c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2374a758c7bfb31e2604324e4640e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bec959f62ce87e529db222cd5b2a3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48defde725b06ab9fcc477fec1c97387111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab25ae49aec9392d2238b69260b8cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7795ffd33a2fee3fc8607209923039113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f21711f9d3c24fe40c7be0fabc7cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4ff48cf2061ea50f8544d9dfaeede115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fad371931d1221b9a129400b4b24d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55089141a93e4960cf9480fea13428dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeb24cf50872d31fb94158859de384118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cfcf2210e959ec3e38d6b2065e198119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ead882420fa31c88fe0ec983bc55e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13c45c6da54520d78c8373bf732ca5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34210a61fee18f305b16ad1d0684deb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cb62cc96a7da43f008706a7da1292123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240063ffec8f1cf96d6e97993860e19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e94983e11fd8eedb22c92435ef49c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa422506e4109bc893a575a3e3967c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442fbf778109d1a3ea84c07c30a5af2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f6aa3597aeb03e08ed9daafbce454128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1fd4ff557cca095908b8d34a8b74c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b79f76e74ce209ee7ed117748098d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b2127fd27c5da7f0ddd17e935bf37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384379c3be39d9cad9d3c36c36b8da6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0a185841e2f60900685065588d1a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef17bcf098457586435fd3b38297df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f201acc2a083ee09eb11dc66ddc87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ca3cc29ad1cc5c4dcf89e1f6f2c20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0a0213255099f8fe68b6492c27958137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889206df8f2c5e1862aff28193d4e592138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c832d52109926ca81a343034921cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0019c1e2141a5f64c8feadcd68ef08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646db02e63cf6b0791e8504419066ffa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98b581ca2b3df5270e0c4870ef2e7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c670036f5a1131951e468aa3572a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439aca32e5c004585b59efa0a86f06b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b34d55133fa4bc7ba3a7589ac86321145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a891bb0509ac8802c15651c2e02bf6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392d89d617ac6b0c667a4984d6244aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c91329e2c4a94ef7a206f7fb8fab5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e4749ed6cf948e5ee7c988d4a5ba2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2490bfefd1bac2a5a0fa15494dcb28d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7a03886ecc4f54f87c789e10def3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada3ce812fec5310bf19422df937872152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40709339438f2b8145f216435e36b52a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cbcda8d4e7d55acc048881005d8f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb04a8ec442cb9a1d9e2c2bb5218a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aa856778ab869bc2aec2329342ec3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f301b89aa0b3e7876e73f7b52fbefd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0cb113556016aaf5bd63014a6752f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bddcc190062d6afac61f0d15b896c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a029fce59f8992fcb7891c748885a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8398998f6d66a7585d56f05045b9f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32659c6c4b832b6100741773857df101162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3d2c1c4239de47115c9b4666b4421163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ef4e13d4b7a30028e61daa420e52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd0f8752e285371425bef9cc910cbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9192af720cefd45b5aa63f624e7ea9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9cdb2bdf0622a519a5cc952e459ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461136f373d4c23e06fe4dc424ffa5c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970bc41626955fe331d6112630033c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f261f7000cd1a081607be8978974ffd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b1fd04924cbdb81d702a9c30fe627171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc165f1f7803817d4d2c230d3d2f3b69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c7369a77c6f5c90ce2aba75ea7877173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00246cbbf0d1703bb0edb118a76c782174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a0bfdcf5f11535e53fdec99b78c20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ac7dfa8443a6708d0b3fd10a64913176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118152e48f6c3822ea7e51945f438cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625f3734596b21aa4c8b1631e02cf26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc35ca3e2a163c5f2b7c07e8bbd785b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de774d5a5240dc52b7f7c300d6a680180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e45ca032cb0922f86169a7e471cbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8a9499eaa65134075bc695d5ee9fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a3fcd592e664fb1f0fedb66cbc222183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16e74f6495ad69657e34a7d2efa723184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b2699b919bd88a2f20be2fdb5629185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eb315626c35eaca6e3b2f3b51f8c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e1687928d5d3008fb53c557796ca1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f2e3a49bebab60255ab0dc1218233188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67a53bb990a740a56d84e6d1c4a4ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846c369567c67ef3acef4a35bb7ba9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb095437430fdb7599b37a6b3381b5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c82965b4736fe5fb702d8efa84723192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2b76bbae0c3a063ab1daaf0a3aa7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d483799d2f0f3c9b67dda327a4a7b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125bc7f2d691da848f5f298862ca172195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ec52ee5f0308b390c5c9871b866f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef48f7faabc5c14f4d759e8a638d30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8e0c6ca3dcb0c29d25199a8e812e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bf054d228efd7b2702c2bfda2c74d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d2dae6578e016df1c237d95449bb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53f6824f58c15739a91f088c1fbeac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ec2e3be96b55b1671e3ee7797821f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bc3bb0d9d722b806eff204e83e116203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9342fa952ea8e73a1158b8a987abd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39abf0a36398728f036eeca3ec560a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e34be8c539017109082f6fc56a826206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fb94038a932eda6e63fdde32e5d43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b664d09f0eebd910ea638708184d808208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0f529fa7595d83d98183c2f7b245c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dab06ef511155f9d456202443d7bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cd1845564c6159d928a397448f869211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f32b7e8153c89fc5bcbecf715785c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111d007bfe372a763eb44f2c60c5ba7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c3ee3bf635592d2bbafefa6bab33f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138b8eb8b79f1639b3bf4b55c8f06a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e010537509b1e035c8a8c044be8198d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408df698a26e8fc9be7fd2e655b8e93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0029d9561d1ea4eb5f1b1c47ffe0cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66733ec4201c75e8c83d5e1e2768fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7818f4f3462e7fcbf6cc5d1bf01299220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb48b0efcf1269fb9af42642880e37c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050379491fe39321041ef7d33b4267e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a8c0140f0fa90ee98bab3661622d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014b3169c2d5b5d0f6a5512f43759a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afa99dbb1ce8316c5c9f9411e7b65d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acf6654ce33deb879485bb0f9aac98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb84a0749f7eea99d4b22bd97887db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26f2fad6730123a5460234f49fa217228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c91de5c36afcbccacf10be986fa094229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df7c39d874176517d353239afaaf22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218f041377c7e66099e834da2c4cc37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d37a2a8c4efe30fae3e33be72291a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738eb298e69b96fd0337712849d76ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d501bd1da981360d9e5ba03c7e484234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ab72d3fab0e54538afccc870ddf55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3989ac50fda6d4914b558717197a1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b39a899a0ee67302f00e801718351e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d8b3f3a3cc80f66e47975a2f4a146238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a43200dba7c8188968cedf9b584166239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05943643d49c59c89e841ad645bdef69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6823d824429893cf8d91dc5dbc2a7fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4b426c12d9614769ba75447532e25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8308284f95359c3ec139153633bb69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f328d8fb1f0270b530049c3e944fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2090410369a5e01de84e826e873be1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9995da42159afef2f2af77bebbcf5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e7b0b4df13c5b097374b97ad9e97c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8b7228d735b5136c1e28b41aec18e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49e2008e1ecf567b7c86ce4af34dd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3236b7614ffb50cb2fa4986c950fd7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdd525248f6d38f73b4352db171902251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66f7668f336d4e5ea3465eb3e2360c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5b749cf75767b6e41b384b1c6a343253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f548153b01f767518d7fa318cb9835f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5d81da1e6d9abf37b3e1c0d20744b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27607f24715949d75701c68874a4471256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9931d37d746a9711ac04bd08a9255e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d15603a323acf8e579bb48c8dd63e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd299abd02f53dfcb4127a8527814b06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78861930785c108a823b780f4255c1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6f7648eb7dda95b353832e792b60e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5198a21e6f4b9491b398fbac14a1382262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7e950f16e8219c224c4f7ab849eb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610495fb2db3ea6ec5409f334abac0eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c66d09d95eb31f9bb66ba5955531f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be5262670a9e66c60decfa3c93b95b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38fd8f448628ceac7e74c4e20a090f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fcdb353d1c93fa470f9514e556171268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55f99256a89e6edf646f9d986f85c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7c84e4b86ef23a2613a557bc0f100270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbe9d8572f3b1ea37bbb244a92b012271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16031344196351d44db995c753adc45b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e3298fe120a82a99f8a0bc7c53f15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3de3ec6c35aafdd90a5d6c620b47c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c47d1ec775f48873d23dbac380656b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77df0a4270346f792139787e43f48fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b459b90bbf3ac53ffaaaba3b9961532277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406cea188c2408f8dcec42ba5aadd9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1d332bb32e0a2fe717bdfb2ad2f2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312d5ef5926e5ab33fd526914ff181a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ebde4262bdbf3560aed7539661229281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a38c470aae8080cd70c54b903bc4b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a451037d1e4b6d3c47a471f8054f57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b97414ddfa6238d7508c1a8fae888f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025fa5489a4681cd542ecb86f1269ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f766fc6ef8234eb1617c82cda552b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484214afbc0936048ed5f69403460448287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7666cc987bd9ab4c05e9bb0ca9216a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4fc5c769ac11c34bbf71012b0f1e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b48bd69389e34cad43c19a3d4ce675290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d754e8c8547b8864cf265b36558a9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1b52403a8ada359b0530447d7a75c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0f63d27b33abcc4ca0898190f553a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3783e7b7d5c18b1bd118fae844bd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3e61d22dc8f9ee1d353e9007834d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb4acbaa22aa358556f119eaf61cdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2e64b9b7924a1bab43e3d8673614c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42822847dd171f1439193df42f1ed130298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a30491abee55cd08d21be0de3f75a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca44fabf064ec94c9c4ae4cd5060469300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f4951064527023e6b8a1b049aa1c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ec1cddecd0da57678f50299dea5f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b04441d23bf0befdb6d57aef495810303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16b9c3724aee70c7d38ace9cdb737a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ef10fd4c134f8f7d08dd6ac68f66b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df9c4948d3eb2e6c41d3584721a74d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb3eaae29f06ed6793c6d566c3e31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d092092c4833517a1040b7fd8ca1c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37596945294f20dfbd5a91a76ae9ceb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3eb55855aeafb50f0fec70722dd27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2da0cf3699b095e3be61874eae8bff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eb78b84fddd59125c6a6f0e9129aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac550c156b22b13eb11c99cd784f49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eef703fe7847af918e292f28a49af8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b391b47675b7506d4ea508323f9889315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2982b359e9978e444e54272651e947316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7020b5c4200310fe3a600d5133a9145317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fd63b6bd86985bfa7a5d160452730318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869a4be03a7f4ab80db7d46b5937344319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49bba69f37b6fae6cd4f002e6c40a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d5e52678127c53966a73200a03575321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e2b24ae8c0190f76d217feebd0b24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbdda11514880fb743bb6e3e15ce4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687aa57f3b5b5db97a8e2fee8bb60c25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4d63335ed4f48963f9d74a71b8b58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df3d21956abaa385143f2a9228bbc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ec6aafd94af0fe3678acf786633d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8f41e8dac78927dec0d9cb2ba153a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90ba7b63072a8ccb83ad3f19e6c78a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cfd160fbb11c0c932833ec1c70502330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da167af97175a9f91350dd98e92cb5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca734fc39987c0f4c77a4a4ed4abcf7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abbede75eed606ac12716d7f5c5cf3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbce2cbd96b3c5ccbb9a2802726753334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b034fec8115c426f864f8cc54970456335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b88e7341b130536a1d4c47bcac582a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec6a4a8b41365f50de0fbc66704af3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c06eebf5178418bf97cbf33aa527de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7fafa0a69295e5dd26b7febc983c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20758a0b81b4cdc45fcf829f4c001aa2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458407d97adbc6b6a91382b180ef576341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad36fb2e39da5430e9a7b191a8e4859342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efa8c6d5e7d8db3998fdac98c66f15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a58f217e6db09daa089214e1a349b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c921017d0a72d72a7ed7bad014196345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070df687c0c88e46c5c86e6e0c0cf34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df013498dc7a371ace1887c6db07645a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba10cce16de006bc0fe858e3d9c5ef5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1f9476bd065d8c76185b25b572e50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae520710003a0b0fb4c7a084adb0bb12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ff262645523379f31c1489c86da57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cffd85418bca715dc92189da8bdcf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52acfa36e7cc7bb4e4556a9bc6bd56e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dc10b1edda5aa9eddc5411a0cf3d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42884563b8cafd86ec62a3be2171bfa4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b256915ab0a02c26c60345ce4c15aba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d804d12d9c3ea9e2b7421febe4cab0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17711e8a9d62b5a7acb2482f1bb32f8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a989abf1b025e89c0513622e332ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379798e8d924b5ebffc3fbd52c16c79f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcc8e0a74f3653b921fbee4d6935db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea6dcbfc9f7a2b53f6ea903d7435c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3380d723cd57c1077393fcc819183ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de564cff7594e7f72ccf67c8bc65e12d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5e24c5810ae9bba209f28aa07a20e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ef8f82cdbd758932db6aadad6a771366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c018ae48ae517efef5eac248183f06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fbc2aae1089fbb657a8b4269f7c1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3baa72a3d6cde5d9343fda42cd1082369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7a022108e3364abf3876a6317a9ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312f5f6a4eb18b161a0736d07c3b0d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c0e149e32f7dca536dfa2339830eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79815f2b7bf361ea8849fda5de3a83c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392028371c29008adb07a7839f0d77be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f3f663ce94af407f513a5d9c75eb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0906dc356d108c85ce621acac83e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894e969af29152571c6174a40427c56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c719a987d0db216925b3579d2e59a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>