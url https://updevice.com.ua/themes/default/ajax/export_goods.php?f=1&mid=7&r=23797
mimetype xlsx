--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0005aa77c9dace5990e7cd8fe460f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e84c44867f6ce461b8148d213ba4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316745dc0bd0c07197c2a07ad40027e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddddd7915297303c5f48250e115b9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137072f28b4c16a12b8a36e22ea454f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa2b5767cc9a9837cb011e13ad8fab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dd11fe5e9ffb6eb9136403577e7cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d4f80d76f3584b9d13eff3f2c28138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13f2cc1a6b2df858b36384d51df159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e09b9370c421c1685145b9514add610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f26728c0754ea3dd7afdcd5f0930d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e5c60b7bfb3bbb3c0bd2b3d66cc1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53e16835c4d99f77b780d205314ffd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b54b6924b14bbf9b43d350c2d7b0ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0c6ca0dff621293bfd2878aa02ddf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b6f566e1a21e2f4524d733e55a2bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9737035bdc57c738dfd301550e89a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1217d2386894dc1cf7e4578ef38ed3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8372fe29349a416d2368fcc8615be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f8dc4465e29d8b732609cf71c49ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dcc2d618d4515a30c8e3c4020a06621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750861ca81ec45d99e3089867a1676c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35734c0758b918c989cd48a02aecdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0d053ea98dd4cb08a19dbaf49e58524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36027b3a738ae73786d8bcd6e27fc74c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e072f1d843a470bcb5abd4162e3cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068ee843c65f5c6ba7ccc5d44ed13f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d83c8d9c669aeb6b2c5e943fb1aa2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab352e32bb563d6205b78a625091ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaa251af4f30b6b38ff5207f8e8d1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091f9c645712de50cceedced48e5ad231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79d69ae2bcf0d64534f39546ed541632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb820f061edd941dce51526eee9f3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5fc97354157e478675d49b024a2d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e470c4d580e174d11358cf33a64511335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93f697fc3e935f478586d06832a2d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e410013f718da29c645856d2bc5705f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15da98a1562690e6bb9993429cf98d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b733bfced7bcac91f2a928d9946f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214b22e4e367db481f5b9024cc07a8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9abce1368fb4e28a8376344f9134af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1b5d4cb6bcc6b313f9a14f61e466e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cacef108096b26f3ce4653d5a2ad943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5322cc3b6b9f870f8b19d180249dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a3290992472603a2714e0fff5be9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e3e3e3c0bb62b0d9cc5266434587946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ee45dea4fa8dcded3926b2b5e35e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269c172dde9ad5245d7cd8c40dd33f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ed6fb7c996c8a69077778ee437f6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f60d3727ba6681bc8daaf6fe1a3f8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190306f61f5e86cf1aeef489dcc388051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454a1b00d3accb89785f0a136c5734252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc62fe3c49fb3875a9de008d1e60b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907696b978074f375b957e5361c8c8ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3ceba9cb27449eba52527e246817955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fad29576c5458063804f2fa5c1c2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fc9ae72b607cc89e23aa9213f4fe057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48bdf37d6f5012719dfc6df7ee67c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28c424469daf8fb44ab7ac5b3dac1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b9b8d8d703313b2f48505f0fe4c1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472c0afe6fd6e57679d884c5b6177b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4e5fabb16dac2232baa64668d835662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ad8e15d18881b0b7393c3c97fe98863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b012078162b8fbcc14c93183dfff364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9594bb2d9e47c09a8a02aede5fafd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa844a2d45c9b666304c3e50d8109d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e0ccdff36a9f1c7ce23e0fd73301767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b292a8097b40f0bd891e4514b17034368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e400e6611e5aa08da2f3f4118fb8bf369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42bbe35870049048647eaca65b9c6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd948da88a4d99c496527a34aa44b4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea29b6cc614f7f74c956b6320dca4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc175ee2373973e395f29a8d9246383f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5ec35dbcc00aa7c2ed6e45702cbea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fd6ee14f71cf921da16f05aba18c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f980f472c02b3d77b0e54d94e6ae876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8b3823158c1c5ad2942d7410bfdff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb15530f6c644c25fb2d21c9cfa30778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700c5c344f2d5692a512ea895c83baa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a23b8eb02cf29afe07b36df424fb0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219b31e4162e620054589b8d1123a2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639132461706458b18fb5bafbc24fa4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de706f5ab110f9cf69b0eea0357c0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d2dcf0e8345c7ef16083e8595a5f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd44968e0053fea0b1922abcf0c916f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1e739a2bfc53fe48cf13d05f32fb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b80340dbd9831cfc81d427ff45a2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceaeff2034f9592a782d7a4f33094c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bfb37e2c7fba68c0ab85f8a56913c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bc2979d37c010b05c504393eb52e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861857f2e17727496cb47b41d62b35e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdd2191f0cb9a4027753ca2118eba292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aeddc7ca6b41bde41ced0d3e8264693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a94963cc7b4d170e37d173587cfe8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feb7b68aa54f059bf310063f567ec095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a67864c703e121f59cae0bcdce935496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc720741ce9e4d292b556c5e4379c4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e21471f9f283b3e151578739caa8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9b98c3763730960c42767a2fed73399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b7571968d014bb97bdb159dc68722100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070251c78953d3892bdc56ba4047e6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373426b62f14dac264365b66790f3f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8a7f252946ece907049da8353298a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6e03f2ef5ce7f6750f197bd85c261104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33339761a510aeb47a031c4649fb723105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15763b05770813539029a864bc52bbfe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93105478e46cf51211811d39714bd69d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c43fe27853611e6e21761ffae376e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3b03a493019ff4fefea6642a6f66d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe583fc82588175a894650773e9907110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5b288e69d4cbdd88e621a10cb162e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d895bb266eeb0cabc6ca75cd1b6f5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23444a7e9857479fafe7c7b2b54d4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b874c2476d47312ee49ea9589f55521114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ba386d662395f38b3c735db21ad56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a492a0e929303a496f4aa0b47522c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498f6bdde0769df2f70ba1b4f936ce6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb707f15e34f5cd3cd8097f3d1f94a8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f743dcfc47b3caa2f6cf37a951d6c9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a7952cd1747873fb7d1682c89f933120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40c9174e53079fe38762298c97ceb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4fcda62a6d9acce8d6aa8c02c355d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f83ef7e6b5d0b6d540278330cc83fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832683815e90a6d472881aedbdecb29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628671ba00d0b6d9b07519a2a09772fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8895d2e5ee2341deff31dfe2a9909e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c177a08a06201a03eaf281234ded90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e02f26d6884162eab687d8efc0cd6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde10f3b87ac7a3400009980912c661129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7e4535fa908564c15d9713c218816130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e422942e8bad36a69f1d9688b55722131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5766b056b2ada76db7c808122777db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76b4ac39dea039b59c5b64126ff461133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74b6fb1326f1fd628ec6d848cc4bcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd248c8bbb507d4890f3d81f7de2c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4c73b6d9f3ccaef611540855cdd96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ad6adeab081e3a2fa96c8483f354137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18992705a3dc3e0f9b2c48f5436ca9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a24b9c2094f8b367a30a1c06b4a2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e849f756888939e001c922e6a15ce1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40efd77e5056f8eb8d7da9435c192f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cac38bbcf9755a4609d657241c74a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73cab4d7a4004bfc7effcd715d5986143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dafa2e353a9bfdd8c6d47369f87eda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3b895b3c285a558d53a046b3a68e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae4d1b1af6c860570a3314cbbe93c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4b9032ae2c4e47edd4a6d1017a3b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5699794a79ee918877c9d2709343d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd6b9c52d6342f67dd6cc8b67d02cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a92ace84e8dd99fc13e44441de27f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403f045a932323840a377e6441f880f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c4a3a34262d1db8128795f7957790152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20bd4be5fbafd5d58ce2423eca735e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e0b11c812605011bbcdf655ace39d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2f423ea3789a32834226cb463d53a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354e5fa28defa2068856af38bb762f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba7af1af948bf569a92833af77ba03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb8d2c6fc7d85ac3fa7e9f2638c1ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f328cd59abc6b0a902bd19b6f0e1ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be2747c33165237031ea029d693fd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c48b59435e3a9cb5ab0c6a4c08b76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c17d14b78c081583a33e5d5ca5aca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c327005becf706b34326c262c46c99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664506733ac4ab9f8837b0a7e25ca7ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b43eaa085f9cc2842c8f63bc23c43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0846946155aa5e720db72764a7868166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e2ef3b86a49f7df682ff92786a202167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78ab702586edffe15f62538b9238fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0f2b0381a93ec4220ade003622dd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ba725ebd0eafc409e1170df6ed94e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7a538a288b7a64a2b3eb004e004da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3ea0fb4f0d7713f379dc96c510cf1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1304878fb35eb1bca53dee808fc5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f76045f3847203a5b09def1ec52ffc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aadcf6a595eddddfacbcd811d71a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a359202e4b44d81eedd5fc4554a856176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137267c438844d89750c754d39f45f77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e710eb55ef5a03deb8575ee2c909fc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d84b3e3016cddc5e656720a294a95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213213ec171d4d496b24a96120610f1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fd2b908816f0398b1d4af3d75658d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc0859695ab67f123dbf14ede9f50a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7ec627da66712184aa2f59295b966183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833eab18b9201f2a849d55d8b048a7ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eb3370c0827c23f7d2e363601ec5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4fea2ce8af65023d3151529ecba4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557a020a54cb13a52798df7653d9f82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bab1191795ac3daed237e681e3d09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2061756f50cdb19a3d1aeb1ca7584a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed26b4dcec3cd05294242a42d42f63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846107f5ce32f2ac0565c3e498f5bd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24d04065cd3f72e003f04659801e0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21768fae45c2c5b545b6a07c37df6b74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5d205ee538a50a8e424f66ac901be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792932568e0f0541a491b0850382b1ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9095c7fb0b71a091b4b7ab9e58f802196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057695ed93a7e87d211714cca99f7519197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7c54f474865df229fa87a4b7fa796198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b8af9fd225105a264ffe778e81036199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda3d224b89ec20d5a836e65a5c0573200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba3c76dca040c7c7488a854ee152c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85138e2d299fc6d43f699399c9cddba2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ed0d9d4ac6a30711fd0d41b43387e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722ab954ca67a98f22fa00e75267d48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea6ca72d6354b3a924769937088733205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59357f7c86a2a8f6c94bd417cc603017206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb489dc5b9e9604f9b49337c705f378207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e838b405d1ceff35de3429baf29fdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebe7cdf2f4c85cba55ee264be68c08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1bdb583f73701ddff25094f4f2193210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1441c93abca8b904b135808b7daaaf2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabeb7b5f99c8050254cfff384d270b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a42b5d18f20325661f4fed15ad476a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69a8ccb731ff53867e5a7c0185591e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de124bb13c31cc42a3d482c72739fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde07c6d02f985436dc4460b3ce19ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38e852e69d1c6c953405a7feaecb4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e745ca820922dcb62a5b9833d4c76ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afab25d7da96a0ab9b292c3f9b10c0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c5190e4e7a334a07844bcf55b8b62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bdbdab1b48019cb0038f0131aa862221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b6af74a0da88154da887ec7a97b59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75b08432a8cdda76f3067c2a4f4358223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d068a4091390deaeb9637e84dfca602224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42314e36b77c959addc0a20a736e4c99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0cddbfcdb0cb023cb3b651741c1d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e67ac827cb18f31d0bc75bd849ab5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2eb25110aaacde389fca548c6e96e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe7c34efeef86b5224a39cf7f013a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d252192d1a28af7479392c595e339230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275322171ae505ee38b010c4520408b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb88fa0cc01c1a30d337011110c4565232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2f5ed8f2b1a592a1d39f37704efdf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c31ef8508aaca7246b4461e94a5854234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de820dcebc654e16f12962334aef872235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133b74ffadc7e52582a435e8ffd25d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c64be01e344a373bdba667eb8a077237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a983ebb87dd6b5824c123cc4314e24d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29590d04a5d41f9d0eac5343f07e73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fc36a496d9efd397846bf8086cf38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79ecf78f0f0328b34edfcfb752ecd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9661c5ecb3f6051ec12ff5467d92a40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684e7c89ae61177dc6a70557bbb6b18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9cab19daecd9cd0bcbcfbb60e8c67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25900894c56b8ecbffff6ac407b12a39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241bb65312283342c69288b2dfd55f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d46f3a534b5d0d3c93daf90449b42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb8ac2af8d14062e5f61528de11c2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc87fa99896bcf990fb7c0a533824c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39892688477467c27405bbf9f1e25d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7f5f55c7fe9b026a1182b7966b12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8fc2092372b4bbd8bfb8cf6f2cc95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4794f89a9871ab7b00bccfb293f1803253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435eac0927b0efb623d83648867c1bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82a6e2db020602da286012cc761011255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969899f1dfc002e3f6d6bdc5f15b1d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428a94f167ea547bd1d4de9894a97ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fcf03803f0db0d246ded217b4c2f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23453fc162f1304f91fdb124e91004259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be441d975673812d360e7d75943b229f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a312a871e8971c397494808466666261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc65c2a819b5f4ee7c395a10a5e7305262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167169b8809a9d9661b7b54de79410bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88d7ecb6f46db60c38dfdbe9ab971f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b5be1c06bdb7958ffec68c31081a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe34b7c6b77cd77a5d909efb9d8006266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fbf1c7027d5fa7853654d1a6be1b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc01db3bd36587721a5902f31fc88a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f31279a765538ce7f94c24c2019049269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3f6ea6ee7e73538b41950e4268712270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b388d368db98879c9932b321a0bd2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a81fad5c8d195a2b4f6ad803cec94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cba6dcfed28c1f559738a945b52f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b8ef959a8710b63e6008e3fa35e6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4982b26ae340d38eb0b2fd10f8871275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd0e9b54adc9d0bd6390731107c98b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239597915e8a238f7a176c5d8702753277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abcaa676f3ea56997068f75455061f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad15ea6c9d03dfd39b4664df06f8901279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3e3553ab29bb981e3c36df01c09a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf42e2af3645bb26e70358e7068867281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2bd98e8eeaff9bd17e79fc8d132bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da94a9e0a12d77d5bd38cbffdfe776283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f808010cca428e598e0b4ae72b02c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcf77661ac31e377004afc055ef664285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d08152c10f3867df346e2c4800b2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1e0957442b0a0201eb82ebf31e684287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e4221009af218d7f69bff2e71fade288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85340073406de4502c5f9322cb5ef98d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95397e91a10017e0b9b2e4299a198d25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e26a6aa62cb0ee94f903fb8927b24e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75d594fd94e9b749c211883b0b5406292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eed463ea8ade5c9cf0f21d26546c8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f28136fb6378a96c4b06980313fd2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45078af8f0a9846d23ba528bc1473b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402d023d7e6499d9289f9d65f781abc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec334e36f11acbe4907c7b3e642644a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b0d238cf19cc8d12070ba1ceaceb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e058421359c442aeb97ec5c98f601299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b3a1664fe93d9d2cf19eba8e6bc3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab16186ba7bb4f8f1018091c5f125df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a32dd6310613be6520d5e8534e1e34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec1108202b877022b11827327f3552303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4742463ecf032bc4a655e8ccb0715304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58055a8cd2880423234f14e381ce7fc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3ecf1c6312cd1d743348049071291306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35541edf918d8488a618add3c4cac8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fe379098e25fbdf7b44d3c9741866308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f1ada99b9b8482aa76bc4397d2752309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2287cd63cebb7d8206f5204b346ad16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe05a42c858fdb9090b943ac18e5de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989be8db6b332be3671b1e2ca0a6cc82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cf5263da30c4a685d9d9f2d8c19c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e74f38a13a752f55b31d59837d529314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d94accdef7fd47424a06a08be3a01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85fb04c693c7642956de3d22c95d2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f8b9c085492044fe96501697cccd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00806a7960322248a334e9acb6f209e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe640a53035db6546e00149332fd89d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57588e8ffb2d3ec4faa88c8c331e4aa8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855ce78d94f23abc87390fc7cd5da70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba5b43f4b874be348c91a5c01859ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9913dde4ff416862302f1233642716323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbe82be2fdf061e771d3de00681124324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177c70d339785138b8319e58bf6d106325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f4554c14a6cee52b08e77e0d9bd71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8e7834c8666fe45ba0d206c2d649f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e5600e1b89418e2fc6aa959a4e7fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1463d3f0c2a206a74383946bfd7ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f01a1c69674aff6c96d052fac29ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f094ed9375ab9ddd78eeb6fd7867e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b020e6359dd7b4f9b22221d6dbffcb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a2a5a42dd8f41570725a81405b018333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb28f6a2e30e3d4a122e9fb7e5714b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5401caf7b2793c447d534043ac34c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab3792cc2a738613fe1d7220ee2bbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c84d998a7b1117f64b194d5d62db20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c52044081cdfd1fb5a7d772473907338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d812301a05908b963157ee59cb5ac78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a1ad8fa40d3a750a4fe4d0b9767ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8907d3db3b39ab698086a24249326f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c33b66caa96bdaad19069547952d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7fee54db2c3ec6848c67c0458e5e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025264db37328326ca0caf2328514cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642813d5dcc28f1c21454e7e88beaf60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4ca0be45cdffb6d2e6826b1745d51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2099982fc1a5be2a1e2a2e193b101a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbd739df2935e38e4b2ed9222aaea1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78b82af99e89e50f15492f7cc57dde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8e174ac74c6545289b3f79a725283350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ca262f840431649cfedc20e8451f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfc09511947e9b7a426c7a928146ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db2f1140c69d1a7c5b64157dc2a2f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024739f1c464afdc0c0beacb5c66398e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50a7319d2447df5651d6ea254a034d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254d65f6313b275ed94f3de2b784919356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519d9f9fc1cb99799f2da928928480e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fabe10d53202ce0e720c3f0fc9b2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077538cb5ec361290001890496fb1b28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8805a12d46d60eb64676a1e1fc7feaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2c9f92b52b6cac6f4e1171aaf2b76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d8233663d1ad3e38b736d2774f5eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ca0c59d69f402bd516b2d7de453e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6de16ab6f9d3065ab95ed5b562b10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0241e92e3c4250194a93a6c258f954365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e34d7ae789c7ce44dd8f38b3e2d67a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fce62065627fe62790d2c85a54ed6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71567919e7ed7c56fb985e62d82be27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1325f1d6a86876a7f231e856e6ddd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fbe83bb71c33cadf5dc2467bc2dcb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858fb9494b679730bc751f093f4e390371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec317479e4c669da1788c7854924b6ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a134e65494eb539cb2ecdaed852ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ee297373d61353e232ac971d29d7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944431fdd5a2f3747a75a9cca7c3828375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a68a2aecb340cac6a67e75cd61496f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9e9c5a2d2738cffa7d735f3694200377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346fb91da37b7e2bec6f12c21a5115f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680f47f76ffe9423a520cd0fc6bccc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa676505a763a9f47b85ebba60688f892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfe3c44b4a78c0da8561654e00d5423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc39cfbcf688f5b454874502791fef74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2467dac709612d659074635e6ed63df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79590c6d62e98e312a51c3758d7276a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22948198ae9a8edf17b3acabe0b0d027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99386eb5b1be12e3cd7d83bca3686f0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890332c237b95e2650b02be8c2d8ee109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae92e9a96199ddf5e2d1663044702210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365d937e9077f6585ef74e3ce27112311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e2abf11fc81f63ba43b11a44fd50f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2595ce32e2ec192c9b606b0772b68c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2733014b20f87aaf49cd214799eb32014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97a15633d0fade569f458ae81e214115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994e7f33f948f72ce5e6380c897ef0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e8b150f7ce66726be376f7f4885d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71526f030646f131a0183aab0a655d5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce4be4f5f93212735477cf16bcc1a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e1857d11146c3e38ad5f92243bb2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7e15a8230764de58b73a31cd55cdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2806c01abe30e77f55d45e178bbb3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6068f1fa6d2a749c566b8a4b82632c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73a5bd9f016e8077a8bd564038eb8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c09f9700dfdbab1e7a427f267e266a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393824b4f1d83beb4a2d8d9f316747e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560a78d8688e135187e2cd187c37dd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72472a2c43233a631208bd75dd67534d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dead26ff74a43718eec9aa3262a7d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10172075b69c6d66bde9fe781b7f7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973e62c3920be8120940f597a38e87c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da830fdfffb79024775bbf79f3474a5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b02bd39c02a35ab1a236de669967c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7e6e21e5c42ee8908861e57ebe2d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5e334343033ef26a3c260c0c55d3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a02c68f1fa33bf60373a06032381eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c015788a056db8cf7842b53e08cec537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76c0ca3f61862fc77c3315f1ae69be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2b346988bbfe289b918ad6a0fb45d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d901beb9a01b467b755de7289a6a0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b58d798ab715510f0911fef8ed66d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0606b6dbb25549663ae1eaebfb26642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44787601ee058957cd495542516f03643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19148e56cc4a3313f0725874bd5ad744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19821bd79fa4de728340df89d5a72c2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f7eaeeb830c889bc45ac11df168d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2160749863861e4669390e8a38caf5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df3d4c7ba27807b17c6d8f5288205148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa9e7eeb8a06290d06e960289b39f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8313041664aedd3d6318e160df56650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eff6be2a87111504a6445853e7aae551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46aec6198acb3f8f29b010460d172652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131acd8192039e4e3cd155f0c693ea5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159807d9fde64a5a5c154dc5885a069754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f0d8210ce2d159e6868245de715a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059baada29d0ead70a80a15230921fed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9e516c9bd7f6ee93687fa83342a7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628bf2b3bafaa404e4092ace0ae68c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126f3160913530a8a6df74bf5fed9ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c23266ff75147c2cb7719dfd867db060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08313426aa2a2fc1f41f2fc753694d7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704feef0eff83920a5ae2c00fd2f0f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa0ff451ff7090b1b15f2972840f6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ac947d34afe8dedeabb72ccccb65664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaca9701885d6ee73d9126e579670a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757880151e1be858462279431bb095f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc4a0ed45080129a8d4fe896c81ba767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da04e80c29ac9ba56ecbb97d4bf68568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c7d853d38a2fd5d69ea6c1f4274b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655c130b1b95ee39788aadb6d94a57e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61065e2aa09f5811a8782f06948ecb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed1b64f05a3074ed0f078dbfb421dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04b7508b5cf544e77e79d3a95aac7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeffca09fd5684c49a6614b4a3d61674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba2d87622cec4b648a821742ab57ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213805511d086dc4b53d63fd55a4d69d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27be83e801e93842fe6bef676b138d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed348cb126750d3ed54cd726e8e3ace78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09336fa72ac13ef43a63ea845fe4c61779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af906383d452ea6bb07e25c81b3475680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ac89312db95673f303adacb31ac2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9406f5399d6ddab1b1ec6d12bb3259c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19183de3310fc49c6eef6057e3417c2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aec22eea5f6b68840d21a4a0c2bc8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c554be372e5c9152ae317191785e02785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35283eb6ec02e0f1e9846a5149f8ed4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef161569844fa3c65d63eb11ef8ed587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ae57afdcb7e15d89ff97b1ee27eb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adf6b14858bfa01f2be2010abd6dc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b808f981b1dc2392da4d3f0c26c40990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62657e9c9b0df8560c0afffe4e8868f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b9061b55d7aeb1d3b155e698b589e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac87c1e8c3ea4eafe30437cd915c7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc652da2995ecd100f874e0d310e4ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf6a5ca15a5b7763e5ecde3c4e93ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b177ea71665a13ff93f161a4a98f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6717e06b4bd1ec4480b6e9b74cdb0ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e80187974711539bcd3961e1d3300698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf0cfb689b5810d71e9233ece3ab8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2d8ab5e3fe0ee4b64b9475953d5d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c9f034221943d3b0565632db37b28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d30f3ba13a92818a527b4b284c040102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfaeda361ca13d30b361c432cc32ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20ebe4827c3ed687ad11d474b30ce6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d5cc89d4feba2e5d5e7cf50532751105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976200ace862855702ea4285387c82b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c18ee1128df23c21a5f61c8c33b85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb19c294debfe2466c783aa69eff63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dfa1ca612ecca60e304963913aec0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639bb7f5bd297df1fad5bc0838a9b7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65b5fbac179d4b16bc093a74305a53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ce6eebb919f36a219da5d70066e77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52d172632a7baf39f588efa89db022113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c82926e07b55ce334595341a824bb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ff86b51f29daa20480cbfcd5281a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b149f58f0559bb12e1e75bc49257639116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd56671d7f81f3b4763ff161249ab1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df002384217c44cbfcadfcda26c1294118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60586ded991d21b4a4be4535e443ab44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea6218701b453bf1a2857979201974120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9b505b85060d9dded6389b0f09968121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92a4ea80256b174388957f51e80f94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1a6494c746159674d8a985d644da3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614798ba9de439a8469b9b01c5fa437124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca8268f546207559de14d689d68d4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cf9edc652d9b65c7c791f20117d25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995259fcb873458369178055e07b2a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca6a134874b4114e8b67aa827f87ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afdc63a084ac073d052eb883703478129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b013221a14909191e13a49c267221df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceacc9e91a2666c4a441a946af2fdb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdef8dc912d528b49e423818f15487132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f70dcec84450ae98a41caab551e500133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c9b56c350ee3c9cd3ce077238cbc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a5501325a5d10285166654ec08251135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80356f45b1be6b25e7b372cfa3dea182136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1857fbbd7bf981a92866790e86fcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a930bc97366c09b4ebf7bd6a0ebc59d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27218cc3f2519f4f8a6184548c13e51d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f86d2199308843b5920aadad9d237140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ec77dc217450e432167d946536fec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50a183ff09882a574db3fc08365cf7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233322e11974f376e716f1865c05004143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79134da6512e97bfcc0def9e53f05fad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee474a62413aa31cc06cc3aa471bc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b8667171140506e4afb4f7adcecb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865ca19c4eb2be4146dab2013901f4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efbd623320bef79d67931e0ff52690148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d605b3701317455989c52382c8ff4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af78d8d80d132f6e93dc55872fb73c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636b81755902cab8cb119e3ccf405a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b45df798f3e3a87f3d20a55e2d2ba0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43749397e15e54c7de9cb323061d99b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01604cbd60f215f573a9ddd4c21e80e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc3f6b7ecd0822a29af860de051747155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bc80b7707864f478775a346dcbc38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f3d4d2f8e9878f134a8f1b3e59d25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19c586148b82788922b0fd897574f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e43e5b44c289bd0f078cab20af102159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fd6118b6b40bfee250bc9b02ffdbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e69b8acb24b14ebad456521cec4392161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e13689710cfff53d5ac59631862a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee67b0efb9dfad7b581ce033f0d054e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52ce28932b1134f6fe013ccdb04839164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e71a558e7cc08644c94565162c53a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81240f2e4120d5a76ac6b79f259d19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9310b6e9a6afdc37deea1152b2db0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c17fc85a32078ec0009adde4365a6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20732eff23fd4dbaebd1d8c89be7c259169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20881454aa6d5cb9f65dc1b067f3ea51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c494bdb7afcb0d20655a027f6424a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c445a2281baef4308f2e7568e97d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa91d8ca93e2bbd0a9312f4584cd927173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258540696a24455a964e9e13164d5292174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a7c0557ed6d68025c3f19ad5c30f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc49594082cf84d380ca38347772dff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3abdac05b88951822f982cdb99dbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d0691f8e28017b77963fe6fcb574a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff15357da6ef198a90a72cc078a96d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce10819ec9fdb14646dfe4b1c097a37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9a0e59ab9fbeb992a4d737956f214181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40436dee4ec2535cda7809be992cefb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f222add09b3519a9d60bda11e3d6b25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c5cc21f3f0aa393a2d441498d7eb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869eb155cfffccf3856243acc30f1cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da936a760769ce3c7d778c069660e07f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fd2d087ce0212404720c305784274187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148be6b963c07c3a3126440afc8cf32c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06b4085592caf33185ae6b1405b714189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd76cd27eba528bb820c964646d705190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0695d039c15fa1392d127f5498d75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90357fcf989cf5643ec79e3a815c7414192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3ce60c7de3e0da2835d0e866fcde9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a3d312f00cd804bf223688b4238b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5756b8d3b9e8c458ff715dff376932195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeba7fe9cd3271fd6378e4956fec10f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b90648573e549e4ebd48f257341188197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94c36865cc233a207906c06247d613198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251b4ea9fd411f9eeb16a88779354ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff960cf0d3c9e911d8866bb105d879c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dc68fb6589c53cf7dfa2b2878c335201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56d4bf9f4a26038f943d5ae643592f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609ac6ec3c0eb1181933ce2df41fdf3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e18255f672a98010f9f80a34bba8bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8d0fed1d9166f94190973c8d2b6e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5764bf15cc5caa3421adf188bea611b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b54ef82d53b71be160f48323c3140207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441c71302d6e90ba678741a6e47f8cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826cdb4bb5432c29742dc55770e3608209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc86117ef42aa010804ab008be89c39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabd2f4d7b0c18e6bbc14965e02c7e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65514fc6c59bbc1d2fe6d01d20bd78c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67025bf9b1b063aeb2ef17ba4c4fc824213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e864d552c09d32430e7b0d6a44d32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35eaa2a1ac5bc811b2a97dd598f6cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193b1a2a42acc7ca61df6adc72d6f01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e3a480330c1cb4dd6b1b5ffc44dde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8d5f74bc72ed01c68ef9217e09a43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fd57f3ecd18f3dfd36668f81cc104219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc15841bb1afa5f22d70bf5e49b0d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed231af300181c696b6838cfef2a80aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fb436a1979ceab3fc0bf82dea88fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c72ad4449e8877a1177e63dc6910b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f832e90d2eba11df4d96f3391a1c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6d36a469a7259d760500010a2ce8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e984e2085ec5c545d99c32ad9ff326f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636461374aa15388949242ed4625ea23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fa1be1e1e1f0a662942e5cc3c1384228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f2757c2ddbdef3d4aaf191f8318fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2977177a49fe0c3601350cb5bdf47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd73abb9f85c1f21c3aaa234c166e67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c946d5a73cab1c63f456732e5aa60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787afcb4094b5cc24120a99bd089ce3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12babaf85b4d62cdbd1972bbd2fba3e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae96f2d499b055cda1a73f9d3ff6486235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d29bed57e565f5b1a816725f971c0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2288f0205163d2297042ce8e13cf5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233a8752f1b508dcb316da20819acb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea9a0127eccfecf4d4d6ba5dc2b125239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669151230ed17e22436166ceada8a48b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd1f42db39355e4d93fba2590986bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a745ee01abb49e80b62b0a286e1ce46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a200a472a6a702c41eae484a01bafc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0875196fa613b77bab6abd2fb85c558244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6aac6d304de29c9d52ec0464c19d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dcd9f341e9af08f5847e29d1c23fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126abc356d1edd4f3c0f3d662e641d47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae3db0b3b9b669618f64cc55c3926e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ee9e7b7609223457853650ea6b89d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697b0a5ab535c8f39ece816166409c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60510755fd37e228c79ab3c3273403251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315addd142ddb68ec4bb6d96d68bdb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e09cc666980059b77a7886fc2a1b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0469b4453e3202da2be7d5e717980254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fd8091f0a2e43e883740cf140fadb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b407847815adc35118d46cad168a399256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb1632d49657ded23e15fc342dd7b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cdd064e6aeef48484d5fd8586cb33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8802f079cc94623defeb06e841996d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b67fae8bed07fe98075858296186a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6a802c6504734c3a08f840502f763261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237ac787137e95b487b6ac5b32dc8f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b69f70ed13241e922e372c7abf7e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec05ce964bc291d212b30112d7e65be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b9af625eacd608945eecfb2acd9d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f615f21106055eab1134c933f0abec3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b1d8da3ab47859978615c0e937be5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90918d149440cf93cee455240dce4672268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85f98ee4bfd47b054ae812aa1bf384269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4c02e631f937d4298bbc8fd8f2de6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc3802f043d94e3d54da8a71058b39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa840dcfe07399a11c04f2500c1d772f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a31f1b0c0f21a210ca4cc7239ec2a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6ec5cbecb6392641e2a6942d79de0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af9d83ab3221c917afeadffe59514f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcc973b42435a039eb36896ba62579276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e85e7e4c98b6cf0fa0ad58cda85216277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06468f068e1d893dae601cfb974d8792278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd27af6c70530a4ca980d2a146b9844279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9261b0006c1189f0be16fa2bc443e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110115279a8355e9086524f9768023f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d79d4c7b06976a3f7be12f1425925282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828c50da970a3aa7e60e4b66762ead6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf8e5cfc48a4fbf13e3d7584554bec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545862a16410e42e996b5a8818ea848285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90933c4ba2d09f796de58c8e8039027d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f28a626c4852044173b32a9834736287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4fe2bc371b8193305740eb32969c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03145e921f866729a4dd76b9565f4c17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff189519fbafef56528286389b0d6aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe40bdf5494f77352334117f3d198c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee303d25f9bb1acf157b7f094c8aa3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2e2bee148014eef1c2367230385af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2f3f0aab8a743bcb2a3f5d65cdb4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6244b37aba02514c9a56cf7998521295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556307580b20ab472e2c31b527119e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365b3967577c5ae60d40b3b91b2d0fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ce8e3e1f53233b8dcea23a7163626298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353fb93acc11aab8ee6f2a9d9b50bac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38084aa26d820a16ae77f418729dc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a7df4ba95efcbefd15635b9f42cdd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00002709f27e1e254f2f3f42017f3a58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f2fd5649f8148b6255022d73e35c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f4daa9ddd9533041d85c75b5487ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89e7e7f92b235342b2ead1eafd30f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10805c117f64322860b5090a014b316306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f112e7edd580b4c9992cd38f1caa8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb047674f1f32b1bb4d6f32e9ecb7fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297921bde8b614bbcf52943417c3d791309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377592d682b4e3f6b89e1cc3ced5f79a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779692430725f0fefca9c1085e4af3da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b98f494db4c6f5f0110995ac48913312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ce8da3e5770f514a556516292f9a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b442beb374d3ba218b4ed4c877d12ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd459bb1a1eead4b9a90ec94e650b4f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6616cc8ee71ee56b9c8e82f366a6171316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff50b59f98ac362f140dd1674d225d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e69ffce3d31a26b855964d183a959318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c906c4686afdb5150216d76b75e4b8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec22cce51d04e5ee90efe50881dc3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e81697d1daf5f4a527904c9b27f71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ddd2824f29b54c7a77d7687511cc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57a4c6b6ea3e2abcbbe98d1fbfadd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5df64b3149916171573e7e9cce99f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f16a05fb4b530e37f247d9a697cd31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c42993f7674ab5aed556c6445d4f90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e239e535e3beaf32afbf2c14e2cc48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e4ab5e12adcfeac685a5cf9084155328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98910af25295ba8f2858c3c03212407329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5474f4a4daa0d719314d9447f05c29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2971ae5f25597cca4769196648db26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd851b458f599ef114a12c56649aa3da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce61aa130ebb8f60c23dff7c7639690333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2bc45e8a330ea21239b3cedfb45db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03280d23549bbd76882bfdaefb9f6c6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6a4ac9ad68b0e5b6b7b636e64f7d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acda92f0ed065bb1dc21a83a9336384337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52650c3e5a851bb49c7e573413a527b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245af78c6f37a4dd5ad0eaec4fc9870339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd72cb4e18013095580345cdd6e8db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98eeb049a8046c18d10a050da27b47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f24a470df8923901cb33822e5aee3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0f7493006776d08b6a3d2e9bfc212343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c047c50d41cce70d6668734f7a86ce1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55aec1ef2ebdd36a14f1178aa27ec3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bd58aaa2c0702d942669c1d1cb0c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b220caaf518e9534954f4f7a5d1bee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cb20371b905ce282e4ecd44aebd77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb45f0e15400e6a8d96a454b03a7e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9e1993616e4bd913f20f92bf6bdcd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326849bdf9d833de212d6d2eb30175a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f01916556f97aa57f358a0fa8a759c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6dd931d66f5c218cfc671e35df320353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3ecc4bfb346ec942248012c020eac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a67b9e9fce27f31053af6ee512f22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e110482c19bde9f2ac424f7c78b58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e8da1ba44ad5da7b75363b0da3ccc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2610b994a2386c243dde9bbab939b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26df9a4226108cba20af0f84a2ea05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e721405e99402c0da57a2fa4c30b6e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a128f9130a922089d50ac1a40061b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea44600bd0e93e458558dafdd5686e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7caf7cebe3baaff35df5a0586acc33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a1ada6ff3600e3c1d7933b6767f73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17927c5fed00e8996dc4b6ab37591f87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf02b0492108445f103d3421639fa12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4b573fec7723ed7fc1471848e2b3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32d398e66f5c84a79a9c34d94eb13a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919d5f86665e962bb9ca7a74dbf9fab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c29062ce2be69cf8fce03b991859bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e160ac8fce951bf76baed1fe080b14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf68bf406cb9d57e5f12d02d9f5e03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf52c5a46a2d9b0782808815ba41ee9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2258197d64652fbc09f612811cfd4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6c1e7f64d734f1f9833010185df2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df18aaa19499b7430219a811cb59901376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3041a602c3a00cafc42d3a6bc66d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a961570b3f7d51777c387bde3f7dd68378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>