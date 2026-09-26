--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d258a093153b453e4bb30bd3f3d191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025facee566231d87593339cc7b30b242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc35c63551b7ad4e8912e8a0454394e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95539871909023702c0b62343182ff1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b7d412519a01f114e5c6d7db0dec35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0dbf07b18c516106f68b8425bdb736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc118a96cebb777b9c6bb280a6a0ed47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d559aade8b0bd3ec293c46dcd5657508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f637a5ab82ac8cceb3b0a7bdc6e6bd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f98f98e66e461d6353b13673b5ad910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c1a6e8395b69c25ac12bd9ca5360411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ec0531fc9a284dc213eefdf404f8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5101b6af6fba6d1e9039a583c1234c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2369dd76e425763fb20eb460f74936814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546ef4d5eab65028bc283f9415ceca115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeebcc382dab96c0455bbf3ff20d2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e057ee6dc7cbe2cdb3ddbf959482417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09022a208cd693a70ff1ce4de27ced18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06a32182e5d8b4228145e42e7ee18619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4b8409aa67788bcf3c097f500cb8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0c715e4beec8c4ddb7c4f49d5d4b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6763e08eb0699c00eec0b5e8aa70b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb72d68da7ee805aa51acaa47943bb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba9eee3c36b0cc559e68227622dc7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aed4776a45356f37932ff81b0c8c1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033b02f846f6441b0bfb9bd49ebf11426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee674f8904c008a46969331973b607ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cb10a80d45833a6a4f27748c3f2df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cd28648c4f2e64a255effa3a756fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949a3bde794b4555b146b6bd4fbb74030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5b4d7ed3f1024feeeef39ff2be19631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d937f421b54b0594443f4c491a0df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402d24a8e9ba6c83992cbb146b3ec7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a853e58c6ab1e38ff1057f0c3c8fb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd561832d33a4b9df561e79309acc9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c09e83a6069d6095a75a1c3c9f6b8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb774013b6a0e86e3dc4dbee3615cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769f1d2430b0f6a1f274d7baff4608638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49129d8073e3be92d0b47b8e4e5bbea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc6a2f0a980e643671fcb77ce7e9e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7417b9cb1f31e4fc4287301ff027241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aad1181a0a4c47fa9e2971cc5729eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc3a1a6637796e41a8af8b0e87ad9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936c69e7b912ec518c7204a9787fdbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbebe06028bff21744765f8d9b0fdb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cd020414f5141c867362b7241a55c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0604de2421b502fc60174bc583f915c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93577a5f96afd75a5f0865f0e857fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69a18e801df4e4355829e23e80ec2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfd4a2f3bfc6a604c482773cf7dfc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be908e39b57c5d69f4f86d0d4d266751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e637252e7d9a5d7e97459996af6a2d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089148f10f9905b56a39b96e7d0048253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ea148084b66e5921739c9b8c31cbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafb6b3a7799ed867734d5cbddc318855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ab12b47979fe8438d8948a06c6e3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c467f70fe9620eb091d09fab1ec0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f5caebe0df8e9de82adf317929eb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961dbec4f6aaf71b45cefee1117288f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b504510864d6967d4a3a9ed94cb3c7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57930828c243713d03b267e08684f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc641ce5f7420b5e215836692c9790c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153517318ff8f124e4c037936b4c16a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daf5d92c0a24a47e2fd9b3e10de49864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39736727f0fd0b4b72e38f90fc50d8fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219bf6cc8dceeca2a289d78ad5c8b2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42752e2c672381ba14b9e64255f0b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8659d0161054f115b2f177a7e48919e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aed12f913d8b40eb20ff9036d0c7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f085718ce5feae538da74e901b1db2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801451ad5d83601f289005913f2f75e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4296ceb6eff32b7ea5ca7c12723bd3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89e27fddd6e5cce8237ab8209c641f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7705b5d9ec9c820f336e3949e0c2d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3307cbc0040a71bf4d7eb04260b463975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57164d8fa1bc6fe4417c31fc79ab646376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb36b8afeaeff0c8aef2f4158c2a82277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d85d47210c24691b4bed42c193460678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccee2ed47e8ed8c7af97fefbbea4e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3df0026d6e887e64b41514174121a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de885c0f0b942d8c6e75228484fb70e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61308a98d3b1d4da3b5bf268fbdbb25082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f24c122916716b51966c82566d2f9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabf4298efad6a6a1a1377b976b4c2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bef3133347d0ffb611ea2ba91d625e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2bbb611a562a65e76b6c3de8ea0ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d492c335dad6a31582594fe9c549487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a26798b4f9ce0e1d0073c31eb2e72688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013e76c8d32b29d6e38982e438de1f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1313f4d2c456dfc050ffc2f2054778990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccebded811d5469f7ec24ba2495ba491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf203eaa90e8c0d8ca08cdfce964326b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fc8aaa872b07b88d3e3b91369fa1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b793cf73e539a4b0dadad7ca32121e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf26e8e36c1e77ef7173fd71348c8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bec042a47171ee3b3e6d60c987bfc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58386a5be7f9195734fe6dc0f914e75897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005500c531befecfd7b9e08ca850e7ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9239775cf04907d59374fd049c157599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394183692afc21eb38fba379d1a9345100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f08ddabead268ee652a66d5080ea3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dce8ddbd41f6f4da5cf7e35f1f24f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3c907207b912cf7f976f652586f2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f511e4cf830498c471d0624718d437104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcde78c1f626f7e880397cfd9e8cf16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbfab8577d35ae07bc148509fdbc90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd5ee30823bfb332482855f794603f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f03513825a928cf6a3dff75617d301108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeca15d3e298cb0b2662dbbb1ef54a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703b48dad146be982fcdb6d79554a1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c4b8cc0fdb6683aec24553adc867f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c725724ebf100a85a712dd4d0640b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678a1160ba4e5bfd7cb33f97b6367eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e922f1379cc5e08f8134a126f6f9345114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2562276b6534087a3451abc80c8bc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13073684b9d2608b75f1db030a963613116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3717477c3b0911b75f8770377a462e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e2cbbb615abe65323c188535e3429118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de8caaed27862c6b2ae0a8892e5c65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241713d28bd605358bf6cb01f13e59d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c42d5e085698f0f1c9c5438780138121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82234bd93c276fe1a5086619111a69d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276559989c15990ed30ddadb07effacf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8c693e8cfc684185557f682d004c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7140726252290ce833c71e89622fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52f90a34a75541b27327605e994d6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a9a4f00b905fc827f3859202cf775127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa10267b686e9f7091423e92a788dac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804628516f77354547efecaea89ff50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932aeaeb3fcf5a48b37c8a55456fdf9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10f49b1166429811eb661ae454f562131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc349af31bc61411b75e6340d137e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30a72a4f85f42b5c51b595e19c7753133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f8077790f41f2712a5a1d6d035cf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e52e28c52a14d9c4b35b7f356bda4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3815d4098ebd8bb1c61e34a018066d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc8be885c5e03223ae1fcd1e503d1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cb358efd4e1095255ae130f1fe110138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656de95bfeef1425c95205ec08759a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215529a6b53df90856aeb35fec76021140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870adb9eab1a57b349becdb49d6e1c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ce82ea8eb461703d990f48532ee72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893860e4d9ed1110264fac35e2128262143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef58c57cbed6ffcf6616a91ea937c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc753e3d8f7a4d168d663d371ead754145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d16c4f584e7d8f4ef13babfe97c29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67045136eef3eb405934e9fb3a9c86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca17f0f9bfa13b0726601fdad4b8644148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac96855cb1cfc92a2f4d2f1b3913df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc34fc96fe37ca70ebd489673ed103150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aefef18ccb9a3fcbdb52d562b4622d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea174174689687043a976da06e146f3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da466efa98cfe16841b55f5b8df9e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1824c38137cded534e5766855520332154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfef21ac8c5180298cadd65b8a1e31c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf6d0a9388bb5906aed185a24ec4e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566680024f0e1ff5f38a3c71c3f0e06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b754e60b9f5ea91491ad8dac6c15d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002041ec38b841936b73e4609f57844159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e946d9819529aa0dffabc22295df3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130437757e4e5ddff97d82be9c83c87c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc28042cb6974655984508f9cf99ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fb06af3377a9294a80264e94fbf06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f50dbab4a33891da17b3d91c26f895164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957933818a9234b3be946b860c57bf4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ecc43bb66d2116fe283294b34617d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bb129801811f27ea7592201273e14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619e671cb8ca6a4520913dc9a0c7719168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad780a2cbc495f39851a364717e8a1f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c5455481182a3052d61124fc2a15a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4093f570b2a52f4f5342e18f4916c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18bb0c6eb9b540559fc025bdf0e8f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00898f65746fb00b6ca907e57987e1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd7fe83dd5bace9b3bce852f62b63a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f582c74910597a7248c8986553da7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365587962d7675742bd5c0b116abac75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d493cf4c3ae519baf30c67b4fc6bea4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea578d7bca1f46bbb149257450777c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd1c7ef84a5d8c3e009cc78ba479d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192f13315fa1d8e70a5cdb6fe2ee8f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c113435ac72ddf8e6ff74a03d5bd6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2e0ef9c818ce1513c2e1625404504182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3af22adb761088f3983e878aa3a3ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eb72eefa3bbe2db2dc1d6b24c1c06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208fcdbe6d95e0eb907e4df064742cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec35e8376966468b5a64454e8b16e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ba682bfc3495912422350f54d14e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc8af96f9cfe776a7fe2915e14e12f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fe601aceb87f6d67325a8071ece1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f58b6efb14019f201a4b679adb323190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14a7bebacde87b358bab9934333fea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c48c134629d3a3b979948c77d9ad4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441fc13973ec5a9abea5e1c25d18661193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d866dc14d3197fe7ad08b37e0e4f7a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefef2af34c7c14b637a9c9cb591950e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c5abe45bdb51da2d3aeded6edecd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409daac880b9ee410db9df98a4fced4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee05f4a9565b01eea445c5a54327441198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6dd39f9dce92593da7ac6a5ed02b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f21d9a809676af2ecea2d4221d09e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd6f46926a370ab33a3e7020f80788201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c2e714299028114fd4f5010cbb791202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580787c2256f7e35567cebdefe9cacc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd7b6b27d895cf77384f62174c223c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0e6915dca67953152ebd9429a9d02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59b035ff7be7b6c026994e6f49a9f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b459d2ff888ea68dac0bf10806865f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed701814fa6ea8ef860dc3cc582ae3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e36097294bdcc71882b7d97961302209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285404acf38682f9b5170029935a83d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c972d8700b1aa62c4004d3f3085250211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec88b0226891b7cdfb2ba8f2ca89ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7d989082df21da7b309eee2ede704213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc636073f07c4c9904ec770c1ead835214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f58998868be56e5ecfc1d964073e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2c2d971b22f935f5601b9607c6943216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e56aa9696252ae7fa8210ad0091e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762184da8f7249a87c2064a5185cfe27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb7307b2666c50f502026ebc4a8f2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487be488df828cb3d5ff5d4a9a4cd2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cc2b328801c838e80ca21c0d6fa44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e79eb5b8bc3bb509fbc8f76b10aa78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53a786afb640fc77c4d230a431e664223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedab17cc8c4d7426d3089fc88928e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb76ce233a58d2a6ed7ca206ddc2ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa283042150040ddeb75aa8604c72c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ca6a4760350e621e8915767f396e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914ef312e9d243af34ab9511d741b48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d825a82ab10ab608e73135e328dc9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b5fe38e7a0320a7616f2217889588230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60730d86c3a3436aa7557d27e590958f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab9dea1d9906f9e8bb4279388108e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8f0d3988123edf397c6c35d3f9dc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d55703c177b0b836aa9b9aedfc747234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4d1924e8fa5c6d4496ef540f7b173235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffad9de80ebfe2749e5f22050ec099a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bf00f73e825be6b09583a59b75399237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6e74000255eaa16f35e6aec22a1e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c5304665378cd4156a0f7b91d3c58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333baad00a26af60a585619b00c82a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3671861c5d17558b6b1fad6c540f64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c26845a8adcd06e877f5afa91ef7db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b643112662c3c9f7a4c212144c69c3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6709512ed66b64e431a497bf8ef83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd36756665f0c2e488176d617b14dd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5c0d7a40925e556601709894ce033246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f18e270310610a961fca6010c71ae3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f93cdf69c1da48bf8e1129cc2f2d0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7b6d4f917bcaa627d2e9ffc310d43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00f060a72f6e16591648066b7be89f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9249bc094a815a0bd4926f9e5071b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50ed8f5b993293ecb65d22faf49bf1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8c9c42b0f5191a5e4d57e8e698552253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02958ad8a09608327d270629cb562fe5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ba47abf2a90331db6caf0374e3b30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e04ddf42dd64db7aea5307b2525005256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c328ef5725ba6e4a5c3f4b55118545257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc63f806d4321fcadb4c5386b1ce1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa76317bd29a688c21fb2f495bada73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbbcfaf7068a4a05bfc4d71f5a9a3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c192167980aae6dd0e89017f867cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc96d4ce9ec349112c8eb8aa981e6c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e83d28c40954e1ca7146778712d054263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70b1b76b888b6afd980f3dcbf0f364264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4ff8480c2195de75e928fee512fc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6114fe1ac8d0e0c927a5f9e6d4bf6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced72db3f222bf404e6dee50b635f9ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7bb6d40f2c61c21aee8ff61f708e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ea7a0fa942e3da97e0b2dd881551c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73873ea72154894e232d9fbae2ea4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12571a5c56c260ba0847721a289a02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58add0186e99181ba86c5b6449feb1b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e28f5c3feeaa97b4fa90a0e81d36d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac17b42c58d5f97e832d779503e2195274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4661a592c9bb4cba632164b9ddc896275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90149b3fb313ed9bc46e99b29bddb4a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4677988f9bde67d96d3458292170c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78b704908b5f417e2346c47af7e1cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10836a7126a9184be79c6d2b9c040676279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5c2b048ba230b161ecb4facaa735e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c302dedc68d5a896fc61a9c20df095281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935809a875ffa22a4c84538d110a298282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaa9426a8c95f9df7c2d36109a01ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaa5e6d704ff404fbcb66e77cb0162284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f30a97a085eb0b713471270e949fde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652c9237a3e3e954c77599872a1683b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e199426744c5b81c90783041ad9d08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38966c5f337eccb48ff0c8072a483f72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dfb44af2416df0d029010faec32dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7518dbe16603b3b1adae1c63b03de96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a088d8ef2a74bd75d007b1cbc8aab2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824b387fd3f432ced0eda9112dbc029292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fa5d34e71740615a878f94da663b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557f2a5fce07869591c28f1d43d815d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e249568b9372a21b2ecf443a1db21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1678e9d5fa21f885ac32e32ddc832fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676405ec3e34a8e36a57a3726cc7cfbe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3055d49d04fd810cd5910061ed33876298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcaf88e64546cae408c0bbc16e43df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081728292abef5757c8f7cc9cf80285d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945989fd5f0eed51725c761e4a7cf2a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59726f2ea8ffd69bce595bc7553b4af7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e4d693bc01c2e5365011ed587f19e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b70f2e5bff548d7ca1da30b2fd243304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e74e3100de895bb7560b1d816f846305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfdd2de7f3e3abafbd486432876116306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee57081e41b32e8190c764fcdec423307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd677c063c8ab04a97fe55892c57d5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a07913d791567fa722a26195e256d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3f48278d2ed9fc4bd593e2f459584310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a002c714037204524de522c1f78da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae1f7e3ee5931100b17e23ce3694f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0607eb22f51991657c578168bde10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43600598683eba2d06d1c04ff12a1e71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae95f5152cb6e94c01813138b9d393315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b73ef587743d0704cf95257cd3959b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d709b04d16bae92160b52d98a5f36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5d82110c3340be47ad55ef83fa1f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8467ce58ee7f43ecd05874e8e2c6b3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee16845717a429f901e97bf275e557b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed8d5b2f396ea4fbb8ba26ce9a6cc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ccb01fdbe2a9b571d72be3e93d7af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90418c1ee782eff31e4e0b28b4246f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1810bb8abf1c01f56b80a147fd575d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254a79902d0b9a95d622bf3b198bf2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a98ecc3e8591a270c1f5f0f9eacb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fc6570cc852c47c58a9424a65a2e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aefd9207c7b28b11c3d71746473f42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09141c9249317741d8e1c1b3b637678b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28369f241df924e443b7bf08035ad159330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabdf1620baede38d676a57efb56163331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b608fe59d884f616182746ae03693c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d2f6b335afef20bb558f957881d88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72164a92730a366d4cc2be8279e712334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6e16a36ce7e651d9aadb1be5f22e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13d6e1f3248cad325c05b1e77bbccd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eda3aa175f151a568f7e7adb727c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393efef2bfc5d5b2c43d61233860f79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151648394823216da862ee11ad06e3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2dc1b6134e77ffe3c906556a34ef5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51af49e5470fe8bdf312abde4333007341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6274f702cc1fa3276f87f1938b992342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64824d379fe4a638107aca6dd9b25669343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb2ed7e58c84cca7b0904361a23370344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22061b59bd1ba691a7641c50f670dd1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575e020f2ef8cd08cc76545a46a664a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7e7795dbd7063d2de1aad4d873583347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cb0c46da183ea22e82f7f17e43bd3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044cf1e7247fb6c4d7ccd9db51b90a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fefec2ec6dd117a45171f5eb9b82b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8206f5b0adb466bdad2e1e39faf7f91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93108273f41a691e8809bad3f8cb517352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d780e72be95aafab310303d0b1618353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfade9be31fac4cb3d98026ec34d3fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3071dc02b59421d1d45f8a25f9248355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef5568c433801dac2c869db5ccefed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c551120b4453ca4ef8e90a992f4fbc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15615546b7194f18cdf10baaf62c52f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f88caa002015cd50b5335687469409359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e996e28930ac399381b2914afc7369360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a617452d64678ad0499f09b6cf92b17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ba2f41c7c590a6352d00738092045362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc1e511bc16d6d908c9fe486fb1cea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa95236df1f956e0d5e0db12c6c3e17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49058f24f1df323ec7bb691f4eea922365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d0ae6ed72976f43aff7fbdc97215366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e8193979584e02ec1fe3d8e365c63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ab93ca4f2effc86dedfb73def3249368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5b4763245a97053c0c083e7b91a1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a257185739788f5ffda0649ba1d5cda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9120faa809a1cd0b0712afddb5486371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbdd381dc719344f98f445d6ba15ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6d2f306ef1449f8fb21739c76c43e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199e79159da039d7a1531fbdf881d8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f916e23836e02567afcb5eca85eb0bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4972a1c7e05a1076aced750e3efa5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8c282f4f10bec2e2ecd96f9b461b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6adca77c6cd998e3be52fab2a90d0f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376c6f8d3f2291937f7e866cdc268131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad75536c6339a56c66048447ebce4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cece80c5073c2ad3b9ec3700e7206233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19807be50f8cc6c7707e5cefa42d1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0f4788a2bce6d20add45eb56ff9af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71b913b32a2a788f3f1da37d1d42646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7749d3bf98a5bdb083d406d640fb337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b7ba782d59587098efe8c0ff506b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c0b48946b0e9ff5160019b31ee80e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f458f7d85a57e3af29a4c47fa8a2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47508cdc8659e32cb32a47239b77f24811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d86178fd0dfd7d6a55fc8e1b90f9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973e2c7c99174fb71ca7a3f9b2cfaf113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc267497cde981654f787d72e0f68f5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01995e6870c3266b7d6fc03d63fd7ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25908fa6706551e05dada3e4ed0e22216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162bf4739ec03691037171937e36fee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bada2bb772a1d81b5f4f3d641bfc55f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b37dd77aceab778b8158e9421f6f5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd665579ce17d2f649f69fb3fdd17cbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d57a6925792ba09cc7816753b2965421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143816535270889263618bb6506ff1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ae42471a4748d893396863e49086a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ec4d3aa2400a9475822c98feb2a4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554443f775c092097d4680dbaf5f19e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1a27b825129340728f38c236f459726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9e1e62735f7b79b7c53449543c44d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ff40054c96d02e31eb76fa126598d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c294e243debb10d1afe2be9224a1e5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6a98d3ed9fc8e790e3e6cf86482dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b725b71a8ca74affe81b7ae397ba9bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635485f5872593b9c47b806207cec5c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043054b56b3032120da87c016d064e3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c142e5cebe5923d90462e2c6c2e8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb21d203e5c4989cab65ca87472c4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6a970a594d8284c631525049c593b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c654394fd02280cd9f74148c7fd4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393541e3ba572285deebc496c4f2bc6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c3e06ad34609b5099725128631f0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a74622273c4eb27ee67b31f452a5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ffdbe8c3cd278bda11ce0cf839af541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a524054d868b6e5dd426c534dc1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c30777baff33e18d5f6c5148aba2d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78e7b5d686a844d6489b27845e4b7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e71cc90df75728ebd4b7fc80df616745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba774193a7074d5e5e558290440d5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90285c6ec9c137cd62327c4316cdf8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77815dcc68dcbae392df2621de73e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad218fee2592b1a7d065d9766e374749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dfc4508354b4d93691aad3fc84e8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5db73f991d79664cef92ed8a9d49351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0484fd1c9c0d5f8ea2a803e14cb9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634135e66390fdccbcf94fe15b403e4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17110eeba8f335607b423c931e55d4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10806bd059af1c3ca5d462032f3fe3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f629687ea17d057af47a941fdc15eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c1d4386cc2dccdc867951a7d575ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8a37c84b35e7706a2f5f420ae0d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35663ee6256c9b45d7bf1462018cfbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3af3c6012b3b6ed01744ece949830460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2452ae5bde1f8511a4401f46b4a66e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af59b47cdeae16fcc1122a8a09f633462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b14c260c09e05fc21907654cd867f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef905fea7347aca34b963def8f3ba0bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348e3686a3a1aba7b4ab58f3631414a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0288648056e2268cb56c2b06709b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa5b13d4208133cb5a092d5d83db5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96ff15b87d7f255240593c7a144b9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb2064d23fe03dcef15a8ac319dd2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fbca51f7fed712e3150bda422c2f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e55d1942f09ab03603403663c227c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e34aefe312eeee18e0caee855e6d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60f938ad23971f7a3595751c87225373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aea916e98d5d3a5e9096b3225c656c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabad847cd8da318f031271b0ad67d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f8cd0736bfed2eaf2540157be881976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261560d8a200c726a368c856b2b27a8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df51e7d6b88bd92b34ae2457af0d4fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd832d12a48e3d311efdd59ed4c4a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c1e2477151c0186d7a660100cc2d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6292db4450ea712d80f497e8142f6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9559b9128d24e055a5894d3a81d1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fe11355111bb130f23842333690c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dbe6434ed2a896f6703f8f16ae8dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be40820e480df66301e234880403aa585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f18ab77e28eb37775c924aaa1f5ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbe6f403329e454a8a608fa8a7e87d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba770760a6d61ee96f4ab0ab4db63388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9831187e3530381d0239116a95893089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16774e19d881b88078a23ccaee12c0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635fe9feaa640803f6732c75cbe91cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9ce80c50df3b5c0d41393a560ec1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773154177a0f0eaebcdadba44dd491e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b354199ccb694740bf9cb87adcc72494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b094389df652cc36f2cc7f9411608695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbd4ebc02a31b543b227f7478f2ef696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f503c4f9248021cb1943aee504ebe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd40a1fad85f6b296ecba5ee7954f1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96b8e525b9ce17c22ea1f8dfa46cf199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adeba0982bc149f5498daa73287bb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737052c54de59d3de47fb431b5ce2c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f8f3aaf3e66e98c9d20c4d8261c38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83ab46fc7a19579cddc2b93710aa30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd1e2808d9472292fa7d86bf8e6f30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bac4c986fb2413b2c874192f1c2670105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09797e84b39f8db252607e035e2979a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ac60aad5b381c80b6a5031d0bbfac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233434fc42536e966269a73c002dcfb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff88485a5940e100aea33ddb45ba443109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02ec9a3979d20ad4c0e128522e8089110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7476ed2fe06d531b8068596da461e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5cbc8219f454e9d047247a0c56346112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25d31cec8866541c23bf84b3ea6aa6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba875de42657eb997624024ea5654818114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de484fa96d6f0446c03fcdf694135fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc73dcb25b453ffd2709aa070458de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24535b7786584b3d65a10fae1b5677117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dee8aa9d4f1530e293d89f0754dd12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9769ff6612d94c13cfd480480fb7c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0129b2110ce34ab93bd5c91e9ed18de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d9d58864087318951abd925bc64e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccf211a6ec9bace340b1cc7b1fa2d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751f7845980f5242900dbe1e17f7edc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafe0772ce36ad16f56385e8b7d162a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0cee0f9b78fbdd0e10838c0179bf3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd8615de06e0234be9251d2eff9061126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f3b559b61b63cbb89dc41ac9df669127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947a80a3824f820b7ff7a376353a70a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dc8e419070c7dcddd17a314f502c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638387ee78db0a9d076ba40d27566e9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214972585393884cb690a493d1d27b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fffa815e37e683761335f18949ee4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03d65b2330f21645c4f841e30fa4a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4bac974636158d494687a0adeefbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80297e1e81e503765764d80a151d8a8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5ed4f5e1aca09479653e0e009448a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70f2a407ab62f414781fd325154bf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bf3e9fd662542e3828ac07f9723f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1255a3541f715cefda8db1f5f78a76c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d21fb659694d5b77b6c9d372a618d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1767c5d273e4f5f6568bec45253e25b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b4ab99a0c138f7e95d510bb15e806142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a83ec9abd2b9c752be851c02db185143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cf89cd305c610a13cfaf0f5fe5593144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532be3c5022f8780983b0c112c74222145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539c9f166e7b0d33c7bedf6a82a0838146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baf044faab2a61ff4f50edacfa21a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909ee1a65bf54b539bc213a23d679bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998b61a2c94f8a946d96f49b3ee1815149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff808558b3920a952a6ce894d7b03ab9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3961b30982b07f8953cedcd0a68a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d6cc03e0e32630be4609c8354a485152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8b79691a162eaaf498bcc3cf9590d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1725e56c3d7e45b1cf706c35f04f66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15507d44194f74c7d3f0b8d956371e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8225e07b827a00ce79d5992ad9c44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635b8b0095ea4b983d8be129a0aa097157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f8752411937574e18bf14b998a6a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475febb21bb2b5e00b63c316e5eaedd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99831b24b0447d94af6fbdbc643ab9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5d071ff93e17d73c29ff93d8fe7d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5918d1dc7e9bead15c17fda2ec364162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bbb61f9fe781ef4a4b04b8f7276a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd60c362c616b0d12f918e5bd66041164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d862b062dce22daecf33414bf0727f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293fe6b72492427dab0917c83cfb322166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4da73f0d76ebb47a821b564c8a4d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721ac1c6268c8d3ee95ed58520a1926168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0024482b5ec54105f8e0cf5405af7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689b7e38593466524a16cbcd4e902b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a59f2ae9ed28e6bfe06c2457851ebc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae22d1974569f1c4eff05cd0348de3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58960b0ec139792c183faf3a6a6e46ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2272f9f1f89c6ec8e6c2f0b462a7aac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc5f1454e6dce23b2884734a8ec031175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010273895bf3530581bc8e8df5c2d51d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67c8d078e7775114b77e7ce4332e1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51296378fd925375fce957f1bcb90d2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af352c57ef9403a3e89fbb8665cd8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f79c546564d33f9fd7a1be407761c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0c83b2ec55f263dd7bb5a73172977181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc286bf3cf934ee4d7a8bc587dd366d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ccc42df15c104bd4a06dfc3d4306c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd661902be3ee7e525a0c6037bbaf40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bdcba1d7f4fac92ae7e0bc7e31b18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32e9606afec2b27e6e0b70332745c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcba409e2be678f9b1f9456007501a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf867388c5133fd49f61b716d79b99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3b96c5e20b60d529462a08df3c75a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d320d14c6e28e295a57c10ca8460f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cb121303b9fff737bbc051c6f0a00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba90eb575aac9afe8961be0f7ceb4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227860421b0b297ea9c0d6184a9493a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fb5a7929a142ac41cf78ed426cb43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6851746e7a57278563065906ed649195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5545aecfad5ba5aab4d0df3d8c5a3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407545748c0b1fede17d38b4c9b104da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92478d6e97e7c6ab6265cc22828abf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669dd7af8dbffa71a8f89dcb1cd53c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4415e0cd04e7ab274a1aeec899a5ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e2722c9a29c2da733b00a9e473c45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cd71ba22f5a833b9c1942ca37244b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb462219ebaae8485821979d40f82d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ece54bb29943940cbffc5a5cd08068204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814470e32f532b33b90c772f25cea8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812f3c9e5497e37c24c027eab944510206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e43928fa453dbdd6c055eb586a106207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af703523f82ba171f810f09373c02875208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca152faa8e6017eeb5f44ea528b0a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066debe6c10bd8ab6cf238a95aeb1c6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da3f013c7a8234cd6768542855f506211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35e6896a9502ee40151133165072c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c0e3e2281bdd429c3f1fb9456994f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d49843343c7309274da59628ef1e4c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f461050d5d21f7f3d204ceb5b6ebe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1199ebb29d01bcc720ecbeea1028c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fe0b9e4736e57f21ba66a79f80a7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c264def17989b9b34db8dea180132218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf3f922caadfbae1a3e48926d1bec9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45840a0a0c55ddd57db669e7749ae91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ae36b4b9013f9ab70ddaec70ba990221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554258c99d31e3d814fad7008312927222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1c4d9ba467f5a7e3386a59bbfb3e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195837af1727f6e4c3c66330ba55c65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f588d8aa47894c6fe710563a97d68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab1022893b9ace3847e9efa61b8ddd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9780713bab5a1b5befdf3e6dcb6425227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d78db3813c2409e6d4654a9f56f56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecca59db2f4ead76ceb732426df847d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1592e2a516fe0f7c137da79b54e8795230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5615c0419721ee839c31dcf7d2929231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570e60a8991dc3e61c3e24e7dabbe91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cefcf25681ce768d8e02e1ba3933b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d769e6773841b82dbe345679e5dbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0722da41a5bf53b3a2328f108ca5db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b919078a8153cb442a4cedd1c77b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747473deb3f3f5221f262a6bc2542ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09ac954e7259c3a9d234092f871b27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09622fdc1ff9f2f48d39cb22702a5aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bba89ff89ba87505955717118b3e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdb89eb83c646636026cc10d0aec2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffd8c5565278ff42789023ef9b78ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13094864509c4f02e79d6689ef5779c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046cb090526d989e484cf3e092b151f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd3afbdf105706bc8568fd58bb860c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d0bcdc236647f0cbdf60986312d43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af0487a0c6de1fa1fd8010fb55c0d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211044e8232c4d81c5967e4c729c6e45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d456a7112359eec1ce8df7b850349b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c06deb71c90995ad6efabad4b53e77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5d4857c17183a44bb8ec525a758ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63386fe317c90643047a2ae5d53d7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251806bf49fa3dfea264308259a3c66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41997cc4787273403c7d54b6c13e2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e82506b391323c86e8db9dcb795a4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70bd1384c7d27068da5d07f1ccbf25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8f058f5f8ac744a2af5002ee104b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a484fcbe18e10d8f18e4f15f22a70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a51f2abe880c0f1448e52ba003e5f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d5300a94a94293797727010ea8735260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0303f737f5e291ebd93875181c2b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ade941f0d089433750da01ea2a2a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aa7c9e39c452c83a6a4e0baf6904b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8a47b35a19f52ee36749eb3358325264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80879ebc2916470cca55f30545b0ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f682904b3546cff78a6f6db6b892acd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f8e13dcd2dcc4920a1f48f420af50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf463dd8d4672cf881f3271c2accc5df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba0ab186e9df7e820a35348184c08f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61699f6820a1d2b456ec5c8ff4c6612270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043e0f8bd02f98c5ec1a2a27cb3adf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36593ec18200493161e0ff57e8ab0da4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44d823c4a718ef961f414a84cdfc46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fcf850fc658a2dfb6eb0763903dab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0625de00f88917c4cc13ffd0754c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded2573e68c020d43e07164aa2b54be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be2b0b5b7e1bfb5dbecd59feee93b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3db8eab0c54b47468eca4b36804a48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11ff5dd2b142d0e298bb12b4b6dda1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c5161c7339db19352e89e727381be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197ed1667be330fd3cfc7895e6ec711281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dc6c241d0ed9c6679cb07e591b463282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef1dc30b67849db59b49279d46f96b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011885f5ea9185509a77d2168b1a5a39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f211d6691e3640b1d8ca41bb0179aef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d624ae5d6738ca211e1bfdf265256286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be03bed80fb7ad7594a3d88ca43d04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99444078771b05252ba41f06b679026288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9aa287b189a16bea05cf9f0c65eda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45b1c2ea3120a113cb62405e93767a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f4f9b19279f24bc67aee62bdddd80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9eb91e707c87ae74a0706b860c0d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e71f1553247a9922c70814fd05faa5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37aaf53eca1ee5683ee4fe6dbb572f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c527694822b2def066adb21556107295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3d62151463a719af8b7d140355121296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b285db14d6aeaa21c33682ec0f8e002297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947401ca290445fe1f6200c4bf84c3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d83128707e35322068379d5e1bfb26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11effeac7c2ec539345978bcb470cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3879812becdec827394a5c521d50ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01d2247ac2a2e3c4319f1c63b49f4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5b453dcca8a6b49a12f9fe53b5101303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5e4bf23a2e251b9190066b8863fe5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570cd2eac606bcbc63ed28542520adb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ed1c0c05b37780a867ef60bdcab23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d2668fdc06a440e07a197cf182f8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ded63140bb377bc9e7418776c6f59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44bb18c35a0fd323cde858ff3c8704309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb4400f8f8cbc769d3449f0ebd0bc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618bec9ccee7777de8921d544983391311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96838e598ee4e6b812c0d036a312bcd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219d26bb179e61fe4610fabe4de2028313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f90874fa220e4b99b6eb337a0d292314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b3cbe8e7bb65627aab1196b7dba03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14a6f82f968cfd48cd6b413ccb0b31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf5b116170ea2895c62a19109e106d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a1750f03e7007c9880c86e83c3b05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb7a229d5e2e19fc7b1d6b4b99e600319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30204f0e4cac9d80f5d94b4b34a62c19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec5bc13e43f9013ed9301f6b791ae7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fa9fe236c6db553d5b275cf7544dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b18c4958588c3213cd61e945071727323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6d9906ae99f12ac1dd4680331e71b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdef7eaf9f77654569aba3fcae084b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a2a39b5c6b19fa179f10ee4959d3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a19037b6c1eda1bde61f898a8e4c62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1b95756b1db5352cc2fe9d85854a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea9a0fd93161c2d0bc763d68e55f01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301897ca5109423ddbbb3f6c5bd9130330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a9947ea3fcbafcacbbc11486a789b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6e88618cee895356ac2ad81bab2a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278af2c1087703a33390c521beaf10a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da85f3b6b20d2c5b050ec8512f8297334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e1c7a35327da19b51f611d3d85e31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a865202da7460581d8478100beafee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d194a32d46008355a0ff82e882253337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33341a566d0d94c41511be435f78919a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c56da58ffc90abbc65ba730a0436d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed05c8a3b42ecc9533b9ebd07fd402340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ed146803c3006bac11e864deaac36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15ece263b232f20a691ea514079a48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901143ce7cccb29e1e284736cbbfdc42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23f8ea06f2c8848b5fe87e67e0bdcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5662b1efa2bbd95f1e0d060c18241345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bea1f8779828dfcaf0acf937b02e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba21f8de49dd9fcb2ffc30228d7523347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05f072295658363f33ffaea9e27128348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4c8e699a1d69b65de0d8cd7f5ec14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908a3f8c3b7a63abb08cfc6a0430e20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0a62f1f0d9dc20999c62ac6bbdc0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a09f50ebdd89b7fbf7e42a391674b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f1c1372ff89304f50802cb2f048d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d2946cd422c6edfa006707266d2ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30b8a8d3a14b9fe0020f523ea41c28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df50b6e7b5613c8440c9c66e5b998f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96514093711766f1e41b6f82ad26736357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014268622a04dd1f48d0e11a866aed9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaaedfde2b6e28d54c06367e0e8626359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f0044b9d22e8efd98f53d9df2dace360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f346be761f53e649da8e8383411a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700e676678bac909691447aaaa986c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233e2a51cf550f98af85f61aba8e234363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1319533ded85920616e79ddb9b1733364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e93c708e3bfe40ba57b0810f0e3daf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194215a850421eaa4b7f0faca26c993e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd676954863eede8047fdd8c36aaa6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a4c38a5724c4c83b41009d9da6474368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619d208230c89db28ebf5cd3c1c7509369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6c05c08d7bd7ce12a5beac7cbd2bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e7ff1a3056ce3fcd454dd2f1732fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647d2ad3c0d49b70ad57067a4cb9d83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c75543fc4898facf37d2b79ba008c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdb6916f5c8f06e397f37dff52a9c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3d6d212f2cdea939053cf568f0c96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80f368cb231141e63f7b088f62dd1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050a1469b1e80cc4ef7cf42bee2ddc7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947ec370a960bbba9e59ac7633e6f57378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>