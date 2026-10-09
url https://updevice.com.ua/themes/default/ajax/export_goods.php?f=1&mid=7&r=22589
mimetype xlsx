--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a402df7f64cd8aa81e924ac9be49641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e648b82ecd1c7e874536535dd6674632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d171f10d2f55ee2ae1f2bf0e00c083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a97548e5041e118f0ff956dfa099ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158c21f2eed966f6b6c7ba0b256d0865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d53fbdc2cfe1a85f2ff4bd580fd13d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52197da22c91fc104c977bef71173e727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783457ffdfdcd1e9557547fb3abd2798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094f02b2e76403190670f86e0faa3c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51a4c6a02c2b77a6c55b14dcb091c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0e7a4438414f1e11532c5f815771b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8190afb6c5a7f7f6b61638a4a075c2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bec99dcc89c3d275fd9c52fb3c0ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542610433dfe286b70706d5af148dae414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd68f314f9fbd8b29a63e83192edfed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0125c6e19b47f59bd620ab17ed1d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0507da5bf2843f95e7e139284f0fb7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6f0b93b014f0af9cddd5e7a7cfeb918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febeeb67c9cd98191487211cbcee07019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff928abab3d44c033470099afbc428420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801405a9c8fc01f95bc91af364757ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a603fb8121169559252728b7c17d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac878675ceabb70e35e70d2dd8064e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d94e5cdae695ecc51e572291115824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2f59c48e06e306cff31add8e9efa925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e97bbd4a4d6a30572c9ff197d4985926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3db863e17c5f1acbd8f4fa2a3907b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adb35dc476b7baf8f50eed41435ae828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768267d9071cc467ff44843e43c8e32829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e4f4993431328bfed0568b9d4d09e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a574e94f082ce274750683569a3dd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0810626d059c098bc52e6c275252d9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a4915a674eea6d2b147918936f17e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97795689d60ff7c1da9decd3256dad1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b006db8691057dd517eb864469e32d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c24c18d6cec1c5474e68193d2f8e0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d4fce02722b57f8f39e9a9937b6ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267517ad5f7ddfb1672d4be2c52996e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb8f9eec04b90c8c5af118ce27345e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016dab313a438c78bf11892ef075e8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41d6a3d145024b11a7580fde92a16e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169cab8dc99384977e09235680a329842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591f5e3fed4bc4aab692ab7fe12654f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36a73fda00f88b7f7586f189617e4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7479236755bcf659a5e76c2e1f5df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba905c50f6cb5602970cfd5f760fefed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950288d9941a3d37be18e9159242ae4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec681514193ea84d2608d6366197b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922a53955c2f88c04cd096d995a79cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b180caaa6bb24fb5136bf2a43cbaa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c70b1cb9b40a9759a09eacb4e9ac3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecde16e188c3fcf5bb75f2fd0c9697f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e131e1b4e087b69763e24f381547353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edf2cb32b1d3f0e8f4051a53f18dd054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055d60d1fb833375e86356965b5f01055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd35d14946e833835c2a9bda767e7e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d0d44f225647b692148046ee5378057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81648d9ae086137eac20434957c0580a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac26af5111f6a2acc603a35fc8e1b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e277c16798a87a2a5aea1ed29a49760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6232505805f1ca39345c3351f61084e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a3345b447f79cf0f52f221d460eb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acd89ac91ff8b1ad10c3e7d11a689b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fded0cff089dd0d5369e2fed07569564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdb5321de87b9c38d292469ae4235065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d78bb2da235c8f3dc327799a7ce7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50008d11f31d30ee700e5b9e11821ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61833bc9675ae5b5f50bad71c16ea95f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280390f8f22d65b97e8cf9c9583fb38769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25189fdc1066db984350f5b94acd78f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74316b888ffe8e0971d32a3abd2897871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056c6f5ce1be89037cf933e04b1466672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eebd7ea0cdb29d9814ca4d8b30ab473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440ead45433ead3f782ffccd2652b0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb8c53c4a6e358e5a6b2b61eb2735c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886c124c964b42f9715feed46773d9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1716b62a2d7f2570ca9212c6d9e121377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42716d5656df5fc39fae8c7f8f406c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d62a43ec70d1758e5009aff268481079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c069234b37f0201c0cf988c8be5e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d60ba70c8522e092a5c73fb70697381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbefd6b4d55887e665f1a2b6144afc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c72032b4d1434cf6f61424d1b9af583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6e2d15b57a5ca10df3155a17efb4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd029b4fac44c02156d6212cb530334685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418308cdd3071e9ef65fb9d88abedb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d67e23d9353565d31b3bf26b32f4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c74a7303f0fb798bbbdd186a15d3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fc406f34ccf25ef00a86d95a7667989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178e70aaf04d707dcecc934dab3560b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871c5453a748ee3cda72f62e2b6b53291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784464248861495557e67acfc332454d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c179a1afdff052ea461d3c1028ab193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e9d76a766c23bb1cef03e21c70fee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35caeb5d8f16a957992225e6594d3ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b071add27cc2160143adf9a185d26e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d2d48ca68a7260c7aed3f82ad6cec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dad4a7487200bd18e0d0634ed250e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a104a39b647db3654b7cf14441256b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b322e41a775eb202fe0efca75ad98a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b4d65e6b8e66e5e95ec9eb0ca707e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8c7dcedf5639cade25ff5fbdfd1c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14148f4ced301a044be40620fc87a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb479b8732b73767e786b16fcb833335104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bdc0d94988e8c8e4cc7ff1f3d3a0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a01bef88eed5cf9d01b70df9e52fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760832e8b3cdc77389c9b40cf0536fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac1755feccfe40276be2df51bc8ea4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0a182cdb375db6a9118e44d376c6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97ad94fb348219130844951fdc46cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec340b222b18e044c55cf6497d18dbda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80af676d63defaba6e5fbb73dac76e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79604209191967dbba1ed8ad9d5277113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ebb9867af4da8afbdbc1a057b9dee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2c334265f17a5de15e870004b7776115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355cace208d11bb3d60c0016e180de1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a6102731f8c37cf27cce0f77505fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f89c7051035295fd1efb0c3b151d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde0062c7bb0678d139dcb02a35f283119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c52e392871bb9429ceb2935eb85c71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864671f09878ebbed4aaa9eba78e01f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269647479c6c7b4145bf2c316991589c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dec3eb50d86d4d3265d3f6cfb66368123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220db8e7e0f5850dc3619562d927e9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80667807c2a83ffc692d7c2c109b9328125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94b16dfb6b4eaa8a2364e254a22c2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4298082216185ec2d328dbb5887ebe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d93c87f1245321e1def0c4ec73370a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735ed3bebe112f78366038c94e56238129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf56acf31515596b19e8ba2f19834b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f42f2f01fd417f7bc70c658238a1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582ff21fd3745969db031488480218b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b8887fdb54bec59b4db5aea26ae61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128f7bec10d237241ee28616596b1b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339572ea0b97a698617ec7257538c831135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86792da639e038c4b63e3f227176e17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e66ab866c9054352d9b28e1c073b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f05c9cfaee6ff06e6756a3761661a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6363820bb3bf9410637637eb237d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9166d329b079dde073a72a438ecc9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793075de6be5fa0c4d2935f21a9e2ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a740febe5152937530d670fcc2fed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cef3c3c3b88a5c91e56c0237d2d27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e377a701516c3644a40ebfe020cf38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a75ced195e18a8b048b25bc830d299145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3574a6cc9047dfca6a3b801432233d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67259c44c0ef2299c5f800dfca659676147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd913405ef7192ed8a5b711326aec0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3b4130ed73be669b07e231c4cf613149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053d3f06bb772e891f9b7d5067096a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e48305af7ca3fdaff90e8ca936a5b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeae0d13011e2599f08eec528e66c16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1fa537ba9421f5005e9c7d35d8ff3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91071e7207505e9c0b8a660e47e6bf0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61537d351657359753c737ecf10daee9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e3607d6a1787e0d449f00101d2c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c5294eb16e7779516f25033b88a8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23941d4cf598f5308f91122a6e754cb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51824f5f32fbf10fd7b36b79a424d03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dec598ff94ab69f3fe2fe7d85b7abb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef292332e4248f3938f520ea5bccb555161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746daba07c36b773eddf584b06560ab7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57092507774ca8be1935531948245c18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba52d25b200f374d3fc2790dbbe25d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff7cfaf6e6ee628265d4f0f1bff2b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252a488d050f91dde7295069acde2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435c9f29aeedefa99f78567348bc0f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ac2dfd9b000281a3866666b21138d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc790641e7b0bcfc35f60e529fa1db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9686020f2f2e18e4454241cc57be81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823861d9c0bc19a355dc0a25225ac303171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19021cfdcb0ac006ae76cfe211748f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81dc6789e5c6139a280b92c40c5b2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45ad809447a31ded07b4b24d9aab2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede43596c829163239b7ac845862e0db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af0fadde65611ed1a7743f938a2f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c074d88a53459f8ddcddc0539f51f9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46d00f75a6c5a6de0a977e00e0945e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d047844b7214f12a35ad643155ea6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f759b20c3c7cca06cbf2f159f74be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e023d82a2ffa7acbc3f1d41da913df4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45080bb8f01e72592fb0cd61a28f2c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15042795ab60b52c19685edc8c5fdbc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17cc23ede81206bf52b3b69d67aa53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ce42f3392ed72f337d9956138a1d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b266efa8dfad58108c89a4c10657b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02e3a78fca407b065bf27862359735187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d12429ed39e72bf914342f6664e56d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc046bcaaec626596883168e86bd90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfc5d6fe0aff63f5cc15c39d447ae0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2099ebd02f3a59fbe0f8bd1f227dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8111fd482426f7b006fdd2b264eb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7528f702fd50be65c3d2318ac272f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bd51920bdf91f1c91b1661ca854bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8b8dc1425769838e3fa496054a0b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867239849db0b43c8e0dbf6eb0453eec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9c3edf14a76f3aa7f701f60dfdcc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb67d80629c7eb26bf40a249320334f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4912ba5e53f5e9c3cee4d448456f98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcd61611a6c417131a79ac87f459f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d02a8ca84d2bdcf69ea13e7d442514201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6a15b1be8074cd33a4c6d23b657ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465425ba2cf8d5075bce98a3c35c7d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1841277c1e43555fb337ba9154092204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5eecb4f848ba7f40f0585ec2e6987205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11878de74c03c9226108a49c06453a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bca524e3ce2d1d196cf857cb1a05a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbdde254c64874a90b937fb7c9dff9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d126efab71c6351be55399ae9a6c97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e184bd083c77ba2198715bbfb1ee8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c031aeb8fb8188c6877daea9fc965211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da5885b3eb793fedc98ab8407bc91b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243f4f9b4d79c92fd3e86f857f3608e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fae4eeec68a428902e61685e1e7c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6d1e2e24def11501c4f5b6398e921215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638e36c056660422665f7aeaac12112216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db31c19ffe57d6934cfe7eaa0a45c20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1188de3bd0b9de9fab5fab171a18d34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb798ebd4bf5dad098863d61049e88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b375fe1c692774f0216c5032add31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a4373b1ec2e59f6220e8571a8c382221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4c6d3b7c96dab44cb9d2567bcda7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbe8677d5b7e6c1f70bd28b148feb1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8cf204ec8d98618c007e4b4e1d4e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e55af34feb61902abf1727f5cd42d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43ba96b75fa14690395ae6a77fd614226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aba4f3471f4b5577514955a9d90f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabc0185662baeae08474925ca5dee1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710007de4d1e152a7f43de04fe29916229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa15c11363c24c279fd86c2a8d7277230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462b39adfdae29cdef1b4c01357c475231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dedf8f93fef130b22a2f84ca704457232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb1b404b8516b81497058b9b803309233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03ac835b19fd1293cbbe1f4b794573234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c50a52e7c14ac91e5d8c4b079f38a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd25700483f1901f5519187f70dd7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3116d115ed9f7ce1749d505607a713e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2ee3a028d04a745de06ba5300be5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d230aae507ffc9689b852cf41032ef5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174b9c297c9123cc86f1d200b74dbcf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480b5fd27edae2ca1afc5bd4f2c43a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162ea053fc5a24e1be82dbde296706f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce23a1bf52963fc4dee1cb76874d982243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d7fb38c7140863c30f93f46207518244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c948c70549f843b0723d8937ad189245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d12ed800b1095032e125caf6148a51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7937874c41f37d4142e8f7a02a36c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720442a98b0dc17f29756ea3ebf69c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e41c9e9332e8d65f6737c56076c21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee4b859b7d1f4e47f394da06f6d306250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a394754ddd78f9bccc6ebf298f7ae3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583d5ba22c3239f01bea59dec8c8f33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfb69742b01d5d45ef044de99e3bbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c186314d258784d4572341e74b7196254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d02c9c77a299c64667c0c88170f8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cd628e889eb63c919da809dec2541256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c2d597c893264e2f5a72a1501c9e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0ddb42c72dd4e445ad31e1f4302e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0a69132be876efabd7f19782f4d2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda25eef955a43cdef64e76ec3235f6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21efab37eb140c75464240ffe539d05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eb40c25da96981f29d1fd7c683c26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2f07195eb3358726a90901b12fbec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c803fb6dc1a1724f7d6848a38f29642264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31526220e39b19e8ac60f656ffba54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d835d5acf2b3798fc55f81e9bb7f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39db42adc6c9f0875ca2b78c707a1aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6ecc2e33e0a9175de5faca6684ae4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a90360851bad714d1f18c861ccbe1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f25b9c14273cc5bb7cdb6b7549f149270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3079e93a5fa058af34ff6c3fcb59ce7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecd29941fa25bb474a28df754fad9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80ebb5f13da28a06e1f218a71f154c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55927cf1e26f5cf9ef5a4ee8b32a631274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceae2d469ecb6c1372d97e6d72f5cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a02969e10d2389523d5ae71ac2e30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46d52c17beb921b82d3c6188883c68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647459928fb18f38513b4dae2b299191278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2287a2a177e376e56b7cdf87004d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756ec8b8e08737750225f0b22e13e48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09090c828f8b5b16076e0b0fb08fff44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d0527dfc4aec0b0f846e4bedf5592282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e505235eeec2cf0c3267f78a1328fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db2df07ad57dd00c7353f00e2c43d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e125f82648fa5e47c16be050c87006285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdf9941812d716cccb2e7cdefb6df5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa402b20bba9a8706a5dbbf07bb299a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd883aa0c52502a8836ff42ba09982288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5117965712d071647c80309e4c048289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15936201caa5d1ed2246206dbca60e3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74994c26fe037f2ab1d2194dece7ad3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bbd0b81a0712ce930d7f56b98f3f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcb8e39019afeef2927a2d9d19602b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370cb52bfeac4bd7c15ee9aff948341294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959acffbbb9a792d782d5da925fdb85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9254394bb94bc659fb99d624657614e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e5532caea6a410a3ec4209875fdf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6b10743d61901ae5f25f20ec37b31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71883e28145023ba6eb053e1ce1b98bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570fdc7b1a8ebea72426373a64c0b8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bab73e21ba5a53e1a724d8df34213301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a60969fb74188161f3580195cd012302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28df7bb20c2bbfe1e6a9b3c87535cd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3349444963cd9b491cf1d3a3101562304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c13591c2cce0dc9d055f94d2c98729305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aab7d9af5827d4e7b2bec927053d18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32bb41bba20c1c0173cfc2338b54bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbce6ff10f1343e3c35801988159e1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0f5f9f7378f61947edce3f5df9e48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b016f012db73bc4b10094bcdb9699310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9af2096e682847390e2fe104250c0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e82d4263777c1547f2f0d0f4ad7f48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0faa9ffdd1b231f25ea5b7ed87aef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eca78446fb1de66488295ac82d7437314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6383608d2375397c8c2f6abe5affa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95b6ec41b0b54a0b27cee376d183c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee362ac67bdbe9a1cf6aad5ec07ca79b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214795962eaa1183243ae755ebf7b00a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fc44ea42f86b54d42348bde51848d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ab1e323f72e465cd118b08229182e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd0b47021487fa65a3c5c16797bcb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714345e0755f7df73bdd7f519aa7c91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd5319b47c8386359b3c2aadef7122323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a32a6617c234251f2ad2cfe06e025324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950352f7ae89687a35de28b6d9575ae8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbbd1035faf15c4bab8d19a27ed9ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eadfc4e8fafde774523f226ac2aa0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d7ebd29ebfe7372e5c1bc0bce8e9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9140def5c1211edab4ae1661fc13b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663788f2a3239e08987f80bcce0aee42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76536922cdaec440b3c6bb1d3d783b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7e6c118ce5accecb37f66e88707f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de2d74058678414bc27c7d3bbd772f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eab9c346542c13f44ba1e90a265ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c23178862f220f88bda8852ba8086335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334ca2f69948f2e82b974110ebba56c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc9d73adf0290da69fc37efc6a9445337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f05d96f86aa04550ac234cf74df496338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566b6453fb1fadf04872edc374fe459339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271abab2fcacfa0b1c3bb64c4a31b0b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69535ed7d05545a92a00ae8f6147825f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db62b293b6535b38dd1f715db4d6a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a289b81bad2f28f58a165d6c0edf6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa16b24e36d3d05800202d2c49ff736344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408787749900f6d3b206f8f02a18f60c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29223d2471e32b5945f03db312bd05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dada412e930526ed01b45249eeac8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729283c235d50dbf990962d590aabb80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215dc398b8ff807580e97d718f9694c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879973d4f011d30412f55d033101cf78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2c5467107563542b8bd23a478b26b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d1177ed1d134533e6d0ed42abdf06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808df2b54d8a22c2aafd390232395df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab5d24846791327bf8186c393ba6cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecab7ebeca631b1241e6099e5a9d49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58085da068bcceb176098e5021e9211356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8828b19c16b218b0f98d77a57689e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31046e77e6f488e2ae4782133f78d6a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b238b66ebc3883496d3b864877ac89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb946993e64695e5b0b0ea54265106360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c1ef1c524328dcd3f8e774350b517361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df7478e4ae3318fbaee81286f67f40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91cd204aeb9bcf5ae81db8cec19380363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0fb8c3fa6545c4c7bdb706bdf021c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ca1e4451c91a0218b68364a864510365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f844882114421aa4cce885c7b279c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fcdbbe36e59f1c25d6c90e39ad2fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a179a18745186dda5bcdcbd89a82ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f7ae650332610bbac36b0b8ba6c84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882821a7348a7eba8339539e3dcd748e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2965c7de61970214d151e01d14f58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944d29f2ca7ea9e21e5b9ec7c97eb17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322e62b30cbd33750b3dd7ec705b48b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134711913f63c5f6e267bc8a0a91996374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5c8d75fd61d794f62b40810f53212375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d20eed2e1624e37d410db38a17107f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae4d249e6ac49cd97d8a1a19b3ffe2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84adab1e7223a4e2086862d96341c1378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a335b3aedf58ad3d9048ef544e3481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1896ae1dcc0ca92d4c226ac3c4c792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ca84d048cd3235f1edb8b6bc268fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a4da2ab8cf43149bd21736004b4204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5919e3971c91e483523c4dbe707a4475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7c509b149495be5acda3d4cca66dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe498ccb28af5e21d07fdd8ba00c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac050bab9d225db6ee8801219a88bcb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8ef6087b42ce42405f689c7b6588a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4144b22d5a3fcbd7b7904bdb0879e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692d47ae75e3cd698b2d0813efdebd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a51649df6ca937e2fc6aefbf4a783b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546728bcf1704e55fe677e2f316f35e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9249edfd5891e4968280addf8da4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175d076ab0466007cc3065ec3604ef415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff1ae10c453b51dcb077ba83b4863016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8a7c86c79dd6c4e770f9c8c0db9ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387afc30e8b4aa5b84f3124d468930c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b85758d30dcf0b9cc6d5b13eabb1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68f28d0375752f63bc7c1bb7a5b89620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d8ae41677b7ea1329b44404b5330f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70840fdb7973217f3dc71feb38c7f80922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26f7b8bd9e7bb32a75a39fe62e931d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29a24102cabe32407e079783543ac024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981873426cd4dc0ac79d49351d3af01025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce3e963973172fc364b23bdb3f9cde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2710785df24e11cd342de18d878572f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371cf2d866f357162f5c0f74d79926228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f44d377c43fd7d5adc697f26c6b99329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e6bdaeac6a65292e6e1e29027ac2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956dbacd4e96afe97aeaa9a9982cdbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913041ce53dccb325b0fff7f7cb180c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6180a9c22db103856cc8e325cbd68933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47f74a999d1a43d4f00313d749372b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0153ff7c8935bce10e180ccb0123235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749cd2b8e6dd115de6ad26b6408780d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fd988eb443a74498d902e908206d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcdb02391012dd6fa95af62e70ee0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbe727e1cdf1a0bf2699aab7a9b9cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a2acb7180d1569d94759678bf96e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e838b18610a4d76f5635591d5d74841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e95c1e7f787d4175065237d1712cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3963cb6abb2b804039a637559824fe343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc5bb0eb3cf8b6bbae9299920a80444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23982da0170909d8b5a4fbef49ae9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667632add0300f700c65e2bf9f49d4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab33e9780145cce5de35ef5352b2d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e203afe97062064351309850e79d3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2730f52b9009f28060948f099ed8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6a6f669bf557215b1429475eb48aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dada1fef0e777c24763914d87fc89151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c8571a6f4ea790b7abad324ac2b6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4c3e793c6937bd16790473820f55353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a1148d4da53353a353ed32c0b0bbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac3c18bbd82153ec7912965c32c5fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ada5a37048365b0aff1892fb14bc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e211445dc1cb4963a126666981bff557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612f58a31f7b48ace785d6e8c080fe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95e29683c50a726fb5e1015f6c76fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2869a6ecc20c868eb80b3fd1ad8ba3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2885ad317546b45c244b7377d11a78c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0cedcccda04219b8107710f65ccd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bbd65d11e2d9f1f52aca7ba9ae16563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f058752b7d31985c865bd135720fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65713e262097157cbd5e4d7f79043fc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcabb72148a323dec643b3e38561e6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54de04fed9b265ff5c0c8d6ad06ce5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a8bc45425cbf3ede9b9458cefad6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aafa02ca8903b149e89651db9ef25369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e906eca235bc9f9324a83ad34b6d5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcee486ad296455cb9abab2b960d5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b3e3366eb7caf4087b82b3b01704f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661133e39385a45f60b47cb2538fd36473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a864f24b7b4278291bac748f758e3fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4838272b83c7a64048f1ee4c731f1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e6a13f5c55f7741681285062c624776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31910c862a1b458df82b81ab8f5b8a6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86ad02cc44d7b73bf26bd9c7b9998b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380a5b0dd20000b1462030fd789cbec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75f113e9c75f7f1ca0504f629f52ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55deaee8412a82b025d77c1e26fd5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae5947815c23f0944ceb6a65aa41f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084ff5726be93dde689bdf03f7edd6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7ce29deacedbd33234e6bf36766a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c4485585d47534160ef6422e9c28085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125ac252fd38c0a451a636e4977b29c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005203b3a8f1e88b23748d91d7ea64f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3988d927b77ae93d1509b280b454ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63c4db764d9ecd793811c049c8adbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d56509d0c7494e3919f4f8327f48190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c58547f96da3a7ddbf6b1212a0695c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486b36a4cc1138fd0ff79c772deb26a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8fdd746418bbc861cc0dd0a2d64e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4651298b50be7e1c5ea632a1ea579a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c979fec9b23f1b9ab1280e17e802e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8684e0dfdf4e777ec50e01f33a651896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9466208bb893b1f8a22266bbcc60c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aacab251c00d0321f210c2ec38efb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70884838573b653ddb78924936344f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753d5c64636d889771af6666c1a9514100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36918749c8abea3335aad0335dba91a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c9f6bc37188878ba6f5195e733fa4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e2ad61809a487e307c7d236746c15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700aadc34ff19eb9022af1cf9befd93a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a2145d0cbd5e6bab06a71b1e42b6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec42e8ae1f5bcd1b8b4224ebdcbbee4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b3730186f4f63ebbc6b7aa218f870107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf4b8e31b8ba38adfb136dbd851e7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef705076095faf9d21a10f3a87437fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c392a6f51b38e889d4cf998125ba22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57e607bcd3e2b3b71732f343782780111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c0841d4c8cfe4696d3cea33c2abde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81e76ee762c76c2ed1f96055fb62e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf703718d88fa0a21855f9e14b8f00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aff4a08db39731e02afb79be5c3c23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfd623cdc983570971264e5508a321116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe1a7c47d3ca9d29b01bee7b2437b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447901684332e980ec0ac84cfdd4a23f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8006963d3c6744205bd9f1bf95d871119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bcb594cc25a3f5deb9b515f6cffc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8864fd49806aede08316b435ac318121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2016f42c7036ecbdec3a634b5edaf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbef5f86d52675b541b3e8f7c73d0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6de5852feb4e558ff4ffe39e1887e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dfa3623fede869a728eb94bcb7bd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dbee93c3c8c8bff084e4351c5295a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e581ea58fdcdef897ed7a9222098387127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb2e3ebeb14a70711925330fc6f79e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f8a14fb7dd66d3ab7eca6834dd826129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b477f900357435037cc7b5c88b1bc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fb4dbc0f152bac2f47afd77fc1402131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce289425ecaba213eb9e59c4c0b5a405132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ac59503ed91738918b778d7899553133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39271de4c5bf599fd51e00d3efcb89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd473bf66718abaffabe06517ab5c11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196f2eeac099050c3180d92747334dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052bd49bc32d439af86e5921cd5f65f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd7db5ab03371b26b9aa11ba68ceda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5289afbf1b8d082e3b4af25e95a72c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42e05b005023de9f2b6f12fcde534b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d14ac3e3aaaedf6c14790353bea18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f06b9190b1f61a2f07428b61dd866142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc210b93fae5e8172ac9c41861fd873a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff2b8dd8dea40398418b86f4d50a7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad40d0e51dc96118cdf3f90508797b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048265890aae761852820c293d25e69a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275e030c6905313333d2647fb10b5a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238758a3573cccc12149fd042bc5b889148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d61d3fafa40eadf9ce173023059098149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc4fd0be2ebb1f526648e616f38adc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6a21a46497938ac7567b0dc6630ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794af98dbce063092426ba2c7460e78f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d1e375d3a57443da09d1bb4529f7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8594fce7574996abb962dc861d6744154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02f5837f623e26e5bfe38d5acf59ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80c549825b6757df2c217a2891d541156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6aa7ba05b6a9421a918e4cffef787157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807be34fe61f474e77af244fa3e824ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a3ac55557db75661e7ce51e51eb70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c19b208a8f60788f2b36c0c11abd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42909769f8abdb477511c0e8531eaf5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90235cea01125efe96e66e18a2281560162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80f87bc42e18e519cc16b5815fcf50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323e84719d2ad69ac3ecdca64d9a28f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ecbad9c28cf1be1eacf3c3cc65e2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38538b7806b434fa7a9fe5abfa03d20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d8fe3bce13641682884491220ef3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e413d88c682d6bfc6791eda544555fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b1468d3b4994b77d166ecb51f37e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b8c10438f30c6cf5b6d1a8ae47f7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d57383e5e57f4929e3040276786b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cd3e78703d4bfe57910bebcd2bb2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042e8b19b0a3e0e35004f50def80c48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b5ae3871f111905e9d9f259d16d24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341492b61d0a78661618757fb20ee47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107ffdc37508ed4fb65497f6c82ccea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17118d86a0fdeeed6f03de5cb2e2c4d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7521f5e530e56af0b7ce6ebfecee3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d653a139d1ac49b650c58100c53c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac825061e1e9c429f095ece477be872180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd16b857816e6be9d7f523b8d4653f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8495054c59fbedac3e8f420d65a011182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d74ea064b7e68271b8db3c175a8e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b802fcebea9e7fbe2e66d16801869b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8db2e3a91d02592cec7c1ae83c0043185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1e95f1c0c6dd343e7deacd910c2a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bc6e256d2e1e4e77aeba9008e48c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c47b671e7512b25744b3a84389aae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8303f8280bc82b3b4fdd2d49a0aaef8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f315be9b430a60bf1afea67a02d4f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ce7b757af152b1da09f63e2899e94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c7529bde274db50f8a290f901556b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d73d544edcc7cd10d518dcaadfaea4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9e8eed5de5fc18999b64fa88a9cd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730c85c5dd3e7b034bfcc19b8f9da48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43841ce4df6dde12c62053f852f67031196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f161e4538580ba23543ac3b7ab84a7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51bb6c9df87313fed0a89d5c8d9db1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d37a31a7439757697731a5b576227199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20efbdf241b7c83477bbf0d87cb954200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ca4167460ffc014bbc67a91913ec4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a2ffb39650425d54a5822af59ab91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d3d3825ba600b9019bc68f1b260dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee146ea4d2d022305e2cc121dca53d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86b31058234b7c730c46b249b0a3fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d83649d693ffd3b7f7cf43483f0091206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788e0a31a3b526b0011574d16b8db67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445804aa504a73289627ee4451233321208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cbd5c6badacca0d87c61c414e6892209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be74a7a888b114c67cf21a3cc5ef403210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f1da25a3824d6f3604137e9e6ab99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57815c6b24e2eedf869d578fcc237539212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea341f7e200c4093a0529d325a376a26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dffc55f46f05363654623988579c40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9ba1ff4ca5c6e1091f43aa6d57048215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d76943f8b94a1b091b398c4583218a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6881f6eb7c1dd20b3efa6f90b7b10a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a15b284af9c8834068f443698db416218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287446f294ca6271e2fdac277237426219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407538a6520e003d29b4b2fadc5a9b93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa598c570276a7a1c7df841be45aa79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae48030d85462e3135342c44b2ab542222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a30916eb69a3afaa99b2725cf738e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac79dcfaa91b336d7677e89287fa2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b4c4555aed4484d3c64ae4c6cb6c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b38431e0b3615a1f38fd0963dc5484226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba171d349923673a131f11b30b5e0c02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb9918bbd22fa040ef768590409fda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc531e4d446a0ff2bf105efd98bb90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c55233831fa8ac3699749afbd836a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b13001af0c94836129d6206f80e94b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c3e357c991b9f2b300699d854d589232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f81d0b4b9448819618531f906bb4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc00a1b503ccecec85e8f30f5d1f50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021500fa4dc3b5a16bc8776c2020796235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efd19fd955747e6b89103e0eb76ee2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c478fe33d15213c8abbed7cd6c72f32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9af975b1850b1e52bfda5c9750e8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85830a892ee01039b30e48c88d3cc59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fe2af83dcb1fe511f798d20e66a59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac1ead8d9d8a1d6194ff22f35643fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49845e6c03e052ee8e39adbc18f29a4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfa65eab9c534a6b3c00d81571f1fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c276caf17c187498f8358f31636ff61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735cc0c5120d5ce6c66b10b0d189ce9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b1c1848b87100a9020c9f38e6bb91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec4d1e2f274f394b347f26996a70bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5545fca6bfdf385dadb7bf471be5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470ca318725e0e58ec0ad9632d924e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceed1552aebc8b73813d8553ce629e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356edde35735edc1ac691c5cf5c72a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d077c367160431ab394ec4ddfcf77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cf3b584e251c44410e584231d0d27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42da9ecfe51a8b011a252239b5aac92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f977d6a389cc858e8545a4af33b4934255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d31f03ed850195f40251290e3f5869256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90463a7832f5f39587ead146295cd7eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462f78accfd1dd20c13f78c3770d278258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fa08c71eb0871447e26246c10e2ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d4f63b688677a3d2fa51830b4b592260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09344b22ae237bf7c2530ba9dfd946a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc635612fdb7cbdec7d9c7f365f997bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2478ac7f8935588729814e329aa396263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69981bde02c738159f20d03fcdd794c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1f36592ca679ebae586523e676699265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2a57f36885e5c97f33e61c80aec98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d1cc1d6a0a056d2a111ef22441d6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7ac920274add0b67f6233529bff11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf754bd8b0c13d9ba1c6e3d0489916fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739bdc6974ecad4962fadb1992d2c0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f785496607f47471b6524faf89b13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d33b8fb202a1400e945b0346c5d8ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363812d78e7c04b08fe3dcfeb17a556f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ea3bd839e033cf9380c7a21e5e2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656a763b489211302408e2446606768275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134859ba9fa609fdcacb0c343be1542276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef8cc50a4bdb1d06f534ac43042cba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47ec718b44240cabbee34d278b5ae5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a475f21dde0c0640f5ddfeb713f6d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee99ea7ccc2f6e8f175908543349db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2770c917f3f4d9651e89d60ce7c0d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35798a755c6cd33de3f0d5932f22685c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f5498bc3fdcd366825a0ad85cb9ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce34ba5a7c2c4f586764bae090f2cb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9818a6b152495b430c600aecaf6873285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34749fa74f3075b1264c087a2ae7b697286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba145d4def590e23ee094a66dee1e8f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a118e3043fecb0049ca826a0ebc0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6aec6effb1c193ea81b2ec8849590289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b2dcb270e03924aa87d69e4d8bbbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81e22a466ba1ef8cc037632f47df21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facedf321dcc38039f8d6be37d6625b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554146a2939bf90b151d52969e340830293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf0a2ee6dbaf51481d04b72752a9a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c258a9d1d1fd885f5030e12e8d501295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58212a8be017bee57278a8fb41f2d7bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0c47b897ae835be964a013b804dae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9cfdd38ee020fd3008fcc80a198cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bee6175b8e6aacfd40cdc19668a7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd45607a2decd31e55ab0878265d5b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb27dd7996dc0aa63fc0fd1971f7723301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49f188adf0cda260cfa6369a4f18bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d99f61831730d63daa496dc79398f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aea8406840c5870ef203d6ab9e43b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aceb9040c1f61575475e300e70dbf5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f410baa67724fb94f50d935971e4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284610863d16e11b2a0f761082e09ba2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530608098871928777f82474a54dbba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468394ed3e3f0da2a2a91e9b05b961b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe049dcdfd0e52719fbd77436bd30a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963f355e9933945d5f9430c21ad74e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67035401a84ae9c329e9bf772eb11ab1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04982376c354fe28b48945d9e08d928d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49e86fc3e9ec2054e0444fc9c45145314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc53ec0e98b493012235e1aaa38944315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ba24f95a1bc572f9011a1bc3ee764316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6485c3b49003c7a678094c942b19e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dd9972b832f5226e0ecdd7f35a7bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257eb5a7daff6d1ba7316fb22f08f4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f7829b752d899d82446e64fed2c88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195edcf15912ab1db442bd357b2948a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464f2e2ef861085882e8a9d2b81e31b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5636e4d792cfdcfd85683891640e7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c20b7f48417379444c7dda19a8fcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185018112dde9c2a83654b98620465e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48630ac85a59b8d2d0cd12575e206820326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093cd3e537acc8a0cc112f97f456ff9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ea5ba8f6af8739192c157024c66f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b94c2fcdbda70c5d44ece5067fc254329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cc7c261746d5a658b2645a5dd5ff2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f7e53c7969dbeab43ec06e4011e50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b0e43e92fb2fa5cd204494e3ba0d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06e32fe199406a5e0e5f2e8580afed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392f27ebd5d74f4c348c67f07f2334a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8813cbe584c677cf48dd6c508b054335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6a344a83dfcadb94f2079bb34bde2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517638361ffcfa196903812e0f8253d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a42f366775ef11b9038128fe83a06e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f962979a87c15f0372e603273c5886339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2de4973dcb59fc5cbf77e065c67d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d90415b02091d65ce13f34a7d8c91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a122c52dc611ad894620ad9e00a1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940ffce7e012e356d4469a4f8ad6f44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a204bf31a3bf6809e0d80727bb6c47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d4af18ad36b784fd2518f486c4095345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4341637ee1f2bede03f02a90dba9d49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3100b6321d98effd67be93ad1395cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011497b620d1e37a030568165024d63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b61b0ad6863ebbdeab8dab7cf1144349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4ccc433f6abe401420b8a84c00a65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b1a0bd9454fc77d41ece5f1b3193f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a6dd065dd3bd66053c57fe376a29a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18fcc5a8bc5174166aff85a421b5c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983f0aa4d0d977c770e6d310d23f859354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90baefc1d243129d9c05469fb071bb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266332ec682d9c961cc07d0b66caacc1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b310c84031d344111ad7788a226ba07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10574fed6c112e8af8044c0c395ea090358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f2111969294fbb3ead2e31b945893359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f4e7122b6f317d251797724eeb486360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7ff674649a54fb4236c6ad2678cdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf39de588988a5fee5904c32968b7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25669a0ee6f5ce86b005fe32358bf0be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469531deb837c66c5e69026590a81837364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d5e224f40c5c265d83bf4f01bc8d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82b4352b914b5503c84d3cb38ff937366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21f671250f3a4a49917e04561acf06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfaa2a7f54e04cf9838afa1d4398ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aecc7251e5da95bfe63f448899508369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda20d7905c9c087cf152b5e5956ff4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae60e70683794e117f6f1df03d01d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb4083f8750307e04fca46d1217a05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2279059dee519837c057bfba5e57ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003d2e714384943934d2d95125ef121374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6bd516dd06bdbcf19e209c62b4e77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3309798bd45429b2ed9833dd392efc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69395bc120605289c5eab007f8e458da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd1f7f0a27ba9cee3255d479f57fb2378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>