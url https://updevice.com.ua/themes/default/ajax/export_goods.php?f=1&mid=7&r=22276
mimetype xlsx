--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596318bd48b95cc1e6de5d3b4fe019b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49225a1c1c720a69f91774a57b2140d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7448e77fd7609b41968126a9a6c993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96a3474f4989323cc83e5dd61324de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9763800f443c88d5957787adba7d3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2e507ada0c6fcc2ab931e7c8ddca66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d5248f5fcd7cb4b293c28d05480107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a2c5f8f5165e16f2745f48de3c17c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bd80c72557bb44d1e63affbb2d00a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e703d72244df12783ab4da8c70ce1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0261e044bf3cde86174abd0950b3ab711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd277f330356beb9d2473e936c6393c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40381caba5f299232ff7ff16a7fb18b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527c8e597c672d22505a9919e69e96914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8a9eb3867e6b044f3d3c7addf2bbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc19b6f7ca20765e8843627ce09b8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a188af76dcc604e8b0aa5b6c9878417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d635c03b3b8140219837c3ad57262b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f2d64ff5a5705fcdd7b83d02302c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186d86e2ce3c496c9c14d877c74a25b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38267c53415d0dfe4c80d38e0a7b8b7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656ffc13120dada0a6df1feb3df992022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf92f9f0428dc1b8edc0b61eadbdf2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c659f24ebcc6e335e6637ca529173f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7e35a64b8cabfc18fc0325f5c96ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d358d2196a4a0553a925d1afc1b3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663760220b7b6f28554d7cf3310005f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f87a88fb6a11c9845dd0e9efb3db628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52ab2a9f2d0959e0688a2d408a96a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14bcd09793a40faf2c22bba5e10bd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf493478861227439799abe9a906cc0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721b6f25c40079db8faf593bdc9b17e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ae1dc5fa917f0a1cd3dc63f09534d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d68a7af75e94c73f9992cfd70649c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c916357532071791ecc306f75f92e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ff25ef0b7ade5d5a08cb3e1a7683936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea15e843bb2b400704f77ded49400a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623104e362c52ed318c90a54b24081138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a122dc09fdac44f8e5bfca4758d9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24715b1fe264fd1a6d7667c495654dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a3725ee59e02e730d4f688197cf2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9097e189f7e4891e63e96b0372148f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691076b77c1e3134b4b5f3e050a523043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35e62791e3bbe98d2417869c0188c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9b534dc08af3659bc96343f6a58c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665843aedb4ad9018d742692d6cdb60746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaf7633e9574e0c24ab6faa845c8c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f09b18c0fe13c192e972ea11747a0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd49b633e199ed3fcc67b2a3c9d4bce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2afbc5fdbdf7a9d31ee7d3710112a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f6f4e649895c50fc0273facf4f5d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748f5db70add4886766a0e2b2a382e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503afc56dd97136c0deeaa82f45f1aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3b2a97b6f91a07549caee5da781de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c6a346aa4265d9a28d7203ac64e7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a02ce5be94c4d1450c163ef9c6b73456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d22d18cb802d0e7a6d625e7acccca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dab8eabee512a610847986bd6d109558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c8e91035be8ec6625c8d39e5e3a5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ead31e6ee46ef94591a8bd0ea91d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f7b484a2e7b3652d7a029d6c0c98a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f17c2befc93d574d427292fd5339962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9756e8d0ebea7acacb827e37c7aae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d229e3dcd80cc7ab61e80e100fe7fc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271cec3ff72785d610d1a738d53593765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b3c855d4d4f47674f2cfa998ee63566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c33fbf22166aedef289752f2ac6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15a908452984dfc61d2c0571af7edf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f28375b52f956a84a948ced16d9ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af074c965161608bca3105e04e4791270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94f6c5d25f7e00e27b731f3bc0317c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06ee10d6ea795b8da31d267f2f197d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf52c627e43c68a4db63a37b4379b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34806f265e6b1d58de8fbda228a74e4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153d6567195951643b3aff5bedb80e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab306f0c5133b06008791354c0ef47976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13881bb186a91a9db19cd8069db8e12a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f638934adbfffa70875ce957bdbbf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafde37d57702f0f974ca645a8addb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272d2836989033071fe8db2c716608380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca104e03ea9ea617f771c0fcbf4663a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904bd87628babaf4a27664d5881ddef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301276e41b11cbe01ecf209e07359f1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d22ae1ffeec751d084f6b67724d6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db1eb115fdf1bb6f90e802b872a15b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72c557f294ad433b4b37bef4dd4fec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce76f8fb5e6c1182e2cd04f7493e1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550554466a4932a1a9f72c7b0e41993988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73c2ea0a5e8af6020e2263ecec107989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb1339c0a13684cf2c2fdf98d2188090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53389a1d2b42d8edefead166a276f0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ebac57da5901613c95c94590f7e3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e935b57d1f079ba2b8060a097c80793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6261580a573f932659b6c3f45059be394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f649d9877cc2f97d4c2c8b43ff63795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f6b16b8c1932d2595d2022745ab6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbed0cd8b81c5be8afba645aca557597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cd91c6c9565f031cd3eb4c40242d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2408c5d4051ada1a12d24f7461d263599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185d0df2af74be09bfb540030db4b79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5ff84e4e4c8594bc585fd54e7c6fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729108e795e2c6cdbd56d24fd544f66f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fb41c6ba505c02d7edd777a4ac3e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aed0556c34aaba4870df989a7d639d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f90f6ea6fcf56c7608619356e4d89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158318e6bddf2df30ff1c95e2dbad8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbbd12b28bf13b5b97340404638747107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d416658159522565bf4dcb0a9cb45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d22ccbff36ac164f99081d865df913109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338d7be57f90f3ef7105235ab4ed35b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143d30d28231501c62f5e63b1acdff8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b8fabf776e62dc7795cb239896338112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5ce977032dfcfb42e697de49c5c53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa1724f7277a42fcfbd87850f62b6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31515bc5519f1f83d1664c9d307e3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa7c302b40185c9d1985f1075a6d80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f53072497c95aa63968082d3158489117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163e19a7baa2834ba042cc42058d433118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045de37f50435109bb4ac5de929541af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe662a25e03495544ebd00e4948485120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ff2e163a6a5b839dc99b08ebda36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eac13fd7bc88f17ffed6e1144b3204122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49767717d97bbd48e7607f46ffcc7ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0396b0d0194a6dae90f8dbc5800b11d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70c94f0e3d7cfae29d5a8a433b7454125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b54ec206cab66c54bfac0f4bbe867126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211b502d035aef504d7b386211f3ee5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30823dcffd519fb29daf78d4dde6d61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea68cbb96060d3bddade4535c6f6155129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49087465bb42680da747b5985dca42d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d51f30719f9269cb255c0e443ce7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd013fc6b29ddc155ee463d889ae2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447809d1b87c8bc9fa1308ecde1f88d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51715b7821e23d3d1eff8b112c96070d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf99e72f999ba3e7935074f919d93dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c2499772c6ae895052770b35f64bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12fc692fc8bb5ad75d2f1622110444137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771c0818ace343e292a6a5bd6c00f54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebc4ede8ae7992fe6f698d42d750d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e179dd1916358e19cd8fa37bf054ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23163f44ae03f117f15659fc05da893141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c229a5e3f312156f3bde0c014d18347142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1069768c0c3cd3b0ffcf8a51f6365e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160baab8d025e301a112826c9c2eb7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12039c1da93b8940332b4cee761e0362145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09f24c59966e9f0d98233a814e7432146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80eceea05d9db0f339ba2fc6844ca7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d33870d976bfe283d369f14f1947b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe157637ea57524d3c9f8c1d052efd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4842179b2066feda8d0a377d456ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6d12fa783a1fd2d3b5ae975acb126151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a9b9cbcdf2cd4ba7f7b076bb52503152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286fe83c0dd6c2385afdfcde20ed963153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41b39cf30453f561ed8dddeebe96cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f48c74f50510504d18152d60f7fea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e2abace003b2941d60b92fa4be8da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345bd6ac0a35cb182a459f3ede20b87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8511821cf34821912b1b8bdb49d661158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaec002741a2a8ec6e459d72cef02b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5289f1f69b40f5dec27ba2c508f73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e4f50f8c9b6ddf53624ed32442728161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eede2c71b902cc109c72001a4238b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad41e1a493dd5ef4861ecf404d4335163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5088f0725a03d6fa95191cff32405a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb33894eea70d6efbf7fd0be4c6a2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454b81fb5957d75cfa1ef034565edad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a886c92beea9098e90763c034d610b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e1bdc765773816c70d9e73e641514168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dab3d03520ef5e9ca711416e905de6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb6ef72e7e6cafb5bed251ff7a4f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de47db159df854f1277b3948e652962171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03398215c08cbf88d8e85a63c7f523172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a03d6cf49b0f80bcb8043295aac7cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f455534a7673c568cf87e489f2083174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec1bb0c4ac3d71cb56921feb7c7522175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb2373f078b52e93fe07c2f0d94495176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4156748591f20c5e7e848098ab2c063177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728f69adb27477fc6c502ebefb50b4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99261f6f5af57e6660821216294c90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f39256bd50407c72f12a93d762aa91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb105f1b8567b5583cdedba3fe885eb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9b30301d2ffea4b682890ac3c204d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba480965cfc24c76b6853490cf0f28a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe45b30a72fb2884a76a8f6a1ac537d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94b46a834be56a17683dd35ae136cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beac58e9e01ec13c7cb921a879e928186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda2f53cc05a71e52441f76edb3516e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67785d27ecd429b5e08275eed60592c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c1cf65852c5769cc7aa02b512a439189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c714033124618e295188fc5ac0b7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e262b1404d533e94749157eb7e1640a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a070267b4fe4f9613a5e9a5ecf3cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426a9574adb3758cf99664128ff7303193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cbdd8d8b57ef2860da9671067581e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd73ee0873387a52702e304d7eec9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6db6b381682c958b565e8b1913b74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030dd8419590a678711d5455179932c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f699d8ffb47bf97dc76463b625dc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838016aadb4c7330d157982945ce70d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81669471f4ea8dd1cfc38d6c7547870b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628b55b3b61795b1b679907f4b29697201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240199351161ff09462466376cce157202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e826fba3d1f6ffe390996081c6281203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0676d6676760d46a98ad338392e1bf2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353886bbab68373f1561e5a4d0b2ca6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e741956fafdee0a17760c1ebcab15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923cc618c737d0cfdd3f19740beb518207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa21c2f4106098e1926ba18ff12287208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7857c4c363ca0b898677f4caf4092c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4606f3287d096684ea0d8d176880a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ec7042b20c44b2ab924167ae3172d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12876f432e1bbcf89cdd983f8c513c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f956d2459aabec79a06ec1ecfb2c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92f264834cda6049de1588806f6867214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662636478a6c404f8576243da854ad0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98654b48867f1114a3e1375496c63774216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115c6294af55487f092ed149114a84b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ed239a3b722605f51e77cf3e6b64e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e7936d221c2068c366637346a5487219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec4c9b04622d7bba8cf56f43f8a5ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc880303417fa19aa3e0e4d1547370221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db753831efbd0067d42f1912f2e39a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d1bafc86b34532412e6707c416ff0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09769bd1fb82b368d698ba3990ee135b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581f15551da660240317ce4ad480ef0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c629a28f1c0bcae7b1c16e5b80917226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c74128d7a361dc2d29c4c0b44d7ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a86c96c60bb1d50273c3e096b6157c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066f12d65661e30d7accc8095c83943229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3524349a44ee87e03734863705c5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d17d3db7779f59270297b87376b80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7871ceecc04afd66537f7ec8bf4f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceea73f09b763c1e994f6c2899e1cb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e83bf510c5dbf0e5892b0c8beaf08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603e9ec67f189d363f29de16b323339235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9492fac53e92d2cbc217e7f5704c255236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077070c28dd6624880ec3574cc6f2c78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696cbe8a2bf317cd36b1c35f42d6a39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d7001fe9ba9ea863d5274345cf8ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76a8a1a2b15f4c1f96b2c0a4e803b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c143f7703b1ed90fb90e856e15a93b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496289c17b043132b7ecbaa6a7785d09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bc325f9ed9a26afe2b253436b36e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc89786aac56ebd96543cade0f0a2ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d649b04733e0d7801529c6dff99638245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc44f1b9e3ed7a74d15b19026deaa19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e63fc60e7f834fe05125b9ad533498247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5126f6eccfc6482a83cf49a32fca2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c69b449eeff578d4d56307dd95b6d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56322409aa44e9f02997f8bae7d6a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee68b9fb1a4572cf782c51a8c002d2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc5ccad30570b43df15dab84812192252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45b5488911b006c6a22bfb27b5ed0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ed08a687fcd2790eeb6e28aac329b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21129fc52b54d31173159608f72472c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3c531fbc5cbbc4d12736aef036533256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7af914b07a8fae138e2049ccf1737257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3c2322b6bb1de620eaacb854d429d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e260b48b41c3fa745ffa255d687533259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f635e77daca7baf8b8eae55c8550c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca164069f53f2d9f9d417adbbbc3b43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfb3301d18cc8e4ea9af0599dccfe5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ed3abf767f6f7cf90f57465350e77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1ac6f1a540e13ac1c731a7cca2817264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913692052c4a27efa7318dad530dc2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289da150fcf319893a5630752df96d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667e84b2de1f0c89950626119667e5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce101ffc8c1619df957a59d85c8782268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fa6f28132bd5247222b70f6b8846e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daa7d1f55ccfc8795786509f56cdb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd1821dd625a52ce14ca54f448b273271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f00463e43e1c5d6d3f6f71d026c7f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9ac880f43464e6f2678e705d6c436273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286e448c9bf2976c8c4f683566b80d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3255b714bda4df57ff225240b7258be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad745e6ab0347512bbc3ddb5fc265271276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba80e729c90234c95031ca559afaa1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab31c505bbf32580d529b8c5f856e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15a6ee4218ffb0e211cd8aa4a9bf33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed241b00874f59403b0be04bfe8a06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb2d0d797b9c8272fcb2fcca19e314281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186682c742184d30c53255c1db384e4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d068fdc91c7ff3abf3bbeda1939d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8842d5795dc87e3b104257acce304284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212a9e505f1fc32a0c0940cda4a6b32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e904fbe2ae2d1cd78d62880b8062706286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbbb7e400f7ee0ced239d1571cfbb9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801b489b91183f8c5788c6142f1c1fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce251d29399a37bd40719269fd58d7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff255c327437f9e28d7dad162ed515290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42d327201635da0f178dac089b5d04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0e14d3e93ead592a52b56b7807a97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d1bce87de2617e7e365240e566dfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd4cd48d10b271405ecf77043f2594294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e3d56c32e25f9d4bafaeca41b9731295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd8b2b23dda818974021d71ab5ba1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c2ff1719c95411343456de48cd785297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84473475995dc2494afd5887538dafd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0b1edf5404a2a761c9b75605b4ec8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20353e088900fc9434639d7618475698300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17085eb3401fcc73af3388cf4ac9577301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5328bf6d57d6b96966c24114d482e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c6700824cb46201c9944f2e0b39e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841365e77667c1712c8fb8f5deef856304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0afb8987bf2734740d4c37bc212ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f5c452f9e12225d9b648ed100344e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de97df48ea1263324ad803e8f37e353307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c26c60f1b48bcce36d4d9cd048b25b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c27221ec0255f422737054ffb82871309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c4cdd15d85d9c66ebdec06d261c7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716158ef18c013782d6ab88f95dc2e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37734ec16b9b13f357902d2e85471f14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ee74b1010553f0d910c856a89a75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31e6e3d0d39f6fbf247b8ee6caaf9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c450ccf88ca2d972377b6043b712fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d8309ba90fe0ea3bdbb7298ae93ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed79b0395a0ff7f89004fd184f4860a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dedd2fda4133e6c4b9a54af3aff530318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de162dbcd5c884ee492c5bca92e281c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b9df19d5174942ea5461b0b937fb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe89db28ffa834e1307dba1cd8474e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936bb62cef3631fa565d64b3e51f672322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7142076630682137e5e0516e5a29f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0e88bf1018564bd6d5037098bea15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfb9571bf2d64c95ad66d7a4232731325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e711bb2c17e150ee2d8e0f5d91830d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb65ecbfdde0f66669dec01bba7fde5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33069811647545bf0714e0a01cb1630e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff57ace094e6cc65e80059b3c73ee37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebc22d3bc9d752596308df92cb2552330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b03234b2f507d914bb47ebbe58898331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c58d2a2a58f070121fd033e8ecd9b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130da8bb89f14eb303b15f64f992390333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7297346f73060c32c05e7df001d6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5ea7618ce13a8aae83fe95e561cc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba8ffdef92bf61fcdcb5171ea104e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f975a5e1a17e2cd43a6b2d09fd3af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8172a57ee821db42e6ad6f18b0224d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c20be4e095b19341b480c86f624f6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67fe23836a5c7a33cb135f64278924340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d457dc97ce884efbf7c94335872894341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502438d3af4fa6603fe0f9e212f0f06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284ce0f4a4d018275eef888f9930603343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46953e0d2b4e3ca8a630a7fb89e4c19f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b0e954f198680bf073a585ac3eb0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412235ece5aa1de10acfa3fa7cebd78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e01d4025b0b35ef4c9a1377d29200e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9971cb77b32d7b9ede623581e3f612348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4847e6d860061adbe7e7c3b20f0fcd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfa9ef0234475854e2010713c9fcf1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621928ceea7c96bcb982fe2647851ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd90f9d71cea3374c1d3d94eed1555352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395a52c93c08be03390d1672bf49144353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871115e481dd9ba1195ad8140e37e362354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4f283e6c43c3cddd1882ecfdc9c30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef936302a73c57a390ec7f6e1f32c923356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf353fbff9e383f26823055aa6dd1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eba8dc7ca158ac0c9069af7ce8660358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721917dfab6f792808621933f7d613d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16986a2dfe8ea81eb570495138ace1f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dfedd84341c9421f3141fd1f2b3ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21ceff3a46ecd8416e708318ce1b71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b326976ee08dcc7c43e5d748021d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ab75de5c6e2f317cda5200d909ff8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f33f68278df0841a8a22580ee88e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60bef00fdd23cdf469df10c8087b59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6412ed8b5d72a11741f155db98ce4d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d661bda028d866ce20b14dd91b17cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ee0fe3bce769c8d974cfb431c0ec6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2793e950519bb3bb80bb0937b064c6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f15b16ea06ea3af10956e5e420c74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c0d074661baf8ea2a1463282d567c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4605894cc8078a98b51927b5a01a713373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce831105b78d7d5a8e04b1d17db991374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b550f06be6203310e0e85ac2002f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e899bba2db48894b65db3121b78d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419f63728bdc9a2cef7abe6a9f34cd1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba3494caab3a2e2e62afac81c26c7a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b883f752d7eb09a6fb6603644657a491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144b490df691b9fba6633158cc5f1cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5df2d08ffaaf9986a22381cb45d5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c61c517f76c376bf26c1e907a69e5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09338954e37dc51c7f89943a876f36f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10da00c95c2bdb4cac9375107c773fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1d50447ae1da32156992be61b5e757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202bd3de0c2d6742426520de0a3327c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da203345b77c059f7fb9218ca8c68c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7180baa0a26e5791dabef5ff7700f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd8bdf0083570304cbb218a650165011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091bafb1218981231cd6f39f3422b0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252fe47132b29dce7e218692e39241413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97da238a5dd774b27cb7922396648e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c14c2711d7bfd45adbccb5c94598f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba301dc721d15841c211393ef97297b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef1dcbbcc03ee755299ff7dcef4adf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94703860d4e942ce2daaa9098ba7a24718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b20f65f0ad3a8566c1f2844eba42b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e81cc124092c870a59faee70f952c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22084de608169a064425966fe4fcd0c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b4d14eae080d86b03bbdd3950381c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a736ed6c720e6b0dd5b9e25c1ba6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54929102d1a39b4b021e57c75da2a4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d0205c9f07525b1d203221451458b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a9faeadf0d6e3500b03842843863026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe50c60a4797c9ec543704fea84be927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1e049a6adc855644db8e5073b6d9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f8fbdaf26b1c6885f92485e44f23629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b794ee719ef9561b5710bad15135bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd0fea42848c7a0b55aa9d898e8f3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d6994a93bac28daae6a61e27e8d9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ec23ce2a5cefb2d719d5d1c28284933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812db87dd00523148e92365213ea97234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09221a4b4be62f6ba7b02c8ef6b0c1b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf6cfb328e2522b641fe328d4da1ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb249c8c156ef6416c78ade92694366637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22e42c83c502ea5260c68ccd2279a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc175022ea24bbf8df8cd3f58c8ad539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b0df15a05d8c441f3b3a3b859c1e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879055536446851ba127f0b195faf5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5511e3e721b14a3b305a60904a3984642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa08c19aff3a0945069af25e15030a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132837f573ac90d72c94caba232da14a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c741f15281abd8ff0d82f71b2e823ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a51d657ee5efab358b595244165a8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b49bdf7d6e9a24f564ea4125a373cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49908539aa731c633c1c08b3145fe4ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b74f750d4be9b1d6a80b561285bde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774451d7b4fb6e787380ba39fb53fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26ad56adcd2ef694e64bbca37be22b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41ef72ef05d326dfcc322f49cd3c5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87bc3d4857f8c3e61b7855846ad4a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ceb67de417c9ce42f519188d6665754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064925c68fb27e281bad3c573cf871155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cacd74b0823813e665cfe6021fc08a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982e67097a159cfd92c6d85a3e10de557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99027731e6a68d4b0b42e017e5f7242258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d67dd6c24bc4d736fe47d05788e1d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef9ebbcb036cbae3cc99e4f254b96860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ef81c9f198530391a2f840ee84afc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf0788cfe533ab250cadc64a61e4cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a94c83c3391136b4bce2a650b748863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272a59b5b7bad30289ef0f9f137011164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ef5724e0d2c3348f58f66463b303965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b347c0aa94f419d804a60045c1f0dd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96607bd87edfd5d947c2dd768ab396f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4359dbe50d9f9892025b0cc59eb2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a734066170d3158882b3060203b090869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059b36a611041c2abaeb150c7e3b0c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497dbe73ae3246b37850ff23ab282e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff735988e95e01c93964fab3b4bc91cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b76efc7d561fc49b631af34f2890a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75b767970e13e9816aff59f947f12474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb09cd5fb0a783d475d6e83530e1a4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad2d133ad67ca9b3617f74b72184ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592df3280a46abf6c42c812a6af705677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618749f36688a59588927083abbfbfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666cdaf7ef16979d8661dd06f27112579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e740aa3641b6e2b56c0d3ee40fc7db780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0515069e659321d7f8975e22ef3e3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f2eb3b9f18feb9c9af140385ea45082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ae7d771ee78ab3895c302c932501083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f185a174a57854061e76bb758d374d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f48dcd1223c4ef87eafa168910b49e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b83370b10c416895093b19b302bb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711544e1e3d400dbfb850db973b8fa687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bb07dc9c7c7bec36216b7daf6cb2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad53856e6404f93e915d2ea546b57d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14455dba3f037dd9cb552e6bb9059a6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da7add9ba311c897337d8f2426a97e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e5e52af1929fe02581d07bccc2fca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99dc5826a58c2d9e6c71ea97a510f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba0fe27bff2e232505c2fd1279453294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ca9c999b683256a907696412e441395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849fed50be8f6f01bfdcf94e297ca6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a130f63648ce20e66af31093b0ea3c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ece358659a68b8b519e84e710e6be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7907a5c17171deb98b4efe621a9b1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1ab59072029374f7b837b5adcfabc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b815e7c0f00175045fad474ca3b8a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c040887bae262212c86b535307cc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f17972778f1993b57b8601585e48e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d7d07847745c2dee6881b36a03723104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c188c1c317ead692b93069809b6bb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80d7729812397f37b9a842f1641ce8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e567a7841edd8f343f186e92236b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e71596fcde05288caa8c2a71f098f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8aa80dcfec25163973a7c28b3d939109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a48c636ee95d07ae574f0604282637110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92612d500774cf36d1ccdb00f393d3b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f424a088317876d1c8348e83d4887112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bde8b0f13012bc684961981427f03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facedfb80cd5b3f9c1b592f3e286e00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6df1d65662f418efe14122b2999ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28d9e0e4ba2fd27f0b013ef5cf5b69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ca121f4128bb6b41348f53ee53ff5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c943ee1e7e9a4dbff399419d373ff1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17273a6fb4df3295646cb348ade6605c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e81ab18d9474150ff82caf6a253a46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc32307260c912425d78f1f1ea6db0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3705073c903950ad1e915cec6e75f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa52240c5719bac1631910a729db938123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183c8d8327b668d1f2125dff113a63a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5c9e07140aaf2003c164468277ec8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11eba4fec718cf0c8dc1857aae2792126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31261befd2ad38c44848f61ce078f40e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a2c6a704c108daa3006fddab9de65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909a2038842a0b9314e9e2f6b91bf13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90346beb32399993dedbdb26f0f6b9e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd867c70c0933ce1ddcd024dee106e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c82d2632bbdbaf761171a7e539b5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f28b3611c6a783a4ab492d85d47df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0699a5aa1119c17bcc1cfcaee021a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79ae43f6b9a39ca8d6d2014e0a3c34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c34f7f116e13843f00ec9cf184d83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636b62c0e93d366a8879ebbc9674745137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736330271b564f10791108d4d8c4d78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20426fdfd1651baf2423e28c571e4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17591e0bc71b4764b202bf234d892acd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201f567182d8a756c4b512aa5ac07aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee81f80aaeda9d9bd7144567ebfc3e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70427db741ecaeb1f2e6e65984fefe6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b4c197c590739a66a46d25f4d8d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450319bcacd229dafd8c77cf7a0e4345145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f2f774de40aec300343dfe53de7f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914101a439c9032692dbdca19c084206147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbacf3f8a73dc8acbdc032b5d72dc66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cc70049f0f003e4db68eec55c0e0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65d95482125bc0f51f80c9d8ddc3b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b70eb15cd90743a2bbc0f86416fbe5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3fdcee1e17ec364da68787955e277152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ee4e2ce2190c5728063f2b0198493153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7b3d837898b302ad2d1c37851e0be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bd068fa012ba6d3bd2dcb34cd9c06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b709be09263b2553f8d0163bc30331156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20905bedf6117542f343e268ed9e646157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e390a0a4800acf94305a4d217cbb78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d8320067792096b8e661a8168e03f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b96969f04f362049260ec1c434e953160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c02f3f8d51e4d8b26640540a89430161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cfe633d7b0c6c1d79a2c8f01ef5c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33132bf951e8dc3dfc57cc236db655163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce93985c43b614bbddfe840211889ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48704a0483213b5f098c1502424f83b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812e2d0f4791c1b9135972f9477e679166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206410bf7346f1f65a47bcee1637c264167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436ea6f91673977a52409cd24f95afe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97380e3781fd9eb5ca8432749f34224169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf17592979b2a37e893f01e22a98f0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28d9ef44a7d7307cb8722547c8ec7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61933b3da0152da083511b66c361ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22e1d201e2bd4dbb6a5f893a4f0fc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490fd9d3a8716715440a6da8731e8f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5992e984f8bf0fb8dfa45863878cec5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666960854e2ec9f8fb25015f80793d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9de39d8741175174972d25a8cfedf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada0810404d2c6ac95244c20fa8f77b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aab6a54a2b904be9d5b8b1128750d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec283bf98b8b01dca3766368c3bd86e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679878b917cb82d05e8cfcfbe75d5149181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd25fdda3477a4e88af639e3672d2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe322b5b48254975f1b11a6893220b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba6ceceed4350b4142004a10fd78cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc2e90a80bfdf552bac04b74ae28b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfeb471bca2ac66c036afd2d407b96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee574f794d094fe4773bca32bd1603187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d09f40bb852da15846df5b6d89c42f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c4e03fab18b4e11783ecf822406e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba665704c080cc81bdb6d5f0c1944ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268f6cc937301378f3a96e1be163f27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee59294faaf3b742f728988b93a1b3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b52735a735d8d711315fb1262390b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b9389fbdad113e7910c27aea6cf1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beb2f666bbf514c1307e2e74371035195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a150819334b02b5d10747ee4f336f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d433733c245e3037651b0c7533ac8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d935b623989e4615c8559bd4ed73405198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35758c4ae510b8ddc16d17363b0185199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719582fa8099924eb5b288fc3e291e65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8bb77244d31795410e7b4763aa126201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c73bfe2715e3c3a4e361aa4d8ce380202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07800dcc8b5fd0c5e4bb8749839c5f01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e43ac70d3ce4ac03061f18faa47dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc504f5d3586768baf9162df20412f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91ed4b9cfed8811807d7b30b02f7f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c2bb2489ef99b4e5ff076150dfd3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b54a39340bc0e30b3d1eca97e4854d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03354b3d4840ab62faa3cd89b7f3685209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b512cac49d37178479610c0dc8d18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf70ca0016178e552ae05a32374583211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac123017e4ea60464c58111f9bd764212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14028a6b86e7cd8ab33929770bf231213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275b63d1abeeded5e1064223788f697214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549f1b645d4bd7d6b6dcf4cbf96d174215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124085577fbb1e91f5b7a43147e4f67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a273bf5b3313de4f893ecfde5cb55c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fbca0c5cfa1a02a6f01691bd52301218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296c5a20f8244c80f1b7afa666119dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ce63866998837e7e9caa32e46250f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdf1791132e1c773f17fe2883ff300221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af9bdc8e1615d9fa43364133705ade222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59a810b1844078972bcf8ac421f74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ee92250939e27ad19b2c592355ff6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1b4d18eac632f9f0a4cc70897b1cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9d42da8a18ed6b4cf0b45d9dc8090226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef45923b1e432cb9ff06d35de1e8d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca8ac6fe4edf73edf91b65a1b3923d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df22885fec0ae7f0f73b9476cb3353b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07125961ff3aa39b0f93c3266bbaf086230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4123e71bd7fae0ec072245f20206c59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc36184633bb87596669740a94a8553232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43c880cd1d95635edd8eab43b1c7fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b09fac71ecd12fd04046d2b6e81f73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d357503c748ea2eef0c67f9e540f220235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff41c35bec79a96b5491f1247e9ea97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c093b3d19d09373697761dd6e228fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21ebd2865bd6abbc57ca39ee7e05bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b1098fc8fded602f223edb42b95d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259c75ea992ca24c1f61d1abdf3e67f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dc93566f1acec2bef11e3d8df2efe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9987f87cf865564a09e091102de7ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94016dbae0b9df040bfae7dc90916747243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4011406d064d8b2f3daf89aef9776244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18c97664b928d13a5db7eef4c9b306245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf23ae242bcd663ab6ad282c690201f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84997f42c61b5b045888424e9ce59614247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6b668d3765416c00f7850e29f7f53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01541e4d8c6e924bb50686d87799344249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0766f0854e536b72198f046d5211b03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9efb6960ea6c83f78a6ac53aeddc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ca65571ce6468984d2b0148e61989252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edde39bfa8a669e525884ec98c3749253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ab4f3c1fdb11ba5ca3e76e0168df2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c36d68dc954d61a295e30218b3297255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d991f4203df51214d82664d81ce73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cb1b0ac92242cc5c737c0b01027d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afab97f556f5e0b6e6ee95b4ca2925258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72459911987af306c70418f5939b777b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288aa5177226129fc8169449a81ac29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879e15a72055183f0206cae79609dcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32467424dc756f01b24976894fb776c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15cdbc9377898cc4efdd34b4e10783263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300eee1b4c893cf6573f3f2aa2c5846264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfcb5739d1b901d11179bcae1eaa38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fef86dbaa8abaef437d220ddd21f56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129888a257a78089d5a3f139eb2d879267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771b668ecb81d53b88cb74d03236ec3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6679d15d74c4b638235956dd3af357269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c58e21c51541f792bc4e9234f7b719270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e9a7ea183b222015414ca3544f382271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba50040623f2d6f2ebbe944d96da268272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd4ebd1145e8909e1eecb59a72475f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222d89139db8c0ccb2ce06242470935274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af025add058a77370e19a227ed723e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5d431f399d3d86ae8f6b1d0fb6d7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffeda731c1ab6c3e918b514c9e3ae0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457693a2882a34dd7cce6cbf6b3bf722278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f51d0d92cc53147c6e90a2b25bafdd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaf03d3fb1af6ed8fdd2edff204d21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039680f7985d70226ae61d3e03f7d4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bdf6c8304c1dedea8ebe7baa81761282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81356b6f469cb050115385f1b51d611f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2dc0f16eaa4a448039d0e1467932b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4bcd78e4ab4299bdd5a570ef7881a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81d44c361e704cb626d54729cef405286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa77c4ae4eabe71d1551df28e8b5df3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411d57e79a8784a1567309da86641c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adc540e187ee318489cd8e8db16809289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58742fa4c888d3b9d52de3f678d53314290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbda1a566567240b0317c74840e90b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d005db0ad34744057e019ad4105fd32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910caa4e3af47144cee7a96017d6d2c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbec6d225b2ac9b167351cdb8c7abff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37bcb64ab920022024a06f50aa16b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168bd892ceb7f547fe75a1614b041bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447de05bec5ac542e1559e10d53af728297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ca97b199e369b3e2d94c0fe0190c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ce30c301dbbe28574ced9d324c038299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0568ee8e0931f450e0e27ef0065eacb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8c69f2a9bedac06e067d2d5a26f85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eb7d4520a18d5c8beb8a566b6c2a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fdba36bec800b03ba5f03845debb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a4697effef99117563da17233ef7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59372d1439a8beebdb278663f232667f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b6ff4e0a422ee60317c718bc71da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3550f46e21d9e46a40bf31d69f7a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d259466b83bd6b8c3fd7c3397523e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1265e43c5a24eff5337a25bb0205c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13ff437796688ec39315a2ae415516310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132765e6b55df11ff24fd557fd28266311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c401aa5af4a7834b5e0aa3d4579b0ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4774119b441a5cbb34fdda08a79d161313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18894d53f5893f3299e78c05f02f9faa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1160111c51e866c2ba43ab7a0f46f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046f6c40e17f84717183df2df104920316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ecd70539bfb616491316bf104db0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcf372a9db0afe37f3c0e05d010a43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cacb40e6b02ffadedd34edd2c2baec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1b95f3edbe40838a634748c9569b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf099dd9030ebbee19218f7c82af784321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118dada40bcb61070a52eb25444aa61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed723b6337ea9ff81d62ab05f29e1beb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043095019f8b775cc54117f655f0300324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194d658bf3540c6896bc38cd75d44a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c4ebbe88a5fc2959a1cdb36cb9e44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069485770b9c6581711946a892383153327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324670bfae889cc66fa260d1b536db4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024fe28664ae9bcb9f3c6f05d57994f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b33413279f371590cd54d55ab124c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4062fb4ff8c923392b20c482c745b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4841f79b2d37b9cb520e44005a052f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a89cd1b2353842658c3946addff1c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e1d3c7e969ed6596a57d5c8c43a70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab187292e2a97ad84fe58f83bea4438335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca06321d0966e17d26f72ee881ac99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05061d7b3d4127e8cfcb57f8c38b22a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37a848c5bb143d0f987098f91042a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352fe29f6f14fd200bd23b3b631c4ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888270e031a64da8501420b8b9046612340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31e32ab7d1d34ba3cee876d30bb3ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e877f62d3ea1577e2a6387fe82254342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7a145c2c88a48f369af1c58fc33dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f129fc3980982d0bec7d0aac5c4c92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce18c34797bc5657bd34bf5dfdc69d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f861d4f9c0a58b30b5dd101f989687e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6bbdfc43683bb92956f47c41f0110347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb27b32a4209ce09bd9cf0479ae94b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718e96dbb843aee7c194801a9e4ad4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7112d75707ed2bce29052b66fc23e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fd6343640cf34be427c3c1ec65a81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598179190e15d48a1e471a02aae858a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba378f49ffa17b8ace7c8aa3a1eb82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6380ff9de977ad3d1f558f9a65c6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a393a95e1f2c08bf8ffa121e74ec74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00d1dfa282fc542b21e3004c179b84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec08e68fade3fdf1066b840d4418890357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c8c12b3576be47c1204e339db7f37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbaff80c4b813804dc48b1d90e2158359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d46d91f2ca0fd53b02690012ddee5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec796c8562e1b441cc1a024ec65d99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bb9615fc620aabed1155d31b982c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34cec8dcc9234f23cb9e5e1a4c8a94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22022dd6262915131a4b427ab749eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea64e86e1595e0e8d657e3956f94c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43be21e89f0692c80329323dc72dc04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056744d587d891b3395ad0fc9af3a96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfe3113bf3424682690bfb50ae5aa2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067f1dc50b01266fa24f29cbbc56ac4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd40c7d1b8c0a6c0c2dad5ef7b0cadf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902af3a6327eca2f9c793d6e498ecaff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91123e03c0f0236262e4a02a0b30bb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdfb88f0d391de63ef5b3f7f188695373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a9edd636e09faa23c5221844fa897374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032b6527fc0b62b5a8a0a9105ebf7bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d7ca695f4b6f8893ead79fdefef8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb29dfc492eb34dff214b4c7c66a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426927a48b0abab899f1421476968688378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>