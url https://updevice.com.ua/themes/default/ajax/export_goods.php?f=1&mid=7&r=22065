--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f570b3c84a5136ddb1dc9fff27e1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdea31e70ec7dd4b0f6c7e9b9fd0fb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb0b6f248fbc80b022f6afafbc52983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293148fd250859e9bedfb62b23a94e464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc0212901cc7b24a2d9a5d611a70915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d879011153cd5eee6c66adbce50b936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913182ce9ea9e116ebfcd4960c4f62c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623c4ee6fbfc7de1b729e23fed268e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f711d1fb211d2543edfccf4b8c5b5da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e44d23f4a44658dc6ccd3a862610210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d33b1f2934fafb595498e126d364da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f757c0db3679b31e8220d510736f83112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e98b1ac83f4e81fd8db282ae97ca6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712573c4689bbb83edecb8d62c933b3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ec01eb9d7c89aaf71aae84174bda915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca35792c933699512401a2cd9598b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec9d51e46555c8ffbea1efda373ab817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70b8cf57c86a97dd70138fbc6c492a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c103dce4d5f4c890e9fc4a7f5152519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18993b6e210aded066f8441ea36a812220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b354984bdb0ef92b6ebb12f5a1b2c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff37c51dfb001320d7c9d65d4648c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1d182ab06152ef61ac54c011b078223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b93f851b0686d4d0eb2921e18f9e2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6274b978166a2012191669eb5d9f7fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09e3cd6ba7d08cf7da22f69a37dc7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779c82e9530529f3d6d4f5827a21ff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf75381a99635a800402ca390dd054128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc93792290aa0b81a8893ae981618a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862e2ac23140ec4812de83c7708097830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c274602316858489a4d9d8a5f368e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af44ed697cf6b028aad1bdd1a10fe9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17096c400d76c6995d7d62f9ca2d8d3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cb69375a4ffe9b938206af8ce941134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bb8a075b209688013208900b8045035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eff8b9ef5e20814ed8dd46c3f1ba5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432636a151cd75e9a2dadc7a2eb8e70f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e191d0cdcdbd44870da5578ee5948a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871577d64bc7a5e366cb698fc854dcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fac808652e223201c5ab8def1e8b8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a58eda2c291bdfd3cffb2cb558edd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d83f9ff2e6068f5fa488c10b9c53d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a956695802f796fc73f69779d584743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca20017f870ad5dc608d64c716a380444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753abcc441eefcc213e5a3df5a8f699945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eeed89055b09c1d66f8cfd677265c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b21ee5b768ac3b1baa32362b4c235d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e8789610aae49fdafc0271498906648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b3de385a23a120b6f8307ab080cf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98d8be660850077b76c593831dc64f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327098a961fb3ad3bcdd71c4853dc3bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde3fefb9bf7cab3714e2f1c5a4f92052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168a01e4da46e6684230fdf23849eb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a0bc2e00243506f129dea52608ca754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eace50ebcd752bc4d37b7cbca7c6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2d6471ca1806531c765553488a8ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefd36029d0494d4618890859888a2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be40ac46087563f195310a7958ecf158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03e127f69ef74a07cbdf431676f1a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b115deed82198dce50f4b8bb666d9bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d39f53248bbaa04cd3b431dd8dc7a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51036cc909e7bf8045b0e0d34f4bae2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5848f264151cdb31835ed72d9cd2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5951e5548a5ee81886388f70a80129b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986cf0cc4bdd94acbedb9ce5fadd80d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89927baac6a67c61cd1eb8ced558a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c30e3bbb4717d840ef0ad44cb53d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db8b8b4634761eb0029c0a6848b1dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cb265fa4115222b9371e6bd69fc5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba300284b2af8adcba08693509d4e4c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988b0bca1f1952b39a4c7a5a646359171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b77fe0e281af1c3f155fdfa0ef28272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1360c55b5f1e01f8e164a3a3d82abde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c5d50d052cf3391fde08f18d0649074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e3b2b265c34720e733a29b200471d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49bffb40c618537782b3244a85338f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091494dfd9639e90619cb7d5a7f8aca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e255a7dcb8e99c6da20eb12972c9d2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368baf8ee4c0da962badf7ac577bac579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615e7e22f1b79314bd5624a0876629180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1bf96762b9d84524a3286f555fef681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76ffe3d82d69b1129dcff391deea1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11da6dac813220dc68bf66836f57e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e14a84e8441ea6dd7c50d14e1212784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd606bc608bf2a553ed4814d04eb564a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34497ff758115b8ca3f3821b034fff0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0b5806adcb77c47ab9d22b896043087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ba82e34e42f70e67537eed7ff255588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699d7bdea1ba3a7202aca73075df6f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ef86a8fca9ebb1d2314db21e5aeb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735684b5374dbe975ca5556fff8d6e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b239e68a5a172dce6b2d01d59013d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bb5df138f279e9c83fb0d84ce8dd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269087c4a23a5d4408b881ad42672b8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f226922f934de7d8200a1ab535a1b8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f246201cff9b718b1091f2c26fe5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19296c8e41e8b3ff5ea3bdc79a825a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a950364296d042503ad3d7861ca828198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233d4385f5d5706bf76b0d24f3112c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eda17bc7d210e43cf9586c12494f90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cce6dd22bb779850d29da9e4ee6662101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64cf73cbc4c12b657f2951c682098a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436e900f78ee304d4ef27dae825a1c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d29257a0d9b5f3801363fac27defb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e85fa929e668be93dbbab2ece75b83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f20fd63fbb4844cf860fd0e6d5b8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167a19774d468032ca14c18e45a62a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba841809761f766990574086b4b8e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c482636e553b21b73fdefa3c0dde6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026a348eb7e028702c28b5001e0ffed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f07d9089acbfe416d7972c0846c31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842477b41d2fc7f3cb2b1a76a1315969112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7627c0674a45059410906c8d29f7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fe1c0a74667dc8c0613b512a357e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33088a1d764ad620ed5101a02ff56f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcd7226e8c0583a34f3ddfc04354ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bcaa16c496e14fb6d962eb6bf6307117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19833073f4273797e1310e74e104012f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c846261d483e79afefa0e7d423fab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d27f0fae480139d94df5eb8203843120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3840ba7235689e893999a1ef040051121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fdd5a770917ab2bfff4b63b245192122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efa3e279b56d5f3f2639daa1413f9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca5b764a23e214d8901ba0a5709ff7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837151c9a757d379ea67c5aad0acfc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2a39997f673a51e76d13302d84e03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca3f6f3485ff9399f89232221aad14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5b5c7601481c7f2cdf3f13c2f50a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627af9139ff116c80032ac3432565da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8233d3a14f38a2f9b07d94346fced0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316d08ebb7181028825c464c8812651131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfe73040b2d5b97608ce38c60ef367132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5635939c713fc0ac76195c67ddcfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19491633c7cc15388b795ba9b98077e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ee63b286750b75865778807fac69b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276311b38f4557e4ec4adf3e5a53ab57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09717b4fce6fca90918de6d136c20362137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a9c3ff02440b096ddcbba711e9bbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3df39eba19f15acb90b61ecbc511e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab707d01adcbc047054e6dc9d7e4eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c2ed7cdfdd0736093dd7af73f7748141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0aa5318cf1b6eb0fddcc826c2b305142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b128dd765d09e4aeb435da604e3f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2b1037745fc4818109c683f8151cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1e525cc1bd79d2f3f5b2099f6bcba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19d09e7db210839abd4d11f69b8954146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc41457daa02e3796f126e802d367b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca591ed06752705eb720a2f0a166965a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123f7a18ceaaad512c187e674af4bdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff3c2cd12d2e42ea7ca6b896a498d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b3b5a4bb4baf5673e2eee6dc94158151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adba3b31f239872293b9616a67e754152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488bc6ace7cbaa16113b8810a3349c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8cd757220ce98929a67855f911097154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31265fc6e16bfde2ac0810dd48f3edf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e82563429ba6e29fb108f9dcfa5ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ed5bb1fde7cf51b8eb9df5791bff6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c44f22fd6a16d64ea9c69a209343f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e88e60501cac8a5a9844313e56a85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb3e8c4f3f89e1882215757918fc42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d06907f9edce324597430db200e4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b972ab6311cc7df3d4109ae7a5ecf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e7fb881cfc50e207aa456028e3053163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a4b0305601bb2e3713162f4b3810d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66013931c7e9ad73b20d3144c5809a7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2e0f61071b9b1beb01eda27b61bb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155160a6abbfe6dd6eef7fbbd1f65e6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b022c27a8e2656a0c74f48d0d1f97c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f008e0226e3166edf9fb719974d4305169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594d9da9a3c0e379585277d357c1b1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a5450251d9b7dad65fc959eecf1b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93c994014f5a256e3f79b913e3dfe8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5f8790096517f43294aa8e95b298c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba71dc046517f869895efd0f99779c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57956303d9b2c7e18473b2e983cfba30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89f5890fd609896f54a0dc3151cc58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c085368f626f5e12c7ecaa838a6b0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428f2277926bde3a0ce31cac2237eba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31d7309c355dfe4d6816faa802f7a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deddc1b24d76d557bf927f33e35e598180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a0a3dba3ceba0ddb9bde4b0fc0987181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c666f20f3909dbe625e1dc6d6bf3267182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa9b8549daf743e9f93e66d34a2ec1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919a617a28fbeaae725b65f05246a15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc87c017fa515f2f5f30e79c44e0eb5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647a504ac2c178889075a09e54ef38a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf51142eaa287531cfed8af0695c040187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c321a1197e1f583bea097eb5a6c9cf7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053f7e643cc8703cffde7d2292d7e71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08186fb342e79d185053c54ded3a2358190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def77656bebccdb879c521451b034341191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c490b257e0c164646cfa1f4c25ec0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d978aae7d6aed5df066be6b718039b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84571879297d675705f37b287f81e039194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21769087ef52978e53c0d1c4a8f7f22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523917532f3697d9e4e72b7652b90c91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbb30ebe8c0ca3d94c5a553f44cd2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf0a2b85b2471e9261ef6e23376f47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1896ad6877c8ea849d109ef0e65bb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a57cd2f376074468767e06fdbae2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8827a29c39d400391f8900152c486201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f3e45f498549280a8aaad7888d1e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b17c99ac1660c8094e8d5eac1e0f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e0d4cfca842fb4099b068a66e25af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761cf971045610766a06bffe0e9852d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a08ca38c7297b6978de1bfa34e526206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae613cab6376f176d508575bd16b39c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daca4b915a122aea651019e2058cda8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9232994b24c26fa32bfbe98e928f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b9219d10627821300f5320ace06a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868325340143891ecc193d7aa9aaa9ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1426a7679ee0f9f1d4a8903dceb22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d59d81ec1351302a2043fd2e3dc05e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478a29d479d29ac13bbe4c56938aa53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898447650ef056feadb6d32a8221a4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d528e022ab0a5c47311381872da771216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72148512d9e1419fc4b479076c3ab0e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851b7bb0044f84c9f7039d297b59e51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024075f6207a139b453e1501081d69b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef3d97f3c574f32803e41dcd936375220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b7ed6434aa014e6ff3cbb478c239a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c97575ed487e9d4d92fcb588ef89f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03276a1709a26ec9b574677ac82766c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8eb98ec8ac45f259c3ad7cb78f3f16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2273ce44c28b4965384b44195d171225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e5076c63be628efba411df166936e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a5920afe8858749cceea0058e7e8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b7355aeacb66e8439086a113f3745228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57e8feca4ded998b29951bca2a1cb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7552398fd393925e406a8c5bd11df1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ca9748b5a0b00950dc66733393d12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d1fad44ad35a81d63f9879fb188a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e7150215f8a6d46d1db8a71535304233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040cf5bfc1266818566219bc8957de2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcea9740cc47aebfd9a9985b8fe2e80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b53748ab1e93de1d3cad9f33674264236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0381e4481eb50320ee70f4b5564ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba0297da62618e3815c9aef7bf1be5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d0a2de118c8792df57da7b5ac1448239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730077e6e10b5f80486046f1d6b9653240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2ac38ad5139242aabf6e54a94b4ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd9f0c83713cf5ebb913d1e091cc58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93457840d50b17bb4b01f1f48df30b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e061bd3332260dfd3ae1029a24ed6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45679c45f7d10cf4797d2c38399dfd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee15d67ff721b24a454f4467e4c546246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae110a3375726a42af2df2d3f2e35bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a62d0307e12d96122632e633ed9629248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abd1512527d6af0db2328d774dd1ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97469672f22ad46dc45fbc6170ae92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53543e9193ed95fdcc332cc8839c9f3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dadbdce1a022d78adf6d289fec5bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bf0a34f0850d55a16391b191ae89a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730de8f7eebaf91f91c6e2ce8ecce0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b81e79fff08c58aecb54282b39591255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebb03f7ca6f96a3d320eafa0e802f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9558aad09817a853285e8f15cd1869257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bc144116c0770be123ad9131eaa68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbeb87d3d6906ae84882f6260154e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c9e6170c5ea8924b5319d2f9b67f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4695a4681e48f679f54e3a3733f252261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9508efd4bb9c6136da4d3fcee4c5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a222754a5264c90c3a5dbf680e223a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e0693b419a2ab5d6d2bb4d1a4b48f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e248aadfac466131b6d83bb4bc9e5a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995fadf58702c5e0422dddea615bd18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba484f1b4b4589faf91eae44c5fbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7088518ca27c7a251217e53faac01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebd2a6353250d1ecd20818fe30aa18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cf30dfa82351d98c415c45152764d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c74ea20e4d3fbe43fc1efb24fb7dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac0db8ddfff5186912c3651b001977272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410269ab032c11d914abb450cd4ad5d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cac174297d48986e315dca039cad6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0336923c60c9af5eb0b1c05104fbf05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534814772b7d76e9b70f1146d653bd0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603bcb22df9d99954d0ecfc577063fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6fafa715f05c22ea1347de7bbc3fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2ed6f8e28252bcd59a153c2098c18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c805bda9761b59bdc55d79e91dbbee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2b1c28a5881808b68bbe1f446d162281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9890a46a2f0faae0d0d0e5ceec24470282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd5d87cf7d3f9bfadb136cd65bea96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff445dd8a7598895098c03f47c38d3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47ea28a92c78cab9d97af0018bae35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d327453496f5a7869b1d518ef7095286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be394baca6408a09bc8512f6adb82330287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8c77cb91dfe8d44691008c4d6ee76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d637819b963e6a83dd69a954cddd126289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30b623650dea4d51708857fbb509f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cae940036d683eb1bc07731cf956e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0310adbf4941c30d1b65139128c26a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8745ea60d7fb77c32f1be7d99d73a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81720a5b0f5b71571470c8e83f43d887294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf471b10d5a086a4e22201ccf56497ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd3718d717eae1c0d4bc0ecae9e949296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fd49e443dcbbf7e2c4ea2c2e22436297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c97b331df473c1ddddd1386af455a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e8d097123f5be9d0cb595530113e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642793ef953c7171d0906f2f0ceed00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0365944b40261ab0b69809aee0d17c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb74a6800b153eda8bd0c721964af2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd453b959315eeb7c6b03e9977f40bc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1260a00fdb6d5f7afa892429e9473b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1ccabe2af66aff3080d4f5c597591305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df31403601959ef96ee94c3d4d46642306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eee61998f29b810ab0e1c51b0aef88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df8c08640578b46d39b8e3b0bb8c1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a0a4fb8b51cb9f8818aa3721417d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a9cb8d83264a9b1041fb118318491310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f4617812cb7574c78afe92641c8f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9683fc39f7b202b02c286bb7aa4dde7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478135845bba7df9ef4fd160db7456d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10a367cc26b6b2a7c2e013faab358b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cf0b06d8e29d1650345e2bb35669e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769d06c1292f0bbe03510d1bd2a83fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064d2ad61dfdc8fb09e89abedb38ac4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13c14934dd8b1300bf3e0600ee9459318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b038b4e5440ec40331d0cd8e7a16260319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8729a314538b40cce5ecc5dcd746f64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdb46ffd41edb1070b0dafb37ade38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8e5a53461d03fc5af109bbd31bbb7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c534ef4725932942980b7d71f99f4ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff252f75039948140f6da963de50eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0dcb21be87b2ff00d8aaf2d3e4219325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f1e51c0ded791aa26569c7740be88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8b13123d3959cc4d7d799a9ac8799327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f382b190dca1dee3bfdeb7afd938b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b3995c8335b4b4f135850dabfc342329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f6e8d914b72d4b1190773305db683330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bf7d8b419ed72d94d7b6ccd765897331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8ba3fd462f3f55d98011b795d8fb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf62f159a65d551686ecf616d29742333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b8993a27695620bfac2eba9737149334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d9278b8f11c4e16d7f4070e07d281335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81455e280c7ee428beef991d566f21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bea634047d546b90f540523f34f3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf18d015f55505ff74577b653cbe36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031791eb13bc059df5ac25d71c8f349339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b4fddaee9e01fd7b4d08dd8f816af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18065b6de44085148b0f56ccb092edb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190a7e91f1bb35b732842094641ddae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0ff4d207fbd596bb3db5dc20c0e90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b4ad37bffb2f67b67770a119f1020344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5b96cebe41f8e1294c0b4a7ecc189345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140585089684f3e81ba781908e86d55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7f59253a1f4702eb56164c0759571347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8784c316722e587577d90d411f5b8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d0d9ec438fdabe63214becc81b48a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24021fa45848f57a3b721f011f32ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf885db2588c6eacddff018ef670f6c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3712d65d821706ab9855f7b5e9047db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af19df7f88f0ab48b2f1b622a76727353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4d94e2b8e7d55876cabafae2d0b25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae393c3f5d069f6177a217e5602e64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43759f46847aee1a114d5f36f78f0ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd0247a3cde532427ca2cb900f7d7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb77421d79187913c80bee54d69244358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f34e64b9766cc8ca9bf4fd19ca8c9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bda84d907c25c87298c3d204f319b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54e323d114fe5a30b7dc08e3d6af3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4e0b16ef8f96d9925d84b64fc7a8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b96dca3cb9402e75bbb66dcb7bec4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd96e9288027a36aa8916625cf9874364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511435a32059251d782164ca12cfd78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3df02a67c71df4b34cc4e306fcdf8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a968fce66fdc7786cde98cfa3e095367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d18d6ee5f4eb8c525f07a82da919b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdaad589c9c5404d02d46a2388e520369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bfd289a2824476720644c4d9b55a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e124dc9eb6fc70a7669077c6dacce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93f3646e300e8053c23f348ab504fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a11b54ea11f67e5c172a4ce4705fac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bef6bc68962f6dec277e00d7e5471374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275f1f04aa07a400d0c835e1d35b9e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0696b10e8bb1e7f3d89de11f2bba78b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3cfaa43294cbea4190ae8b93301f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb37813ede596215f170554ccd05427378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bfc12f18491b04afc43f4275516a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64fc0dfb8a9f3c997916bfb5a5e8f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a97e2241c741db0a44b670dbf780503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244df55c696af6998e89eb556402a3364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f617a427cca8b6f70b449ad1baaa375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fc70ff06ebf182c15dce9c687826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7d7580d9ae9d4a2bcc9823ec68f2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd97ff17c8bacae2453f01c6d89ae98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e24a521749c0a5219a1b208b545aa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aff41303ff7bacdcb994432d8069010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961da61274b8d2e3403ef795a83dce311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dd03d294541537670a7369af5cf5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f4dce5779481bbd0d2eb1803c25913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb01c72728705c4bbbab16424dfa96314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ef2ac9a7a4738561bcbb4d4d41d8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a296b31a44b9b1886dfb765a3a81e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080d3813b687fe3adaab09789a5372517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a9e9c0dc9f07c6183220523a5a84b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05b34105ea7bca2b26d51a8c0a730a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8aaeed923ce49185cd470ef2a7600a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9dfcfb25de9430a24b93a3c7fa15221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af3cad227bedacd11d32baf8d0224222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159618c3f3b0f34ba7750cc996ed71223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58fb1da7ccb5e7faa35e5593d7ef4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cb343ba6bef4698dd08925da8258825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6532d4718cbf4ced90a70c5226a7a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc6ac1108fa6766563b274e448cf6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08c3d5cc7403fc3bbe89c0233f7fa728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9750d1c62d638682f12940f30f41029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238654ad1d27259c738ba93a833ce3b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dde34369f2b96cb8de2b7273fc34f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990df1f44c60ae7e56bf6b189fb60bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e147672df15596a3e3add9d7f040c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6fcd531d302a3a74e07c9584a584e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae6694d529282382804efcc2f946a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb250cfab32231707ca9bc6da5667a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b553444a2fae8d6c44ecfd2e7a1c9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d5cf796e04ab07944b17442a9e06338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca896ed184f213f343bedc34ecfa73d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a9b8bc1e6d270e2301271af2598b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cd47598b1c108820298cdceffb5c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fe24bcb0bfd68e92d1f48769b6d4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfde36f64d3518cc9cc1776a16319643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cea28e9e4d92d750ae8972abf9eea144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123ed5ffddf38cc1e5e2fd9e127385645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb992b92e8c1c6c3a83a7d8309e63f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e846f5f6e063865afb168629d6747d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874af68e283c94a7860c21de38431c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4371f236753451be4c69609dc42af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080dc25d15dec342d39f52d2079153150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12c77e5645569c5fc5be0c73ee304151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9249bd19d6b0565396d79a1786b9be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50598ab93e44bad19c76370ee765fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa0576abf85866340c48aebbdc65bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c20f1d6525d8ac6ead1beb0c20a2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32343cb443969733a1c4de7b7997f9f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f089a9e87c344def2b3429857942657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c7a05d79077daf56d175e649f78da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d2dcb33f726383d1980913ea3ef8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6882b86dab0094a7677919e2e308160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98892b4ba35931aae1e6f7d18a935361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96251b2c53e87e375b6567b27b25431162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f94aa2809c9c28e9df55ba12f4fcb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aac35089d7c2383f170aad7829244e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec0b692f1a42a12a62e6555dc6022f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e867eabea350516d2c08ae2a2f67b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46602de2b42d9ef4261e5d71c6c66ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb355193dfa53999b503c33eb899683468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf219524a941e9a01eb0c4dd81bb8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bf17f833446878e9573dc3da4f42370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28715e0fcbeb0c50dde991759e444a9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a7a65a917f1b3161ca887e6cf7e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3571f7042503d89dde479e9446d0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f51c0e0778241cc26964b17f97f2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f448231ea6b1e83fe3552369951c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62920cdbbb1dcfee3e3be7e92ee61fdf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9ab9693aa5aa89d5b6a9ea3b07b0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73409ee519457b46408255514879be2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca69d96041f46047c590db09b00ab179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b80cda889df937c669047ab558a8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16858e4250ca16977aea188905130ff681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e975c3926bda3faf5828c5cbdcf621182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62526d344b19d430eb0fa56094be454783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00f8099c53a1d51e28df33c3947b1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f70d35cbeebde3258c0e844945fbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ccfb6a8160957a52968035f83233c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53f30dc42240bfea03c6eb465dcdc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bdc12779f1214490f6e1b048cb58488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8c3b028dfbf75c3369098cc7721d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89723165291d9269d4fd92bf7324e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0055d4349123071185f2d797aadd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b080f70079c4339d886551b8fcf8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c5e91adc4bf414aefcf36e39a635593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3db5740c83bf1133e4810d30594a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6862eb0bf944b19af076b8f18fffd8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe432e1eaa1e874f62a4aebab632d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75340453ed997981deed6507fc123fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb948444572b96b84f9b95758f804f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd11e30b042eb46f763d848fac0ac9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19cf7f1a4bcd9593f71a699cae6d5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39693dbec06c275f1fbf504194f70092101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dd537b3bc652f028a8ac74f7aef4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41967e4d3cd67d0833629c73dede025a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cbaa72f245a9372e07375fc90c78e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c915a8b8b45334011b7de6b7fd61a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77364a297dc7ab341e4f203a17ac43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982b3992d98d752a3a4578aa5ad9cfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c2be9642e390c6cbad849db7e57f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c66a77be9ecff5695fa8e34e48929109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed55f769d2cd5e6fa57dcd5fa8355f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9036981b6efbd923e91d6916d3bac1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee608505a7e0d0934a16ced4c0c0547112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f08536cdd48201ad5f705c22fcd71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7cb661918e794454dd2dc0a453214114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609b871d6d47007ecf6931e5fe59e7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3e29c4b5ebe3534457c11415c868b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b7e8d7ec346605217af7333fdd467117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e786486396513761b654ad6164fc1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3b817f3d9e7d47e147efd73cb68c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e082fe2860eb5f863dcd9366517fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253da8dba649edcdcb8d96dfe73e833121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f568b77bbeccbc588766475dd67fc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc44f9bd846f5fd043d1e14e8beb71b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eed61e14803506be3213bcd864c2b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e25419e894dbbe5d32544da4c2875125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d77aad002fd94610b5002adb86678d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2bd080d6d1e238d75cd5ee564e440127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc3e03749afd95d77e9e91ecdb2ca1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd009f5d2fb8219679a9a3686035c0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb007a79704979e230360648bbf6d1dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625bfa546b859e397bac5972bb43044131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db2cc38adac30c00f7ba5c6811d717132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869795fc68d950cb48888ed00655c0b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17542cea7e16fbb2c6f5a0599790f2c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59865661d977301f491a79e1fd0f3880135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44695115057b53da642faf06f38ec7d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f2d7c6dc90c065a4dba85d5f68d83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aea6adc5f7d8e66d00bb61cc1b438138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6134376b1c697874b3e7610552a5b1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f627ae20678f686332a51133ab5ae7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ed5f84db9f27ceac678522dca9c88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202a9c6429ea518d5daaf6811bfe7c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2c38dc3b6b87d4d504ce094a455f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d44d6f022b51bf7dbe256e88b0101144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20bfd2c1e81b0587733d891c86a2a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66041544bf796ff319b64bfd13ed0213146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee4155593c8b829f2142250079fa59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fadc0efbe741037f037d29f84d15e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4c0b75e7767ddee582cd0b1d6ec74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3e2b5f410e45d0d8b3443ba78555c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabdb80c4781f6ce4ea320683c70125151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4239be7cb2fbe8d86c595abde21280152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384bb2ce3f9ede4e33a15353e2f7b6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b29085a333d90acdfa200032bbf14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013e7f18ee4a7f017b70691bd083a6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3660294b676bfcc7131d6da2104c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b133f8cffdf12df0cf001c02e51b6b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0605dddfe54de9a6a844b89d1b833158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0521d0b6babfcc89dd555eb9091ebec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c1dd829b92dd10dc49b20da3a6919160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fe3010c602af948f2f1123bf65441161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df293627b1d41ddacd6ca64034e45bd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cbeec18d0e9abce3d45f4c5d62968163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068ed4e98a0b2473dce466114af7270164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e24a10f5780c90b488224976bf4354165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c2ebe5e2ffeeb1a0114794bfd53ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73a4d3255369897e36758dd07d3f4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10791f5a52e4c32bd98320d356e5c4fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba65abae3386053a0cc29843f197d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1c08f7f3f1e7cecb80f7b1259dbd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5c9cf77805af7c4790f1c1eb23514171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f298b81fdf6bf25040b97522c55654c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adc1c5c8d7989e5e60bf48b2312a29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dffa9a683f710b5220deb2cca9fda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048280a7ad6e1091f36f14918e0fb0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4c8ff2885a59943673f4acd95c103176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb0087f1e2343e243051f8e0535ead177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef42fd8478f49ca428226cda0654e40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d60d2c17a909e709d357a9427e090179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e5d30c0c031fc391280f1805485bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ead8e3570bbddbb0dbacf0c0bf9e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c117574ed78769a328cdecbd1feb007182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c55e3999618b04b014948c2ade79c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febfdd0290042b4eb2420078cde1948184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef2264496592ebe126f72c9d25baff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63b960b7ec10013bce99a10db0b01d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd3f429f38dcfee1fd3e06d04aad10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f783f37d8dbf84d39e0c3df84d6604188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49847291588b335cc8dfb155cc13c92e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c888482c1b3c6d3d73d9a9c80322a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9604709725bbad9e56307016cd2022191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aabd42adfe6b91d164c561b086803192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42174d91e8fbc1a21147ccce04042869193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2cc4ebb2e03ee8b4f71ebd3c72482194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc010100704cc8daa2483dcd291f1cd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186cec9758a9be661eadfb6cb2d0692196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c4d6dd175d4ad130c1e1ad47690d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c42b8ba9cb4828a252e3e664d244d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc56e3b55a0d31d3cf08fcb7092571199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4ba07ac21cec1c938265d07ed44d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c53b94aa8691aee95b4d72bd1c353201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b9318c3f25ef6e4a7db20c108a77d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904cb233add9469dcdad89a11f80b7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b335c64e3eac483a31c67d9b98d101204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fb2357d2832d22bafde432da28cf7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5427333262c0b2867f83868d7c48d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372cd0de17c831ad81789eaa734d755207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79575e685dbe42cea0dc7ab2607624fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05077f65892766235bb2d230c14e19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07006c9bc4199dc748b6e22c24d43da3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2f14cfa39e52f09cf1c496b937226211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d7d6954e44f714253497e99b6603e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0d7bbe69d5c6230224d64eb4abc8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30124efefda42885eea1295ac97829ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36a768417abe073e758d55187a4bad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52870b75965cb257e34ccdc0febaa4ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e47ec7b1a93333aea815a05c83af4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd4738111f096e81f9719268719183218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38b01d5b6a0783266545d690d7fc40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9ea0143ccb1a29ff1504dca6b45d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e61a53fdf3028def038eb356a549d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea988fc0f6b0db0052612ce6c36ddd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9397adcb68396982a383e3c0a0a08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcb7e7f1b894acde8bcada1f85964a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf659835e831f4d5c069fb7f41d382225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af4ee2623dc11d25b53c41c6c5fcaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc918a328b0090ac563c908aa48051227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0718b64fe29890ce3e70ab804e6294228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927a02c75f50a8c1d8bfe00a1bde27f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbb94986ca0f73f5554fa0a1654e23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ea9769cd1daef7dfc139c22216cad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3825beb7f73b9d8c6d7d2d40e60e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eceb8271a3ba04d683db22c295ed4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9acc80f8227667c3dbd37f13c654ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde9cffeb5d3eeb6a51ce1910bf0f21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a160b29dc595f0bbd68cc4af29c4fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6b6cdd959d1a0621335e96fe32433237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763afe6178b247b20cc06acc44f47cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe48b1b486134a837e81dbc0f4dab69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66988a163b892656614d48daf0e6c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e950db49e937506e5b9d1c4b0bcfcfb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435c8ff554408f08abd16d962d7f443242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b47ead9ee8d4bdbccde359bce55be7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476462a5b91797c3edcb1eaaa31aa6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab3bb18a2dc45b040110b09c05d76d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558d1af2574d012f6c4a9ed087e3a0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a26ddf9d689f6090b3440151fa3e2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b23d09fada7f03e8b112458f449c7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0a4b1a84c57dfe07a786824b904b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d25424095a40ba6488a1f5693e89f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f2fb2cdddc2a362b0ef1c8506ad18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755bcc99b0ebff52baad2cc6551f1ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81661bb3a730b3f4b094660d85c645f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81b18d741f2e0ef05039ca3577399d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69b99e95c10b5b1f27460bb57385e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed30c39b8680d9f528048364d19bb36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cf084b8bad51776d5e6a5a1004229257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77b09670aeb1ce76a3d051f885e45a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3e430217a4f9a2f2577254e2fa1d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbdc88dc149e21e62766f9bf502d46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b4c75584f606483db2ec4a7f26ee6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810ba065b40c3a887a27330a36fad2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6392e448b140dd55265fbd4787e648263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982820c935e94385183efa5fc1ac1827264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726a01b606702eecbfa544abc064335265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bd309c9f21337cf9ef4819f3ceff5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5dee31d81cf42864aa8d91f0448bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6ba115b45c3459b5d4dc5f4fe945e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c361cee2bacfba6a73765d4e077af5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901296c0f2321401a0adec9133b3b438270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77136745593622cabfe614d68fbcabb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b447fba0e7c16e8385293c5b7f3ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cadef6310fbaa12a181a1b243b14fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c7330555f08a68bfb8801d3e50e9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0fc29d6b8963f19fadc496ac47a09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd08b2e186d65e8ae2d3cc8a244ea35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e7aeb091dc83fd584e0e29e57c1b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601305a5542d478f4db299491fdac9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09ec4e4e091f6f8f65c7373bb58030279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c0687b6ed87a03d30945728d9de38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c602d17af7e01c5fe5c084528a594ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a5bc09affeaf0ccadbb4e77ff7345282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945822b0c070a0106d4f40c582bc0e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27240068c8664eab7766f2e18d643f47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310edd4bc9cd8c71c47bb4128328b580285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790646536df21458f770659c631ee2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacb2641565939b9c9423c5dc87bb73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e8938bbccfb4a5003e34d3a54c963288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907f11de1e5f6f51fdee89a31cffaed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ded73b1cdc014fd254b788f4d7da9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0427555ccac592b6c8937bc551ff9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f528b9783ade0161cc4bc717b8ed8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a9d40a0d94969a50af53941a411e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54847c89989e8de88da1a089b18160294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b67f0acb2c8039f3fbd7fa172bd5f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b45a800afce05a8dc07f46a473f7c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd995c2acd862f5eb4064898135d4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fcf5278966680ab8f3367b6b03855298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172de2c4f97e151153f88ca1f3266dc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce63f0a08dd5d007b10e8b0e0e3a5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b33bb650f105d22fb735a62006d20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509a610ee728d3667a4377c1e7cff9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcd423a8d042b086053e3c8b7f915e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2139941ed73dde2d1070b70b6da8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17afe5c3ca90b6b9b02b1c7ce98a5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b0c05debc3dc84f40c4eee40af202306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f220fdc19e664c63b9ce35ebca6af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc4eed782731d0bf19cf17ffa287ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6548d27017b40c53825556f0123436d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2211c4ec444838a02fa98f2b9bd56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189548f983a7302253a6b03993817ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8e328060a7d7b112391eb60d46f1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75765edb56ae925e8bfd52592a8c3881313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01738a806967a29853b39cd7398ec7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202d14756d2e421e6282217cd5e94dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb1c0c1c7cce5dc721b13f3fc36c40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24382619ca3982a039c0f2690dc246b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e6f386feb8dd037d3bac4864abdb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34520c007bc6a231deae98bc83f4c5e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4946d8a15f143c0d4219efbab3a9e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836ca3fd6ee3f25b67313fce2527ec7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001c7fd90b5c0bde42d5eccb4da4102322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f0064d40c1d4f80c43db4c3c34c96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c287a3c645ad743ff05183f053afaa4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3c557c0c57c22b6c47736e6849dd8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c627f682430c341b8f99b6ed335c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd51183422baa1d27e822dbeb0dd44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939710f6b20b976670bb48e0726de73d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64b9d185c4aa0cb06793c1fe5c7db5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e0aecd8d3fb0c12122b3e90c6a900330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480ec08be9d69181afbd8e5b40671ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba841e5c7e167b66afbafdf272f28d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a72728c091f00c13c458bd95c982c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87b380b99adfb36c9fd538d5971316334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c24a7d0c20172b5bbb113011ad709335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f5df7927fb3003287d22a8bb1a121336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92c7fffba82dac0da119a0453eb5af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24316143a1343e8760dd7c108c6f8f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c37a449137cbb5241374b3c30fd894339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f610ce1ae1d2984459d69c1f35cb04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e13e4f01e681b4472f0a23874b1678341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ba4626d9add36348631d467d9c427342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932bddf242894f230c42355a69c43c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474268a37536135ef5a731429dc7792344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb8a32247449eb6348f042a742aeda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330edbeee566bb2510f8387566e36e0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e00827b61c0dc287972bf4eb46005347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fce3760eedb1efaa619f84be2190bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628a1426c5bf86c2a87f71b96c7f474349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a5b9bfd6ef4d9ab94f1c778f29067350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfb98489820a30828d17a4af769d5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc534c60b43b37671555da1dc6d44382352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75e53a40de9509ddbd7a9eb67079e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ee310ec1a9860f8906173a227882c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87da66c2d9b27711c517b9c770b6b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12f41ba86615c64d542e43f11b6833356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9164ba10b35f180a3abd46076f8c5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4e6a833fad54379bf6211a65c86e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1b60e9788a258612a9ac10134d987359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086feac018f1cfdf8ac28353f495ff9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdfc1067c35dce1d8a1f64a086b97c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839871f441d6dc30793864f9e1d8be78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29c3519c267c50206e83acc5e42585363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae6661e3fc8eb1ec1c70aada1a2f9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a71280e89a97fd1e13a30b5c5fd991365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc035d58ea3f5d656c7f33c159ddf7e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116373949a4c0f8ff36d77201547c4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d331f6ffb08ea5dfc4f86298089075368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca81e77e840542ff3a5d266fed45a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27333c868ff51814f707447c70c884370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e79174f4eb811fa047ac1624327878371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110a10226a4da5a94d098565cd32af0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9843a920854939babfdeff4f558d51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6ff5a777719f67f497cb2f989e982374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d661145e96450b35931e7dfe38c13f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9976da9657d55a9e885ec71a57b57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791c5edc27c3f45b80926d1eecbfc6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bd93ec948ac5e2c57df922909242d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>