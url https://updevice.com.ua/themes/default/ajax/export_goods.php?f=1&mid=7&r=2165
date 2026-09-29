--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd156ceae18e8859617746d4f87a97381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6d7f0521113a67135b24675b020dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56564bbf5c96e4c38a119b38caebb8273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d70e1bbb8a6f4b3803390793a1d994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8cde093e02065f57e0d3a22e08ee35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a672679178a625c087a0446a7ec136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900808dda17612f2e9fd9c1e3bda8ed37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bf66c8feef452d5f56908e169dfae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1af5e5ed365681e871ae95724d9259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68caadfad209e7f23fb987066d5662f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4bf4b03f3f30682164ed9b2348b9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e57aaf9ca326d6a54602391e8723912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cccbbfc6ed39abf786b0ffa9f92a7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda48ad7a563e4812b6c46a04c49a91a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951e7a4a5df231ec93e638f7f7f01bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b61e2392ef7c16bdb65795a8ba802c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1a7803696255e277a7c78cf13cfcb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1c346bb53645824e824301723454b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99ecc0bc160ebb2a1d9ce7efd6cae319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a908cb0533933bdce7db44d2fb224e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473ba65306165b08502bffeabbfd68421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733487609a0740dc63ae20c8637ea5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeef7a99630b594ca25ce717ff1a7e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799c8a61133980fc5c484928a6335c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e6f2a0f010391f4a1dea741d3878025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a29014bb8c7b6010c2a5d8d4ffb1bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543681d458c731d5c5067fac468f84b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4134eb050ae39979ab2925f09ccbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f104bd235da4a7de6fa556bfda8d01129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84b07a519ee997f832506f38781ac830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219f24876ced0812728bb30b17f3f7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac1e1d8fe6720e9c526bf85cd54f1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9bf2cf39ee14e33523d0ff1d5ad6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37478ad9c78d97fec997d94f71345bbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cbf167be89b011163559d2e892eaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbc6850e7e1c418959fabfdf00b48e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b768225fa2b8c7470a7ff44f0529a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b7a725f781abf2de1f436efa724eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf7bc89461e8e1b6c79d6f6514d27b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7cb1319e5a76f02e0d0b39055b21640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca301b8c6cce47ca57f1f4c3058a5fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b426ae510cd40e2dd90df8e5a57c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163e1d329441d0a40b0575d3d3366db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a5060b593d1c3b69d91dd510e870044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0912ac692ded57eb296b8ecb03d3f9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea38fc4fe1ad7d7f828574440a8fd6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05e1060edc4bfb9bc480d227a22d2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb60244799c6b13be5c32d8790de7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc39972f818ebce122b9eeebdd056c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ef614cdfbfd22f2b1688403c808fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6e9fe4f2b853b9bffbf3a0786501251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dd794c2102e4b0c1348acc55732ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e59c5191780d5a5e8a19e107a80a6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8de3becd4c7d0951cd7fe53756d8a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47b3209a19ca49d517cc136457561355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fff1f3c4c3f9ad104cce36266184056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28d35723cdaad6afe2defde63d941057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9132729c6dc05504e8cb7038b869f5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e63c776b61f0e21238b0842a204ed959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adb1fcc01e2795bc7e4a9ce6e49d7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a490ad367a2f7822059e1557d851e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641c184fdb1e69b23b8e8c5692049b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9be00824cc7d80b38ee6b687cb5ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b226e0843f79e77857acd7dffa165ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a117237351a68352e905df6288f76ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fab56bc6a09c50f33b45bb019ec0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2965b12110e08c50f960166268c3ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39715626b588bc34685da8c6e6cad79868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29607f81cda04f89979a714509c904cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1b7313c24c4cb721deeb2a2d5f9bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1af11d4bfe9929724a8779e63497c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba778a9ce29becf98e94a5f1cd789e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db21af153e4467668ddd54ec4b672873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa48486237b5ed26ab6d07b191c300474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873f3e34183704549ac4e570f0abce075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4aa0b3dd9897a4f1b240b395a5f5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2f1282224e93052008325307a922077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c86077da27ca37b2e0e6862ad1e7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf6ae1599cdbd682e945ec380839a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac03d3f99457b5546f31e1bba61469780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66f8c407cfba012af7b77269c1c39281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeda2789b9e858df8654f90fd6e8e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3312a3ab5f8865ae042f433b52f9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc009cae39fd29dec66fd6b5e98dccb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724ef0e03c4fc133d2c40e5f54802b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5520add067e5bf4df8965442a69d5d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e873a819e06d7afd01bca097d64f0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d84999f67d621b73ddf268ea7bc48988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40308658b2b75bbdb340985dd7c54ba289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db5386701d1d1a7086a963955d1f3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51322e3c23840f8c2fcf632964a6505391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c787df305b4d8ca335878dbec5f5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784077386529dfd0491e60acc05a28893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fb35dec63cad29d878b848e432c0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7022a00a881cbc4e16e13f6cf0bfa4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5849e68ec7b6994fe31d6c5488625d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808d7f9d67145af94293d88ce62130a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dda66d033602e3d03bb6f1c92b20098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e09fa26ac90f0f5eda6170f94d936999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb19846ee530f8f5f3aeaae7681e66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf3f336b7afcb88e35dadce9585566101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318cd07ed67b864b897c234589930fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5e2989f4f94c3c8967a718e9eb8b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90174616a24797ff2ecc0e3d5e38f0a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9f954345f99978ec8c091f0438870105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c373cb2fe2376bd2e3825f299a5e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc602b3424ae1eff03a30ebca23e3149107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57960ef670b7ef455f30222efa2103108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9ff9871354245372284367ba4fcac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eacd3ddaf00bb5c4bbc541a585ff85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930aefd5df3dc5730cd60fdddaebc62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3758ea98c2c2a6cf509a83266988421112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b9613a2594a132982ade5e38cab30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f5f1a0a6637f262835fb756df726d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3e82eadc5c4a57942cac05a9d89a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a4f883d4f70589a117af9f6870d14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142121e521e57fc879624821211339d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db838b2210529ab4dfae55a5f89f40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1f93df9117ed27a5137fbcaee9485119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dab9114cd8cdf3e77cd87e006a7f0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3033ead6b7eedb972a3d71ba238f06c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e76b3001b91a80b54ea14fe7813df0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb4ada6a8648d4f11f9826f8fb2a2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed22aaed7df1f83d9c8e273af7cfc79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74798d9108ee0b7bede0fa61910a1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded80ea6b43db292e60523716cdece2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96b5cd33284ab7ec40f969e4233f2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b546d89df3a6608338a1891ccd46b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c786f5da3792c3f43607d03cec84de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8e315ba49f73d5712bcb41065a138130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925d920a702c74262bf4f1adff0d3e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719fa25f6f5cb500b2ef8c6821f3b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524e334249c3686d90b4b53c92980b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0997a34f3b1515d88a55fe437faf1ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc460b1dbeb58726370dcebd184d211135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeba0695b1ee2cbbcf3085be99b85a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed3082ea2c6367912073674cbf1833137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc466feae2cf2cd9b706ee15e2de43b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cd17940b7d7609e1a744a3c88c8b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321288a650dec3e456877c56346b51d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08907a0ee8c7a80a0570691075211f35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f81714c2c7f0fb65d9ad79606670d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1734e7b21e340f545195d63b204f15d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815ce971935d436fbcd9d660414df62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87332a4e2ab6792a02ffcc5a60af5d48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8108aa2fcb725fe9e2b8a64024418f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d035ca1bad3b04024fd81b4ec59f89b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c2fbe8e1e1e092f3f5458b48e934148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008627b414296d3e8a47cbe6023f2ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f884277f2ba7cc45263a257540f106e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbe1b81c8d969258c96e19eda5de91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5138958873df93bf48da09ad59bab9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29ea75f1f368441b63a0703cc33807153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ed48feeeea292e2078205b95d3a36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d09cd23a5b446b04ddeb6f2fc03ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8cdc024b0edc0c03d5efa5d0825ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c02e043da167e7f420a5dcc65a8c0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7aa10e0578d08f5912966b757603c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3868a0dcc25407cfd799ef2f00d789a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770a9eb24d935b080a29cc250ea0448160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21740313c09a8492a5253ee2ef4018ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ab757d4ee65addefeafacc30ba847162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4a481ae6b113fef6e29c7e6a1e3ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb1090f4351969a5598687026836a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307c5c25b2391e68e4f6b790d257182165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119bb752bd970fc211896f2f4a47bba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1b014cb5ebaa5cc94c3fa5fb054d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50273f57c2832fa4e4f3bcd35c0665a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d16913193f34f4bdc3e6c2234f281169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38c9a090cd5a1c7084a64d88039c55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed3b2e826325940b722cb9d1aa9eb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75457bbced139571f0bf32ca749427172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b8116bb6eb2aa4279fde9ed973c38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b02409246e1ee50151e7b7ce06b03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05d39aab551d4dc03f196f70bbf6d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36241d6b827f87f278836977c106179176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4f82d03592a902a8a05a6b34250e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9ebbf9eb0d2bcc1dce3d1fc93c53e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5112fce0b4b68a033c48bb52eda8b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911d5c4d20feced0a5a5e133742b500180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cab2f653e267b8a9db51ec87a42a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd89275c88f96f205d4047f327fc69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1311bf5596b78420cbdb80407fc2d50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a97721dddec0dbfc9c907603061f50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39959418f0082f1b428088ce690353f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655fe0050e4ca9f523e712020975c04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea509e5d9cea72d87c2db0b32e6e7b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e1f3729f3574f10934eca6f364907188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd004691ea4472be9bd84f7de84766189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77241d583b7c890ebd5ce76197c924c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e7c1b71683c88864bc08bdb96487c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cb8743e241865a32ad7008408c386192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e2c5422313b5f47c5a0177ca70e76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa766f5b9628e65a87ed69e6680758db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4d9e2c0c70759f6ff2c533efdf34a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76d5a86ec43c4e7675ac70f91933ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a104c4ab568113bda2261f71e70f7b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995272f389f999d6c27d05401c322d6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641802c4becd0223c5944499d6c53cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136040b6fd69acfef58079c3c39c457200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7532e9523a392b4578748ff5693ed5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af340b19694ac8874f4ef963e2fcf7ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc170c57bfb5c5b223f715dbedfa9425203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd93f141ee98371010148a68dfc40ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfebfd515c7ca3ddd2789bc72ca77b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142b00ae40310e3c9214e6963744c74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03b203af2d1a81c3720fcdee620fa9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cdf45f46458c5266893e3f724c47d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343345a2bd8c449d0d607042d54bccc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2753b6922d70f1e18ecd56224f16800210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981172f14e22ec3d97e7221594cf5b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3f812fe31068ec08f53de55c9ac16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0651d13447898c997dfac344a9e1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ca07efa2c3ab8ecc61b1b212c9f83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55693a349095d0dfe1f7e176c31d71a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ab83b18e9087fa3f6f76d178e2f65216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d08011149850a37b84b6e5e49bfa6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59da8f101fb6442866275129ca97db6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb7472acfc462a44e460d3aa3daeef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0e7675d8b36500cff83f3eaeb145f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba34f31ef9b7a9c4eeebe52c8896482221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690d488f01490d26862ca695fb4583f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29482c6dc49dc2388a1415c7fc04b177223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e165233b9cf5311b97f91e5a41c295c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab6ecd0114e340dc882ff3cbfb89d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0afbc3160f65339d9a3ea3473e80a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d39ffb0aebd31c88901010168753a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e844183a19e905b86ec7f0345b0652228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5c93f4498df26843fc30d695cd26e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ce426a81703cc8474f7446e0aded4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e696b6120f6ee1a55cd164db21d22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73491d20f3645f27c86e4235adf3d3ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70758b9916447e7e3525b7c79877950b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43ecfd386d92235be9a3d59da304e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1b4bfec9a471917b933ed5172e96f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6877cf45a87ba2eeaaac48e08b91d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dcc61b4538e0d23414002bae1fe82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003fcaac92f89dcc7b6858783b473ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67721271b75768c91f71b08d23c46b6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e157c89588420e82db480cf5f533381240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b64ae96a4b90b18ccbfd94d0d41297241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae182eb235d529e702e5e36fbcaa6866242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa86b6f9f3732cdc30e94d0a3f000a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ca047ec9802dc41f79f4fcdc93912244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e575fc4328dcb3a53862bbb1be7d57e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d616a8f4040491f6e675c723acf7948246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70429b28f9a67277da55c2a076c5954247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2bb4c241334a466943def1c888094248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a72f421b54182f2abb58fc1d4a0524249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9aeb4b52d5cc74d152f948471cc131250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eba5e956d9761c44adc3fdd1ad0ce4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab275bf1bf8577ba2673b2673e770cda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a7d2ed93f3d26a7e065fb88da945a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783cd1b57789227913f947c9270b062254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f2f104f2ac24bf4b93b27421e89bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a070cfa6375c56c1836bef53f172c52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263ef7490bbd118724726eb6a323ab4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfb82c08b3f99c301f8ac46728f346258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27d6342a3a305070ddb826151322fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bbba7c727ee8dfe0ad84015597e59260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b13869dbb2d988ed927ddccd55710d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d8282939ed75462105fb759ef590a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb695b548fccbed2a016535ba5c90d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd0334da7c4560fee427dc74f7fca3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc10821bb4fe3eae3e79d6347db771265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afdf6d3ca8347af12393f5a5563b42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee931a49f36cec56bdb2e5d5ba829e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071f6ea8752fbced72e07d8824b85ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac746d12b6713462e8ecb3680f0b74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18daa4a8f3c880744bbf49572ecba9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217da27ecede4821f30c4df4ebb7e65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e517ebb9a184040dc2905af201411fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21329db5c45fa47bf0ad0ea61decf6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df907dc379c4d6b3f15e1694b2062e54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836cc4eee1330c4479375727f354aad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70573b914364eeedbe847b48c5320fa3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98962557312c39bdc7ca09e5c76ccf36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8772b4b15a3a2b5346b887d44aae5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c26857eea59afacbb753f67d4fb8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e5ee9e4d28123200e6148b9e17f01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87156182cacb53d87b54435986cb54d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2ba5a40fee1fd096a61d8b379e90d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c9b5e47931588ad1e85b9deee39bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524186fdec9bf42d5755a34424d28020284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee08deba754fa1f04b7d5d250003dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a75aa330995c387fd322def2f81d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5705d4af088eb1fd6b2bc66d1d135287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ceb0887332f124bb6d70e0952a86f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686514598a7ac28181cb23aaa86e767289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01ccf7c1083c4a4bb6efd8d7cc2fff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22558521103038261b0833aef73a31cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46ee1d0a91746b18b5d96cb9b9fe05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d4f27a1d0e8c4c2ae4e0d8f4458a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731c88588cf9b5c318b5a114ff8f6d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48061b08c10fd42415fd40eb27c83f6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fbca6b186df49805f282771f3dcdb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022edfac90179b5531e04cbc0d5a8b8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c259cdf4b0923a747b3a92dc2dc03e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8315ac17a5a9de0d8ba95ae7297a9b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734d2ccdead1fc64c782607db16e3bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44e372e738980cf99aa85593471584301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef04cc130eda3d5beacc91d3eb34ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb0197468ef490c73d1644c7c5759b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c3d348cca3d4a224c155bec19d2c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2e9fa5252e1425b40a4075645b55f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08042ce19f9c79449c50c0bc6a6b738306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603cbe9e32aff3cff1bbaa93a488830307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f5def038484ec9a4cb80d66d1b95d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add743e431e650161667ed58dd4b885309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7d42be1fa3fe29a1a1ec7e9ee94de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c9bc4fbad7c7458bd5747c7797d2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3aee50ca43350789f4a354f0b2a56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2cad8412fda45b25d52e110f6fb9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7259e406a9bf7c563e16a74e623c73e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c04bb77580f974114c0b293ab5592d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8549737dfc5ccd05a3f3e20be0c7861316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c2cda2a7f95e632948eaf6e1396d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eea5a18bfe31ecc88bf7a23bb70b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e348e97eff3bd5cc66874caf83ba63a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace849de96887a2ab7f0e0804f3b8f7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf75fd6041d9fafa36b11d3ed29494e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb489f9f63ebd8b55d1fcd319cf70e49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9ef425b91a9ad6a724ef640a9419f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3149c56c65fe1aea752ffddc16cb96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e57ad5cd777e93e8cc5cb7398b8d43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ce09082895a198cc6e77c57ef687e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb59be67658fb6e134878159787a88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9f1cd680d9c46c1d4949c86f2431f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a6f0195e228ec56dd579fadec1fb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62add458ac7581ccebd83c603b454974330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf6ae516ba0f42ab6d1f984ae9288c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c0d7314885f9dd12380adc2514614332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b30eccb027672209ec60a493b7a90b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad293352b2e3cdf8b91e7cc55fea9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0d804a7ce502dc02bbd5b2f4e7175335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc589627bd332323d34b830044fa61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1af0ec2b5490e98d7b12c589ed1c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c24a6fc05e72fe63e3afc8faf40ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06581279fc8800f46e97b65d3d317e44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ce56d8d60bb0a341b87a02b872733340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68f64365af85bce110729410fe0573341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc59efbf2e7d6c74df17706cd9e05b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7591ac23bbfe0e0e7db571c2e2a7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136e58c7df8b2ff19eaf1ffbe732d0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71fa89dee3a6927e82aa16b148530e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a300f4f6885d760f670b15917e698346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b6bebf261b23e005ba1ea1351306347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c835abfce205f4786d6f6d1908d10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589ce2916e841c4b47c2597bfa16f0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006505f8efe14d98afb421f51efc418f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e21c0009153705c42079e35dcbbf77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9daa8e9db6a888951374f490d83416352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0d84d644bfdb6d3dd652b5070cf0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e42c76d8044a86587d0d778d03865354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb685bc279ef53a42e4ec9ad6d2c1d23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7336747d0fa8446b46ff7eda1f02e5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9005958128cd5973cfa9d32bb834b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8847dcb0ea5683d8fa367d43e1e0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde0205d6857eadf80e85edc5a3e34c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f21df05c9902971704332e2094d8e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b364db5e5e33e15dc36436d54552f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c8226b88b5ef9d4f8551380a55095362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644f50b7e7da54f48bcc8b05cfe19eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55607d6ce13a71fff0cd732273af66a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307af2369a999d4ee411d190badbaa0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a460783e52b0d9129c402d7cd2a779366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc34cdd87ab3ad16f994ce755eeda5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62050b1090624f64977b685690605f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f97a0470a8298cd16017197afa2ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df10057e95351102c957e75d3097ed5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f336c2fa7d0e95c75672e2d0ca1f0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89e73e4b99f0b9a11b8c50e806c4e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd3eed5f07e4c974c73c4851b96854373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdf5f117af3ad53fc12e20a7c9f4c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc73f6d0845081adf0a5b1bdcf64c92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce2c1b4e654d277e4aa8cb04f756af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74978cddc04b35f6178c2d114a0e72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7072efe894ac2e24cebf95d3db31b1378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe37440dd199c7277efa9f7d3960ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ac1b501389100056c4ecdef1ed5192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de7724cecd5c5ad8262ecf7f0364773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f437b45665c38e0c70280bed0fd5d9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582b182401905cd555bf725233295185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d006664bd6d9a0a2af08e9ca6061c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a6d37e9033cd9c1865d586bf306877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac498bc7ddea23066120c3630346658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11902073764400164aca839d3217fc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4e267cd0fd7ecb1326eaab835d5ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bc05d4de672c3454fa7a0343ccf1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71da9e9cc8ca2d664928c226f2510512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de7c6b677870231f159c490165a7db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cec38dedcbb3ec3510f50f2466de9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b183debc6eafefd40e4a2ed484809e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bb8d88b8b4173d382405fdc36a11f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b2ef41d42059f451499af301eb59817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b355dd2b7a28a9cae7c9a78295301a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac4f3293d3e208b0af7b14cc3dc32919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd8cd0b8975aeccc1b643f8eb864ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf29e1c3c7fb7cfb8ac296de57fd0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd824dc149379778f0298fb6c66bd53622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f170cb65147aa93c61cbc553cb2fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45501c7b839c2d0b17cc44bf4e5f6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3386a94eff6d36f12eb19f839137b8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfa694ef01af12211ac5728ea5bae826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26d1eebd2d9269ee0b26aff4db33e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114d4b56f9654fe55017337dd7866e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca97c58783cddbbf2829ef9b6f5d5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18ea71ea2904641e8e2105ce80301b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c069d0c3422e536fe7b62ebcc8b417531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d481dd329a6c0c14909d36d76ee63832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717aa1c3206aa7ec8a4073e5db12cc4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a53c9a9cc7fbac80c7390fe11985834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6588ba5a8dac5452d2701eccc048a6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c33e099df6f6752cc4e668bd230ed336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c995b4c6813ae8dbc2bbde28a8ed337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c3d1533eaee76b4b72eb3d1fd984838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3519ddf4dbf7b5264569f282a00f6e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60be9fdfab85a8f301fe7ec3dcdd7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b08f3a259864290e5d4c00ec4edc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2ab6903c999e23641ce13f341b54d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad0400475efa0cf496f6c1453e675a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3d2dc0d68b692fd1e8d00cb036efb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bc60db7a5f645b7c47479afdb952e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558f71edef822686d9f15e067e94fe746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4046415ed12e46de1eadee65bc9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88af562a6670a56af04775f42e66e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf72726d0280f03270e935b9c10253649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98542c3eeb7cf5ee308c6c695894b96b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce779dc5cd1abefbec67506a5af79d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ce15e2e9222320ce2cddd4d590cda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54761bf4219cd4b40a57e434ea214ec153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47acd0880ed0a8d3122284f9a1078f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765866df6c252318612199a7962b2aa055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11e4b9c509cbb848f43f026fc5f45056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff518737a274cd1930b981407a82233857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd36e12bc6a65365fd5f153e71aec7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0852bfe4e368027559f8d60ae415b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5a9a116fdffbb1e5c7594fff725a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7340bc38d3013c0193862150a409f2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dfd45467657f7338fb0db1af9e36062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a521b3ac38318c62ab577fcbb6742bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb000975c34ae170288b93e8416fc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a32d3264e417012c3c78f8aa6a7d9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e82ddc8cd6903c4fe5572e5e01b4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4f4932a319e67a1c7776cffd9339f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800d3a7aa70419ea1f81625c65ec18f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5a6b480552564d1cc495b70c8002869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e112cffb25752e92e13d1e695ec999f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58e2e47ca60714ef59e620ca83589c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57df3c712b6d729f4f6fd513fda46272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff29833006973532e5e49713475c7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d467c5eeea39dfdf93f5d655e3d5d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc53691e67e76e3a783a90805f7676675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a303c1d5fe2445e76c8da1652aadb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d60a134bbfd97efe4d3a9b8601ce3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636137830a39bd44bb58786814bbcada78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a975238065bad815247a296ad0a7f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfc34e2395edc2243c52cedf0e232380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194a112016fc21c0544cbd9006e177f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d08a3a11aac85ecc84597e0783c00c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4e6ba605710a9e789348254e2554583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480039071d8d63205e3ddd81ccb0882f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd55439d3c1aeed51ce13388c1db9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf68786293c48e31ddca112bb7416f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62833fcfbfc1e6a189b0b65d940fb21b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09606fd3c81ace48c173e2ff7cb5336988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae2664db6128f6c683f51e9f0c473389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f9fcd1d243789f5fe706a3a42b2fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96deb71259472d89e7b42c6d7ff5537391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2acdacfd1d63c7dbb6f6c1442d00d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb9a3e7afcc2b471f549a3880ddfbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1bc7018f6a65c6ce6cc244bac4c1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03477d626ef3976f88b041b4e0c61295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03877c85805b16ff202ac610a4d0a9ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e8e8aa71ed055fee3e09375cde40a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efe18070f07c21be70a3cc5ca0288398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf48fdd6d68f9291e0027b0549768f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a008e8ebe0e45c728a9f5c2048cb94a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2192241b81c29956d91cbcf2bef5979101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419244e002fc058e7fbc1e5b02bfcac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26561f8d1f4264ee539b350513ea9413103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290a20e86472bdad9279acaed25acfa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3348b6c3cb2bbf9df270c821b84b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ccaeee9083f1d7e213d6fb68c93c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86db0b69b7ebed29c9edafdb3e1df11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80ee3ec7a9a8a697d5291204885f55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe17e8b2a32d095169915254ed6db20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1d039e259a68cdd6fbe7da47706d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104ec81713524b3ae5f32b5fcf8e228111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688f7a473cd4f26c31acc632e403b22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f1c262bd01b423b31d285d1419203113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f827813fc8a5a87339b369292886f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e78429353f8265ce131c14b110965d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ae9a2b573684b8bc7618dbd306427116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ea030415c25eaf7a559f1d48f17dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71feeca3fde73dbb15cf8401779225118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0f4d13e0784e869be679ee22955fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098f3e8939dccd947c7b51938544c2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d4838b1e08730bc0577e753f7a352121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e43d7713fcbc1215f346500c3d21da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4ded206a296b0d18ad764cea5172f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a703663db5c9e7a3ef82fc253bf0736124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9547a91cc751c852a331d329150e86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198b8b5c75c6ae0bb11f743434fb1ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0098f5d409b0d7827da33b44a962d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89970868a27392cb5b35694e90c5a85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39616009c24f1b9d2a0175ae4457363e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de215e0e80077b36a01aa06bde8f939130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1324217f52dd78b7b64d33b473281131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1259fdeb107f57ecb5f6e5f8500578132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b6da43feff105f395effff2f734f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1e2a8a421a14378e6ae57ba3f67ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefe3ffb1af11757b9cfa4d8d5f07c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a7bfb9a9a3ff57d7371d28d0ecc74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816decb13f8c0bcd4f7eb35ad4e8d2dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481ed761d53396e161264ddde2544f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524eb2967b0eb215630f9f6456e8051139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa781a473e282c323ca251f2a6fac42c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baa1747902084509dcfdcf87b35d75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac9da2f5d141cfdafc0de5c2f0a340142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f8631a8600d53d6bf03c38918c6b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753086646eef6f180d56ffa5a2d53d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaef53ca04a135b1a8972709a0e2bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc308e991ac71377ae6cc8058f97b13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b520b63e8cd12865c35c41ec467e1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4c54422e0f9e499c60f9b032038c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ddd6df44585f7e57a5b6584c0cd0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63855b2d991c6bcdac9996bb18f74ef9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd87c338a914af4341d5924f6a9e06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e65f0013f4ee95f4c991c5d1490616152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dda0ccce5464e655b76d43aac6ce97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0b322c6a7b95a5e1c5d40c3959968154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392981d5645f40b6e308c1f9d3af54a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cffbeb19e75acf53dd87800f022d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf6627fddfd34683200938c7747a78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3585b1a420d648414ba795d5dc8cf6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e97d676d63a082fc04b5740520dab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465e8a9ab4b9712ccee484d98d2ce82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4d5c859b14fabded74d9fd56c466f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61efd0c6ed7ecb3e65833ef71c6a67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b539226db21afa50bbfb5fbb1d1a6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538713352b5ff82fa266155727be945164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63b4b16a72bf7a31d88de0f2d59a8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352430fdf4259464bf8e230de13fae56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f13fe7a94edebe90a1e5b27591729167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0213700f06e1c15ec23004337e3d74c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045778597bdc5c9bf894d0bb32b9ee29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def65c5fc40809066068a70f0b3d080170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748b1bacf7e2123c0f156d5a314c4f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad5644f9c40bf90fd6a828f38c40a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6001fec953fb28d94d0e425755516173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fed78c9329d4bf52beb1680e0d7646174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ad5ba1e794a404b29cc5de8d0f936175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24c0629c190409ab4dd1c6f867c9cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96d52ba1e2d2046efd7cbabd88dfda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe22503c2063b3fda99056364d3be1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e5a0cf66e502db61b35aaf010c27c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29679661e694ec4e09263317bd859d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1c0d97adeda3079f2c7f6478fe08d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858c47f4f47cd501edf24bb3b0694e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c31c1eb9302c819c8c591a54d2cf5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49858785e03cfbd8288c7802076add184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639cb35cd1eaf1741faddffc6764726185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57bd5aac748bb61eef80c594a9fd40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e0fc51d36d5f578f1bbf659a44ccd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b393c72e51ee98249df788f64f05f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42df3afe9b9af9179a5de389b512fd9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349716ecc6440032c4d8977370031fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16a0b2325e8c3d3deb9630c2a19e92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36d7a6059cfaaa9cddf391c39a2bcf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237814cf2c835e9fe5f9fcf647dcd45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ad07cdb51acd817872e2c4a32ae2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20768fa31f1fc5921a66ce77a5c881d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a09a3e9a96a103d3e8cdac6278a60a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc437c31ceef17174927df10d2ff0dbf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c4ade7edbd30c27b779060683b6e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab05598a1e0f4ffa405d44b1a331172199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ceb6d239bf6498afcaf0516654ed28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb086f8c22b4ba12829b22935c9503201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683596cf39f32e9909bb51909854dd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d7964c1eacd25eaa50e74ea32f6cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f51d48cc2c3375ef878bcb9055b57c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b5cd283ba6e159725b4269f67fd4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563895755a994fa5b0024b7188328c3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62bd167dafb18e75f327217e2600f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf35ad565c7aff66da291762170e80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fed39cd97b94e1de100b79fcc00c18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c4e6526f6ca6fdb9206460b8fba9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d9d02d7aaaacced481d64c88f44ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b6f7eccf8d20b55ebd811e9448fe8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e83804016ffdbda3dcef8017804d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a213b230ee006c148a631789cf09a0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46123f33ba227352240eda2ff9fdd85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98969b4d9f46de3926ae29795ae812216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d17a88d5060c82c07d68191f4049fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f3547831ffb2367e603c574d4a207218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3c5255e37a652ef741e78c089f4e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080816fc0c7b2cb9b6377782a38e8f61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f393d51c9f440e5c94e595024f5297221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f766f5b6fb60995a1901f318c657291222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd91d14fe330576f4e31d818cb32a84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46a25f6eca4262bf8cb7bc4681a18d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4129c0dec8ebf7c0863e380747cfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787eaa13ff48361ed4985567eabbe0b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d5a949b937ec974a673dec76b277f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5cb7a58a9e126ba5327c03b0ef743228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d07ce36b3555b3ddbac4081706395229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361cf93b4e230ecac4fb0f9651127c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d983dc1684676e51fb237d661178a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc80ee8e36eb9cdf93b8a97ad900057232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5c915a39aa328327d5c309e3a5159233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cd97c8457a87770ab6b0612d4ab20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cc3d72ab2856498cc547fac282e73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf11fd53476bb4339e8aab827b33b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d2915fb8ffd27a034a1416dd756e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a11d7d6d0e2e00462b9abc6c372b97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c4363ec4b1bb8ca76943fb5b75bd9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ca871ac477e83646189956a8d98b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa742cda7f322a35e32f51d581e471f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8202049ea5e442b21bd495977370e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5649f5a28cfe437285c8fd221eedc9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473b9cb7b0c74ae7506c0872c737064244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514758d2ed153b15390f57e286d7d05a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3227dc88a7b434ee8596576133358246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb916e7f2cb7bbaaadea1232e5d150b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f749bd4f94ec67dabeb8bb1271f61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dde0da07499124c1a561a295b3848249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ea86570b317c81be59a35a4d0d5e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf95fff7a0dbc3fafa3a189422e9a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44ffd8f66d79919cc06520da2b852252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36c3cfa3a42b2b5c8a1e46b559e274253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2be5668b036443a579710e1384d226254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73443c4ffb97e5ead15fdb2efbbdc524255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f05a5233b05c1bd315894e95edeef9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c37cb683a306c3bb250bdef5ef903257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2c4c95483efd253f729907a5fa286258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a38415daab802587f2642bfb322c31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fc576cf230361384b0c53f7caf58b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85248c309019999d1fee06e1c4ca70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa282b5845f18b1149582afaa0feaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503909f71bce04d9c66ee96c6ea4392263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2373109208284b774768a79abfc2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec96ecb82b7be708d1949fa18a85ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3baf00dc129c7bdd844168f3a5498266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72be1448766e08138dd502bca249cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c4f7b928d6a67f72f973633bca24e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf5baffe8b0c5c8ceea764ab04a157269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ff40423957b560dc9c9ed5bafc3ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eb4508e6bf3f15fa84e8637e537fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ab16f4f0d144a6c64734253d7e4ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aeb8e41d325e395f20e1c5988eb66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ec09efb8565e9464539db26823e71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aa104caa99b461525ae30f45f63e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93805352e05183efdb42eac60d8c26e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49571cae10894cd64a58fb09f2f47bf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d958b7dfd1260a1ba976490a672c57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938531213e10064212fd2a01d3880cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408642852f1e0703bbca40706573fe48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805e70654b0c9acf9eece69508c55da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e07b6e414e9c128d9b06c8f669ad91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f5e098fd6ee177a59df072c611edf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a212fd36e5be54ad06aa9d0d43800284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81670f2760f5238d38b93b2f5cabd5c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19a542a14833a75f0c5c281fbd316e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d641594978ba75f149367ccb1f53585287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6425c72732bec21cd0a4fbf9598df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a1d1417f13d0448d34215585613dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6944b2a998f26b2c53030e53d84c66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5c20c6ed373e61ac3b1da1f9748a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46d04c0f29bd2de886c2ec221bbf84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a946dc3daa27cdf1745eeaa631338c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392b77796ed027068863b94bfffc2ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133152fc4e39e172a9d0a84646f8e18f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da54656e8cdacbb22e8aa0c3742b322296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c92fb9707e9cbadd8cc224f30ebed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ddec3c0e3663fd0db3d111650d1c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a4ea3655cd08500b220af1b8f569e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b11d83bbdcf2b63a4cb2cde155c276300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db3fbe3399e3065415fbb822b9a2fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808c8cf474da4cf0fc938348278b6d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9374a712434a26e19b4c1ff7e8852303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975a5b98b3584ed90ffb420791debf0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eea483661fb2b5c5c8eeff649d13e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eb2fc297a180acd74275749e9602e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3be6cd71c63629d98c1a078b9e85cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f68d2e70d027707992c83fa490d81e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8b731c86b98f34dadef418ca50eec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98193557bcac99c18370b5043cb98d7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbca2c040f1b6bbd9cb79005392a466311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfe6a116703697e8c7928248288dce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa8b2000a11534ff8fa3674a6e6fcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0f295063e5ec4f39d44d12f903ac3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2b889e14d7195caf081b48d602d70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e17e6c31625dc437244eaf61879b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30085665e53d72016d59930f462467317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af2144fd106393ea15f8f44a5c856d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c09092972d9bf5b4065708a660e95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe7994f983049ef4d6f29fe6d01b31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb88d14ef14705bbd55e682096c90c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bec569a2234e83ea01ec46dfc5e84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be8baae7e320d4ff8fdb8af94db60d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891988a6ebf4f71a9c757d06d8448618324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fee5e2f873a4e5ae819802bf99cca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23106b81e8bc3ab25b5274c6126a5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2076dbdb7ab7a9e768be5a1c4be3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ee04ca674e407d8b992fdd86c560a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab2af9ccb54dcfa34774b6a7c72728329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f07c3bd356bcdfa7b7de3226269b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365f8c47c2e09fbf3096fb3eb7049fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480fe3b2084f9d11ae64a697b3fbb81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50e73d5b45e0e4f2aba2143bcb8152333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a29f24beb01f925c58f0c2e32ab5a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024a9871363bfb9d74661cdff56a247335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97151bd7688b209edd1fbf83dfe3df7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34178fc2cf17f8f5227487d2cc9966dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7877cbacd47b571d1eed3c8fda002ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d5b7dd6f935b98bc6de850beafb5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4777955865f33f32074869e387680ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993cd6d917c5e647c7ba68198b417d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdf73374f27af7651073eaa09d5397342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee20cb1793c767fb5f462c53cde55a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2806f0c04726b4d96fbad5b79f7fc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661c32b1408053ae2f3465efefcd8a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8bf7f5707b551c2776ab3275ba20d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6a865638a8e3e2a8ef63007aac5a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62ff46b77d1ec6b7b6f8db02553bf3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe96ee60e27c5233bded9c696531715349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ff145b50eca0102841f4f72edc951350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1b06f333134b47d4db50ebad2b2c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04461aad1ed3bf36e76a7f3b078c856e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea226ad94ac9de81d10116ce13d88a3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eec273963b1ab9ca1ff2e83ef31ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a524d1fe456af199dca9e2513e984355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad15ec700a2e8a3cf2ce0309540f84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe5f94020edaa2ccef3a89928cfbb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea272ac206824f348ace30d385d9566358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be437caa0b5f4c95b367063b79bc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94147e4f1d2513d9b120b5dbcbdf5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c892cced89f9e9532456eafebad4749361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf75685983e5503920b82a481b8a466362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a55bb7a45499a49b4bce135826b676363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fc227a1726965204cb217290cf5bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f7464171a83ccc3ccf958e76493cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad75c1aa3930813ac0bebd1cfe9523a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c1358efd7da47c7d047398f1e0ae1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d93c7e6dc2bfce623f30329505e77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ed438739f96baf075d8fe59af5a9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c9e8a5d34d0e1f0a0996250717033370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4ec0ca1025947d5454129c703a7d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ffa1b09edf78caf6330da539bea2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617f9de4a5b9965b028e5185612bbeb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0314aeca5b8847ca31b8b4e18f4e8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fd5488668c0c3c78cdd524f8d591a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce5a99be3095577a5a71a01511773376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727f38b767471ccf8ae4393bd0c0068377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd275027866f9a1ae17357692fbd8b3378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>