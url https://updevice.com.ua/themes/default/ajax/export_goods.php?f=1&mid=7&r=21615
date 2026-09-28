--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194e342e1075b7520a6585cf0c7dff41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b653495b1e06a5b1486d27a7a8d1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd0f44f6d76f923c14d8f2e839adde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570421254ebd5fc3f1439f757e33c9954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1a44b014008eec89cd5a70272b33a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de238ac287b4e29d7d161bda24de92e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22a1b03d5e72b15ef88a8dc59982357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca41957a1f32e5f78b46877eb9a8daa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d77425553ee6ec5473db927c9620f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21226f534871d9ecc77fd8ec4fb1bf1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fc1fc2f3888b2b41f810180db1ae011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d184a32eb06e27e70a701dae229515412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7651cdb134828370d42f6d1382035b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6cf6b344c709ed86b348d4676812614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1322fff204c9e92f0a4399a6304d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad36f97fc40ef4b40467281e0e23cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67300af7b3a8daf986cfaf0a507deb8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b3f53f35097a690b356d97da067f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960be357e5744a34a5f1a9defa5ea2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151013ea09a0cb697a79d5bed30c8e9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842cdcb616ff0cbb401694aa2e39d0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280750977a5f7b189427dc63e70152222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faf692aa51c437e83fc4a610e8228b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb527d2e0c2d611b07a5ffe3b10d98124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3261ac2dce5337504bd6d648b8ee5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a72f09dcb953a798055e3dac3eeb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29586fb176b62d3d6ab8945444e5a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792cb82b7167dd126f2bbed9740185728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22864a1d70e59ee5849b9374f3e0b62729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a96e24d79b68482a22938b0554c57e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5efe6c0988fd5d380d5962332b09631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e60bb7a53f931a111309fbbfdd2e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e8c7fa9d85e9ac64c99550a5e826e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e29becdb2ebe1c77391f352d618ebb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e167d4f58940c619f0d6970643bff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f4803ac975c7f6bc2963612a2623536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e1b2fc76c03c503f618a29fa1238a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b40faa2216f4c5871c0ec41e0e47a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a112585849efc3aa28eb14e9590f35e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7850354259f78d1aa8ec46ed3ba3dda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980914270d1b2fb3ddd3e59d470e873741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a26f6716a2e34eecfa1af1e5d586a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77ce7543418b636ac892c4998ee89043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb45f53368df32e3430738f848a08a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647b4fb2e6a1ca7a20852976a07c4e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f73b5a3ee92e55e0244d759e3a0a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a09484c2bb71e4eaab17ce369c09947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f330db5eac35f5178a56724a9768d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f552ab0a8ad4f29511f2c1f596faa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba36c2fc8fe6f689a123c5f45cb560650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613050aacd2f528b1daadfdec955352d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75ddedd46581eab1a9216b13e830a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024abe6b3a0160da7469b2ccfc137a7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9feb35f42819088b91ff386513ecc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30beab2198198e17b2b97ee257a300055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f815d7efdcc52649ae0d1c77629a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7c85e6d1c73c661ccb935263a1e8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7487aa4ac1df14f60b509a068d6eb3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d183a71c410190ecb625e49d2179b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7754305c4160ff05d8e073953273bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d231f7a6c94cf5453cd74d86bc76f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6158d8f6e68e078686952c077540cb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dbce1a58d5951f99403ffb2bb35aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a2f3a7b38346253ca21b8bdfdb9e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5a79c7773be7d60d9c76c2755982e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f503ef69470ebb8372acfd063905fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238053dd0ebdcde1016de0716d511e3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c5c6121959591ef7bac30e62a7dfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3685f49c7f6a569674ddbd8fd7f079369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fe8d64fa97116013cea8fda9a35df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b58c1d314d50ede143776acfc09f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17ef90461b51b89c1a5d9952b9e7ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742ef82a20b0b9289080d9b2c784a4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ead1955fbfa78335e65a8a6426c4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eec3527bf903cd305ac9dd57c6d89d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce2d3b2c187a3e454047f307cef94276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912603092370555cdbd3d209231894377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8f8728e15a9649d57489c41967c9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cfb74bd22a3c03503e37a24f6781d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e928ba92f4597f09294b0f119c4e97b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d424d9fdf8d761d96c8eb882b0612881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fc1e3452b8863713f0cf68be5f59782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe5df858b8ece34f0f45fd9ef1296383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb7eb60fdf0f5beedaed42cb52aa9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47c17d3c187353c674b953c409f08a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76323890f9d220bb722a695976eb802a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff431b53e81bf0f52c9687a42d22f3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21ecbf3b41579b479804070cae36f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f78c8924925f2b50f3c948281c10a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d4b26d218bf204132db3febad158e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd67c05ce410a9d789e0c94eac1079591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604b3c6390cb6354bf5b2e6bcf7655c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119a0940faa98b412b4cd2dc982f18993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b60e7c5915985b26dc17f5a7e406694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2d3cb5fe470be87e70aee806b8c4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151555e6424191427c130f8650cd409d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd886b6cb32eb8134c201f1881539597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f2023fbfa63a233161922aecfc5ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c773402a865002b781de9e079354b8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1c2c7a9f6af019aa594afe54d424c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df175537c4c925edde1a5fb08002e29a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3f1744e38b06d5da8fcc81e1cb65d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea9913160118949b960f04992eaf5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d9d17ce2d2739c2fd7875c436f22f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457496c2d66474696741766bed73fff1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e754da2093e2b975faf775bbe024fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf247e8e912a8e15e24c29120bed1b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bef0e6ff21fa07497a1df364ce8f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424c90964af59affe1c6ab9f418859e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf49f91d836f409c19255665cab676110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890cc8bded9812321cb1e0b6256122a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6055af6b47d030224e83f1d7cb2358112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb472f945743068b314d3ad58d13eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e29bfd9c650ff7ee3212ce6d50e41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6732945cbd017b71bb8fe28a53cb98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5dafa59db202bf5cba460e4059413116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3ac78f255445fa3519736dc04459c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c228d0802cbd3d45d657249a8c05568118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e9e233b4b02b8c091ee520d48f302119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43880afaf92c82ca254772a15217dcd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfe1fe9f6c9016db8aa6f1778080b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11271eb0832073ed5bf7d9e5108dd4b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b8d603625f224cb6cddf3063974d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d4ed476421571bd7e8e2be426caae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41fb1869acb326e234759d81c2d727125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14f73d3a9b97a2c6d73d42c50942de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0849d38dac58807e342ddc89a1ebaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a656fc18c3234b475e85a00bc87eb72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d145e4bceb1bcc8a26f0ba6a1746c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5462d36653cdcf7ef1d5f06dabae4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0001303130ec376615cfe6bbcb77888131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134c05be0fba11196361ccbd646e626132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa39a01563bb5bfb9a78f332a7b42d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9c1b3307a95e49b85015b9f720c36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53909774183027f56a997c28d7648b3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0599d138e22b70c5660341530e4084136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c50f2f2c497c2c4329af3f75b3e27c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99fdaf6395b3131c34f83688821069138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178d041b07e8b548c0cb73da27ceb4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406906e96fadc2d9a7d3ca40c87c1a15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed312fb2ad29aff67a9c6cfab8174f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae658535f82e93d6bd0c3b03aba55d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14071e9803d1e069a54a33966a0ea33c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2156febdfa12d3042dfeb1735d88b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70d254b2d9513c1dd0f8c2e2fc718b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a42e95fb6ea2cfdc94821eae4eba67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18a87a8980b475ff40a00465c8dc0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869cfe8efee9a95c4806108e73a3906148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542de16bf206058c2dcc9635f01ec2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97282592604971b0924344da3865ac8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d6671016f2b2aa0f22d4e26e758fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4296073a706052468a6edcd02408c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1120a82112cadd19a117745f73805153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c20dd10f0115878826ce91de9e88b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e335fbb3a2b8c6937304f7c16f385155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4d737d6ad6c063a014bb04f640437156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257780595f563fbf2c6b3dfca0bd0eb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2892b20219d5208ec432aa8c50863f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8339b2836369b5acacc8fbe08a8d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb691e7d8a40ae36aea9af284a51ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18ae5c4211a4ece77c404732ffcf31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b9a2362a1ed60919d323655543807162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027674057fd090ddc72d175dff5f7488163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271929e19e7ebfd4c41400d0f5da398164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce04d9d3e43cfd8d5a0aa1c0f998398165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c699f05abffe56696ff82b71112ded5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0474e16bba52995ca6191ed0bc4b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b588f149034d9f5fc5cdbd4a1204c76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88691014ef954e3457c7f8967966843c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec402add423eed3afe28c41aa4a4b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45ffb4ae36c8674420503990431495171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80fe85f54b3393923230cf596c9376172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351a7f6b912bbf40b79132986d1dccd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28e913e2e763f1d296ed2caad5762c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0ffac4a22fd8f164a0ed59ee05577175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c3b09dbe140725effd96699a8ef23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6c9ac1b7cde2555b3100978a29352177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb96c5c83cb4a2af963a97787b07ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c1c7deded603f7ae79c77be25fc9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20bc2088202d72f98e1fd276516876180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61473c2ed08a022ca42027fefe9ce8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e828bb06ebc66a05e670e390963b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae241c550d31f6a9989ee8c849f8160b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fafab78253c7f3a14124ec782eb81d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c21255ce7cd3fed4daf865807c63b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d6c184c9cd1fc2aaedfba65bb905e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df87d6fb5a693825e73cfdbc079182187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b7f687c5947c47aa90e18a88266f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09d60339395212dff3c376f510fab2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57df1ac4444b9fdf4a17ab184fc8156190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd2a3ecc067fcacf76253816d9eccd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492d869cfeef06b2a61ca8c6d232e5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f833f53df98383765bf0d0e6e239275193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b019ac751ed30b247c109878df137c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958228d2c2541130c20db1eaddc13e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05549f0b162d45206252c6cd907d7354196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879be6055daa6dfdbbd7acd8de4cfdaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda44ded0c7c580e19c275bb7d6cd3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c15da137bf3ecb7c4a21f16a1da82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bdf21bdcc68f0aa4982f5786699df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72441be585f9dffb2cf848b5f41e21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a78f7e99414dd171ca19c8e3c13b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f7ce593c9e865f836898cd85ea407203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c92d6a1513719e96c0d2c2fc07d369204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7917fd49e0bacd94636335f3f281bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716b1e9f484a83bbe359928cd0dcf94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486228cf64fb14a1fee4983c64ed6da2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6f7d8d9a89364603707c44a2eaa3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6054d427a05a22c18c6876ccae96b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c633046a2beacce7ca5ad13a45fb1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299731e6a697c6e3ced87548f256a22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef719635143bc03267eb5bb6a7ebba76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c361a625ef52dacbb783340d66c23c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faf6d63272835c895a007fb5001f3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba857ad0cd6ad84637760b9656cf40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132f155616f7ca8f8e94bcfa731d49c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d449a6023c66dfbf922909dfb2332217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeac3133e8ecad8eab9a44f78fb94bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483c9aa09b81df91083e131c6890ae5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef80fca3d64c75dffe488bf026c9c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d123088193620c9b957b3c94b277df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc88fe24d6028b413414da4b0f894e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def22c126db46d619b0b028b20852012223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fd13e43dacfeef28a44368ea31d41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f19ea46bd30f827b239f7d9390650225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64b3680b442ff8cd3f1b4726e1c390226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23361e94326431ca0838a4f6ab510e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df14897928baf5559602448a07dd41e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7343fbe058a5b5cb5f27f06387185229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b030835319336daacc66087a3b194e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc544e96e5f1a4348c0e5f58d42bcb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39442d1467866204957a935aebf02855232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23056c8dd73b73a28d03fdf23f347c97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8000aba2a044a3144831c23a5e9e504234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbedd016a3e01c6023e957ab3b46627235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1ff035a316ab7bbdbb170046ddbba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc315027b096a6ee7f132d7d41a3862b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecde6c0f6438f7caadf626f63dd83c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7c3ae6c7f188d1232eb8bbb4460d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177292974c8e41ad94d524744c525e9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ed2af0417198ffdb9eeb34295ead3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e6a056a223cdf9915b2b3851b7df0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a821c3cb1b1c1e5ea68ef07e2d8023243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c731d8c29a9d6466fbac9a38cb5bdeb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e6de6bbdcf4eef8b87c7591a2010f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e0ee90b2df8547e908a1eea9b96e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ffade4d669203a0e549e1c07ff034247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd6077d44d0cb170979ac5b223647c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1244c5c51f720fc92a211fd716b70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2883c35fdca2efa4dd14a73308eebec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45286555093852c6f3755f05e0b4f2ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69854ab0994c48c66b3da78e9afad1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3f0e2a02e90082036a17aa3f6e908253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1adab86f7ca953db5d023a1af1f95d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddc41554f63cf81b3fdd2c208b5089255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad7cd7f611a9addca638c8305d1fea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7a01d48d21bfb04cbe6396ce55a70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b7ed186ec69c29b21a4f69ce98f71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdfa701fc52dd784f0cfb13fd67993259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd41f0295e9858ca380a24c3df3f0ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d268b37ee0fda9bd79300b83c6e7c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e15d6895d7470b550464c1d7c747c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bda362e8fce20a69fdb5f56b865ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabb6186ca88699d719ec75694d313a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3499a5f85564e18357c8caf21131da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6920911773a8f1066610239f7761bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e76a557ddd3a48fbd0b5c810c2d11e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c488b190f639f3158c264758c90ff3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bbebf0871d0b59e64b7702519d429269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dad7b63af4c48c8300d80ec4a46d43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ebf282edd8c1698cb03b50acd3a40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dae2b963800203bf6d8681da3e2de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203d29ee8cd5afc65fd6c0c7a5fc1be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e331fc08fc126efd0026b2a9c505f8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571ef687a3effc69463d1cd3609ea04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb454b4f98873df75fd8e290f4d10624276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a838a3905940eb6d3dc398c6e8084d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc969f669cedfdcb2521edf3c362b6ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7b272ff87467e1f4a5d726edbf7fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125135854a3007c4075aa7515a6d22d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed76c33d4ac01c608ecb1cdffe212e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613e94645d520baa53c790c35ad0650282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e76f288aed5884055fff9537a6a1c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437433975b2af4bdae2ec7dc0f1c8b8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f7625352c3bcfe0fdd2b334def2ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6297957d8c47f69993ee8258336de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8918d7b204659da7df9579e9b55de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b18bc7e79f57791648ab85d8442aa1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f26aac22c2f76a82b35225ea721da0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e98cdc5a60d3fa0df1fa17743b3de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa457c6cce70c96423c29435f4802c94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0a9cb8de2376d61c65c4c9fcccb75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e9671759a28b099899b8c86d6353c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b5d78a71a54e79feb31d38816290a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770af8ab49f2cc7e1fc2ec447e10768295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b835a361617ac2d5bc30725d952071296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d700443b081d4a5dce6684ed2739f87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695927f95443326e1c7f0a77a077c053298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a4c237dc166b22a6c3bc4200f8298299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d42ff29489d2d8361ad962f8e2d9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aef306b0b015f47cb1b836cf0c2d3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8116d7bfafbefff5dc5f0719a6c4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207e295a2203097de2426a08ea030c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9f3c3c602ce34ed4176f6ae399612304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b83e2f1e646fa0f3debb67f4ab9c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667f48432ccd563f817cf9ada16dfb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d6e8f35db7a62503294bce9455b98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a4d8edf63cbdd3554465c1f1321b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c977b13c5a4ace8fa200d9fab0f7d23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bde89d30852c9e74dfa164a8329810310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f54ea13a7ffa810b5acf94734c9d96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96cbda0f5da8820e5597693378a602312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de0b45e792be295c358b704970b70c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470012a2210fb6c73f8670680b52dc2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee1242a0a5bd39b485f5ca765f35ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2002706a0ae1cf162c85fa9d71dd5ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7a7018e9a5abb78d968c43011e2b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500dcf5f33b74eeda4cf7d015df60f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f168ef7c376889ff87aa1cf752326d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34221a3ad00a337fd39fa0f4d72878320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a95ebcede393aa0311a90aa949f56e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970f43941373df5c01fd39c246aa04d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2ec97d8bd0e29e244ea266796af9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71703c841049ebbb8d306546ec1571324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f82dfb74562e92cab91e75e915a1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b208255385c12d08d31c7762c461f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e259fe59b3a956902d099a1cd400258327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace967a7c015eb4def6d58dc6bafb51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918983f89457a9cb681af546987d4dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae373e2be56f2cf93d97373d361a825330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e7e023eb6dad0dc5365cc4cc6e4d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8c618ec2e45382edbb55823ea13fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335699245c6bb4c5c6c38fcdd652ed7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260d58fc5dbfbfb698f9b1d72a9791c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54edcc207585f403b847bb3706bc66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cbb57d02a13a27e6407caa44690f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1586b738038b0195024f2d9b9c36a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993afe16feae7f32a84631f079bf0488338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee181f6f670accf7162957e95de6ce6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dda21866e3eec3ffd3b3ec1b04fdd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba73716da93c301924329fc55ef473341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6974931be6e5f06edc6e98c26a77070342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f2106c170af88162d0d14d5610579343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867b443fb189c3c9cc0c88fce487cf3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295fc578d5d8e4c851337bc07282eac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87571b09c3dddf3c7aaf29bab6af05a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ca8568c4d12753f6807ef2229a6b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbf1075203b497931c9461d6329c84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c5513796b1d6116b3111e5c74bbed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cdcd83fb0baa6f9322b2564cf59cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8eaae26adc9e34706392661d9ab9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d2ed04906d5f718e41cfeacf6333a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda71a50c190c9963481dc9d11044ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fde38d2a513b597202c3f939ad35a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8d514a38e4a6af2056a24bfcc5aa8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2172776d02344a187059e67610d199356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29917a1c8eb52eb6cdd709f84becf325357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8090ac459bafd38c575436ae724710358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e44681be60ce1e9e0ab938e04e452359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196926df72ae582beb1cc01ed2f6e93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165508c104fc534aacbd6d0e1b440732361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce90b19e1bc363731c68cdc5d3ecc3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7f37f0ef7183e28a7e5a200e9cfac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec825887e0ad9a93c0a405cdef36f80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c99927726361be03a78f806e56526f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256f0e6dd34692ead42b6701b908ee2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beb009f0df2c0127cadd3aa8a1074c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d50b49af25075c07e9de79f2027b9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eda13faca6ae0b061a1feb4d98061369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383939cc9ad7cc1333727609a3db9c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e934eed8205a9f2c11ad05d248f07c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbf93ec84e9dc7e6bf63426c99e47e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521bca25d988c8723ca57336c7b919a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bbeeb46eaa80eb76a10c60d373864374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac41075e138c50694231b7cb88b7556375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d088c900d77c93718ea7772207ac8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255751f8dc59895e06faf4a5dece335377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fef1a9eab6624b85717dac0eb030a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14947864913c60a2969070c39d1d45de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3af199f1f4a619b8dc0b6c3586c2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5d21ed87ad8741078c8ed02e35ef63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e316a1ef861164c5fc57bafd847ed44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6defab9565ff93a36ea1e79e39b8c255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e78a7457384c416360783c87466016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6174626bee36db076678064ee240ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a779c14a050cb8b694ed2c698ac568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac6d638dec9172154da324d58622299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5dff1b0e0f7be839abb21b3647cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e1049ab8ae6a9a36c1072d8034bf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc421b6d268f2fef4b0ef8f7917617812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e5e7d1898ba34bec77e1b7eb58b6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f283634ce4b4a6675e507d43cb88214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658378d781257e9a55ace12c3f9d9bab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f0a7e4b7d517aa83298add80beafc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2833bb9f46fd0938905cdb55834e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4c297f2de4e4680751efbbe67796718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5adec5a885898e3eb1464477daeaa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aba2c64dc97b8e3fc46cae802f67d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed327644732aee45262ded480b1da921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab805083036425afb82e994f031438122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352948b153feb4aceff5bc6a1609c19c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687ddbe9ecbf39773034e0feb2a8c2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c38ffdff8b8e3a3b8c908022876ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a726df417ac6dc9501c5eafa5811f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa82968c5a086c8385af55a0883ae4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bcc7a2da237ae254dfadb4b03715328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d347dfa979d1290aaadfb47f865a5df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0d4389bc4b11238859192377fa55c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d936ded2b384900382653a3d59fb36731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94940e0ff7c0976a375a9cf858b48b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74844881368043ccbb5e06395425b3c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e1efcdc4a80a89ae621bc1712e05e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be247c75fc34e9f0a7e618dcde3a596935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2212220c48741ec51edd8fe1daf44be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91586e258ea2c160421fc7827ac021ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1735ff22f1c0d7083bef4476af5453c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a100572cb5b677f27e81c5caf559ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b39f777feb1a8c5f2db0519219051340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92da34b6cb1c4f117b0e5378e4309641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c189eb5aa40626804674298efcd247342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9f155a085bb851d5cc731a1129c2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb6ae19d7e2e52bae6cf7b120a946e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef019e737cecc0670ecc2c427a39c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e94d04c8ea192b05dda3c89248f2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1325cfa60d4edc79cb21f98e43c62c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d3f2a1e37633faa109f6b09dcc43048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88916f9871cf79e236c96e8d328ff47d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c062ae4040f91c89e46d5fb9ebdfe8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb3bc0346c511bf2ee995a3a6cce5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126668d385c1cf7fe2dacd36b8b10ba152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa475753f946a5cc171375f098e49353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2325a4ec4f19716b6f70576f6872ed954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5de75dafc51761fccc67956528840955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d9088a7557970ed7ff46b43ae6d9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1a15835a3bea5bbc009848c72635a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff37cf694b50acfea250072f59cec058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36892ef297fce0cb1e81df36747421859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df896e524ce84cb7ec23540fc5df2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6f7bda435e938b1b670ceb4d43eb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169ee51220c7f90442f5d645fb796a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dd588952ff35990ab635524bca46963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eef34047ba2ea0b76a0eb5c21e246764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42102f4c182490230a8080ebc27770465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79937f01a3e1ea12dba3a646403a11466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a420e6fe0994e4d7b6800b0e7494667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563ab351d903f4752a2aef7176c891568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414246c0fa96a4cf59bf41ab0db18ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71f2a1e85137d2e9dfe657cfc6f5c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a6b402b85a0cb5858afc4f2fd454a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f289ea25b18676aded66273f27eb1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ea6635198ac3364ae2498fe20276673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e0493e45a7be04d80fe52f8997f7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96059ae65737e7c581b03cd683e21375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bde420ef3bb1c0fe3d2782b025d6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fa9a7b8e05da29f242420a193dd6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e0ac4d0a10d3e8555829eb4c0146378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67379d52fe203350c6a2270ff0736179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eb97b5ae862f29143375956ee157580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fc2dfeb8ddfaf33ca67d27b9368a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbc95a950b5b85d4403354bb61917782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3353010efe11a9e8443e9132a36cbc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437f857cbdd421250df674a086c736184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766764f39e487e6d45fe5e81bf13715c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eb1e1f5e22befd08cbfff37cbaeed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3b06955a533d8e2fd1f9bc4723d8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f368d3e87d038a7addf28de560a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb049f24651302b3454f7736cda2c6ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edffdc1dab04f6b50d142ca10dde9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c81ed49bcda3462c99f07af53ce4e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb7f795cb76c71f3c4b885a02e264292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b71840f72ef73d6d29d2fc551ee97893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ab4ba4237e921ba7a97a8afa806c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dda5b08aa808591ab415bcb8cb5bf595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b385f59d5e5d5ba311c4a3d5424d71896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db31b70592465145500ac6a911da5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd1c8c0771bea3cca680efbac56b9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228a1e9d7bf6340b7c08299d1260b2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b4e658621831683a3e58f5c9fbc72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958362095b4ec940005fa633b249844101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59125a718e2b1c9d6d186777206631102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef46ad65b6a5bbbe4aebac67d26acc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a877f905683bdf9fdb6f3b8a0af7a7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d253a16a43d36c2c56257bd207888105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b91570b1d48c8e0e5d6374d522df0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fa975742e272b5564b99e95a2090c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62da6a287e8a35b437878c7390853a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55364ae72e1cd3f7a8474e4deb4ea9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7f0c6aa78d663a1ce563f820fc7d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6173285a0b51e68980d25aa90b8d52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9c146bec18feeaa3dc0062abb0080112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58450fc6d867cc0081c222687781ccfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccf3d9647135fdd75d79305af38438114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a218fa317f650f09dfee9e04ecc4b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e158759939ab3eaa63debe493312d54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d576299fd4eb364bcffafb12ef520f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60131f8ca4a6102f087a08f3f46b6a0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0891b1dc60d9c7deaf87b9b8b027ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056f40d8527fbd32810ed57bcfe6116120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf9b3639ca7182bec08dac7f1bd58c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b32306a95c8b863f18eb8dca829ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fe1789948ecfc36c746171b71079c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03c7ba14a15c5413e88f031e2376df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a00ac42972693eccb6ed522852d91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775714f6b6a4356b1efab90d42024a96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee969f359592dcded273bb85110dce4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776fe59bd92573425b2efaa9d00b0f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbdedd3f2cd064af85bc77ef5e6774129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1f55733e60ac715114412aa869b6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c2bc2dc5fc8e1a44b5dbb393d0180131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a6bc04266ae44147b74d04385845f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427b2f8c2dec59fd2cd30d18dbb93a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6ce2921a12abd1161e565c144fe10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613f0e2c0c0e75220c09109c3d0bce6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c4f6154e366b5cf950ed9db9c3ee8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55479e9b0035a7f8e5b2909236eee2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87562c58cd4ffd1a19465781f5b352138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120277276cbb71342a389278666db59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72b52e03eaa9e89fe0a1855c56f74a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8187544949bdbb7c1870bada033e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f629eb8612eec1e5ec049179e3871142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caf695cf966765a514d4b2ae4ca5f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417125f0d619e0a11d1f93c4ae79cdea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed3552fd8b432910381ddcb89f33b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fd4c849d9928c8786fabe0df14910146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bdf127180e5fcfc8f171e731d2dd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc097148f7f860c80af18d74237957b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fe3b33a37edd44e249cb8986753a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab8fbc49b317dfe7448f9e849ffa99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a521898bdbf222dc44fb97bff4455d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c454070668c042d388cec1bc5a0a18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80d815c64eb436d60fdb02c0a3e9c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530953473a0e70033c4e64b3c4fdefb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b4cdad7202d8bea9d28ac676ed136155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab6e7334e84893d2c36dcd503f7358156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f19e1c46b196805b4ce6472a41b563157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5100878a2b946bc21f45fa82be744c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2bbbd644d88711c62faf2661c426c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda85c11f67118a06ea39df02c1e559160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229dba31f463f42e8ede3d8ce69cb41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95e83678c08ca2804710efde2329fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e2bfcd07287748c3527158106463b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa245cf84808d1f4a53eab08178b34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a0dc8675001bd5a6750cc7cc88e3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605602cbfed5681366939fe5a112d4b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc619b4b3de677c4265f3fcf1d86bb3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c58b260caa68387757aa8ad9f8593168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ad1a6b8a9b7e96b117ad9fd03bed9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816ac2038b794c53aa735bb22c8f64a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89811ce8f79e5241cdb8d5ef94d7a9d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d215008e7a5dac1d500ec1bab07a0c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef8d973ad3503d56b8ad7a81e046ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069cdd4e37af05792affcb211116573174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5694699361933b750f53f977e96b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603f2c9e2a3006d47c6bc054607fca3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24b47498e077a6bd718b1d1803b602177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746790c2400bda61e8d8a388acfa2157178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb975ee02f8cddb1e222a6ffee58ca28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cc0d36f8e420d4594c1e136748ffa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2261eceb4aa9d2978ec216d3ba48e26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7a50d8139b1e5b2eb6eebf919ed79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d34cbd5058cf781924e3b9c2e7963f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17869898a410319acbb0595da6f6d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926dbfe9c3c8ec40737ce9cdb2221a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d62f5f04409a854eab73d34e5f0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07ab73f6f1e39975c1ea1fa219d066187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782ebbf867dc39eb4f659573d42401f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4059f56ab1f5102bed67ac9baa5bce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9d00e3a45c4870b186ca004cdaa42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca080ea5e5a66ca04fbb1216100be0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a77b40f3ed9dc2f5595a48e152593192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfe93dea2061c00c801987e19c776c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a108f6d1181b68beae239640449033194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341d965c5e8b95428cc9f60b6915a58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be8754ff70b355666717c11956d4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997ae85d383fc533df21a5b1408d85e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f507e217034f8f3b88dda267e3d764198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eeca0d10a010a5db85c472935e485199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9efd6fa85310eb2949a943cda6286200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8414915d68b3c0765972062da4a0528201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919b0da2a02d5279205833b47c8a7bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8358dd8b62b6a58e41a6770113827a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777772edf3209e603f8edeffc6d8f1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f49c85917fd65fb65edc1ff92701d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a889b32eddcd60cb34b977ec19aa8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ba96fada6a155ad5021e2f0551347207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2132c18f11c8e7fcf798254620259208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28d364c1521a12006b039955de98b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d48cd97701762a80680d6bee2d5812210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a9a7adb951a868dbedcf23d09a9aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ee65dcc52fd6d245ef3f3c4301f15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84009db6fc525833a295556e621a3c11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9a262d4798d3e52f7afe54b832872214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264082fda00a3030658ab2fb0f5a78a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3833126c076bfae54f344bc65c79cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650f029c64cba2f18ee3d9762c2191f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33e8dd62c84c3d8121aa7e3c992882218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1037b39b03edde1382975d4a7b3908f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652f8d03e34dd71c205704ea121b349220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5f1d848a66d83405126b89ed9e1ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a68550a0c6924be795137ae71bf81222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978d668bfe9dd7f65dfb087d1c790a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14755a762e058fc1eb6bbabdfbc4e25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8b3298897353e9f21f4dca612d983225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555102e999b3708cae92efaa9bd6519e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1147d13ea9d2b5d189fe119050e79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75650975d1a46725c2bc4257546f09e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f7233ce6a10f059a862f9cc361a1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5761f53b31b95c1819ea82f10825cc5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371f6df3164253b7bd9505501ae99b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4d72b8080a5f496852b0c5a9aa975232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57064f8508dc303a5d31e7452ba9220233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024c7cb578beed3f6f97904d6ec298e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c611bbca3b659064eed8b7e5fda4473235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb39b4e98810fef37080667183e41c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ed54ac14b281b4f6442043e946f8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83d6f94369053ddabfef2b6407851f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd64c85dd91e88eac7d033c0733f57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbaa995e540818008daab94d9b906b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81476a46a332e7215270d83255ed517d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85932f0f0b66a7130d44fcdeb0070a98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27402905d9b7491e19c9e628294ef0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ee11503da31a82d255eb2dfae038e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616a70abb31ba27dff383e1b8b71800245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22229a43fbe3c395aeedc8adf262c37c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40aeb84b3d4e96312ef7353f0df7da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f927f6fdd82a08a8e9ef053c874840e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c28bb3c0234c6bb73db5eb78876713249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaac6658f6e9f43b3456aa513dc3f5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0f448900197dcfd5b3506f6aa7e84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d813e30c8402c8f03d2c93574f4a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa71cd578cdd89c742feba779033cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea159224d24d6d1afef196b2b18ab77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609b2cc438ec6be70c8651ae5ddb285255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2f28b7efc89888150e1336493ac8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29f96dadbbcab23b1e889930d461d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6870bf3115f64454bdcaf184759c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e189c791111ed0e4d2659070bd91ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16842baa4369681474e182ba772ee56d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd20070b2f60851299d13f88128ded261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45116ea7f3a1a37ca5042e4e9d4b4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbe5c3ef001bdf78757c9e5a592d4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0c354a8b765a619afe52e670464d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67ba6dee9d5fe1b973dc923c918f4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd24f43e169be41417860760baa72e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6363215c08e1ee837e0d2cbec589a16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d0f07b9adcd8781536fb3547c85bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0100982bd59b64ce911ec08f260aa93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140b237a8bb1cf789d1611b05cea063270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9cada7b90859cfc81d66d7b243e9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299608e2cf1258fc332e120b09c2f2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070251cde8164a5cadff442f85634f18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575a0cae99c7794d4f50935069081a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99e2fff1cf18d6b435384576a098d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73acde5a856ebd202305eea65b0808276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e114eb964247d6fbd71ebf73259129e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a47ba596759a0c9b470d47193ebc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35324b5160a2a6a1fe34408c62defc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb54f58fd355840e51f99b03d6bcf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c6fdc2f90061c89ea467344f6ef89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4674316d9f1384f8544ad0f57b16f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b5f434ba3d34ae5a5c4f897225d78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89b581511579e1af5364417fd6a4d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3e7003fb4d199e337e4ff489f4403285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76409ae6e962b34d60a3b36e163de22e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338be42aea3d379919281b586cbd3ee3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c48ed976accde4b2718c0a5e62b870288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c6227e50952a7d27583fe0dc6e049289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec7a69fb109e405443dc92259a08df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d889368e5395443ad981408617af17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b9e581f89619fc1965904dcc25605292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18301dbdbdb8f0d297e82a90e07349293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d02deab780eb55c2e124357ae27046294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfa349b21f8e87be6083073be5d8b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3553d4b6b18863103acd8ea14c097296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db38fdf160fdb2212311530d18eaf0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01deb58afc16adae0c386200db52f27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832f61efc7e6015ae6253ae2956c1ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c566eb710424173f8a46c34b5d352d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37c4691cc4f762e43958e0bb1d37a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681279f6f58cfabed8f861e2a3f32b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d24bf71481d5e451617d683c48bac8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82944a66537facaf40d835091d8c386b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3339b4eca445f8a9438d9488cc951305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22228095b46fd6600e076d66f0165a14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea70743400653b1abc73aa1438ff1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58309115abecfa3406580d1d93dd57f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdbcccdd004b9002a6968829f451b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38810cc291afa999eb3f95cd2951304b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da6ff02761b2079b2a14cf5954ea17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c2bca9d71028aef64bcb96c10fdac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555242fbbdeaf3aa972e5246c27d2550313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086a258ab6b91e968678e48c04a3bf4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51c6a323c9f9197f4167bd837013c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f65a40011ecb1120e9812c559ef7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b53d15303f106ee1c5b48550ed2c82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30af108a85b38f5d5fdf5b3d6fac58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6582bf8f1a6a04ced19454f1ff62719319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635f09e5af282af63e091c275f87822320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80d14b96ade4551384e77fba7a1a93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8ccbb9db80191e1f0136d59a0cc2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46439a828266e3446d1bf309cafeb54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57686b8add80dba7e387f2b01d2292a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd997b0a086bef63576e4275ff3f3f6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8530b9b5530295ef7e7de3381985fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e74e18fb12067436ba6c69c863200327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218e675a6100da871eba072065585cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e6226a21bea1dabe0ba1ac10d942a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf510a4a3c8419b0780801218ee9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04127ee9538f34e53eea821e7b5e557c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24d1be592365e45dab3d3217511eea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921610752b6d28156f1906994ba75294333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c98389ee5dcdf0d6e9777a4bd83176334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a38f06b7c54df154d1176de56b493335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d2e97cbe7d939eb8fdf66aa91a5f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d3e3f1d1fa6a1dfeddaa7aa3b0221337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3226051d02c5c7e3fdc1beac1de7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7102b2ae3e5356b9b94eb5fc7b84b66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0963d42d0a7664dd552b34a0754d5e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b35ad899cd392251e74d1a2f78d8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cc98f7223ca9f38fc7c4a6b301110342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cea4d2b1c1c13ee6ce2270199cae6e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304b713605f9f482f4873d4ea9f760f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346dc7ea6c183519f6c2c6bc440e95c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25267819fc01991cabf4fbb78d5609346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b97bf2ba0703e17f68a970f7ce7079347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac5533a88c9da5288cb6cb8bb0ef49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0b6b1904fe811525dbf6b39039d9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904eb44da342754679180cd71af8996e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b4df254061b98fc9ff7a09161a2a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e1290fa795c09289819e5d5f777b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12f09d5ad2f9576b89ed489bb87639353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b9454f06bc75f0c9288d0b0417605354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c5c1581679196819adc099fa616b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7193cb689e43fe4d8bf26ecb97bcdd0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a10086c35016ec9ba04eb68536849357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0e6727d2f1c3bc9b6f01d7f1691e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cf875d0a0d596b9e3a2ea5dc9df42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4c181485361c0fcaa0f1e2bedd196360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca03105bcb63d54ebba075bed45b6ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b05f0086271d8abdcdeab3259e278362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8d2829a32c09a179d02fab39dded3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6740ff8c23d8f95601e2f0f34a8dcc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d2aa2e64c4bc221a68aeadcd8abc8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f8cd30403ce55415495f3caa6b0a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da239c59b019ce080e9902ec90a6c5cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fdde135fb5c4eaa2b740acbbc154d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafce7eb717aa6a227e72c44c025fa8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8f6fc7e053e2c2e249bb321efce65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e5c90c77f9dfca326e246c3b303d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca3c04adea9f3e19eca43bc389e6d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69768b995f2d1259d5ef56be299cfd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19861eef9ded51d947310b17b7ea818374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0e62be6470ad94add5572bfa08081375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7cc91de438742394c243ebfd6d53c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45fb2c843bf548a3e93af0c49dc678377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a2b77042727a8cf6d95057d8bc12a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>