--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b07e45f4fe2f5714fc23c3d778a261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342db02becd325fca08fbbed140eb4032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7c2ce3a23b7d7465ae98d2d179b873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80ebcdac3fabac7e4e5305d8fa28064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f96fd5d426160d3a3a2c6e9473df05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0d0d1d56c315bc1794f994a17510a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef9c6aafccffdf205196a6ef1f276e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1f12cd448755aa23cabf1bf0f0b218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c996e1adf063f726bccd02ecba7ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef6bd69c64491a4477bd0e843e4f5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ef5a33732d24360bb30b22ce4b5c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc572a76aba8870ec928df5669f7dbbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c6ce0afa44e47abf1b215124f35fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cf5c80b59dbf1490a4104cda19a7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089ab1fa3848476b5f2d0722b1a7a0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231fd759d9942aa54e2f7e7a5ceca8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba4bc3f8b6a1aca1352cc296ff679317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6dd0f60b6602c0442915abea8712f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431906c78cd992475264787b7f6e7d8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d3b057e3647b9768a75246aaf394720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b296846818e244ec3215a9b5b7106ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeece7ce5bd293d78fd00dce85bd3f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c03eb6bfcc1872d47e927ee1b34ac023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36ef66dcf22a17a6bda5420117f2bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb660771ff566bcda67c0575eedf8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15256bb0af5ee7fc23437f51432bc9a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0be5d9fbde54776eb69766ea62d8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f37e4c731bc84f1ddb48474e264d4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2501d04913a8bb279e971308c9d7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e1f84e48e23e8066588bdf4a15b1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72f1dc6179d471c341fa179eb244d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7284604025cf3bc1d4a9299d4ed22c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beca01da3963f7747fd84474e78f53c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd63c05673fbe439529df14b31b74034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59482419d10f35d63f034d2e7bbe3eee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5ab406ccca75321fccf6a0674ff3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011303a1bea919c06cfc65c9b6eecf0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8c04cf3b85e054bf95c12f2adf75d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f88960e7bacc98eb23badeb258293d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d4640dc646cb236eed223bef352aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6a9684b772b3038e09597e7d9711741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190232d3055605299dc68e8e79146d7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cac20acbe693395cc31e526ad0560643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d2518c675117514b594a1c6b1f27044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a1599ed6fd7653f36f219c34a0f0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7026a51c0df79c06d8d922cb70ddbdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6633748a0caf7f123beb74f1812f1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436a01a0a5c027c7e77a62275ef282948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e285f6c760bbb695f7c2b9aa60d6b3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7c6ab85199794e1e60e4425194d6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb01101103f70447f8cb2e20c0505351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaee707d74bf6f85f4e912a1e15fa2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db5fa6822054f35282d2bee645e27d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35f40d27c5f2fc5e6f421c1a0d72bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86579b69ee3bce23192d91f3df8d7bc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaf1c54585aedc78dfcea5189589f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da74cb145cabaf75b169c2dc302ae557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fea06989871e222804084c2804ab3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe44fa8d62bf64ceb65f8a38fe2383c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126216cab6ea458e94c4ccb115c8b52c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3761776365f231d5ad24ccf86b55761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853fbfabfa19397c9d7a15dbc431e2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcebb9c9bbf0dcbba4c85d890c53a7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e9524822ded06fb1ab030703b0dc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ffcc58cf3a3224457fd3f7e1afe5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877090298850929defc4d3c8412a9aff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f11f91e3d55ba83f674c181e323cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069c8082ec2c8d02de759f382fb7b4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360e2072ea435b0330356705ebade2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc8c98d0806b35dfb6790a97d099a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace047481dc2cacd5eda3bb1cef64a2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60035ee9d7825e423ff69e88da2319ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98452dea5ec52ae6a66f9bd44fffc41373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268761a75159edfc6d625fe65026ed374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f074596b3610aad18323af4708d5d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f1ef7610c8108ae46fa0a0c2f691c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26b43e9511b7aa532150b1d695714e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621d1e5ad41accc4decc911cb14f50778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb2f6187ef5917e9cead77e0903ba379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1080333cfe9a6e06672f1ff852a6f0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da9cad6d3291e4f176d8ba7f11284481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4babe3ea36034bef5734d0e7dd63382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea9726040afa8d3efaec30c06442d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114dd8681567b2e304944a77db4493684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeae1b969dfe85995c17e73827508c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961291d3f6ca0e917c49c06788eaff386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c616554657bfe5f6a6bb6cb60576ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02a151817e9273325cdee833d51fb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab06188454f8b7b039966f33e4a32a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c8e5ece77b161d557c8d00523167990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dc74829fcda6eb073aa343e5962da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b20bdfb0ddf5447ba79486b42e538f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeca1c3298864d5b3426fed59000d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dba214643c45d7364a48f49eba938a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb810824aac86bcd2941a84c1ac1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b3eae23b193a80cbc8b90888515b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c2216ed0f9aa7613f680e2cd9aaf897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cabbbdc104ba127f4eca1a7dca5f6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48aa0a86e45df39f1a43cc34d6a4f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8407d62f1c8ec5219b9019ebf9290100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e050a9541418327824a59908606167d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b852093453a8ca6d52796659cb4dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ca68e64ee8288da8107365679f8b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bbf15fcb931ff8bdd4717a65d2075104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f79ada42dd9cec67c26dd774ab508d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628539591bb6bfbd6a3951910635be57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e70b1bfe792e8adc87cd4aac87f398107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786958ea37ef5afb90c766c33317551108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717d6c8af063199e5fbf270441d51d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc9c196086a9e150eeb5d9f68fe748110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b5f1483f98e0fa2d0ef1042fef1d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947417e93e33640ee0de1f121242bf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5a267fdcc51e2ba440f36c29aaeb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31415d45eabc473ad6fa58131eacfaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb458169f194cbb511f61a70517d53b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fadd75429b46b9fa6ec13240508691116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4b7394e8f2b0bd34103668c41950f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a307673c418d5505af0b77ec00b59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bac9d3c72f3b4ee0f1ed85ddf7aaa5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef66bafef7c416b21a4952e29db744120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57c31ca5fbf36ac49ecdd188f7569d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7c71a7b439cbfd96145cfd393f4fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bebe4840aedc70a4d8760e330566cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a4cc732643734ed403cd0a4d59a69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64aa63bd91ece218eae95df2343397125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b481ffe7418e528bcb36d051c3fcd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021780ddbf0256704745c7ccb5b0c47a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30633c3c98150798182ab6dcf25fb0dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b24a124676e391ddc0b4b2564e4d94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bbf59805ae012468dce82d049013d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9cd9ad04a77782d52d7e8aa9b1017131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0943ec7b8a164e0112bf7fee5b2ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c78e5509d05756408a84418bf094f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9437322daf10de9507feacbf098321134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efa64e16c06e9d130369b8f4f63150135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1ebdbc30957073ceb424213876361136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481764d7d6103e2de001342c13ecb3e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e877185aee000e8bb73d77be8c33b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60617bcd81adc88663f2180642609f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0638d22c30fb8891cf3adf160534f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d08e466d0a136bbcb232873abaeae9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543e48ac2a7ea25549b5dafbae9e419142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6ba47d32ac53885f08292292070fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a54634461cf83b421fb0fbad38f54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519502c0a3cd9c3ebf90e93cfa19dcc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a176adadfbe3c5270036209280c1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2544d9040d5df32e49aa78a4159c9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e393249db3a76d64841e16a795f18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f385bbfb219da1474eb39360f4d5a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d2268c077842a2510d88e1ccbece4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e153af2768997c696a9958350cc1fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fff255ed17952107aa2ef02527e79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632df9f06334611c7e312e1d5f650a8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2911f2be609ad7511c65d507267bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b898190558d8ee9b6d46ba765d8a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdacf1728532e8dbc04f8b9efe09d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea5add546d49e6a8965e7271beb06f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80865173733f639aacbed3660b0e8d93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1079539a70a678116db50bd6c42011159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e779f7bce828a39efbe40e395c7d64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159279c30acdcb8590f4f46a9559017161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166384fbf9c0ad8a9455243cbf9d9f67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a67e59c0ac89f275ad8b59b3933bd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab11a531b5297f08049b1e39bce8b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e01f79003da68861cb9ac794d39df3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4471f0b82004cd1241970e3f41dae71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6428bb28b313a6dd048a42d4ad4ceea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af05f56881a9bf5fbace59104335d3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e8d0f834c605ad50002f1309f9099169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cd1b0307b896fb6a023ed8f5ecb5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a825ae2a3fd6ca5e1374a19121b50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1571f476f0f13375a4a94303799f95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d245efd44f90b3d2f41e72d8d9be336173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d152037530e523b808bc6602ce3f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc81c7538f1fe6ec6adb1e78a189b45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c62fb5a8797e6c424d343c706060f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c7831fa58be1d7780fdc382bc2e56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74542da8b88771c3b7c2365f1f0ac2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb07c2ca80bdb57ba373776c01d8e3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a127ff8317b5ad2d0734e46aafc24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5dc3e6ff08b6eba8d66c24d5f2254181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e8455dcd3cbc35ddd5d0de5dd2a70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc4948a1ff15a960760426e997153d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cebfdbab16ecf325d48b40b595c581184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e303967ffb3d713d390958e511694185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39014ff19d8ceedad305946acdc733b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe9ec8450a1dc5e284a2aaa40e4b02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51777e201fba6c3737a07e2ed5c2f2f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c6705fc01bf28faeff748f151dad7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f29b713ce9898681a06e5670cdd73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c13df8f279d6e2c587bb3db48214e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920904d61dc608c6dbaa10b0c235b48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410978c2afef6a9e6a211177c78201c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef038a91a27e34bb88ba900db9a69b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d166759abcf9f0a5bbeffcff8d60798195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dfcbedc7ee55034e6b8c0a07f873a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca1c9d9a0563792eff707b248367c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cde98cce8c25c0c444ea44edd1f697198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a765ba1e0367b5add16a7b63dc4a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79259cbf924d0089df3e65f3b6de9fde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871f5c0b272392bbb4c855eb964041d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609e82ebc66d1e3f310b66184023f9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389d99f323884073a1da753c00bbfd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d69cfb19ff4fc51df17cb094b6712204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f97ca4913423444902593975ae6e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c2bb7c8a0fede087c9cc34c73a7a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953313e6c95c8e164c9a158ebc95b99e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc264f771d582f469e3a6002410c5188208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000f1ecaab8635d0cd165dee564f20d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bfb43ab2187e0261158c5e3abc8b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5cb26fb84b11b76c0acc486ab0c8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3976840587ea8db739d7d9e7921a1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8699cfc84ff788e7bf3e794930e4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3011f224d985c17b5813a2213191ed5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b31b458d27b70022c021aa6d188ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3704616df65f9d4a34323f20efcba7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c5d3639d6028a55b9c230f591caa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df405b0e3323cb2e6eb277640d1198d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f095c4007c10b7fc9313fdcb1475dc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c813904fe1dec30256b36263e0ad0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac675f1dafd85430c389de6ba037dd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c388e1141de883dc73f688499bfce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9e405f17912b8b04cd0ef369c266c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81cd36c6f26451936d820cfff26ad6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ae254982016818f3c451a570a859c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bb9b997f8d0bf0b03951b8702c3c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2eaa6daca33694011f0a338c0804e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e3673d7c85ebffc431c49819cdee3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ad3b6c72cd0c90f71098146716cb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ac43ffd65c44d2b5aa3b58b12cfbd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb7e387c524d09693e947dd008897f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a759635f1eea2e3587e51ec462aca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb97a1a7e6facf5874d29d9626ad2f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252e3bf9a46f55082c26a30c2d7ab94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad1e6c218342d8c24f961b850f2c04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b7cf9119d036ddd8fc49f8e75baf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffa32181aa9f503991eb3f6b2c9c88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a2137bcc57d28e0210cf94f67b80f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a469062607fa48434e26ae73ad1fd14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a34b1f22ce24f50249a20fd35d6eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2319a1b3bffcd7434d704cbf716bf5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a857618c12bb630d6a7011f9651b43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d967cbfd53e464b86565f3ffb9d61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cbb4f7ea82eeafdc23867c1e4381d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895fe3d69317bb6efdf41532f211d12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe8437693a743b97caaffd5be69d71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c697542d881778efbeda2769106b06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645f0198dc416b291c4d5703a25d177248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65bc91776fc0a5d60a4064621a7cce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfbee516c1e709a7ce8c3dd59358ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa7cf0d1d8fe7df40cea5220b0927c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5108498932f997ca1d0ce0612267ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51f068c668eb2c6911783f18308973253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd862dca057e2d671967804371e94b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca629239ad55525d50a5fe4209ca43e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b611675af1c53e7b286ee0cb1041c18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ad7ae58351ca4aeb723750f88b524257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116047447c6afe9c0321799093194bf1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56118369794e0039fdbcc72031dd61c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f53f9b5f078fdce32f2126fff24695260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a08292b43d44cbe888f01bffea8d1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8250e235fa2861e176c4e29c7170b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f66bc74486c7b362bb668b3097402263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1b3ece81eaa11d40ee39b25c910a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e8122d273451c9086ae310bc4b8f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49991a36a8eb99d57ec8edf32c381dad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47832d1aae6f139c7a693e9df3578336267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de643f6b9cf6a85a350c3bb4acd2b73e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebca08e254a1e9ac9962449c3fd9b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c1b66e0b2be5977698c14e02d7668270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2aa41f95376a80e230d2227872202271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363cae5a85df0cfe1c4634c88a4cf06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688bc582202162c8a840271c4bc894a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a6918eea50d71950db17d31cfb613274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d8609d697bcf92792c3287d11f42f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e41ffd3c38bf9207d746be64445f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776e6535e3402356056c5b4d5cbc08a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9428e38efb476c6f2d5a9ae71229aaf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede2b353c0a63673cc4869be09c0918279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0467be6695fbbc0fdb3bcf276f315280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78697b0b5563680d3e3f285d966215a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197f09f66ffadd0b8cf49877214625f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880e550eb7006fb79e1ee26aba370e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380cda36d3d609a5c859cb474991858284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d686819a7f49dadd4279d7979613a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d3279898e86065613a392a8c55cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9d8b8af295eb6257ad2fce04fe614287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203030ab5ac9b36123bc4d50cb7c683288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc2a45c3fd8c362e4b480aa29d0ffa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5158ce4592a88e7af7b4d98605b72a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a3f357bb4a659813cc50f7709622291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394bed6ac1f9b10a4af06ebf0bdd131292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba5176ab1843ca057a4b41abcdc612293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe56f1e7dd6df77879bc3786bc5713294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba15cca07d89655d979a867d7827f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54cc546108a565f400a767f216c941296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa094c27daa9e95f08595517d8fda15297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eba9d825b74347a015b0ff5a12be4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716672511608848299da8e247ba523e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3793a6f1572256d7f0c67ffcfa4ec1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a348ef3488edde3d148e009ca5c96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed827feedb7b30a0dc50d2af1287de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be20da52e13cc140ef15109a58509d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adfb6f414f1849ed5bd4e22dc96b7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddf573dd5734acacf601eabe3bd974305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3e97d94390a870b38ebcaaebc19a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258a267c971972b447af0a82f995304307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8d5d6268c542af719b32d0bb9e104308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6f37d6c67e26027ffca1ebe9415d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a42c7256ac9b2e537a6e9e13a719c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30e5b5f5317d94e09fe7948df13879311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04867d945449133021b8d745fc152b16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26c88f7f35d6add261613d0e63c35c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b594bf95575fbe87930fd2537754c0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9c32dc0c02e1d5c53eb219e780621315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1013efc4e9bf2c34fe2f9b588b5944316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce316d36e80af176333b0c18a0b0051d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b441076bde41119f48ea0938a8264318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c4ed5842a0691e986266557bc7ee0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8bb8fedfa0479b3e3b653b94e9af8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8e22fd126b243d9597e1a55c3e442321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de99dafddec93fcbdeeca71933817bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a640706dd260bcfc75088499d07b9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83b85082eb30562c4a3138cb71a927324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc18917371edc547b770dc59f75c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0fd7930ddf1bfe02aa36ca3d91deb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827efc265275efce42b2e547d5b192a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b023723955dc8303f00d857fc03208d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5c46e2da4e0e60e40a15805ed9deb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d345394f20a98bea1201eb32e1c18f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec616af05fee05dcf74fddb9f32d80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b56ba6039d126b90e93f6c026fd289332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e697a9a0ab65b78ec54024ae6c16a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f324065ae6214c87d3bd87c6eb5596334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36f9f6df251b94c8899cdc7d91cd17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcadb559835ade7376737cd343c9de6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46362c394473c36698bda89916ffc4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d742a6c20d99ce0fe6591b5817c47c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fc5fd8fd09083a4c13726dcebee04339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc74b9f0274f60b7bb1622c23a7728340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69452aadbeeaac469a7015f2e97469341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e464a8b1be3d051dbdb7931deefbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e784e51fcc670761227633e1e3b45c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2843408be03e83ff0c84141250d9d30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8c90309a537eda6eb83849dd1875f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955f8fc607cd6a20294ea584ff34a79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728280f0dbb28743361d562c3a09c12d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4ad9dd377879f3dfa8ec66f1c26e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ca4421fd94291d4ca11cfd525094a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc397950eddfa733ac6f193afb3cc6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35389462f12427f1dfbee1740262bae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef1a18bc7728c12eb55c54fdb7ccdf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864584b9888d4b6fd3dd8cc02c50a57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae775e49369f628073aa7ab9a4cb46ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bf0633be34b014cbc2f7da4af5da7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead28e6374601540d52a2a916aef7dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232da2079309b80dc13ca5054edaabe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49414c8bc5d87946a77ba7fc83b61ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43552c46d41f25f18b049e4ce583c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d4cbabb0429ebf0221dc0b2e82c18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d88c553e75b3461cf099b84dadc458361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e158ed18d3ba3307ea30f3e6038ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d71ae1d828273ea4cb206af09d194363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccdecb4fb9fdbde2ad6b8de395f75c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56739e34c5429f75b9a1ab795e9faf13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e751dd16fdc5280ce12a03e9a2c1e76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7d9e934986c6a27de1f33990df5b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a25f2bee0728ca880e172212665866368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61441f4c198d41937bf81f63f4d50190369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4642161946d9e71fed325d9be3ee5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a2524cd5bafec79e3113b047c020a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212594e3ced2d4e00063421e2ebe9974372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779f0a0c8d04913ee706043a4ef655b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcee2cf4e9a355182bd9cb72bc30d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29484ddbfe06349ff363d266219a50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a077109b3c33bbb6c5dfee75859833376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa08a58ab072da30a346faf3e307d23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f749348b33a75640c1a8fb490e36ec1378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07197a84bcccd695b0aa538c899ed2091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6038e47937077ca63f4eba969c91272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55621a7e778279d5ce40eb43a14fdbd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001e337cac8911ad224f33e4a54366e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71cc3459ac45d0fe952a2dd322849a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b040cbb4c6f0106639b739cd0fa5ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80be84e08cf1bc24877dabac8cf25e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef3a4d01587c28fd671e362bf8f9738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55be44079f12da01b33768ba082a669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f00137a6d96b9cb2d7fe3ae9e3302110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe5e107fe41e94235140152fed572b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a3cf65715713f77114c087b58432b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e34bce149ee805f0004cd3587e30e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11affa86c49d720bf108765b1a5ad10514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1283f38a31f5bafb246b7a537f3da315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc9f10a9369de4099a1580d83ef22016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78989de4785fb372e7ea87fc1da73717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b5eb4af3ec3702acc6fd4b3cb967918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb74de82d1e764887f9f97ceea2a9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44af503e3cfef741d49156cce7cebb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e73b009131fd3821211aeae0094db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a721223e06175a5d2f43c905cb5ec8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60096bba5d97949a2aa6dd1e60b6458323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54301ac94f72db505762fa9dfb8fe30e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef50cc1ba18dff7096cdc5b9f26f1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae46b5554b4d1f61309b3431c82b3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059a6dfab78bed2bf8fb651f54b23aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b7a44ae2be80101cf1b49a914bc3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de201e53cf486c4799160b30eb240d8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b090373e72ba2092ad662db0142a7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1386137b028d26d5d38fda9a224b3b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05d6beda0393b9137691836f1b662d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275342d75e17cc707111916e524cd0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f51fb76114b1c3c482c2caa7b5d82d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb872f484bc5b63e85341f62ce1c1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650432564b809d517eaaabfc71edf33c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120766fd95a2f74ea07dbbde29b8c58b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878193534e42f8e6d872317672c6e9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511d4c19388e88eb857af7240f86b4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b94b9d6113d445ac7ce176350fa7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484af1cc01fb42028e360dd93ff74b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb592e7c88165d344139a2ef5c3ca542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd26505cb4b263ee45a8fd31222f3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49573de06ab770bee0d3f890868216644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41498bb18480e05ae25703235268f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557f30144baa9e8547051be8b7e6bb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01515071df523875f028b9f8493ec78647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91014e9d6285e8b3cbf67b73fd4fb03748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2249cf450049c8a98189f607d3b57dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d737864598eadf1cec2fe5e08cda350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a241ed5fa8071919ce1c5b0d0764151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4427551f6474f4423cfad80321d2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05707e2ffc2bd96c62d3b1c525d358c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48328e08e7b96f014c373224c421fb3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ddfc8c55e5b65fefbe2110edacdbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d497c10ffd1e72c01afd78d127a14856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fe543c89e9aa0c340437bfccb168a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce868972857f83245c4712d8faf9556258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31866d782f15dbda8dd239c0eca2150e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dffe605ef6d4e53e7c94f1b047d25860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe072f4095cdf7b65289ded557849561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df8217d1fbc293fef9ab108852ab8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7529b4c46ad2c605e6a6b4ae4fa5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9604afb11f6cfa3c532fde94f9e11664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec428bb681706f80cf9d765b129b2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72181d41904bd8543329b1a45ee70f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b711a499ba4bb0e8df5e30cfbb5f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530dd2b0853cee8ee7940136ac5b6c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d1a7d88e23613d3585ef2d50ad06c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f040426ea280d3279c522945f32706a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4446c50ff0d543b43ee68dccae0e7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccc3ef55305f8afb893d59795da37372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ae6156a93f2af4d43cf3bec1fda5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa739e6cf8e2f04c76576de185a19574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c9f01ab41ed7425a78e62d47a4c5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05410161eb39cd0f245efde0a8466f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b069b4eef1221532d087e1123a0a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320644108af6e4ef29617b639d369fc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60a985c5a577a8bd1d3a250e65395e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22352cc811e0e7053a4d4033dad9f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba10ae8a4642f5e50496f908227d5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c0645444891698d953994135692c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9e56cbe87d0265ce5400952004ef883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa7333669ac1f37e5cbd6f8fd7063084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd66231c556953f119003b80529a85e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486b1b136d5258041c6ed029210357586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c81a7b0b5601cc7594d5fcbffdc9c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c98c4f7858ba582c171c0b4e967a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0323b841ab358237632e38f47cb1ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f076960d6ccaa57bf1516245e92e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6bb83e0c61bf30eadf20e6a08fa9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429d200512d8c3748387687798336cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09be261069886627f7bbf610ae888c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb10fe7e67495023f7a40cb2a46a4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c267ebb2a914df18cf50ef8cbb28d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52412c7752fd54665951ea709625632396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5312e3f85c3581df2c30cf681e8fcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bd0c269c3bcb11d7482d26a248a9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff194350e8285a5759450e7c83e9cfab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e8550dddb214656991a5c8f1508a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913b469561303dcae476de9843e97f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e60367e1e1bf325781ce9ed139aff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072b9c0aad49e070c4b7166848d9022103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531e53d5978da3d8d716da40a8fdac7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552895684001139d307cb21c2c4041d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b49c2605bfc25e2396d234a8b12b91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c58f1d96e577a8e4a778653691532107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47624f060aa1b53b52141765436c25b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c725a9d6f2caea668f16d686a753c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f337e415c4739eaa14cec966fcaa16c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e947feb44eaf2b1a96f195a9d71417111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8209c38348f065ba749befb56bf065c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de272a96a329d517a5d21c83bb152ace113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1752141902954380d25846ccc297e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf1f625149102e7b7541fc4017f4dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d0e18c9bc89c1eb6c55f2d624d6b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95f4f3cc38ba625d27c1af68a2f79c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366ba079fe8ff63c6595daafc22ecc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548cb6f09c65849c03dbc72f706207a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fe33d579c7445d949ada84e58286f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e154029736508124c023f4585b5f34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afddb2e80989fd1b1caa9904b5852d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2adca5e9f5c633c30d4c27e4fbab63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e212df18ddff3524d7deaf683968302124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28388202b769d9001b20c095abac2bb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbd98d76ec897acedeb9e18832401d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fccf0629e050cc963fa5784a86058127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8d1964935d738a53052aa3ddd7024128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49886c49a500a2f67af10fa610462f40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159a6137ed650ea1f72172b4f2c1bb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58732c4f0ece53720b01a5ef8f51b495131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d44e8fafbd66016f400620c3df7d3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bdc05b1da1c72ba43fc4c3e0ed796133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69cd3d0cd66fd27d7718b1434746a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19382dec37747be6dd178cb7a87056f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ff2542abc350a1a02f148b429e7df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbdfa2b9f5f555aee622ed5d3b0d1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4d966ca347da6f17ea8f7493471b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a69ab06631a8c4673cfde4ff268bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a9a4bb600b7e2d1d81b05c5ca3a18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf89b91d98699279067168ca291ad3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b01bc217dc12fdf65f9f6916ca7b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0a1f6f2994179b9f9d2bfe4c3826c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f520d5db1830c9ab5f81f1df256b36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd6c669eff976a2991fbad7520e4bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee53757a035a90b449bcdd79588d07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccd0b92673a78583a351ca4f271172147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b2ae5766f4c8f37dfbe97817f05aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d01fcfae2a1f5094a696b3ef7f9c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d82db45aa88cecf579bc8a9851eb2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc93185fe8922b7a93a56a6e49aa9de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66412532d0475d1e1e29a679e6d35d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1516f60fae6ac0a3b3bba3a0800354153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17477917934db78d4b07cd58edaf237e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1827a82d7d9df9f9f423628d110a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca38ec38a17ca820e0d60f7395e796d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cde67f9460803aeccd725cec7b062157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e505b2f081750a5c6d6f70d3c59c94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4dc02862e899c56643be96570160e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055373906ba31f77caba3ddc6ba8d48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5a6d071bd3bccae456f9cb6019277161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c4c8f16493a093f982f65c67f48cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd8b5a844862a9620bf4868f07ba5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53427bb27a268acf4bf884772ccb1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d2a314dfdb8a832ce76068d082473165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deb5217d9447b1d17e6f6d61026cd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a03ddd4c6c2100671b22a8dfab951167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4333559d3810ff28c09c0b55996507168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb1ff5c57e68ec4c8825e84abcc2e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c723c93ac6319552abcbbb304617170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6402b3dd58673a69949a15a3a6f0b2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f395798eaf6ff0529145ef4dca700172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145af7696922a73af48e3dae056514b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065ae0cca21c7c80dda2ddba78e36b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c7a9ba12a8c9b41c3bf667b65a25e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485208f8d408880b71a77c59811c0b3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88773083ac2ce1fcbf13b7a9a8ecf86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d3c359d8868b68c287b4c9af72dbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2a5cf83e05a5e0b3172a142815b63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54095db3ad392aad7830b3f89a8ba39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00281bde88e745dbc5715bd2c094533a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fe852931f8e59039abc9a883dd80b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4c9309b4c6a9d53755b5de00bad43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d9c763f9e6d32a3e7962dee530430184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689c74612192780215123166a501877185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829431568296d0c617a6eb21feecbb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844a429cf6f3ee687cfbf9383e9ff09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3a33f7c58c9d5d406f315aa8e2ddd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba9105e6764df7660176a29339284e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118a3a95b42d8696b6ef5d39182ea1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034902bac0bfb51a676f8366810ebdb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d469673b67582f880485210ef6de1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce604cd495175fc11603c849bcc53f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895ebfff8585e2629e6ec4c9e2c2888194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8099e7c8a1fd2cc53f3aab5ae42ead195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea391c3db9a46c156ba3701124af887196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24eb4c331450ccb9af5d7a8e998748197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84b0279d53479b3f4e9408737b3569198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703230658ab2d36a4074db6cb1291fb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbe75b96c3cc5f0eb901e0d117366b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106db759065fb69935e127981725ce4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a21ed695d41b7d5678151774547053202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333b16482ac69273086d0e2299f7624203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427c34d5cc2760d9d4c88ec2b185ab0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e955192de63b62676fc225f9fe3de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fd1011ce275a2f2d4bea1a2e49b94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8cd0225ec28f9a59d39e0a1206ad7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12710ee841837665de7c2ecc9501a36c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35070fcce01697966a96da0ed75978209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416c4c23b244add50683cde72e82c4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafed73424826b5d087c1d157ed9ed6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469362542b5fb1d86b9e0605cef4482212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d81655f01982672d4b7e31e6d7a27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1802b5d8b81fb9413859f5052bd81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc36375fe774b764e4b9523f2ca186e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf77f83bef7cccd53ff0b0704f2ca6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bce6aa33a53472cc67bdf49cf5de6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0f442019ef42197c3c594bb3683e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2903653469427bd1879615ac7973d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47451fe6d3edc57f9dbb55a7000c8d8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d54cc9aa60e4e84366ac21dee1e23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87b1279e0b9f2796c63d59ee18daac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd441ae8a35bcf6695f31bef3941cc53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c9455758582d22c4985b1d5b9df38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e75b1dc5b685371cc381010bf7d2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18ecc65a2ca302cfae834b7d68bb71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8005bc4156cbab7f195bc4022f328d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d0a6d2682a0c799b4b2b4f00cf0f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86686db384c1cff786495cf3cb5f7ef3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763604443e99da238fc5963c30218c52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129133e9dca650aee70d44a94f069e02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a2a9565a80b80c67a6ab8b9a6bc26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dea722f9fad3d3602c3362e0a42e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f185f248f2ec73164094889bdc8f477234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619d96cd3a2e41d8afbee38bac5fddf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a07d6fc19ff0d0c59d093e6179537236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77ba22ec47cddb0e85ac8e27502a21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489419be810f812fde423fb37361def238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7f860c85676e8fc69bf4587919290239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a132fc341428231efe4057fb117c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0f65bb3c4cee93d6955d18d822e18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc433c8b397d78ebb1f1f5902f039ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6102d7c6ee7659d463696742d6871d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7b7d8e4b4fa21435c3ba2815226b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570571a2657b2c27cdf1a35c4d5dcb34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919fc45cb7390f66ed6ad5234571d0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753c6649a64ab3d27969a5020196e6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aae049f89458f27441a2692c9b94f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0b066b53788efb8ccfab0a528ee91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17b277a5cd3533944b3f99491c31a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a753b31853fc5dfa4fd55cac415c1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6810738c66efbbde1df8b57fdc8ecc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34724903d24edd52c5172c5ac282d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6ef4232df7fd77acb1effd7ca02a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490307d7c4b6daff70fe53dd2b12fc45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a2eb71dd09699343b0445a16a9362256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50d6e37e226efed559ed7ece52c862257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e573ad57c0273f09cc6d305a7ccb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7391c1a1b64af18ac53175c0fa2e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808131a15122474d10b54229a1a7fdb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231b84c023755caa764a3be3ebde5dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116830e6b9f022fdc18f02901558bc1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9960f4184748d996f6405d9e223651263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efb8f5729268c19d74a7a986b79a91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20061ff37e9495708908c826157a8662265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef563279b4ae06d3db847046a1b5ebe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a8931298b71b18c12580b907200d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa27aa255b8f1845253ace1a459316268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fafb5fa59bce5b7003454269f18240269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597522f244dddd635db25f06cae75e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f843d8a3933838809469edb8a87701271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d633446288e4742af6a4b5ae668d667272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d502206bd55939360a8dc6c3dc85da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618ada53a3215012fe4fee35098c921274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347503543d8926bfc3cd44cede4154ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95480eadab9bd4e545ab3f03d6fc1e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bece5edeab842b046ac744e937504277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15635be37765a91b762f995b218f0e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d0d113b763b3cfcc55992c929a695279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1844d8cf54c6a6cd11f289be086450b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153f515ce2a46ca24e57ead572337ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9a1e69742317e1433cd6ecaa149d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d77ba860893bce47c39c1452953ccf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e8abe67ec136b4a204aa506001af4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d0d6bcd36516dda05eb8b4e71b692285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb5a49092b2a1d0ab492ed24ec237d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb7e561f71c433efa8439dce15df59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dfd235d7c04bbac6dfaff859a1b5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80188d4b0e88a3c87701eae999efaccc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b139b7f58a58eb1493fbf2e762733290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236098d554af6afbfd89e073e27ff3f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8005efe93c1dc596d02903feac1a7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75c865fa85ae449741b843f2f638c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87842a2a24252fcc6604eee1d06fdc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d5ebc67fb949aaecc95c38ad3fe84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d95317fc40dfa3beab2a66a91418c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9a5983144cb12788d3ae5ee3526fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73705e36e1ca452dd7a00f9cde02abc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce466d42a3c520705847a9ce477f91d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabba7c252282c587151621fd27ced1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a45319a05cd22e61d5b9306ecaa7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74f931c8cff2943d12d784e84bdd47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1335232d70d1210dd54d82db2c3bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ec14608ca3aa0b0671387d6be1aec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8d1598f65db9a4eb401fbdb038e1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6fc3b506e44726d7cc4d9a6285ec5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94c2ce8c5129a22217ac71bb50bbdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3c9906d207a8e12842f78260e7645308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b3198f897e707a01f94c2c7857176309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442c6aecdc13ac44897919ebac898b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282f514d3f28b9df5dd738cb4e402fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993794753bed07ba8cc3e55fc06ea179312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ad946dc8eba8fe1689dc017609274313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9060e87e5633f601fc545a545b6cb53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee6981741e3ed1c0b18ce196c605a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6f89c15a205c9b1d64470ad441519316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdac450d9c46e5d4ccee3c351824fa2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defe59b3ed4f9d9a21244dcddcaf6d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf545ea4d96777ef16035ae6492e7dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98014c4efb5971c6e566d6fb7d89869f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367e49a90b04dd2f3da6bd15e79800d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adedd778e561eef09533565e8774ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10406063dd8331bb79f4190f4c61fd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecd3091e68e4e11717f043bffe81b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4861cca5f55e9c1fc7e07ea466a6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee157c116a2f145f1f3e375cb94995326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdc7f405b7c935c1e72730556feeb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bbaa68c4b136a671ae0b66c3e2c9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c6833b32a98ec0edb8f51e2fdefa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156adcfa66550e2ca90d6c5cd9ab948b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cecdd692af1edfd1f2f4142356390331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27d203567c16e9e624ce0554a51244332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13545ae70c16df998fbaaf5d94360c59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff52bde4edd73371b7e9a77c1ea5f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9b1a6f1dac845d0604148c0b2f0f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7ab9d92c7eacf39331f55806e0385336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4b8cb8907c9a4e4e7c3a18de93a5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b123e0d99525fce7624d4bf9ab79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a758ddbb0de30118fb6c569b161ec41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f4e21df99fb729974e9d834cd4878340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631d1ceee8cb73587dfdf375fea32a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2738847d422f6e1ee2a5149e18904342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15718a1e2f6e3e260e073a954663b915343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b785301df86aae0295a5fae31304fb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c779e001cb2382747b6a56945861658345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea08083d892185fa45245a0cd07e609346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46fd050eb5b098b7524a6a73cd91e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbbdb9a179e86b8296d7d03bed2072348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb940768019bae0e8242ee86fa8a9928349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2b482358e394ca3cae7f776b05b27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76bef65f64fcef61b9f32010507069351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d088d3e5b2ac6cf9f0efbd394da19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947abb4d93a3f8cf9dc28b948e6a772b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c13f2657f6b538296cae592e5b9ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb928992489ec1b3a30873532d4e8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829871b5fd6584fb1794e0fda989a4fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867d5d48156d490543b470b3ebc8f98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c348eabefdae53db4168d037e4b6182358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769535d438838ac0e25d77220af35a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c5681c8bf7c0ea2fd7c2078f00bbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d197adb73b1f74f0cc621047e878e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7a4aff1e477da7d279f69c70ff270362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dec92144a520ca639c0302ac6777d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a2fd6c5fc1315cea49166086cbd07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdee974df307484ce462257397f531a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdf43675d5989a54618ab0cf0ce2f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfc2a8a06558fa328f8ead1b1bb089367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8a9491d8069e239fde0722a456491368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac89d4a988cde056bdbed1b536fdb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c41c585962a609f56747d52b057fd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328ad379260496a9dd8d4ff10b4e482371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec1b15aabfaa71b808fbf1dac05ec7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100771d04d814a831a7f03d5ddb1de2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4522806ffbce64e1c949d2898a46d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41508a1c20212731160e923d3fb97f17375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624dcd856d488961b14bb04732a0f6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e86004678c931f2a1707317a03856377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ed474342a08808bb19cda6f3e0423378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>