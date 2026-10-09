--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b0095d6a5139581de396ba19fe6fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199d959a93c63b169d665f5bed9acde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1bd8dd8edbeebf24829df6de697543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e831040a0e912a59e39bfcb880e42294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970440446a8b3ae24062885be934e815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0a2d597392753f9dd498169b8522b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dea1242064d0142fb9932bc7706fd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316d26216c14a474793b7a70bb38c388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4137c1286a9bfdf0f4ec51bd7123fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3c511f867aa1fe59c4cc40a1102ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632e9e54a1aad8cd49eb48ded30365211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8754698ac2777cf2ec165aa4b016a7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e346ee50496951d3040d09906f0ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea84a582a7ba3347789cca047c5faf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc93275fc9ef5a9408753cf1a15686415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14a57c1607095fadccf34302f1383116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e16f809e622aaa2205a18e4734fd5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db16891c9d97bdc146b9189e7605c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f09786f46afb6550e5642e47826fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167088025560e3595edad21e47efb44d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbabaa1ce93dd36c73ec4f9770a708021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacf6982ec70cc5da16406eea58862622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee8d958c2d3d78cbc1644818c0abad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20bbb64f5ce9c05aabb8da4086ab3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f067c97959056c26607746b6187a4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d45652e113df65785a0a3f50ad91226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12e0b14ec0cb6184b143af859532f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c2d093d905826f1f1f3cd50ccc3d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6edbf01f9cfae13c2b6927aeb456ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9895e4c8f3548e76f4fc1b3c2bdf28d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e96e794dbaeda1974dc9c2045d094431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcf65f1944b9acb52e7eb3a6b30d8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5572fb3de8983718347475eaa91fb0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7100bbf78f3ebe864b91f9ac9d08734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e524c0b2e65723ba9a205c622bec2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666f1f2e91d1614936677d19d38bb9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5e68a66fee516682cc09df2b2643037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446a6d9cd84466cf24bd782c618cf9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d771a493bfa9fa2d27c9700c4585439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aede42e5adc85dc37433a94d12fb31640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c1f5ea80a9b1f718925a1e03684f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4487cc435d0a2db9302f5e5608e7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd16e755c66bfe529ff58864a9067c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bde5ebcfc5b5076b3cd9c915e0da8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf2217e5a599708574789758151c2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72c2d108d47992b1e91b68c771d4ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b37106f929814feb7902601a5edaf447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d79a0b251b51da770f1f8785fc8f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084a018826403f9e54458047ec3abd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dc035bcafc093caa9869f211e020450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca2d31f73d5224ed926a9debd128bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7661d8e66079bbd0ad58c79cb3a99852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f790a539ee5082a7076f005de57af8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c207fd8e871f50db4d75a49920d5d2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e9f4e80da0baad202d8e16cbb2dcd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31b04de5ab1af262204fe30dee4ff856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b985f51d27fd0b8870a43d2ec0db34757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344d72163b9181d5b1eeeec89dedd1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abc7c6f797eae2ff1f944dfdc66eb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f34a1af93db53ceef28d42166d33360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c16a09c164f2ab1da7829a8f3f705461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcdcfe745e84af806c6c849ddd022262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85936341aa81c59681bbe041612acb7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af318788e307074781eced88a880164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2214fa381d053d26016736848ab2df665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c883953eaff490569489aa150e69ea766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c168e85c509f140e31206855b2005f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8b2daea2ec98761a51202c2b75d0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15825711ee81e86c52cb4f0e0009c78f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e151a7771eff8b9bb33ebb54b6472d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecf5032e249fdb8ea4d09359b1b37471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b809f73b9bee1e732a4741f4dbc4de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d88c1becf31aeef60b0cc8e806971d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8901ce4d2301f1da85d7d823d30a9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58935d56c8d19f6d5a4eff6498661dda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396fbd9ad4c91988d9cc0d9dc38091c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3054a32489c7fe60e6183721e47bc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d30ce742a88ee536fdb8313f61cfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e03a5fe73bff57a0dbae85276cb49779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd04fbb6a666e414ecdc95f5f370eed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31d76e2d501f3cd9179a5de8cc1dfa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10305027ccbaad46032e51ffcd5bc26882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db857360bacf1ca709a607cfb950920a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc20d5b3a253007c0ef30f79e3d02c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8325b6e9ad69eea03c670aad01a9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc9183e76ce213ba42e7ed4ad170d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8dbd36955543b1393577dfc095fb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437476f61b1813f77ba098aeafd143d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229d4252d0bec13bb94bf8352ca912589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a4f3866b44951d1c105f8c12dd8ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64c7f757d7c850072452c274b9fe0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced27ba2b54f17714c3c2c414314539392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe9f7cd5f8f644cc2178f43b3f633593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c65a0795850f98b92e8c3d10cd7f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c364bdafc63ee9fa8a416f15bea1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034af968a1cc9238e8aeb31c948b7a8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f28514a8e9c8a1c22075cb918c134097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2231c3885048e793f3f534b631ab6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa1055039a449214dfbbf2776138de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cc35ed227aada51080f579d8a78cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4103d393662707b342e26cff1f09f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11c0ab51c96c5b48fe4d5f453fc864102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc529d80a24822719bf28d52d01bd44b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b576868a61240874da3b2d3baf356104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d59fbd7130a07e9d433f1c6db0d8e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed6c6738deb177892bb4b49a9605a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580641aaf8eb3e72a333f1171da83a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822390fafb1b6e1557244eefad02374108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a3ed6450ac1dd0620f3a71bd8a204109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d474b4d95cb60da7bcc60a0b6ba2e90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08428ab5e74d49ae35e19b0f995653be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56874eeb058b44eb96ec389116c064112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646e9e9cd002ab1ea9c5246afc3db6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c1e2b250b000b5a7eb9c4af2766b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1301c5cf670d6772dcd3583803b7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24379c78f652933689d08163aad82e9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cd45a4c33c1d52e868b8a12f7a4b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27589c541ddce6966f907d268fd240118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2857e8e9e5afe93d08c6f8190265c91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4a7075d16d9763514834e18e3baa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca18274d8f823f82378c8d943f11ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf18045f723969121d807962d6ac14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b11ee2d3fdda9400a6cb2a047a73a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f18048a82d4b580c80815c50dad26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e25502f1d41b5b0f9ff2f136ed947125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0aa43556f34fea59ba1c04369ea32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4b59e2b3a42c698cf32f3e609a125127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2ffd1acd2b6dffa505628ac959a81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e50b76969c2c33025529ab7846543a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0e70acd2f01d119cba5549e75501f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a81a7d6463f291f46afa6dc5e4a37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bb67328da0150f4683228a6bd295e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4d1d96afcfddc380d11af755530f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed458c40e79303a5b08a78d9ea1e89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f240bff68f80e3221aa559beb0e96d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dce7bb5059149c8c7486c9e661fc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1052e3c66cdf77cb20624ee40a5008c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d625ed9f9f5625fc5da93e4b857bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4c23cd0d7fd6fe0cb31335cf7110e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa180d86f820e4ec82def498c6363592140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5824e3db980484d55ee006652bb08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b199ea028bc6d9e159e42f50856265d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea80f0e90fee2cbf534e242c1e55520143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73c508f81370182dd39c60169cb54e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310bd6f4f715aea8c232eb4a802b8d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536739c6b502a481f2b51dd66b561aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd459beb1d66154698bf1b260375b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fc4d40ddc5b886749cfedd2f1f871148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3928441b06a89ad149b69b8dfc10169149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c7ae5a905900b4b0da3f66ae98e83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5305973052a3ac73f24e4b9159a52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a4d0899ce0877b56e8c7c1466d651152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1312ce51aef4c778232aff2e757cf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff51c6cf854b723d75815478884872154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098d23ecdd2eadee8e7950c07358212155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48cf2b537d80c8f50fbb69736b7421156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5963c0058f6717116df20468c0f3b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea47d35fa3a193e8ce7f36142e383d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b043e0b7bfd16bb77c62189bc895051159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0d960db29e2a5024fd57671299a57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc28f8b434ee29c684f46807b5eb3c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d59a80261805e924df7cc0b6581132162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e1adb8a37223b302ccc0e6ab120d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70105d9655971057319bcca4f8413164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c071ae3509c93ce5a42f7d61c5c8de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27f65eeb8b035fac898b119fbe28ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9145c0ba0c42f670463a0e1482381167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6526c2a2783e8daae999102052b52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3535931c71595c9164c0da4bfd9f50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3817f2cf655e76c1da9549e16bc0244170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82665ce5bed06ba25650c2da1598385171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c791a0258b895030bbe60794c2e711e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c2c166a8840fa315353ce37907e24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d7fa73828b238358b9c43f237c7f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402f0d906b3974f16290429dcba0635175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdceeaee1f6099b2d5def462763f080176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb16e50443baef8497de368ad42c493177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8229ee7e5dd7dc05b5ee85c144f98d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba97bed492d3b3f269d9915b4231514179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc8e6d3d69d201fd5ab7ddd98af3e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e101c81cce68e1d7e888ce19f0a10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03592153bd2e00964306eba269241f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea023382e08ca7017c4d90800acb69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cac64ee6f803e862b1b7a739908eba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec93afa16573b3364575cb033207c35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a43a99c073e9117acd46626d9a2322186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d2629ce5a2095da1264b235d12386187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748fee6ec0f193de26abb6f9ac65591188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105d98aa234ab73df81e06fd3dc94ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ae3d7af5de1bee0af2f3d3a511e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd435e1b1207dc7b9e3a0b2a86c8dc85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389eef7880e5c284e2cd7bb1a0fa554192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9ba122c66eac178c2423c980d0d34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e711630c4d26babe15fb15deeacbda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53022ecef4e4c9c9218fd43ecf557b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274c4d64ab6946a716e48fd5fc9af52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b2a0df54054651b7e5d4863713c53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41201827fd39e4e6423c7cfe867c6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939329ef46a9cbda9aec97eaafe876d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3190a64473bba372d5835d72226bc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad322d35da55f72184997485bf9cb5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cab91ed505841cef5177f0ced4579202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb27adb6c1f37bb78903364dfd748f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c622f28d0e5072509468a91dfb736b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97be4419ac0eea962d08645a093d8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ced41f9419f1fe0fb808d7d24275d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f0e3b5f5f4a9035f9df589b5851db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454e4bd402811a4ccaf0ce2bcbd33ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c669195ac0818ecf81cb9c16e8bcff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa4972e0ae5c7b3e071d98774942b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c3ec6dc29fe03c6b6308c0dd42645211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5615c2a39437af836f44033b4bc8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286270f2639c2f89f3bd336cb369f290213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ee929c89dcd04f12642fa7c2e4788214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76d51cf2c89e97b6bbf2a29a3792c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04b6fd7f93f9a6105cfcd43c7dd227216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318a5312aa19b011cd49facdc7848ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0904d7066d092ee6f6c734e5495bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35c0465f24d50ec5dc93c4f0f5c0e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4237204615c21db7182c3dcd1621f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc63e7b7816c9d63363ac9c2cbdfe7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aef413004a09d9deb428de2ad56120222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0122c80a183fc6f3b72585a00112dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1cfbf04d2507ce4b0d6a207f6647e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77433c39bbc1ec3b9030b713f29ae017225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25c12af7e4fc8f6a4882b21148ae74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea4e66a8056c9500cedc972dcbc208227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644609ed67e8579e5d5b83c5c4a264dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95da701b48cb494361f473bc9a743b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe731302bdc98b96e4bcf263766c81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a896303ea3c7d0fc4689f28136db5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca13df79cda32cca313f353f45076d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558779d1d56971156cb8c2445814ee88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d914dfecb72ad7210fb2d4b71135e60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005010afa441799dd3f2d75239ff08e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e1a499f7d7ba27b7546a40369678b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723144d75971a9f23e06f498743a4fc6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f503308fff1f116b83cb127da8f37d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146627a89e5f7b640d25034aeb93ede5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab18a658eff6f3b10fbba979b69993d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcaa418152166ffa375164917a27be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ab3c1c9e5d4c040d8303ea26f18e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2a6899966916346f9df9bd168bd65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139a7164195ba827dc70da2e8cbe69c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd9d709eb160f91b9710b3d1da62f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ebdfb64d95541d7cbac7d872a07f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab691af26e272c74fc36f4935720cab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c2ca696cd88ba42833e27c7fdecf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4a62a3ec95ac02b0172d8f0c52b7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636fd6018800402b98ad5143e52d3d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd946e5e6c2bf95d7095d25dfd2bd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31b78cbd39bf57515b35d1b3d0f21b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b55b29ce9da07961fdcfa98c8fa5da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84405c43da2810ecd296b1aaa3ebf4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87639cfa0a5f36c3b92af875bd7f78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725c6d63e4af486fb98049bf39ed9b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c1ef55f232f600f4c8c94a3454d09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd19faff97f2b153f7b727a0d247e02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae0022f65103343e4b80e4dd8d1e98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56713ac3db9c0648514a6cd8c449ddf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6df73de013a2677a96925fbbbf271261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ae9a6d53195b90b1bcd13c8cf10fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49953751aaa68b53510ad8c41feb3b1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206f98ee036156e0437e55adb058b32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc4182e9a77bd3d489ebe982cea11f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d4b7d6fe32b60159e038345ef5112266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275a0715706ac3559521a8fcb861213267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35459b02724839382b0e576bf207700268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400ceb5e8bd4a61a53f38acc7ed9c0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee4ee21e6d983a72cb3843d234f75f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129c37c25d8f0d79dcc293bad38c935271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c0fc9be0022aaff7d4dbe821680c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecad5da48dd515fc0075e6e7a8e9de8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e572be2d173b98c35f0b1db459204274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7e2be090417499ed5f47ec76f9d0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caa0c97bc811c8e635438439936eaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a5e1e044ad7f675d93a16a19dfe5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b248f2b3f90f67f86bbb89625ac0124278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d97de48b6290019b7bc723c2743c4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57771ef7c8945f710fdfbf0af9f6a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abef54eeb88c9571f378299fdc73446281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71ef18e923b9a2c7ced4fc781073b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236dd14ad3eb802ae28c7b42c065631283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba9b1c2621cf9935ea6a54fbf61d16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069ca370201b953c2a331acddc5480a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7ea447499d57ed144c51e1f8b6772286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ce38ee5cb1385b8b3b8de678d041e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bda88d5e19b496a766b7efc0c561f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf71748d54e49860cd8427d4f463fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139255aac37a14e49d74131ec0ce0fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde4fe8f5663b29ee2e700cd6742a49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd725aba5b956a3101af14097525ade292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb97cf2a469ff6e5a05938648840f9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f5969c4860b2581ca19a594558480294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45a196ea7bb44fb562e3184629e323295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a006b2c1d78f89542bbe4ea79a637296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d40033c53de47a1ae50f150b8ed094297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94d3173ef67081b584daae2f3b7626298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90545677e584d6b87ef86555230a11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98892810fd0d140d069624068d1596f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581926ac224574cc65426926d57f37ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50253eac768110274e30155b73993ac5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68987aba0f8eba575469300e4f99a88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a5cb9953c677ee85fc6c4ba7678c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cd49cfc5d7a4d8105a1a7eba7ee1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedabfde4c472b6366d02038403b85f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9886a689a902a22b419d865e1c3d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b765e2c12734c602662529be088ab78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc480de8369fe32a48d2aee0f1f3426309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abe75aba262daf03706bb86dd1f106310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8fe44e7de14d49ab9939ff5d83954311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017a1110e909e817f3f410ae77463a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769226bab29e2afb236a3f7e774a408313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89f6e3fdf8bec3fd166c41be773af7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df8941ebb556e3576f877aaa0e831a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548d6eb9f9da47d2df623889faedb80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fd27867bd6895a7ff677147db92e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca6a75737ef80e8c1345ecbe2b0d84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4552ac01ffdefc1f3c99bcac2fe54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b286ab1af556bf4da91abe3a8ede2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46887e091a627071636737e3a979f040321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b67396a4c9726a2f90347a51e9060322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b243843e1d8ac7b129401f41c33c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251953e29bfce9339118205ceace18a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfd36145ff97cf3b1aced1092fea0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ec0b4cec7d282fb002dbb09ff58fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30868ddbd97a859bdb460d23cb14c822327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b24d70d40db045043cd02173d1f70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c16d3c46f84a0a5481d66073f0d0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9abc73349d7dd37a128741b02212b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff304997f70cd5329e1a82e30f4ba4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cce2fead138a6cf77232c0409a80bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b978193ce6f6190beca426d5b1626333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743cff809fbef8b24ca0b2f905bda79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce38f2ca385fe340accfc7f5d22581d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b7c73cba8222f5596d5171f5de8ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6ed7dac02175cea4aeaa73da6bd64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748a62495e60600d93acdc7c9901c37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7e5525343e249bebed406ab7bfd94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2da952f288fdc6823deb40117b785340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb786dfda76fdcf8d32fa480c649af4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7bbd4366e13648a26a7ff9f1381c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443752369a3cf5a518a771431480b91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65368f01f91f6c2274288ea93a588d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fafb06bad7c2eb318ed82f51441a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48d0d6f2bf0f9770ad55492e93180b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eb6cfc7c9e26844a0f1f4d5b1e7d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f6e3e058d56d9e765970661e0de2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2df22c534bced88449a588385aa01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c981e19038e63f7e756b83c8a6410a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cba05c980f24f47a80f4fa87c446c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8cc7aa772e406296ac5fc9e7e5c19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b8849553c78fad7027fc643f296ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582929c476360ffca4c728ca7e49b7e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0da1b00907341f58f430e44fa6441355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1a6145a59d2989f29cc8ba675d47b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579555039cdac5fc46136d0cb0b1143a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b171a3c517480c6789397fb53a3dab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc3be2ea2ed7631d8a927200f507a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b608ea6622932db91f736717715e18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c26de4685dd46d78ffc13f6698d072361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93762bb12ab0f22898461b6aa4003cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898c748de0ec28207123f48faa55d43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77d59288595d484c8bc47d5b95773f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e0dde53c80fd0acd412f6288f2532365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54df8dad1b4884f8e9f455121c12fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e5ee2523db84c81f56a5f91c51c60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3db2362cae2354e03b652500efcef6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f617c00cd272665d702f5a9c30c1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78ad1992516f87fabe887857ce5e00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6d2613f29e08fb711f724c83aac2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700ff79473c070873dee346b7e1d30f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980774455880f3059f368b233f34d6ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c7852cba32360b611fc2d4927361b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc6a289af5e04c11da0909b1ef1611375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e85db6bd83f236cbd369025523c9f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50f31aca692170d51a01b436ee97e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327ca5f068fb9699d6f748a2a6b17b5378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380db8d25eddecc77658a5dcfdeb1491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fe3f3d50a42d8b0d5ae80e16ae77e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efab9b34e23f99d94603262d43d6d9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de6d1bd06b7c0de7b562b9b6461fc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656501de2cf8dbea56348aa4cf3a2e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfefdc80eea857c2fd0b58ea29fc5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625280fca0e4f9fa7658c2f0e02af4ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c6f596ad4e18cb5f0ea1d70776dac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0117bdc1a7f0507ae3a927e688900b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacb5f2e94ff321fb3f95cef8bb28c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eea91a1b78e9cc46146cb62eef10611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ed986d8a157180eb8297735917aad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672284ac0eb73adb49971dade6bbf0fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07867d7d832bb1443cbdcbad3b60402a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a82ac027225e46cbb660e775f7fdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb1b6de1cf3cdc1ab8486aa024067216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec323330ee8f6b13511fbcbf4465ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22aaa2c8817e2dcaa7313ea9a67a4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e61fc6d9d73cda21a2fab452ef42f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0cc887f23db71b654c0b37d919f7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f789bed573fc71c43c1180fcb863e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c427b4a17b5e6a716a7ba4907c378522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a984225a8e8987bd0caa2d39c149323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55704bd8daa4c15b7af43050914de0eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e854bd15cc2c96387e390ef53b2b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e9e632f88fae0d087806a0513c77b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d7ec7ca1df23ef8e04cd9c22caadb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4bf047f84ad7aeca716840f3ba00628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36ee7549d073da7822f690dab54e0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e1521bc52a01653c2c20614f7bd5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435538360b73f9aea2e5ddc4ede251a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894da2cf07ec6d55b68239badfb519e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f71aa171829747f7c5505570201e2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e799d7d04a56d4a31404b7343b21f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1bd1a6012b9c9ecbdad61e47b4a7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f6a8aa03a6fa2da1aeee8456e72536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f38a33608c5a406cbb083073b0df1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcdaca88585aeb213550d9b8a18eed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40799f58dd2133028c3218e56d9f8f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853dda35a1bdf26804f6c532e213cbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57040369733a37a1ba2464b8bd281f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc098150ae10418c0afa2d64583de4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41584647ec8f632a1f7cea38445a6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94b59d707a5cf882270fc215c910ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f14927cf3f96be50aa113392b5d89a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420bafd168492259240c92c97eb8ec346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2e8aa77a3e1753c46694bd835ced947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c32dd501ce4b61560e7a7a8e75643248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ebd2ee2318af345bd9ca1e8dd76ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6374c51b2a224a12973165a4b831250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85574764a4661a2822c876d379f7b3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f301f5d576662638d0399ec7195c36452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfa99bdd5098c1c2d4376d5e1f43e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cd7fbf7cc15278390b3a3d6faa04254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389597a656cb2bfd35505380edae6e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36d363ea8c7ab773da3013c94046a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d77660b65a130a2c81657ae55fe73b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499fa92830e43481422cbb3d782af1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8242f51f7e4422eb888104cd1ad3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550726673424c526794ddb50304c84560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad627c4970b71ec5a7d13494d03a5b2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93144dbcb89698037d1b2d99e44f87c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d880c8523ff39263ab6296359d5c3f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ceed9f444299376aa4b7e95041e3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215039f581aadd74ea6441dd44bccce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150e5a99a74f5d3054369becc849fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2b885bf76d81f123954ca6ada470867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91799392aaa460f30c7d54457e061d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eba8ee13dcdce783b8b2bc33f21b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7132a021b862710d28a9f478c91968e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193940b327e4d11401094fca351448e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae9d21149c477a224927e739c735ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7a87df989242009bd22e159dd7c9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dadb490ddfa36c128ecaaa3b69d8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1a024ca644465c96fd34bd1cb275875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38b221fff7515053983027bb0cf6d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7c5b7a539f324bb793baf4ab8ddc877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e94cdd1ed0b49ec105ea89dca2c6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ca9e8f6e5f570bcd9208cfba34f0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22bc5687e13c76817937b713d81f3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc42c7057383a0e6ae03f7e258eee9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27f5cbf3f0c116802b2120c244653e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f7a29240be429ba83564ad843c19983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3135027605d3f3377d3ff56ee510f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051bf76d52b4f652635d745eb1ca12385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c2f724dbe8238e25c8db94506eb2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3227968da4330bc7a466c8a549a9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f4abbfa6fa3c1ffe73e070f9a61e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4535f6dd227b24daef55f1faedb9d7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc61373437e1ab68c6d0c103996364790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b21797cf08753624b3d499ddd2a3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab873bb595aca3e43a96aba9752b9d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f80b56eb619997bad0a3574e948f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7e3a0b771f62418d11bce0913642194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fce6d55b97b67080e9a4ebf63b30595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18babc5a2c93cdc267b98af2ac3f3ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39314cbefabcf8216a07dd3b8f96cffc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4a879aab438165415e0d562ff855498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a34c66a351f858729dcaf5966218999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da80e3a16a4dd5546b73f605f5bcb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b2a853e0cae53911b7cb4b201a3f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91364a3320b1c5d11efffc919de81f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00192a64999792344c6811afaaa67706103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d04c2e5138f32b39e62b378972cd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6da7d7ea5ee8ff542c51cd579fa366105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee490b13e40d1a50c59d509a06cd104a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a57b2d2cb5e15f7402fd3a8eced93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c8d1669ffd8ef065ce4534ef19004108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb133d70820ac9b28811ba51b0cffc9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14847d1c2cbbdc061d7c4bec57ef43ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cdad1acdd5762246af5b1dcc43574111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01419ae1ab7eccb40cb47790d31b6651112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30794ec2b8e289db80087588d6b4bd0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32727a036507f3164fa4eff127459fcc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16b7c8e1b2fc39d72a651b9d18c29a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eedeb19620d4d7d1a6ae426b78fe02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d73165563950265ba32d19af17c17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ac7f02e806f626af474247040c697118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a93119d22612190f2a798cc3fa474b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb412d5975125449261e08e2872f40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b237959b53eb773c495d9ae887aa0f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d83dad8e634f34c09fec1238c6f2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70cd70d72bcf17f555f84398e9554e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566efa6cde7160a9b2ba42d0eba64e24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6c4aaf2f5b3c059d733481aa491fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e4996cd493bfd2d2dc6f17cffa66c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb408e79571f12591c6c1b59eeb37b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a3d75623fc4534815df7ce8b7aed9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6d969be9d04b097a333f21f61d731129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526e8af12314b6182be6e78f96ba549130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da662efcfc54da489d2a736435b70172131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de174629c727f3af2ba2f3dd24ef97a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb179867e7c7a09862ba1e5e7ea74c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4d8c0ac8c0fd18415db0200d80ceb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20028c4c845e3e18148659ffc45ce3fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84ac76a804ae757c9dba10b52f4d1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a21eda8c1ca99d700952bf86d6d8f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db280849aa17090005fef8285273952138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714e30ddd1e5a5c01f981dbfa3ff77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df705ed0a37162964f88bb64827a03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313535b9bb561748bfba396884b8f96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2119fe2bf5e23b9d71e47bef387940142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1978e90606c3bee448114dadaafe36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46abac7c87d4634b8b34d928e94bdeb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1d1e1b8c47d4b737c780bd534e2d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a750c23178a8bf49be6127b04e237e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa54be8647e0d1effec814fe377d164147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa039786cccac2b674921c9229e81069148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfecd787cdfeeb34760386e8dc814e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9f6de152aeac19be167b8488f7442150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f58ba569afbe04e86191ed2477ff0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d51a198baba5ded6742e6dd964a35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea761bf1a7f1ef8c4f7d7f57136e490153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac00ffc62e627cf34f01f7152f0b6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84ded721750f5660d80a110ebc4620155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0383e6f67b7efe6ddcf2c2f166635156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5d0cd3fb69aba4472114d664863f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47068fe3f0afac17b81c4d5648979b2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ce23f6675ab3275351ca95dcc1025159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84424129fdd62f9898e2b5322a19b589160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ce7be20b6983794ba779f557b6ad7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a34cc74a206f6cddec93e53f76ca76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d008cd7680fb7b4dcaf59b9279074b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a032ae2f4250cb518c541d2b2fe211164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f87d3bd6529c5ac38ef0feef5c9dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e210f100a67f11ca4a0e49778a033166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871223a176952c31416cc4c56f6fc468167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac89a0bb5cb0f9118755c4da4866807168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4160868ee2e97c6f69ab843fe7205e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00186b83747009036f3b54c82a0ed7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51476fe26c5bbdd89bd893c527647c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239b1d8182b8a981d24cf400c82e1ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6645910f7b0280e7a6adaf392c0466173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91e22b6b72804ab262eececd53c4a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e994157e94e5bc6e7b3c2b748de2a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd900cf8944701539ccd73b1d1234e3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a5c4c628ab6be1aea78396549e8ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d176745ccdae0f9df6762752c54c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe95392f8895199881a1d6b2eed554a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5fda5742d3b42f34bd3b1f4ba3148180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf2df4b2063e0368cde222396a0cd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262d99500de3182766b58aa10565d38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141db7374cc9c376829eecb0c5f99ce6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2726b40c0a1de6e3b812af67cf834184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda212df6a75741db1993b09e9c21cb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b7eb847776254db7792064c4ef186186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df01ae77a6f1ae04b68ff11f3f99648187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4472d2266929c6949a2d70605d7e3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3fde6fe109febca87d4013b70b238189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e207ee2566c4fbf8c199193d7c270190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06387b87a51bf62ebe451b8a3c7192b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f219805d56035cea0fe4bc7b98cb9a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ebe08b9a7cc0cadeca50ab865eaf0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb759709a2190c0faba846fd45d97f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b819e902623cfb0178281f5897577195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d0b2bb8041884de1f0e8b24bdd609196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998ed71fa1391208cae3bce43fb8887197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a35ed62f77c339b39d010f3d711c1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710cdac23e11995381ee4a2d47b08ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfad4f641f54d58ca75dd169937ea8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c120a16a4789d44a35fda1dbc38bd5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ab2b168680bc43644bd1f7b41c0bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4040f9faf31d0e8769b24fe673bbf0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae74250948684a56bbb2bdb88658a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cece279ed276688275723ce3084acb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc533f712961b4b944e88597531dfb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a31b3ea1dcd7d5ca92499908b35d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb38b4f27f65605830169d93820b8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018da49e0e4df67cd3c18a84c549f4cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaf0dd83ad98f5e2ec9cc95ebd44cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618638f69e9742220a26fdb2ed0ee5e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67ede6500b85465cabba5d412f177a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19923ce550bb856ea5131ac6bec0e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b66ec5b816139e053f54e3b811a42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad436c1bc7cbfef7de6d1bf81f62eb4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e6ba32b8edf6eb9c7222e9232d85c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ca4dcb7ac2076b239ae3524ee34af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103082aaa660c7b309688b19492a3444218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb16d936cdb9adaa6ed9880916e3ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff7a2a8cefe211944650cc3ce03e2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2439c28f75854bca125f5500c72cab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdef8b20b3dcf8d3bc70128f0b693f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0e0203f8126ce048384d7db174632223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d903bee8cb366c6c52d2ce643dc9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810ca310b738fc588b7271d3024412b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78063375a96ebfb3cfa7669917cc66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9667bcd4bcb7a9ef9885936862a6184227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dc127a6ff1bee6d947198e5cd8d5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251374bb8a3e6b5ae9eb0c3b59bdf9e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548832c33e0b38e102b74fd33f5b879230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d164da501d8b9c9295616480b49cc4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3adbcbb5948f10fbda046fd1c2866232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d7f744f53d98f02ab5dbd7edfc94b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35c733f2714979f4eb9c2796a54a5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d13afed448c126d4a8ec21f2209951235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac22c2e07f05b3d3b2b5755b1a91aae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cba0f52f074ac72bd5531c9f929d11237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab3d755c917bd61d6beecf7ee34977238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511ce54d46173a127a1dea3ee9f645b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284a8a2311bd68c1452118538a5b4fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f61b315c502090802de3f33405cb8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f17a6675b74fa826bfc05c98b4c9fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029df2982a56bd48b81cb23f80af697c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d0c83656da6b789a00472a58c64d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7b2394496044c6503ba8a09308aae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ac2fe2e5d3bc1327a01eb1c63b7bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94284b3bb05c7d12b3ebce8c8f9671247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a347753cec898e8fc48bea8195ebe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becf8a307996bcfb7b9fc5459481ca6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb1407a5bd149655fe16c1fbf047ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18439144bcc288745666dea2302d139a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e8d72b0e30138d713b17b47f15154252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488ab055740886de044ce6f665cac9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d16dee0385c638f1ea1f2f568df99f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521103117fa82a707164e3bbb8244a65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf25e05d258f926c24353efb4ff3808256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7684b7175753a74ad49dd8f3ff6b71257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1fa06bee48bc93d2b12b445d5348e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e8aa5c4696afdcacb635cfb57e02d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9d5d483afda11a1289da8e40f584e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478da3a8d8a630dfb2720cabe3fe7d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a1caf722415bc676e86fe48cdda62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398a4a147116027cd8fd92523f3bf61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9d639f3b2206233ef584477fc00ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc24c3a2d967f2d7a634e91fa4888d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464514444ca4f128a123162d2a6ea37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148f02e2faad82aa9da2064f0b5b73c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61963ae1d93335776dc6f43f4d9d8a06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8c8a052401dffc9097979cc7993d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e840ce4ccc0e0714a3fba2b83cead270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4e9f6b797a882f4d5ff0e038034d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d7a2414f20f3e6d9358a45e749890272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdc653821fd7ed44d9ed5c537f8ae1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0205c8594ebc8b0ab5bbd7783c8c0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a2e7bf0fe58beada42e0231136071275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aa331dafc390a397165a1816047ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f669b6d674ce90cde0379cac4e7b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4489180b3b60ee7cdbe3425c40f89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40afc33aa40c78e237a6619f703bf28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd97680ccefc715fcd91257211d44f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573a4c1fd014d95350e0241c742cce9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178391af12755367fe2c2e6459dfb78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beffde641480bd7b5329bb891f580b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258ac5de100c22db303306f326a0911284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead200cf73ccbde2d5c11ff1352d1c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed465c2090ea7b4abfb466e9e07c594286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12cc394de24ade1165c56cd1210de8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264e99c371355800ac5c5132ccc583a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780beb2b0edba2f7c43981105ccaeb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bb2ffe8d799fe44704a3907c07e0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5394ef97c26b83f8beaab65942289bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3ecbc1489667ca211199c17838516292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66269d70b8a0fedf7ac04f02092b63ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1104148b4160e440594b7ad7ca1cd42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171b96ab5a963e717274cdf9627901b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabba0d551460a0ef92582f7269c241296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892160b6acd254cb76a797383eb69cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186ae489e86d9d35025a1e7aa73be2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c27e69e8e53b76d322344743b842f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222139f44727438d096f0cdff923bb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb9ff0b4132029086b67c578bad992301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102153d98a7aa25840838fd6e5f426a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba28d3678c3dec55a5e1162219472b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1743770b19ccdfa257076f607737e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e18dc9d23753d721e3d0d0aec2b76b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7034357fe7b1bfb3e69ca7a71051c7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7007d4a19e1d26cf3f0fa618c82068307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cb1b96be20f1d80d1fa4664d2a3ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc25110b0bca057e37f223c8931fc5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5666663b9649e56270a316959de6aec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e62b88b43b6c861744b815a0d7f44a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f401873ab3a452fb36a15cbfabfca9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e48cf048d66ae77ba38c2effa9072313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067c86a937f01055da242cc73db166c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525dc4a392619a2ed6002fd487351ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1137cdcd9d99af829a2c3f0be0d3d45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b80c948d644b4ab7894cc4c6f2d5b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22aa8e062281c3a85d3c9d39b3120c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82e0d12c435220d4cb12eb957f6830319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096969ddccd15e5eec1a12adbe44dc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8365ef5a8136c537ae7dd9c5a0b6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75e6e1adc890b87b7b23deac8a55bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a7e2543263ad9cebe0db2a803fd66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64526501fb9b883a355c2af5328017d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c9c55503b832f4e555730db6deed7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af7bc728c01d364ef7a5ae42d2c68e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991551437c1ebe714b166d5631a76c26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3f2701a5efaebbf40ca1c66139c55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c9ca85ac56daa580d128915266166329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77c98027f81b2b59964b97e9a23fd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a4f8a26e9cef7e3a91c6ff8306a5e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4501bb4230e272115e5ccf988d25f1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a71d9e4ce2256d0cc35a93895507e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b829c9628feb75ab718f6dc39bf8b24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cadff4bfe2aca79172e68c68791a37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326e2c4deb81caacddbbe5aded57c2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d79607d2a67484267dbbedde1aea64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91775a2ccb34f5ec2831373c4eecf628338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da699987a1671ef9b25f71fb90723d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d9d335a980e9e62d0a9c7853ecb9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09900c2acd7a49405dec633b4a00daa9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e160299884af224d6d8f52f197445ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ee1ae66b58c679a29b45fdc7f4aae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4df6c8a00d7d33f4a790dee26c7af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2a24438292c293635870f06c3686b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c735080f175d32e78f3282acf3e61e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc3601a30f423e4e2b951624b9dabb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1584f9d8e7a18d4bcbf496a740502e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c238a208cf197cc1ee4fe66eaca808349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa526c8cf49ec5eab7038a99880b83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66211e6a0606bb39e359a2e3cc2a7b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5219657883146dd0a6b89f6d6a521352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a34c7030f8585ce835e554a678afa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4609c7b5ab5255df7daf4154ae500354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c37851bd3b7767f637d7a30ca702c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e493c31b215885fb216ec6c427d02a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12a4d940aa979d77e38815326a9e8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c7d1170ff10df272cb03f98d07d4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb3060c46b05c19cbd8cfef986c1d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92817df803c4ca55ff77eb30900402a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1333c89b6b0c86cdd4fac03037b969361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c45e57ee7e61d38787715b94a0a0b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d04eb21563310f798476f8a0d9d27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cb2071a55a25e32cf406bda757f76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca728f8d4a7508c04324aa457204a19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d57ba941f1fb69b3c077528228c76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e51f247cf65e9caa3dbc0ba20ca980367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da8b0a8a6c32ceea3ebaf5dd006a84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41dbcf2c4914ff2ef65f644b200936369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7e64680483add88d6e6560039f92f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ab905f2f68e55152dfa39de48d3b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdc44f0c9129e33579d5a06d815f0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec4423669414a67f13cd0352cd97a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77657b56f3f4a6d25651aea1d934f891374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212d50537d7a54b5870a6d9b1c5ef75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712aa119203fe50026f4416dfe833f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13574fe993c19f73c7069b82ac31016377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b6cea2ae32ab6954bb5934a927589378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>