--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcad76105e04b5110f4b65cf3431ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d72d6e8f988cc2dcf63db4a9e8c052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd555dab3c819f4ab7c5c56cd13f703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa96805f9737a56d516a20be9d81f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3611f43452bb4a8cd9921bc38f1c285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f6aaa93e6733e48daba9bb20071736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bd2bb91d3921ec6469c3323ae7a817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cc5b02a2e0413b2cef42a26c4fc378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b6c2547569a9a1546ac26143112ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183e575836ec54cbdaf4d32fc574b7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56733aa164653e9e9c914d666c448baa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b32bf02a228d9cd796c531a0366fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813700057ecf6b33d6fdefa03346b24013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6d6379f746a0b036bddcf387c8a9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603081fcab4af62b51da6c90712092a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf92f4d98c942a8250bf0776ec926e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ad782849de9665515c28da0685ef017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfbb6c2cc85b568095cc5dc867f5ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d7a01458f4e2aae74b52e781e5e2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d436ba6e0710c031bef38a01b2fbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad9e6b1b8ab2f49391a64d98c74db321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa705a8c935c663ef4ac552915c85822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26eab66b32b2f0fc2a069a6d01a3d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0528d74b06c596b4f9dda8d5e53463124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61165fc005283da4b99e175e760a0f3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb909e7ee559dd7c95d32f73d39f24226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5492dd8395637b563fb9bcdf8a80d5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bbe6f5ccf702c275b770539bd933228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9c02bd55a9dc089b04e283ce21be129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9939fca686ba1ebbe9e817977a31dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab2acd75d87a2a5343e00876a6f82031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c47ee224b7547fcc5e8ca1d661bb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f870aaf82022cf7da9a34795322b9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ef57e837c2d6eb886d7136bbfb77234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d0393b8c2408aa88ab3342f86051a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4466e67b86405a922c5f1b23e075b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef315e4b32fdfa83038c31fb2bfb6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3bade57f9cc550769c09ee0aa31be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580c39e6befa7bed4d3e2e9d86602a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc8219a17a932da5593f9c7898f69140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213c78a4bff493b8cea7726242f849f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9aefe5cb48231a71d50eaaab603c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe030a1af43e52d987d9e5dc935be6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34145dfb06b725261798f581eb4cae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf66f3d49f44f9974164e0e4b03e4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ca7679fe516ca7eb73716f6b27dae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90201604e5677d25e98a2aac13480ec447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784bd5df1db431d50b18fc3eda4b95748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aabbf6357cab45723e4143e8b984c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fef1738e28aee416e2eb2a873f204750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a073b2e14dac472600d39ece531230f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1ebdac98c1bb29831d4a3cf95f86852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f5477414196b0ec24f9841b5013a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a8ba5ec7afcbbfb42a37fdca38d1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aae128c692ca8c2f4f0e1f74a37e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fea02fdfd05dad2552082b762aa0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ec0c60961abab48834504204dca0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fc5c0e304d539ce82adf25a20897558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7cc1a1adba841ca3bff989bdead4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1bf9fd7333509b1a59fc8277f321e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332de53dd39c1fb9565ee591ad29a2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e18cfa0547955ba01da95e446485e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b301e007caf4186543d066a8b4781b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa6b60254701e4203637e49fa54e1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe96edd82ba006ddf22e9a0753c1f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906ab84ba3fc6c9a9314e87a18353f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239e8723e6a5a7bd6ba699c786612fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790819a0a5989c4c3bf2c7bfd2d6291c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21677988fa71adfb67f334d387af961069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e7e7b5d3f4f6e7eecc6bde0c69c2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c5714deab475cd350802a255bfd0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd910677864a56e82ad7e32a8c4c4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ac4819e56831ffe73661fb4e6ce3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eb3564130044634a719c1d707ec4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a858d5f7a94c875e94b6bd9a59bb3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3be6c6b5945c6216119da546fda8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa113aecd4c672d3b7e6afe69bfbfbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874404dd99df4b52979433b2ad4b55c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72871f0f0e2ca6aec1077484bf6d48b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46301e730ea14debfaf863f00e044f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f61f94c0134004d0fb76e768f556081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6454593342a9ef3c97cfd7245cce4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcb4f5436c289c015c33fb415f792683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb760bca0ad765dc2a39f6aece861eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638444b2d359c106c4762108f4d7d1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c70ce5981a903071a146395383ece386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794536a1afad8ac5dd6f4053af8a162487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c84398501f9f6c7c917c07f2100ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc787633759d81b3883639dc5b7ed0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c357a23d2dd429678c10aee6f4c6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd6ee9197cc78fa053528abb99ebcd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44386a2d5bf3a8c24cdd3c9e1474ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6b6362a4c4db8c35d4ebc5513466293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9d31a3916fdc13f42a14d971a45d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6699e69873b7193ce301face6cc1b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d240a8a1d57a82f78c10614229ed67296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c67d29aa1e7bb8fd1eb0a45749335f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6f942f413ad289d430a5811376b6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bf821deb4a4b795c3f6ea479e5fe899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37699290525a93c96e793fb34d58a7da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ae4b89a45f8a108fa7ffff7ccbc29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016863267f4fccac3ca928333205d99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec390d4deb8bdaf0d9f7d593129855103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce4e6bd439f7e5d2cfbbcf3e39e221104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d016a7302e2f35233954489bd911d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c50746ee3b363308d1736ef0916c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf21efbb582e748fabacbfc37583812107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2af9667aaa21232045546afd0d061108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c35eb3c9280af72bc83f6866e5f1e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d617c2cc0a543b77b4c42a813f40bf3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323ef7ec9e42372ff5852d907dc09c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0478fa03d215ec8f40bbaf49308b55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5f485aec1e639201be76ee2361a64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45be5b2270074970357f2316be83aaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177dc1f3f9040815e6cc0e8ec724656115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f26fb1bc0b440efd023451578d44a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f7a6ab2ce79c199906ee8077a9fed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22d29de2cb21fed13fa978ab119085118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d84185f13effaa15eaa0760db174e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54092fb8a576b73aba5eba45f0940fbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84876aa87cec9fe52e41bc1ce92afc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acc3a4dd5b420cd7dce1117289aa6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b046fbd20d36d96a51b7ebf6b974256123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a4b4102d672c55523b0fa6d75292e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91ae9420bcf04b2116f9c6d33d8cf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3dec90d72f5562daae674e3adac8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67387ef7a906443c17d0deab83aec3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeea3d9aa8aedb454f2f421c399c49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322f6a209b5c6f39e914da29d9c20e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252e7fea19a1b537cf8980f874a48fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516908f85ec3e4d0576e0ddbd3d84a80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16266c898fb2d6320f7a4467d7e7a92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ea60348e936e31343a9abd50d6bb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7e8447e7e7aa6a0406b0f5413d221134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71266692bbdde08133d65c2db1366661135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcaf7fef0939739a74b18066547799136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee0fe17ece3785cab83ee8d62b315f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab453d93773b7baeec9d8eb2d6a3586138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260e0536201daf1ededfac5599486f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d6944c12be4a9123bb8da4c4b217f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d36f440bb57def6bbd56555761591141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0617fcce4ab0821beff88761b5cd281142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e28fac5d6f6257e7c33af00b21822b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ae776866e90fc4e590da6a61f31af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd969ca4a35b84e2c05194332d5f431f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2004dd091ae54822bfbe83f6c7e8443146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d32e02efb7949c873a281b1e3410e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45627735de5766a3f23a10e40319a486148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1984ca2433d58cacd42b0f242416f22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc14250aca5c8936c457b8a3731820f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677305129cd9520b226d8d8559a952c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1204c6f0d7dde532cd81c817b18c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f857fb27f8e1ae58e5fa459b726f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2cef0b155907ab850a832d047078e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b962f6a9706540a49d5f92eb6a45e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1b267e29b4cb1c30fc67fc5288f54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731460cd721c36988585116ff679c6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7b4f604ba4a9f1a7fba0ffbd98976158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6223996b2cd28f6d8901acf576ab06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b539b907fc7ae2fefd2e7ad030bcdbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bbfb0fc3b97faede25ab90621a832161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6b217f21a125cc02fdcd344208f93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce64c1352d7f81089591bf205d3714163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dcca4f1df9b7506ef06c51266ef59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eaf65f734da60fbbf7a5414cd2699165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f196e54725310c203bd184cbb6b4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e228973d8fd69348e2ff8c8581f72e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b77769ca4d964be6eb14361ac2f89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6d44acc189b9d5499da982f3e29b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67cb7bda67404ff29b75cd4042d628170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c2273dad397e7eaf8b32b7efa7ace171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2617b1a9a3a2aeb1e7528bb93030e5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2a1ca9fd32b1d49f94676cce5a403173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78073f4858687cacffc1dc4671a412174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94a428bc93fdd4e95760a20665a037175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c58af9c586b2742e29428ce4518b6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10d61228d2cc47766bb7701526947e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b612c51c2cfcc7e11199b12a2ba983178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1f39fbc41caa28b8582c3210c3a68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a389458c89ebd10e1790df18d0ffbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80c032a870d7f42be1ec1c955e0b60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bd08ece1aab34546c8eeb42771d7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfb8d4448fde99e40620471bff6439183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcb8bc722f586fd4148c3756b78650184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9b1eb03ac4d1bf28bda50637b8b5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be9a07809a4055ae736ec3a5377075186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98953e4b305ad8422c61fd9969057cb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cad3dad18c3ad890b44ff4da80ce6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1028489a716ec199717110d0b6641189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e096ee4c00be0923e45d5301c459270190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa097939232a4388513590a3d31951191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c855acd14a43bb60d67bc63a23b00c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019749e17b7c544d6b505b0b473106c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f799fc1d6e48bccea422a1a6f89094194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b7fd5ba0a4d15e0b5ad1858e8a5ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d1eb5649084cee193f700d6651c05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725a01e69b59a091c06d754bdac8182197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d19255c162b5d3a2f96d96914981b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f2bc747b504f515c231b261d4ca15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc5854031ef1f3f455194b96bb9e4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea4343589be7e51a1e7d9879a606b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4ab30a9fff4ca39c9478fcb8d0753202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b6ba9cba4d6f47da3b69643b24e8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158188b8d115758b3533e5795e6cc0be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c706d8eb730937e8d9726921810f11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44a7dac090bc387c6011afab1a3fcb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0b6d8da20aa362750ad1f5216101b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eea1c5e39af175bdba7d33e6f50be2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcfea3f9dc7f8de5d445bb33e83800209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a02eb654c7619d5bc8d4b86e09323d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfc8642683ebc253aa9038b454f1c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8395da2a9ab473c091ef83115da08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ce97ab106f79002ec2a165c2381be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574b1dbe2d90be94ea937326ace367d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6fc7f6b985fde17aec09357f8af15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395bd0240f20b273e09f393cdf937c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33a44f96d80d90ec8e0070de923841217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f1ceade11cb53abb7f52c856009e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dbd3a4669506e750ea8264065891a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4831497eeb6fe2dc242d004ef16ec19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c85d42316f90c3bd0f04047206029221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261f1817b075bd63fa6e7ce22a0f108222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30ffd2db53b7a68db1ab31eb40ce52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4bc35fc41e7ae8818d3583b96e694224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3a4ac81e55db13ed3bbe50af42ec0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334ad8e1c110e1411d9cb116616d915226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1783f19ff5840d61cec00e957cb2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93d32ba2f974039de6db316a8efc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147da28f82f0213f8e23122793bac23d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b536c5e14088a9170e56206beb25f41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981f92e966c6f39daa6ba397a0d1896231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432fd327afb2a390de26d1cb9fd6cd8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ddc6444a6e4380e6df727bf33eb21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694bf673f569743356b50eb9d8ce0e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ef1e926cac225a3b422e116254f68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be624dc48d33687cb18cfbe324bde65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493e02e50d71bb6324f96979b843ca8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff2a50b5f0f99ed3369f7c40253164238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2645525b343e53942528e1edb261a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e433e4718a7c798bde06a55b66f5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bf53c0ef63fc0d857b73fe5202243241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5a481d737d35230584cdb07645798242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914c8e37916a7414ada6bd98733d5a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d172c722463c252c858e07f1fa762244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1b6f19de0d9558e87b124f24a2c2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8500a774fd523824bd78e16ffe119b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89701a2ce785b68e5a93ea5fbb412053247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c36cd6afae709e6783ad45787115e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b379fa817d8ff973126f71ca376b215249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f49724eb9fd593a61ea8ca84fe24e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9397b2811338af0e7c870adb3a039251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb2fd7428198d9287a87ba5e3020df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06924a4107649979d6be55f29e0a6adc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43895e360046481eb67171b3e66e10d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4f2464196a8553a9e354d5e44a881255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ed40f24a134d2db5523749cc8e2bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a09d29816fd33a2197e866574c1d75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20cb784f322c21cbf04e8fd1494b5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103b6ab2ffdcbabd3e57a7dbf688a9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424cfc85a1d9c19c28bf188a763029b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21273c3de2cfdf5251b2e2c8258a8428261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056725edf34557033e9b8241e76229fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584f2851ceeb711613aa0394f655601263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63fee09c97724d0a4779de0c4be2e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d9b80550e78448e1e8b4b573e1afa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9e0c20aeecb3f35c69cbdbe094183266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a47a7864f8636c903a7ca3317eb864267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c19bf2066aa6ba39741d126362dbf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15229e13362136e68cfc538898b943b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996366a6e72dc3a598e81e9c3889e553270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d7387da19595d4827485a628d2fb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f868cec08034eb89d860a4f5ac477272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaba938c42c299fca9f573b20b2bef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd5f2ce764b0f13de89baff4801667274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1edfb3821a2495e38430e2cca084e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57586ba7186d158ab664e501ffdcbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3616adb85a8f534824d76b5c5b4e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbba79eb71d173079c7a2cea4bc263278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad66489445af222647a71eceecb1f0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e44d5d913d3bbd0beecb73bbc28a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6a0fd236112db97816d30d2abfe7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59d8060cc45ab4ab8d0ab93f8cfc39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aa1afec7de8e879fd08de7e7ebeeb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a57e84a070a5a7b641a452c8d1fc72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f375c6331d7305410ddce5a4892feaf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b81e73855634e39dcf2962998e32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd8010d9fdc2ddf155abbeaa78e382287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe0a877f0f07f1018e4971f4e4c01c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90a53cd9b313eaa495b4d9fc2524bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865fd1e506771fb216e854f68e535d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f37ca3c147cb9ccf12c09bbe177568291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e3b7971d10768de3726f094511ee1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ae5edbfc28fcb2d23e3b6a56ed0fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a74d7abadf8f8a17ae1ac9a56a12a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b2c2dd72c5aad3a0c307751d4f335295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320bc195a892faaac9fbf032dc5f910296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b8cfa168e54c816adef271e72e784297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848ab1c1170ed64b89c5fad09d2a294298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1012e6dc0d180fbac65c933cadedf72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d00769ba8c57d481d572ccb175281300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abe9dde7db970d9a68f36b44d6a84f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dd8cd2bcab9651a02daea8f4cb35c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56472ebdfc9552ef5db082d458727e57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee1be450818c44483a1b4edbc08de6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1e89a87f6febf13ba72aab8a50d99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f6ded584f31799b4ac9279f31ce31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca64fbf114f8d6919b143bcf0b0b49c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0489ce6bd4748c5c6ef5bb9d5e7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affb9becf457e0c0a8573156516ecc8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171c3649fc56cda2ffef99028c4d5b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2eb0584abca0c006f134691bfd483311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc416aaf90be45efd7af743ba31c7f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcc37974e013d3f14e9f9c4006cc90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fcfac210a727adcd27cc756d644e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa30300927a492315e096b0a5fcb96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e497ef5094ca34c481c61df65c5d2c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fb907157775e4e5cb20d6f57fdfb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933658ec6f8ae01e28a26a2e8c965ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cb90cb1e4ee0b33ea0378f4329378319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1519718f6660ab711c60e188f0858320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8f3b8a9f1389367f7d52c500f7ba3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a99018b316bc253394d110440ae39e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adea658de9f3cce2838ec84d92531a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746b2a226eab3586528900b329c3531324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b165e25e57c4ea0ddfe93c17656acb3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2631c5616d4bc7236268222a6386e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af14a3211b33b42a3b3a7712083842c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68080de9c6dd7c6719f064c6862f9aec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12873f939cb52ad260b718f4beb0686329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335cac0c17121b1096bb18db527158a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa00f88dac0b05cac674a69f5f9e6b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a3c2c93ddaa464a24f52e378759b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9871cf631c19fd4005828b70d1519333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432d23542ff9d18123c58b93b8586e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751b709e591b981b178bd6c9fa089b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab569f369b9eac58cac4e68a300fcf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3226a4d637e7249066d2fa61290c5a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed1049cbbe1e835faf4783d4eebccd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696f8aa9ef65d31c1685c1c6dc75050339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad62c04f00b6d373f4fafe3ed6d926340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a728a7479dcf04568adc86f2e1721341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ad007ddff8db2a47fc15801ed41fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2552d0422b4f68c1248a9ce3ffb3d03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480d1d9f31ed52f78c3d24d190ee3b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ac312e67ea342cb70253d3d2e33f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7e1ef6477883a24fdccc464ce8eaa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbf63921e25f36a6adb8ca907efc98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db1caf974ad37e8b593d15a7e55a97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1692b587139ada24786bac6a9d8c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1097f914cbe630fe0e36155c6a22b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc49af4f1be1d9206f541c3422cd6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659bdd1e59d4639adadce1135112122352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4a0811c2fe43db4eb6ee3b65e4fa7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73096c1bd53d51949148ca436fa119354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2dbdf652457c98489a93e239417d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662357c0530405baff83d98b50c75f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11638b441019822095e9a3986661cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2a85908a675c1bd4c49daf84abecd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70113d5dd157964c85dcfda122e58a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739cf82bc03f76fcc12da84da5e497c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a37d3887539c6eeab05c776e87e8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0c730db49e85be0a6862aa41effe4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce503e5fcc03de7f9af093fac318782363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eee5a1a73b5ccdf8529826bf49a669364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07783ba64bc1325b421591f023a0f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049539d03acd43ad3a60f48178fe0f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bf4f6e8c2fd868cfaa4a42f3ab0db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7676c783f06acced521d9a585f6bb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324ef1476ee885c1b858d43766bc429369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01d2bf75b59f5f9fe7623c0310f23e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74911bdada2d48433fe7d08667597030371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac61d281e6a4ccf7721d19f5874b44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e9be9a54add25badb1866e82c38ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3a43d272984f8d1b191c5e6d2563b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd73dc82316184f28da5ffec5277c07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4315869b4ecbddd5d2245b3d6092881376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77980acd5932a2a2dea20fa63168a0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fe779f943c8c93e912c8d53b0df78378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165272b6f24908a3d9f0173e42c7134c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e33bd2ccdf88c0ac24d352d8b7a3dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef40b923a98ff9a9d8a5d7376914fe73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3a07925e21b6387662a80e9e368104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dee482b30a3101ff98df0a8dd610d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee9f730ac7dc75461d450a731cb5806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a3e1a633ee50bbaea01764c4f5f7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9675a27d30c2bae4f0a2b2e6c4f2f208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d033e8ab3d1ef0383f7c27eaf503259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bb2cf615475ce9a3d2ea058527df510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac11cc92684cbb183cab6ab692a11911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e352407b8f204103d459a401038b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d85ca2db9d5179ab2b269d3c1fd9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b01875d8b3ee1e108b24a96379568b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97b81cda1e840662abe99a4945dea515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45850703b72f3852dbe2b6ba6b9d898516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e45ccdf002ec1a0f3b648bda499d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d3368d9dc6b2f36163aee6763462818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c088fcd5c69b702e249591a8187d1f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35679afd91de6ef42adc3bf3348ffbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9881869f4fbd227bbe7d2ad48b473d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3af9dc449ea54b58e2ddd6713e659f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51054ca2bd35a8edb698dc907457736423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff90203e7a75f745b0d9d0fc07dde0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb9a0f79037d28d7c9b2c521c3651a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a4e9688bbb734396133dd4b8be23926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c30ce59b361c773f4c6f9720e447ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb307a5caac386dbda67b4aeee6d165e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880d1fa584b0365f24a23d1b6c2bb5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19f8aa40d16b9108c811cf55e1da2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94602f83618c45026d6fce42486f0a9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9f3fc78958599add5a6c1c20f040532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42176742f5e42aceaaa3d9805517f12933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817b9c643aed939e4c4180d5831f49d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46193486429a9f5d03e40fb3028e581d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d6a7d85a577a6bf38ef0216967c5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c15d9ebdecc6fa6124d1e42407a0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7fc66f903239737722c79cd4ab4d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf6f9c6263e7dfab4924df1d2452fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc452b1bc24fe8e3a16d86b00201e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309030adeb5e29a57793199d69c10e9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b6c20d6e6d34207240a7199101acd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347de9268aef3dc75bb735361e85562e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9e4b8ce78af4c2f1c480ac7dcd14a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e17dad66248ac63b049c6a9eb30fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafb30f32eb65b1df76fafdee701a3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2518c4d1828cac535510849bd5860947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe46b7d0070e6cdcf452dc42a3343d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d6f48ddc35ee6d27cec599f04763c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8888c0556ee04de74631f44c5a52de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46dfc5b6bd269139ed6d9d48054fc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8df7477161b17db2abc863e212f1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0b7bd305556e72cdb11e8f3dfa10e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d133fcde92f63ec79536c288ff7033d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162527f8136371db115a70f2f76c64e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc538862d40c92dcc86a136e6150200656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fc39e260fa3ecc3df7d2e3d95afd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba983363879f1437a5d78bd9d0426dee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61475944527b23bf5a45362e6c2bbde459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123d39e95053c0bb5188b9d6adcdab160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397042d1a421d0c5c0463b2bb716f8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41789af938c924f5d4919828ac2ee88362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742f7b0341c094156ef206e1685807563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f68f61572afb9ab6334d033f5fba964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262d690db01044f15cd5deec5d7001f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d441dd4d2a7bd957dafac0f345282866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe51bc3407b49b5336c403fcd7df1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8c0540f4f8a311bacbf8f6085a3dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b9d52845a062b31b16091332ebb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7648f535b33851b214f3a907748f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4fb202c46cef121c0add02073967771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13053afa0564a2b4b61beeae982e7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee725c50bc57553288f49cad659ad273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df374e075269b04fba98b987b37eafc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9bee1c06af6f97e76e292bce283a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f11864485ba6767d750bc7355a414276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d412bbbbffc7646ff7c558555789e2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f22cce72b6cc5a121e37fc74a09d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6d4cacd3b467d2b4bdd2a0c784ad779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a27fa6641b0cacbcc2ae71bb7293bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f17d6d09e2784185ff994246eb4d4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1249a42cffd01ffed06d9f16e436982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b142503f49d85a3e698dd5d76fa7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96278bb028a63cb8bdffe9db109daf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a7823819a916da7ac40821e3411ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d492b6c7d237aba3864104c81360cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c10157f372b835b6700457b4fd7c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87b1b7a5d9d3dbb8ad283bffb5cee688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2df74fc11af9837218f0e6cafd76689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e5a033ff3ee728ade8c81418d8f8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae207e931ca2533af028cf2a0b12ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d763d0119dddcb7e2ecf47d082dd2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0152e24b93179b8b7c372ddd28e1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87a25574d617dfe4f62055f43a41d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d11fac550e7bd12f80087131e7689695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77269db7b10dd65e8c1d842299db4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d450b495c61253c0923c2df9a5febf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b8a269a681c618292a82f37e6ba4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454da296002b734d6135a5885078fe899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d86ed6edca9c0b07312d3ae94b3371100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6421e49a35d596942e6315d52bf482a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc367bf73849b0e2d448c8421e2166102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c568cfb1641e869bd83ac1ce67c35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e38fc299c24673a41c5fc9630afd5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475df18f89fefe141c7e2531346510c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace2c7a0d0c20312b42d61d8a43909f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5bdc9cc6ae619da978ad11428a835107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a7f1b1a7f7ab883262c8aeb5aecaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9681f8f2d2c0c21b520b091c33bdf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946c803715cb9cf62ba2147071a69cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36e0dfcb550f5c412d246857f3bee0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b609869c8f7bbb6984bbe21dc62294f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296b3b3c414bf5c8270be4d732e392113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097009b296541d90c6a994e2dfbc09f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460087a71a79700b7ecbf50f4acf8a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71824a963b698b7ec53b9e1ec26027fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecb821c8b54e2eb37c3872b3e348af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d268c51016ac8efb5a614d8e69f897118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed93d3532d3721410d4614c920a704119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02efcea47920128864519c5a308bcd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a49c124f9b3e8c7447a47e26ee030121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636cfd073978de4cfdc62cbce29c92b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68835f9be52d1a75887865d4d9dbf293123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd4ffb34cfb03e60331e26ba9b4821124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d7d2e5c8a319c5eb96cc10a1e6890125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68940bfec5c502dd656c2b50c579ba9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f2325cdaaf9fb386ce1a6783d491e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc56f5a6ade4881eb1966a82349820128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bf159ff6335abf5b0a32c8a2c275c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37106e3b9c22e40866f32c5a30056af9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73450a8679d708631e3cb7128be18191131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3a46686163f874578cd165503420132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105d112dede64145de6bdbb546c947a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab3df0efcf5bc6e6f6a5e7bb661944134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102df74c4441afc601d34f66e0afe938135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1c8e460671f831ce5eb7c955652f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cdd99c042e7d097ba0441a3c351e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82bb511108610edf49a94df4a7a3fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125951057b2b6fb074eab5c399de40e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b55eadf44b89a98544b9dbe93a505140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd12acd4c3a77a0aa72e5638d5ed63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d7855dd74e080c43aa10758209412142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6abd40f60aa394d12a5325d8d97611143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57237def9a2e1bbecc4298b7393523144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4ebfe23e80a1793b95c1af2b28ae2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f5e938248869bfedcf77ac1d2823c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9abd6474c4d7914d91a28512ece61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc928625707ddb52e68933aa54e93a18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1919b62967a7e783c07498a21212e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce555e0a633b77e40d077d0b87cf83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700fcbdb63c7b5ec3c4bf9525013608151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7da610f1f76464bf22d643df3d007c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c682d142195262239e63bb9de07f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d2a4b5a6349c67a351961c2c28c4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b01034bda20e94e139315b75cf16a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f00c7f02e2389f0777a8883260280156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc41531622e63308d411765fa9371e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93fbb49c6081ce229e94e78ffa5246158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b35c897a136918d21d3e33c4473228159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2377359a86de2ef4d0f4ebe4d6d62e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffd1e4f20e63c1071a30b3f1a01af5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c71baacaa3be70b6b4a7373ddf197162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126988d12e73a4d5f855f805c19a110163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d268562ac7f38f9a541a661e90964164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58b89449cbcffebb54b738d8ac4612165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca5a643b90f57238986f4cb190dd5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f868d7c0b176ed6057d259e8a11b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2fd54d1b6a97ddd2d905b7081bcbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fda6e3ef87cb301de693a433973757169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2c86488b4c2a5ed2d4bf8a7d8321d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31978882488ba481739fa96088d9501a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3df4130000eb7f48139dfd014d48bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf3c89e836b6dc74a4509c5e9bfa3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b483c6949e409f0c9203e9a4b2ca2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159873e47ba218a122130304b71db249175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8997adc3de0c533eaa59eeb440fc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81342d9851b81cf87fca93d29f38f98a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d729f503090092e4e07fde9fdbf35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b41917a059ff8f962e79162f9a0b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518ac6d98c7eb5733e5e061d7b9114b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfed53aebd32e8fe80d8fc98485ad4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32e4de9f4a4086df9f2707096df49d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ace90153472a6e6d996899944517183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ea84df16cbfddae5b6dfc20780fca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eecd8e0cf1e58dfe1cea57492e883185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292617376310514ab22617e6b5349281186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424de18b4c638e184f582066de0d4ccc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf0868c5bc8a6b10b655fbc9761055188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a828d77f57195316b6b4a867eeb042189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f21a80f306870533fb57a5f322eab5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d854e9fc8eb7db1f7c7ec7e04a0c2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d701c9406d0802c2581502178b214c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a49d5c97c55dd867be7699882079a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4ff3a2b698439407894c93b267c2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294689241f6bc2f78ff37a86ca524adc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279893e5e6dafe024b7d8f4aebf4dc4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cac61c114b14459547f14c08aa7272197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740462ea5aec30c4594aeb1a19a2c040198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1123d1468792072822b200542c161e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ee396c730c64d2a34f5e7587cef30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3523ea0a66f23a03ba2ff5551bab119201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba88aba02ebb41690be249611a8e70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e7c534bc9b8b172d4526d51a72541203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543fdcdc5e0405009fa63efe8837c0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4688917bc974a7ce16b0a82f607595205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060be7aaa9dd28c569829a26b7630bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404c65ebf9769862c6cb524327b7aab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85441aff18f11c797a93e7e89179c4e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b52ea2f59f04379a42b6bc6648961209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b37723e04b4c2cba5c2be96f8a618210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ad6759c9c2769a7c70b0f09617dc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f121e3543c8d01cf03794025fe42995212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddaac81b67827980de06f74414ddb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e96ff39597531fc2422742c52e7db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3dce06f80c43c1414b0fac05afe3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4495893f3277e449f3f12250baf36ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f9f3d23104130e6c65e511980a60f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2923ea13b7b3999f9812d0b8a438189218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebdbecef982d129d138dd98683fe09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763904484d614eddc9aab6f8d865bff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29185d10aed9c026af18bfa039117e46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b116f8e47e1145a2fce1432bed1d51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d47381ab4dfc2992cb6df80074cf5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff928612abce08652c6d220b2797ff9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0ca21f9e2091916e261d2b5ed0c39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6898ae2e163ca8c9591cdd7e54943a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406056a926f39b4972054282de43344227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9f632744ec940ec3c9fe5ebe806b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4495d4950d578261edc0506b185340e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4f44911e75056d989e2d9312dba89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc8b03b4b7c4e7b6f63a6b4cfeead2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfa81be30311c4fafb6bf8ef252695232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a81103808981e0ae6a5e35469afd34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e74892addcc41ac07dbee141493fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02728fab654d9553d8ec0bc315b312235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b484f34e2e0c2586845e4cf9638bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66bb02bca4dd88f7acc4cb7b215c05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bbff5347fcb9ac1424fc83e547f9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1dc9eacc507144c181f944adc42f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ded41dc0f3134e3b75bcdd56d0017240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2417d7e14d213f03a331ca68287fcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d5108f4e515117e84da2e4980b50a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1c82e49607e943e203d68b526ddfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc03a18e37a0368d9379f9786d66971244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d64648ee376d2038bf88e519e51cfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e2c0030af2997b98707b4db3eb017246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05d4dae69f2a4c226d1c878e657f3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0498210ddf9f3c1a84b18a350492db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71c81692a31a417892d9a07ffc8393249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc887e2826abbb4ebf601ee9489931d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff991c4ebf5e976650fe749ce108ecfc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa10f74ce444a647ad496823e6950c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a6220642a31fd1ccf667005294f5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980245089a3dce91fa1918ab6bf5d60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe09ec74de007dec18310fcf7450064255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd1fa05df89f75a1d1154d9d73c84a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9bdc5406765b3d8b1795580813a00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698da4cb3e198b9ecbe88e223a80ac9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6592566265ee52005bf163a7a0b6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fda0710470f1c361bad25b3794204260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3e03319488e6858adcf76ce7ab606261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6222ebc2b7ff1c3130fa8d0c145c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d03ff06166e0cbbe9d87b397d23ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f318c39b93b2c88147fffcdf351891264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6454d2872a3ebd496a831ff66baaaa7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018766a872160cac1f66ccfe1c704c26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37341a67162d765cee73cf2e3673ade3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a007f53c3b5ba9cf959950b50f351b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb9015946598bf3b90914f57bebc47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf905ec14f95b13ac89e2ede8c91f1a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac10da9628edb65f3cec67ac677dab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c786516ff5274fcad2403f99b9b88c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1a85a1932d3de98d703fddddeaaff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccff95cd1011e128e1bc9a1fc5f702274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0feb47632c08f7adc620225f159384275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de91b27bce064113f532be45e1add2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37676b66444365250277bda063177a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0f705b389d707d62a489d536dc0d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86641e66abe92f4ab01982674b5bb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6708c8dfb72a9e348eeffb6ccb5449a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dcee7b4b0a1890e88e0d8a5af1d42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ea6f8603af1b42e03913de9fe15ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9839e5dcd17c8b33fc85a0c6813995283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ee79fa04fbf3cfcd0400705b8ed17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12655ca2df5608a0a3740c42d5641c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83691696b26e36ac98d5409eb070b947286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159d1e4b78182fbbe5389e508d26572287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc2b2a0cfd098d5bd7a827535278d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0e302b1dc7fa61097ceb46b6fb5ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd972e165cd25a9317b1deed0c234f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea710a833932abfa9dc717738ee5725291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d8e6084370ef0b6692ddd032b86ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604d2e505c355b940c3fc9ed8da4b6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf44e0402f92421a04f3276f673f3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ac07732ab2aba18ff221923b293a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbe5cb0e8d141c48213ff9385b092a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ce6a56a9466b41f513beed0bf8318297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64bf9370cc72cfcbcc4ae7d1ff6322298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b6075b4b9cb1e869cf19367893689299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92db7f540ae36b155db0c288f6a4976300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d156314b35f027a45b59fb7c042d34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353abe994d75dbee8c43b8635a11bb16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499c40b5054b499a0066d844e9a0fba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4dc88c0191156033241f35428038c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99274408dbcae326aa1902f0cde156c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd879502ba59c7d4180b21587b7feddb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382813396f806946581d1910a6474fe2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e907f516538254ccdb66f2dded338308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433d4e1e0d380a175cb92f54f50e88e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea95c582945136a744298e47070dc8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38497cf67ce7abe97e179ea508732c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cbe9fe41700c64cfaf64b3f80adc7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f1e03548e3ea33a44024f50cf9269313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509fe34b88dea6fd632647d58b20da4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6c9091aaaf13dd76a7e927340346315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59ae0ba98851ceb3dfcfd0c1cd02c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13610e91091c3db0ebd6a3aae50b61da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2e011fd72b6536853c31282e5b261318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388d00e8e47c37b9a2fb0784490057a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3f3577b6d1e2e50c8cf488aab1b2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132552af72f4196c353c586a52788f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b476e5915f52983d3adb3a3a2d0b357322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5b2d9a54b9f38545accd6e209cb62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd92e52361c6b508e7f1c6bc122ab7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef094334a5ffd7090a8dc96d8f6d64e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9e085b2dbedd77de4e49f9c9211ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3bc94da337af77a933d1e11e9c0e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ab18d683051e9acc97d2a06a37dd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c62d46427e914e40aabf281b884f9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777aa6769439c17ddc2067c36bfea3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe91197462df162a38f0f57a8e02c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d767f86bc20ba9f185eb34089473d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbc7b2f273daf142dba18c66ea380c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d06eb8ff5204360aa78f3b21b95c61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00068df4d5626d8c84d5b4b4128d94a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded5c1731665588cf1729518f33cf1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7fa94aaefb09adcaa1aa74d366725337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4af91c7763e443eebee9bff09f0548338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d9aa40b4f57bde25cb95ffb07e427339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14ea236cfe5d79d588e9f0637f777c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3c9ce493fbc41ba77437ce4c58375341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1aeb19f6c1e322b76bd0672a0d5f81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf85e3d419f0457cf24b40862f544a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d56d3e8d2d33d35bbc27271cafd999344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dced1a9c76dcd00828848e9471a3a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffa84404b4b41fe0f9474e5f4918f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640ab804a257b05f6255ac66a516681347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1be3c2d6745127149d1148c94b76f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846980550d54e67f9e6bb20805b5505349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47da759987d1d2b10c7b2ede88d98d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70901798c7e09ba8c8e027acdce7065351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8cafacd586260c51807477c0b150b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aa17e2e3823aa5f055d0b821aaaed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e91ab199a010b52a3b6553f38aaf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2f74c8ef6b477a7b5ee778785d4e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e9576f3f99b6a7ad726acaf777d22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a65004eaa3ef6a9ab6b876c457115357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e95c73b99f3ac201f1b44e0a092ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affb3e41e2ce8d7791134a2dea67ece359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679da74a971970fe7c24b4f86da845a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6a793c0faa4c1de5005040627b6ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa33ab9a3c20fa950660be34f21ee3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbf6de1b9a891fcce8e91416f825ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da542c647ab45fa048eade8c5ffd5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc27bb3025058c7cf30666744f949f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd4e83808e0c2d647bb960a23fdd1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c4ee0253d91a62adcfe526f6ceb0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e3e3c915af3d45be46ec39cf7b940368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d716ce6aee97a54861e66e98289b849369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624dde7ba34891f11cce086c399b526370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c0ab1b765eaca9a9b3043da2691b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b1976df1fd8f0e675162af93b92f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f247b8a9eab62deccb1426bb70cd4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b568eea0ae97f12089b1e1f6fc61fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe678b73d81c8bb1e127ba748ff691a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f52b73520cd7be9596cdfefbbdd10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20163b4509192377b006ee749a1cfbdf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1952f1e82b6cf8a5365fe90b9f3ff4378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>