--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae4dd51e046cb896272e27761016a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206fc86f68813f163e43cf949a293b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869001dc379c172e5d2ad037a4ed02e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c900406afadbdb778688f9ffd270a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f513a0af5f178b9c90797fd0a8d239f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7feaaa6fee65611af9c8cf5a373cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77de3261b5413304ab9ff65f65f4e207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593f59e2a9dd79c93ac98bab7ecd6a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34dd618a4245353bc16102e0cb283a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec54e7f6ca84b20d5b7d5bd1a7f54e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36663f87d5c1cd08dc856905cb6547611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad026e087e51e8e1db5d0582c76dc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88145c083e8d7282b2c6ee28ec668613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865749f254dddda9d884ccc31ee2369814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44512c66c97d6fc29dc23989531a4c4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ede9b476ebb78446e4ff10358fa99b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656008ef2f678a408a42de1726adf4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367b092fd9867626b5defa115835dd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9370a078c1e9948734be69d0599ab819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124db08823bc5552e30f4ba7bc0602a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138d7ed2a8a36dfd7ad998e2154f1cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7712b5294acf35d2d0759614945b92022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090973345dae79444ff288da004cab9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fc88821632e920231dba675f9b46624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb2e4e7c2acb43a51b3eeb952dba6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afc2d9ef49a84b0fcf7c9de54ba95026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4de0d6115763b2d48814bb1857eba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d35243e9965035fdcdc41c97f3c1e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bae4f4408b36a8d747fedd11a581e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976baa64768f15c4302dd0193f7a52130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c254799474aa412e29262cdb5831c0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469b62897b13e5bf254605c6de6704632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b313321f5968fe1a3b87008a2bd06f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d279a27d3f4fe2359b690f91de115a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44751630ec15a591dc44ad94cb979735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb26f901ee506de123ea264241ae4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d303440c920561f338c5c0244dbc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a0dfa7c6f652162bec27e9c7b25ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdd14b551cfebfa0d70c616e44714b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d799ddbe7fe2c4a4bc9866a25e7dcf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b40f481f644f639336cc0c7d0a2f9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a2ce7c55b0cf0ff3d12cf7839783142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a86508f69e3cf86fa9ce8c230da9a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05924071f86d0ae0e46b0711321529d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929ef30152b420f0ca457972483a41845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daeafb657289eace720fc1c35a6f2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02573acfce8c65d3afd069cade3120c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db6f22ea8437a55f322ebf3a55a6ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625744d5f26458041e03e824fa826a4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0e615fd25f3c51adf77f7bed0db4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7f26718e96916269d1b4cc60f182e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e75e4672f17a4a90fc81916a4088352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aa15d1a4d0aaf87f3464d6a00b2fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba256fcb31e7f9ecb07786c1c3884a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3ba30023d0d113a482090af4f3ce555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812bea59190a3847eb3cd5c2308ed5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ef15255cc9447916ba1895c7bb11157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff834b8d773e5c1200764b13da53958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ed7368d50be10b0245d21b4ad824559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f09624808963349ccaa850da95686760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade105f68177d5ff5b598e2639e1038961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e80ac4596a53f249eaaa8ec12280962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe626a9993e2a829a0454dcba44428063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac8378932db0714ab8286cd8852b4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5313592768c72ea844a19cf1109abde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea2b292beb3dcc733d632b44d6316366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f8db89454d2d36fb0b6f344293ced67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1faae826c56c21e3a46a256f54776768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32146fac57077f08aeed939a18a5e6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8d61b0ba33665db25fc6e4b8d896470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eff827d624c65aa17fc6b72823e7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ab380ef9d327e35d5c21aec13cf8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b71b259701742b06b99696d72cd36573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8135edf4d82adca2031b8967ab5dc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c81647932e4cd327a8d7dd6a699dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4426061c8eaa4d26fd4c64ca2ec8fef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d0cde5a31a95bedd73fe45cd3386677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7436cb58652e309c78bd60d323fcc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de313ea6df5d8cd16ada2d57ed1ef8ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4438a1aa87c50a37e107affb7fe6df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba05d5dbe806390448f012f4d49938c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f915be861dbed2a78f170dd610dcac582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dbed0973dccb3333fce331fdae34d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995c34adba9a199dd35637ef886101b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9b1e362b3f948aa833f81a3c02c4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e42f10f30a8ed70e363f568b0b4af686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591565e99f5adcf94df612f0f9195dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec09384ba7cbc0bccf21030e31204f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437519bb12c5cf59c431787f385ad37289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634811d1322069161b7c77af17ad2c7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd02814291bda8905fde5609330fca891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cd268383e7706de90e5eaa7e67aa092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dfdc296d36b0bbe11659d3140a17e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e11e79b802ca2c2d7a337fc3aead094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1554d7facf733946c094dccdb5517b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1fd8b25b69b33ff545f1fd1c31af296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd5c3bf29ffc32b05ff13ae2d8399497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca6b1c6461de3eedc6a03204fcb76498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289922abf8c7566ac33bbbee86d386599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575099b132ad144f9072431552062e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9995587946e2240d0ea5ef878125f00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e3ff52f967dbcb12a3e965a86884a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e674c32719f494794483dda15bc95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfb3e8b48f754169f469b6a58e5c4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddf5dceb60e82ff276f1e05e020c63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd555a65c2dd0c79d009897dfab2dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1338365c1e15185194442352fbfbc0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c31aa8c1731c8f3ce84f4e0f4cf324108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3cb590b044f80290ada0028e6dcfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb59ac1c3fa5e85f4589f04d3125386110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c24acd0877af122285ca1e953496c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17350649fbaa17a91db7a5ae4f40ac9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0cfb70e7867269eed23e5ab2c138b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc432a721cdf97f2ece078a691b74a74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232925bccdbdc990ba3367f4ea973d03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e74ae78d3a90ef3ea81f48a2efac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaaea6ad08c9d80d39d426c977556c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b302ae866846c1f0dda8d0290cfec65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b48a357f7c009e66f938fa2826ba31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eca39a08dfbb2cc37f8122d06c685120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8d771859d16e570c348f76f25cc1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dd1a3982452c3363f83ca16638f2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db948ad5d4377ba5f3da393778d2650123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0f4f3ea415e50b70168abeb492ba2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f2e15c20c7cad76faeda9f6ba6226125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84758ceef0b45bbe2b6004868b1d55e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcd1af2c15070c1faf073868f63cf3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd51efe8bc450074c734a32c7538bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27444c9f77699712883d0802dbd3abb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c61e2ca21f9e296525d5fa9fd9fd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b56ff0fbc3dbb4fcef86e135a74a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceff030f5a4d7fe66765ce499493ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d144d641510db4de6647015456303133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc614283b248f11d57bc9f81ce038def134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0115d513779499810c6a2a8718c93e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b06d9ad257b6473689b13ca9e50f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5307ff6a374e7f2e661bb00ffe930137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fba3f9732574c305778d6d6734ba68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf31c5eac0aade4486159bc4033bfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44f80c56924687d603f503c87ce817140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc856b3feac9a31a9f30b21be1fbb6b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d4750924f3d6a6b19b6cfe75dd25f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c7cfc9f627541a40244b8e3aa02d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1f4cdddb1fbd36c439bf5bbfde6dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ffd347b775ddee01a0bad605dec91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01968936a44092ff125d3fdd5ed3e727146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d40103f53de3b7a10f3c7c89184060147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fbcc98fb0c06229915ecccae5c053148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf1f46d87460f9e6e3a595b7709f22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c59c4ea5100770b42a1c7c8058bff5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549382360089b341ad9b2e18fa286bbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505e0666941d5cdfc0516ad5726838c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054fbc8630960a259c8c219cd1504b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ff0873f8560dff14303138e032533154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9168b5d93339830dcf982124bb1ac6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf354e4c90cf2dff872540b0b38dad6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2120c2336c0dfdd386f9fc8a92de92a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df537283f66598587abdfb324eb4d94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2c8fc35bf5083a3362fe36f31f5cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daae780df92628ec2d70b8efc36bc81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb5a3a3bff75e56f5554419b52dc37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162018df0bd434d9a5064dcc27fcf5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f7830b0c696a6a98697b31acc81e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2684176fe3bb21431c1a7d053a70f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e01415f216c29c582b7912e155423165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcf88f45bdfa03540c95829857ea95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6b6ac55646a9b4d5a0c097ba4cefa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba03d0248a9fa5be8802d90eac87909168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e3992137318e115908a4154bb588d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb6515826f81dcd24dfeb76827b764170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a26a5151a93aa37eb610675e2f83a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bff4a6728184263d59acf97f63187172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594fcf53f0a7276e18116b5eb0e5ab0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4902fd2bd8279357aa1b35cf279e73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f459a5f3b97d33a5b6fd9351b0f6def175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963acb9e0362beefd82ab156111f8d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76f9eac04a86c823067d8c0cf16b0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d928de27041ad87d3dccf44056a6df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa74524d1bdb32a2689c415ab17b6eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65028bd1cea7bca8cee2fbc85bf01a5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c535f68893804b321146a7135e524b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c001ce81902b6a393e36d6147d0efae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2227e62780c64ee9ed0d264320e18e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25116287ff6ce6a121e113922cadd0ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b709569b357d599a2d8f3161c5934185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324065e128c9dbf9794b5dc31a1a05e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3911a29a8dc733ecd2d6315dc017e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48104a3d57a9befc123489f6c6b152188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3b263f39f37bc61602c51b3398a71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fba6cb192ee14a5518e7827cd224ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179161e259f8c0f2058e487ba85a92c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4506afc72f25d2c2b6d7f5b2ddb4dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fb24e85ce5805df678d24d2af96a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63184a52aacb2dad0b8464f637da640a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519891b8ae777e8834c71fec1da1d087195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd1d22c741a8d94d868df195ccd800196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72548dda6b9086fc19462832a3ee442197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb03a51440cb58eb49d39c4efb0ae9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe5b10f4084c39ed8dcaf63d5ca43a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2234138fa8e98a8353c2120c00a3a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81aefacc729d65a3afd523fe790ada201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a99f7a37c2839ffa208dda1f188900202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f06ad7b5ff9f780aaa76ea82d698e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca9fd074bd98cb60e8cc1fb2135067204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69530ab73f7a9dac1c15b9af6c06baf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b0c76e3de2aaf7216ca5ce3d534c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3cf590ee74934b3cac9a8d315bd54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d230b876ed9076c9d2ff6c4c9cc09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeb0f2928df3d1fc1a4dce4aa326b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd014c0903631fb82958ebc7229117210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf851a8dd34edd4abb749750298e859f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8daaf4cdc1430f5144616751e9796212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be453d0486843b131fdc343b2de3c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eefd0acd6c2957498e0ea926bf0d0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5d8bb365fd1b04460fcd05a02c10e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba19580bc4991149144469b8feab118216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999451565b37fcdab88d405b1341cb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438aa5e6042245bb2e84b6cd1a0bf27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd807a30b1175a79fb1141973fa4d5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ded7b7b734ca55d7686ce9cfa5c569220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75421ff416dd8700e21de82a65248db0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03adffd596717abc9e3b85daba813f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7b151b5303e9f8788cc263a914400223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f708fc29312c0210dbaddda6a5a1e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa67fb1618f363d0f8e03f66bd291ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f60d69a41bc186eacc94fd54088aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9107eff2fbe8788cff0a15ac12de5e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34de2223aa1fafb947f1ecb0e4ede85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecac670991979e00b2cdca0adc670b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492748716f28e5313c124b40a99bd2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474c7d87710e5039a1fed60a954a1f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f8b03340a96df7c182b06fa3ce0ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dece825ea9b27c91d0519a5618da1ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2343d1d6c609d2b69d338a2186b00ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd64d6399a2cc5a804905f8248ccdd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af337dbfd3822d29c1661496b4aa31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100823b12f639363844f62dfa5c93bf6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1256891bf364dcf76ba64ddf2c19386238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bc2955cf38fcf72ca89c0a1732cd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ea0468a221614d5ebc58c25501616240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00cf9d84353efe174a4b3630d2deb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702f602ada84653c205dc5a6071eb28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98096f6e8f3fb211bc0736d6ee61010c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c713244c9719890e7946c160ffedda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fd305524ec9a6841c10fee3a8c32c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09258153e43e8a23143fdac196816f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbba958cf72f21a59a30f935e86ab3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc719f9dad421a90e1cac826312732248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebd8f7717eeb38d5f983fca8c4088d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c3b0c698ff4258a94c45701a4466c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933631447f33797dd5da3736ae9595e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda62c13c712e07f4ac604389fee252252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee291f25448c7256929571e1baab26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cf3a984fc55ad6eb4e7983db6a058254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95dc2e43666dce3716911d020bbbca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0859c3dbba632b8ace98c7b7180fe9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f86a2785b6eb700e9c3dbe7fa85bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe41a7b47b3ec556f7364547453fa94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb959d4eceb80a2b0b109788ece282259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e81374e9541e92d031c7ccd3271abe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23c2042626fefe13935e0d284bc3d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f297115f292fe1c6c0ed2251332311262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4875d2f9cb1cc81d33bc04101923bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607926b833ef79b7f8cf266e83c5719264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267702383183e60ec519220ce43b297265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103b77ec8806724380cce1b35829712266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a976ae0496893dbf59f884e1a278a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cef1ca206521666ac4d61eebced7e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659a72b341f25742317bf9ea2d985b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe0dd850b8f91cc65ac58bafab611e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c29c3b46e2813226e1faba9a0423f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4c07f948dc25f98d2d2f99a750f18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead57c04870426d8e3775d0d05c20b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc097b5b33a02dfd006265c945e387274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e27a74382c0581c680968a129c3cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a0598ee713a9c72edf02a4fedb2f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba66b1ed9c78745ef5b8c6df35ecb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fed2463a79f3f0ae00360535fc63da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c50aacdc386523c256f09464899dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190752c927bbfc3b741f40c6953e0f43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622068cd8530d401829def18cd7b9ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42890e2f5c852ebd3684f7de2395272282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8ae20d0f0bea9d19c8eea32fd5db1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077018cfd771c3cba7617de5cd3b8cad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dc5e01192e973a7cf40ec3a4f5fe0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b5317c4ac4920e05e6f5092deb36c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f889facf8e537b5a5a26431e3fc650a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ea2bd5394c74e166d9c1630be0ab5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dade2dc3980ea86e25e13e71b82fc3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5ebb4e41dd239b4c0530b5a0b8a99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe34cb3beea3f96b2afa1ce4c47e11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b732140beb7f9d421eb7938593308292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f083daaebf44880fde8012207c28e04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32af6fceaeeeb27e0fac13d457b688294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9cbaea30560a4366b7ec09ce1448e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17e4f4cadbebafb7014970489ee62f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264ce218243600e2df1eefb7318da17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da227ae00de407f014b7a272b9d70f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5592f5692744d62e67d290484594fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c25bbf1bc96671110ab997df48c75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c08d071ed425245f3df58df56732b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845543c5f1d83b98fe67ec38d3c9749c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cff080f0772067dba940f1a53cc5e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b274d46db2190626064ec1b3ac17a13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b9aa697c4edb1572111184bda7115305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874730e34311df7e5c41b2d40c129f71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810011e250f9f73a5344265ae4697a81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879a61662e7e4036b7f95b66d678dfd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d9e2da82d779c7e77be2117ed7fc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201f48adda061635e7314d1813eb062310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa799a48ed475ad1ec9f6c99e943257311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ead628bd43006e2629f2ad72f17f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417b1b14f59c829517489fa53963737313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6e4b661d8f2ca6bab046b746c9c1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c57cad29e71b671d072bc8230e097315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2bfb2490071cb2d28eb6acd300c73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca48af591f270844bdbbf23d2a4d383317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca226852966e702d1ad806cdc030ec4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc7ce44f3e92ac57843e9fe2b760ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9e7b9d50cf330f7d2434c3303278b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23994831eba651c7d2911168f556f21a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ffff8e96add8bc0df2f25bdbe1b16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1d9e73eb0c226fc94682184259aa5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf9e4a09ba4a2172fd9566cf217e6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adf81f297cac98ac436b1e2b3f264e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad100361fd9f9a0231bf6a5503f8a01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565b52b2dfd1e253d30af9626b08f99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8c8fc9a747759f6504820ec832959328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816afe5320e94a57e3ba41e4a460194329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbab372d0472d3d5164df2c8486925330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fbf6c7833547a90232e0d21ac59a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b5f753d6cc1446d27e44d8c15baf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17e704555f7538b658638525a101c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e736e952aabee2c4acdd6d12767eb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa97b87c424e7d22983ba57b1b74b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b54d5c8728835209434cc6b4cbf281336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee15e0625cf89d98486bb70978f71d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8155949d8f2eff4439e5bb1d00f8ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042d1a374e4bec41c475588f15af4b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb572ee6e287209083c611a134fbb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97804911cf7c60a173433d0463c7770341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6836788232bb44112909be0c5ab74bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1a55e9bac9111bd96bae6ebc8236b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d2944f1cf4c1835e3ff327234da6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ea55a0d887814f792bfc61559b971345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacac290d64e30a33a224399ed768e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bedc6dee1f7d30184812e1756c64d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110f3879b37386434d3439fdb3cd50c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba84ec991318c22c2fdbbf1e90965b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0da84f858e50aa71225ad7f997c82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837884f2977aa1ff7f73ad63da2ebb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b576975dffd275c2b9f80bb4d36b93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216058eb5a4c25da745d98e6e5e52ca5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8134a6e4b56500bfc46ad1b5ccce0e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb9811636ed878ac5d9da25ef98ece355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfd3e56f8d00b5d6d069c1550918be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e953d18dccebc544910975a54014df2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5022a4c1f727f23365d05c6eb8b2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859316c63a1b1a9a6e53fcd62ceb978359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faeb2c416f0b06a89b20d310e4b87d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cfffa0c7e1ecdc988a4cab3c72de8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973c7e301b399da59db4c15bd99f25a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f837a29d6ed716cfecca4586aa73546363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9a59fdff2f686868d001f96ec9fa5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29538431768cf7f48aeb4e05406cd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6420649c8be3eb9bebc08ab8462e3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdc4c3104cd0d709c8a256b20dde03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dd97253ed59a9cf51adf0b5124d04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f9cd0c0cdb8b7ecc2b05645f39992369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b046bfbc4610396b260df4690ec3899370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1571d044cd1f7e9290c0151735af60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77e6e049de38d5a82f72535e8a2dc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072c3a364d68d23be2de4845c575781373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3bc6d32826fef59462c50cc1a1a70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133f746930fa4d1dd383c4639a99315375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e86e990990960cd0f225c6ba1d3a7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a67c2dbfc3dccc345f21a3db271ca4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64f05543d66a87256dc2cd81a24d2f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6354ecc02e0187172c2576dfb47801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20654fbf2fd142399878cb520631c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadf0eb0d078fe487be6fd6489144db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97b98e8a93515a556238b8f74dba8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d2765f29bd50a54fc3bd11a82affa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6488336725d98163ea51ad2a080f4d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48cc520e50c7060264e3fcddd8fb927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbea9227a46641c4fa81c17d3f03238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e30336d437267d74333545adbef4fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdcac1f2b163699d88389606e1d67e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a59eeff0b73b8850d09a01151fac2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c99b6575514eb9dcdced0ef32e65312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e8c915f8c3bc7bb593f0a98e5285513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd97830e16f7e5475a5f25e8be2a5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab253dac3554c7908cdc19ed1f302515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd804f310e7e8db14d271070d88b1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48283aab6e477fa754b01ac87fd6380a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9a69bf3210c11d87210db29b58a9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b80e0d65f6c1b695d57383f809257919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17ef0b1f4d88b1ab55c4a228e145d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5961e73d88353ce63aed49e720a8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a7d2a74a5ea5548dbe51a4f925a8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f22e434d1970e714f7f9771b2418b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e874a3f8218132e33348b5c637466c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f21971bfa3d0eeac0fcde5a02f0c2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab16f0ead6345e99a5a784cb50577726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38072298f1e64d40d7555401fbca94bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135855beb1a626c02e049ce4a9a24d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14176dc9a79e1b7088226d2ed528a4fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709d7d5cab8a784cd8ef88f33e3b04a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cceb46b524773f874f4360b02787731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981262a0e35b431f801ae588e601f7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa338acb08313d88ad6d315c24674de833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312680d85234967556eb3a0cea4bc4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fe67d74a346c62eca8d404b6d164735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68fd61563f6aee75c994e2c28c0e0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fc8f441237d7d53a2f2c6d582669637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d9988f79d43f392d63c661c99f15538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa41a6653aebbf7dc7e442fed78c4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23c6c1f363330d2216a9745bb06a6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6722ea7b0c770ef0ea76da3017a9c8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fa14850b791afc91af64b96d9c49f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685f2fd9e6c0a49c9c3172acc48cd1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ae9f75521462837653fd93fee60d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beff5cb28ba9803a6d7213a36b54be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223370b33ee4dbeccc3336efcbaec5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e4d57f375e0b6b82d7eb80a973c0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eeab601a18f807376fbaed4d2522648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd4a89f13c52117ee2c8db46856e9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8244fa604dce9b8f2104e2ffe9d94250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040234fa6e452e9c597ad616683a02651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ee277712a52bd2992184b3c96b69052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac90a2c7479f520170c6d805eedc4d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374f964013a9c365f03b33acbb66c5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550c71b7e6ddad0ec6ed79abccabe2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66907c5b440c2eb20a81ef18c1c039c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d463e5d623458f96fd0a13808123957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbdc1c9d5ba9e7617f1555be429c4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18baac2281462447ec8da2efb33c03659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e27da1dbb112c513670dfb11b6d1ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcd5ad11d99b9f07b638924f1bb88961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82ede9ac4c8900f20d65dfbb1afa162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5108a3f061ae9c09664c668856a703063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75769456bf07f4fde5684ae811677c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fb864df2897d3487d98c46948a69865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aef4c3973b13bbd76ef5360181f92266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b90f82f43dc5f79a4bf2bc18432e8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fad190543faaaf89cd5dc3f2159d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e523e45be4ba20cbcb9855845795cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6e43539276aa0f08fefa57491dec470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717255f646f42a46148f0ed45bd645671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790af9ac1356321b2ced6008962ad4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ca07196db78bc6991f1074d7133df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844be67a7f46e9a3cc105bac33fb80974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b03f153c8e9f339d465a8a6dcace0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba706f73971f2165105ac6b457ff8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3768e2ccb8e4c1e203485b0a98e15e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d80af55df0de1c9e60db8e8fc10b1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193f42161eb8ed4569627bd38c29e3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fc5dfae989dca9ba1a1ef835e722680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b72d8d30f4388f338059e7d3c3b59881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b57a007dde3aec239ee1c140a41c0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1231db621dce9269ee97d0ab1536c9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41837f903cafb108d2babec86fd75b1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc073b7fb90e8628ff7e5df4703ee685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbea9183f23ef71a62bd421ab483dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa23ba1b399c3803bf8cf24d1e324d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aeeb2f558113476279297fd52234c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bb54cce3e7fb9d92ab4ff60318dd389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002a2ecf391b03f8546d4f42cba923d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c12418835166995682127c8af1b55a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798cb8f743a35e9e83751b397450c2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec78fa13e30aff5f9d48231c5233df093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136fa659e315f7cb5a968bd2b40b97d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f9d56cd805b33be310205185af63d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4ca48c990f31f895abc636797356496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ae051af6998a28a127b79e9508f8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c36201a806c2553868c19300e61ecc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3a0d8158c03d3ed7235ca3ba1983499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9ae5f472850b93046f8279dd2dbc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50785b83c76f70064b61b31929aa697f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461068ffe12a85ea4659021e94edf2b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178599b55e713084a5e9dfa4e633d047103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ed7263c76b6dfa29fb377a7b3e605104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2254df4e2a40c486861caa0d5ae426105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3369a073abcd9c1d25a3eec20fcd972106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d4e2538c8ef8aa71352466818be93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a94c45251bd0b2c9a83824452d49d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7761fd3995b1b337a12a8eaaa9f7a65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d14629ca1c4822718e7972f6028d6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f552015c8da9c7e6b2bb981e87d14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3c39364e31f0a464ca955dbef64e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ea0e454c2f479ff670337175f05b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3865f1ef78f3e0abe5d3487d5995a93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31bfd387bcb58f552a8f0c6698c989115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88202979bb751fdc25c3e854d26fc9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e59381f591138123c519ea67d283c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3be6a3871be71f6b0f68c937bd7c47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fda08a9f0c32b0f5cf3c0857ba74a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fad59656ac3b4a8fee9bbdd516c615120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77d20a344a4491d8ffb379f42f4266121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821128f5fac3f064339e75a58907e5ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99296ea259df6a698889cb2bd45a3788123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1da6b375b49754b431539cc40d8506124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd99a7ecfd5682266706f486ea46baa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bce780b233b74c03842551c652c0ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07092996aa2f872751abe6b7eb1b5b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9055af4fb04dbf19d44acec4e82d00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c5c17bee573cc6c6b76898066de2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5978d59d5a1f037d1f0336255ab179130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d22d563df724ff2a2921c9ea5b7422131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568495613b814530a05109811029dcd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff345cdf1907c7c9f79fdbbeaeffc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69c8e63e3c49b98ae87ed074b71f2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3520cb095d6436ba54b09f89a63c35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0adc987df4c14c831954207bb19b7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6dbb141e5fde833d741b0b15a617a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f89c3143776ebb5c34683eb7519c62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555a721a72e49d33282c0ad7636f6ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6776ecb9805625762fe6a790b4baaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08bbec4970ecb74ddf7acdae6390a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900251d46b9477511b883786e2d6a6ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e4e06edc750d3ca78a9e8f16790d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346012487717b35553eb3f2cc58378d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42a1b36348675a6ec09d8bfa00a5ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfc4207c0a5edeb35bbcc98722787a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59b465b87dada0e3869152048756b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2d6c1476e795dc435b7309ad42bcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f997fec88271a3bddfb04b993e8d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427c7532d6d46e96b9b2f894a4e8ed5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df1d5e55cb3935019ec75d0a54cd8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30265fe21f941a45897c3f57b8c4c292152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f29258365a9334fab20628206158e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd61fdc1585451911b6198a3f2bbcea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bcc5d5d307314b490bd11fc2b8208155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a32419d3515d2a5bce695bbc585e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a22bb25453fafedf5b1178d3cb7748157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69f12aba3f5113b88ab8b3d8e0e701158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3acbb3424eda016ac57e527cebda1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009afdb0b8523b39403672490e405b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f092d72e70f90df14d7863f61e0d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985330c2687b9c17620665961bad6b6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38b7cd9d3ca416c0c49926d5c4fc98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a845b87334eebf6aa2bd01a37c7311164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b15c4aa77261a1bcfe3494d67bd3d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fed085744b82cad73b1b03c70450c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b03f6c391afb132db8f1bf26c657a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d49a5720b60f0ce07b190072f9d8cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca6173d7a31326ef554d1d87a44f59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debd07c7c88afb0765cc7f78e69dd80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50ee74ce68eb6603ee96575c297899171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc1754e807404f4b983cec2e03be78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c71842fc6ddd20b58ae84fbbf862db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba2f44c266f19d034bf11500098fd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3165fa8835d2d53fde41bf2cac6d2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135b4cb76b51b1002538e41054986e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2082275a17a385385e57aa477b830f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab237eaaeb987a178cb66f56325ae3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe7be13b34342cb63a93e13d7bf46c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58357ad489807e6c7f98af371d0bb4c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce679f9bf34823fab92284e992fb15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3e06ec724a4287989029abd42d20a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0794b52082dce2312471a38423b2f34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918de7720800c4f65a1475b86a417e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567600c6a783ef342a8841be1ca0d07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6d894f032f393f76290423f2dee1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66304f639012d6cd6d3c7eb926505c57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494d1608e858b88d47b411c6b62db64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178691075e38eedc536eaf1684875ce7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f772000c309a1bda41510a788de843190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f30eaceccb8ed6a02da3c6c8adaca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352c168ac9525c15892006d915eb49b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323ff57dd78e66d86a1a0f49b710c27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908a6264a21871013293ab3f56f23ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea036bc71531888de979580148f89bcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236dd6809e206c1135e8b43a52722ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d7b39832b54437020f3a8ab25cfdf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97ddab83a1f108f962728acd5400a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884589e99b292fc1ae2f6d2b4b00846c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc2d3e39fa08e65c4515134e5b7715200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e5254a8cd0802a5dec6bbce3e9157201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd9c92fa28264f6dc815113bf22aa0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b1cc68e1d9fdc9c335ceac5ec00ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4fcc70388fc06604ec93c1379e375204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efaf94c2b9f590bd45ae1e6ea8b23f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4929fb5ab2a0047aba84dca581190206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5091b7f23c58b4e908b50038e509a0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598e5332c0d67c7aca4c4f44375db3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad368fec0720b8c30053aab9fe4bab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c52ced6ec1a97391dc1bab6cf60b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772ecb64c1fcaeada44549257e93bfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7704571d2232ffb39f44926bf41dbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48731e7191f7b5da188fd699ba102ba6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a6b1c0ab1870ed93049232fb4784c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2b8ca6dc4f3bb24bf8f03e7bfbe8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd59b3070e634ad2367a3da4c8f764a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12c5acb86971725fcb8ee7d17319ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e273d6d14eec1cf603b4e80018902218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d915adabc4ca03c1e24cffda79e6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e9c414fc0e160d9b1ef25f76f97bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347ac4e20e339f05e6fdf77082debcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309127fe2e42d2b782dd63db3dbef5ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7be1e2bd5198c05f2aaabcc153013223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f976de90495066bda27603b6e647af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d0c2169f37ba1bd6aa624cbe9d49f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743566d568d88e61ddd513af8b13a96c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a831aaa3cbc1289f3f324648ae46ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b959936a8250a16b912c4a0561ef2b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01c259ee9d60921a41b3660ecaf024229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c451b2ae079d3b9a0fb2e4eebe7e993230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e275c52fcadc2865f83a34eae38193231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fecf9096adcbfbe3350ecbe4373a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05006b79c31d3e18ab3b97aef249f343233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe248e6b8bb8aabe9eb40a98018bdc3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793234c822e53233fa9f4f317452bca7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fdc94a44b54ad9d852a143a7d29fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f27bc2bca4bd2146807a5cc76006d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23106abc8392098cc01dc11eb088aed7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7b03f2f6a8970c074718c21a9c7d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a8d799c7b4b6009bdb2c5c990e028240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc702601f10d2bc2b9e865b175a2f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82488dff73b6cb600daf7fac91add954242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0438bb091be9c9784dd7635f938dc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7971c17bbe1e9ea94988e71054673b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cf5204f223968eaf856aecf455040245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b71b8cddb81264205ac031f36ad7df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71265742386b36f8f1311cbf08dfec1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9c55f4c0564ea1e525d92f4056aeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c22a50b45f9902da38f5f9cb84866249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd917c90055d9a93fb3a894d26e164250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2774383487b9c49f74f1b23da1d6c99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89f1a54021f7e204ef7d4dbaaca2fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c17080e8c26b53ad136cc083e90c61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e689c70402cb5dc61b4b8681c49a20e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c801e972d749916b94578ca70df67c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517556c537610ca8aeb31854e6799d8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54974378ace49eb87e830831c08e22b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071d76357bfdfbc1f38d0412a24cfe1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bebecbef8700110947e6a67fa15b33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e762b67dee1dd63e61df95b23aad7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07dbd668e1c5b013e751e853045350261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca860bee75f9da68c6327088e6adf592262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26418fcf2209bc5bf3a94c41ecefdc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc9afab7be012a0d3949788bf911ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a38d011d5f35d4f7159902b5bacc75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc94625beb644b5adee693d3934719266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad857e92b8f1cef64230d682d544bcc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8520c98291e8b8a1fde44fb3ea1e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb74a255cd470e6ce2dea938c5b225269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b8eef63bb0776bb677847778e5e15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67515bf2e03a2bd6ad79ad24ba5101271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0234324044aa16e7be2e3c882e325272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52617dd38d1177650f0130bf8013b16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb441acf8cc8350bfbe39ff7be32a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06e49ab876dffa984e56f355ee0101275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a400ff352f6695c8ac4d1cda6dd16f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711104e6862787fa8028778fc74328cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb25216b6d7a8d59bf624721ddaa61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f2cd2934a3cdca23fd8a7011fe9df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faa89fb51b4f4f2eb04cdc535dd70b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a1ed1a4c56b87d43537b99231d941281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0f99d4d6821508bb8e5b3cdbc4c85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09614233247b59b694d8bf451976ee9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec451709c2ab621b7c9fa338026416db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191db848e22e6491c31d7c820654c5a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe521ff38dee77c63a5691a232f941286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75467c9d3c0afa78e10db8fcc862e87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8a9136cea70119ef4fe15ddcefb34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f1e7f8e620fecaff587d0334b3071289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593d4e568f2fc5540efdcb5acdbf928290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1009a3e8cbefe15906b6facf5ce9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5585128aac0290be1c8fdaba51ebdfc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8ede4edf5762f7959e49bfd14ad70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502552af130bef1c94892bc99cdff56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b7a15f61db3afe30fd27d084e908c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3380dfcd6d89baa27fc2aa5ca7b5c3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81d958612373f40e61aee51381dcad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e211802a3f171bd2f16f07c2c01a44d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e49416d472753da7d9e80ea060327299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7b8315a880d93589ce2052a37f3ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa850d0f9a7672017c0f8b166abf7f70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aab40a113d6ac2d1f849703c9d9fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78453a5db96fe5a6a9ef49844469b42c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933e4f0709da898d7b3a4fb31c1914304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4a683ca9a9a534ff9e4d68bd9dfc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb324cf4a5a0387a97ec3558cc4a6a06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba3da1a6f106cad9970e3aa787c0a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63185033ce8ab65da8fb90917cdc6e1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0ede4ea86a104ccd63ed2233d33c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac757ab16c6a09f2d99430ba39212a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27302ecc925b8291cd996e28fd3fbf1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab7d8df9f840f1f5d3f7514ca10710312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2199de68b2a05aaeae3e0c4a3921e2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf223d9f6f8906df0872fc0f1484a984314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba73331625d8685ffd3bf82e195560315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70125da50f0b6a1efb18904e746af45d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e4202820d4446c27fb99c15fd1d37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17408f94ac39997e3da8e30991b7693e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086486e9d4b9ccc9cdc4274798a6f054319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55334273aae2f7d2d9488d7d8563a8cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74551d78ab967dbafe52bf31c54eb978321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fa901b6ad6422079ec8ee78603767322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527ce546db39ea6864d0d74637e2b5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97097c8d61e808434916465e93c0a46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dabe32fb7a7d9a8803d8096c969276325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19cd2b1662b041da5346f87091dc44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52752f113a1e7bf278c5b423760bc243327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecb2bac250643457253c2ede44b361328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b607197a525ae9afdfb15feab8f70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d549e1f03c1a7bf2b5063e3875385f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82a1a3cca2c6e57305927c44dee673331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbd5b6047c85dad937deab5ac4117a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cdcf6c3ef7fe4fcb86eec77ba2775333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b0eb090055760de9e33a3a2e8e1ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb20a13e515bb1861dd46350be9099335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2ca21f34d4fa99104af14cb192d35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9365ec3fa97478d55bc8f37f6a4f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096b474257065072d0a160d0ce66272338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a1f6fb135d8cd077b7c4d171e591e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceab384acc52f5cfb96489a11916e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33a5e4556ee447fece0f83a5d00ff7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05009318ec3b92b0319e65a38c60de0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185b85ae3325562b5b8d00474750c07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97892e094440fd564cda04db937bccc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859644014b01949f42857ad66b6ec9df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6cfe35e52a80acbdb743e736f28df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fa6d02bf4f634424d90f5de56ff71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4b371467eacdffc865627b560be6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b59680b0613ef588432754580da14f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d93e134afcffa3d50bb719ecfe7cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafebc08e29e06b39b2693b86d0270c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b80dfe3b812d48ac4896e32efb0bd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c34d6ccd8271830e697497c7829e83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7e6d1c98ed770fb42ade26309c3a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfb9668c1f16a081a10e5a52470f31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625650b4af5c0a961661d64e1fae55e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb654141d68ce830392d151790c7bc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cda0133374708aeeea98c3d2055f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05deccc9b11d51d7adbb006f644071359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a015082fcee853b6579a8fedf06812a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450471e07b5b36a56c76b290e5efeb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb80101eeacec8503965e159bb7c841362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19098d1ad5c2d85198c618bc93dfc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b16d3f81a29c4275a2f569b534d1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed82528b0f02a225a893163973c260f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48739d7ad0f05eccba47f16262790072366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb03de569663cc7fb6a3a957e7fe27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87476c93b5560309113eedfbbda4d15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa4bb9b94f71c9cc16adeabf748291369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddd23e5dcfea437a31d63cb344fc21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec844b85adb5ab1ed4036dbb9a2d7ca2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d49bc7535922dfc79296d3eb55436372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadac375198fc47fd59c716993a8fff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c554b4e8b3231598468c1f5e4ac9464374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ba30cf683a9495f57084ca4684b2d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c0ad9877203a9dbf344f0b9e0f40d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455b629f2c7e4fc700a88d906215bc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fb9f7bd4f65a5a8dba863094aee0d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>