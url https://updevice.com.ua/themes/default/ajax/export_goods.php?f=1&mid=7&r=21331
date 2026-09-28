--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5bb46f07d5d4b7acd31ce730b06951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d323e32b1690e09d2de37723bdbcd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bf95a44270af0ea76acde38e6ea1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46a61f4a5855872abd34489b8076b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbefab1ba7c2ec8a19272c428ca44b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3336d702934ad65073303d84a69e53a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd63d497cf7e4b5bd68eadecb0ea197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ac0fff362f9604f13c82a9ecf434b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d855261aaef82b118eae68631a9be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bf670e89c7cff804877bfa6ea0cf510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1d849101342647edea66c9d23238b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeffa37d981663f50e33a034860b1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4d53bfbc0ef07c54787186a68abf413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730e6a7436469a7c6178ebc160007fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaddea0c7b29d9b91c8b204eccf41ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12affcc1a82ca01b8b1afebeb42f0f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cae058365c45fb69f791c3b1a91a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417245104463dd7b9ce21210b54939d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658332153d2716804f5330576e0e600c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06077d67f8ec478565eea10287ab59ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f215560561a46379e0ef641ea6543c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ec4e3de947a2cb6284ef0f017ffd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e71ce6c27ee1929b18bc4a8f791f7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431d4a48d9f12c78c5d38852570fe4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac991d430b841de3731475f94cd23a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d25dd5863e468503127f4472ea3a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250af3deeb9290c2ca21882cf5fc24ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e40abbf77c4aae1152c54c3fbf74f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135645f68236e82e48be0a9e3ee10e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279bc72dd3e6ea79a889cfcb1e1522830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18795f41a0c9451b35e7efebb1d2d14931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0add00f49bc93cb7842337718d72f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae08dc67255bce580a1a6ee49ceb12e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fd173f9f08a70789e011d723b3a8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc559b11a2cbd117bfe9769aa3a37135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229edb22aab13082f79569b6467cf7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f5e74e959ee5fcdfafda1ff0c5da137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0beca9317787c669a425762e10e8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5a30fc0c8bb8abb36a0c63e99fa3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b02472cb84f40f9ee0a6821d7d460440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c10b18df2082bfeeb3616d9ed73d0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f61edcc7e52e972a1d60c250b1d9b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1bd5260e7e40404552af6d025899e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decd225c1ac57301aec8222d23b9c4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de084aedea9cd58b067b580f36ac9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c8ffb0acb8437e9dbde1dd6a4923546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4ac84923948542322cf86aaee8d4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eccf24271c401f2289f8fd171e3a3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b53b2d5ab56e00e60239234e84e95249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158720fdbad786589ef9167dd173fac550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803f42285e70ed4d980ec324deec24851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b0eb44dad4d26fe8c3af127d5dc0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f33933b511ae0f1a0ff4ceb95a330e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ff9f6dbc7d3131c582c0754af026c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947369374a2fd913d79d205bcc3db5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e0c9d279a8970dacd64645ede4daa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ad88e0f0e35f861177a5ebaa5458057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f895904ed273616b9d3b10862dbfddf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f1041c83a8227e9c0628a13c216c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76f440db589b144fdee7f235c0ae5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b95cbbaae142b8965538c2cb8300261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279141b937ebae21f1a460a89c2383662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f61972d9eb0c8cb1ec4a7228defc2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33bd07461d23c96720d2ee813f097b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9031f125016fad5c6ad33c02d19f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7150fee961f28280d6013b9e70211d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d277825d4a23610632b35c972ab6f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed567e763ed7e3fa6c2afdf4ffc7076468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9406828fd2bd0ac06efd3b5faee8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0487529c043aebfdca79983f7e8db8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8ad0474d31fd9c05216123cedb28a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2d0bafb6da3f2abec65f7a7a4dddc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4395a436f79a24a5ff034b3c5f113473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cd63a2401a691467d0a64eb0fcca674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3c58d5aedd655956d41264c48a4ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54cbf7b9f264fc43d504fa3535856e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f120cc7dd1498e7f54ed34e5c267c9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e3250538cdc715c433ebdac5cf2d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ee119dca1655c6eb213307473d3e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad68ef1f470596c61339fec7e770a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99aba9d2cf092b6a47fbe14473aa6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af898d0bd0ebb52e57a433058a2747f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec817ceab1ebfd17ddbf50242a6aa283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5e2981feb68f254348c030f5ac78e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5472059451396fe2416f52670301985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64e9841663bd2ed14834356626389486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcea908160bfb489e7ea53c5faf88db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d89b6d937012f021910c13895b1f2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b76620f9ad62df23f6b91400cb3f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5646d7a71ea41895068f4ab2d41ad190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679c6acc259a41481108dc6514feffe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7912b423a01803575969eec96d5aa692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c66089af214877699c87ee9504313f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3698714bcdcef5d5c12e844ea73c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e8d7d3e638c1b8bae9758ebf1d95c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb2ec19b9d701526ca0ffe8a92f67c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383102f9a6caaa42b712428138d088497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1d3192bb90eeedc5aa183f371363298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b67b88f5b99e0d9e961181bfa53b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5872562df617dd818cddf198d1a9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad840a1d84ab5284c27934371da0e39f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ab709134a6887ea6920cb37cb4fef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0f1d42303255912f34bd1c0c6649f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bc0690029513194740f412f070304104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88899c92c3a7823c852d7cec6721ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c98670baa6346f3b8123c80f132ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfbab006f90ddfd27c29527a231c32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa2fe414bc9be2a2a0273512ce7fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fca07beb9d53683d50d938d1c5dfb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300061578b0d287a81e1defde84ca5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bd12702197d9233b4a19371abd486111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030392e1b5231a9ddd12d6e2b0523eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286ef456c65380f635e008b8f570a63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34910e58b26eae8fe8c78f7e1f396c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe1307c2b9efc8060399803bc711d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26990016af704317c6269657cab1940b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec334d59c75f586af2c2e6beeba08e93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958b8ed2a66c08944bc96ece2582aa5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d6cf2ace425a724b000e8ae8a0001119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b405cd54a2950d00927ce52af8cb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0acedb4a78968a80d10b9ef600e3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b322b8f601acd9ba5b53c5d22d941122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c47f1d1b5ec0c3aa76da26cd02812123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f859f501d2b645122cc9d59732103124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a9422bca5ff28184bb9cc7bcf9a6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896a1a212b96e1bb59ba37ce39125ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1534dc7fe5b7ff7004d9d6a1f1e886127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b87cca5212de3ce078057bfde7814128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725374c9fafab194eb7b2f3b3239334a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07144cb5fb278e21310dd340dd1ee6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24555a0dc3eca3b6b8dc2b954eaf313131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d430d01afc9cd14b5fbcada23757170132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98d61ab2cc81a0ff95a05ca7e9ffad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d437e7d01471052e4abfef096e99a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67e989e47bf5f5d589458be57d6a7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1fa814527b76938abcb737b075959136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79181b0aab96d335eb902fd9b1496c7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f2079e449f382ad951ce0053da0de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e882f10e6f115c7f505cea0d8e676ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88eb8958266bd57e2d47e40b05a1a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f90d535af771eece5d3135efa62a9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af9617777eb2e3ee859e00997ce402142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f3b4bcd5e2088f4cccf459d58d696143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f4ca7678c867937350b26520b7e89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc9219e73e2eb49acbb55b18bcbdfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766e72e3b26bbb6ca247b1060c74ebe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa05193164e16a13d712303bb6e9592147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76e5972298944319bcc60ef621a8fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1c789d1f53839e336ce07569207cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990447bd42cccabd80e15c7880633b5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cd2ddf67be3c2684904112f3b50ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc643a48686c27e9484055b1c841329152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edd79387b672a0628aa074f1928c7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d50c61af809ef685520e1072a988f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54100ea845c9095bf176538d1c51d9c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9265355ef3ff18c236d66d2403262156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705b17e8319ce1177105e4cc4059468157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d83958508b2ed8f702dd0d68a3d339158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b76872504d99b63fb2abe04d3a0cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b71735149c686fca6258c6882884a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4947b59dd73b131fce10cc31078754161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d4161085c3d45160927bac2ca8bbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa05ff37c643da319d774876e24d2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850935e918a3f62a73b173b1f688261164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127a1fe4d9209b48df1809b27b2a8aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26801b310bc09750b36f7380f1a8d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c1b596608290b9247ef98c3f7fd7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90602666d719224f00fb85f535945d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7f569b38353f90d250511463d5ffb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48867cc6eb579feb45b05a443d76dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fcd164dba54ebeec0fb62b3e13ed4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052dbdfda9b0c36bf3f31de38f8bcb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4251423d0ddaf00b136e569f1cc399173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5581cfdcba2ae058c26a8d6b743639174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f493797733d1dfb5c3ada88f3299f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f4eba9e29d24f6076bd80362d39f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80466d39d92c4ca853037ec1b6bc110177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908140efd381f90c47e7de490ef14d9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace86fb983ee020a98de307cec7f523179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2baf6a2262a24c90f865f39252d841180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b9645a9f98013a5507552535203fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbae582669d6a17bfd970e5c7c3ca42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbcff63107e7d6e51326c5ffc73de0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dce06bbb8e7d14b2fa2a46f05349d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802adfdf745723d20e4a07a2e2bc977185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732e023c73e320dddb3c5e4f6898e3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e4d3bf0b05e678cd7ad1b37f46dd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb19add93143b9a2c723385a55c78b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ccc85fcea5c096311ccbed715747d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f62dbdd173895d957838bfa4ec8884190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799117af4986960e56e54bf781fd4436191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe322129723602c3f547a7f9b3c9180192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fe111fd027db68a1d0ebb49cb1ca6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045d2d50bc22943fdfb3c1af174242b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0544befa62874e3cc8be642e8a5380195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4715bf40b553101dd6700fc33bbbfd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fe728233e324bc0155ee3f0867c77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9999104153e4937f68599da3fb04d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a1ef80a83a9baf8fe1db0f1406e72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae095f23c6ebdd2bfa18fd01990ed9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c911d483d824e9c7dcb5bd5d25e58cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c10597ee891717dd39da20db97c61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7010cd35c4f307669e54123420bc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380129e400adbd7db6f9778d0c14311a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbdcc864f6d23aa0e496106ab0e588205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c5a867e2af5d403b41b946899e93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1845a631303acf9a801243ecf4e9e55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72a8a1086c1d4388ddfc6bd57c1af7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac949dbc08abfac4ce01230f228bcc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed141569a2436b784e86d320f946038210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbd58ae9c5ce7f121f8ba6be712ec9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfd9154430514e91af63c18c2fd053212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b69e82329e13a6e1fe0be4b9ff4ac8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9fc70192c5692b5f9e276f4d1d99e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb809c16b6382edef1a0fbedf583aa6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5623c6b5c7cb94a360efe611b7bd34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6f19b9821b74e67639aa575828773217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728536110843e066f2f763256874b993218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796adfd6cf1513c3b4d901e9d7f61d73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80224520704c8f44ec6ca6823e2989ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be02024de37f903f298abb08956bdf7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fb78501e113a3fd5c897d4256fddc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa317822ce44ffc21b371f5e32fb6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e2eafef7f9d5f349719007f70c6ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2c13125b6aaef30b18695d46985a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975602032214ee5c0bea0c0ddd29e4f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89f30e33fa5899bcbe133d5eed588e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66804ca1de2b7c954b2e4ee9e7abb83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aea60a91dff3850e0e66713a73a8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634408adbb8f0cb1e010f564bc0553a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdcf8651aa40dadd1621a19d81243c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f35dd03eda151daf76f14caddd9fd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee938bd190e59d96084ba6d8d0961b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b5fa30873f8a376ed674b3b831a1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f1f27017e2b3bbe8c348ff1ca33eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b97a2003c44b5f98fc270ab846040236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173df8a859dd9231bd917476e1b5129237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d214c5f2c0efacad7dda10e81a75f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970d97d84806d6de840a956f924e97d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4effe4c576db78259fc9dbe5509869240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a36074b8da3ce68be7509eaa3948b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba9dd8a43ff9441fc33fe31e8f24b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07275d37a4097d140eb5154ac807e99f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195238e3c76a3f0ebb8786cdc910efb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70de38a9fae40a9925f2f5b9d5e64d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf4a96c80f4362782f2df351b4bb2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d08f41f56b2eaae2b3303907a2265247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1f927f798e64ed318c67c2a0e49cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102d373fff8a19d63a9e0cf377778d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0200a10f17895a4e8c68de83b3c4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31d4b2ac8f3bead8f3621c54e970e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf90326d45baca444e0824bbd669c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451be92922489c5f48cad29f3310099253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e02b16fce8e45eaef38713734098d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9bf39346c6c757d299962088b7f78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b301c4231505b2346313b4303cd4403256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afa138b8d09c2c8c0a8ec03f9c78d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deda22c2c47badb83a26ef8f5bc09f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c993f16791e9b98acd1cad641d246259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c63efefa1ab50b9924bdc932a7f23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a4bed5ed9b755d3943c67d152e2f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c7f0a66995316f04f0a35e2eb0f8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307368d6d3676be96c740f6e52f8b62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8c8d619fcf14a564591cd6fd60c16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159b0ee890b94d59553abf13b4bbd9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71d69e9ebf8a1835808bae4ebd6ec2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979010f348ab5975a4ce36e0f2fc97fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cdcff75b7754e5a35759f40a4dcd3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7664a2c1b4e4b9f31c5899f65dfe43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356706444eaffb732bb80d093872430270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e678cb1b4e2395efa26581883014b56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bb5d058113b41a23b6cf1402e8685272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e08d38bc5141b97976a1d02052c11e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c1f7a8c6c7c51627f17af44fb8f7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee57f17a0079a7d9e29b7f99f1966b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d00a3b1b3d0bd3d6531f248f0ff811276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eb649a870eafe65b64ab424f8cb9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7c0ec9bed90232711fa6dbf1cf198278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260322a7fdee021960f4f86d65743139279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d1fe2318f69d9c2228d310ff1e99f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef746831189973691bd5e6f96841a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36ead83c3ba3aedca154dcb0cce1d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e004addb3e8cc8fd0b348167f1b7f6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da35bd354b317fcb8a2f882dcb5ac5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e09bc942ef7535f930ce7db770ed0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018af073af462c55f26d26a902b091e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045e68a22994bf015b2e98dc6bfea55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4b609fea6f484356397967d7c92e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0108acec3e95f1c7774ce7490c0f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66473024387ef64d19ba9212760a7d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a531e350172a090c4a4c6f44fb600291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f5ee24c1341dbf9ebd31c7769fd8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d051d1d048c52c369da3f9a98eae85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45f70c1eae694c9975e2d9963d1c93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adb330276f30749b8310dd72366e42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41c8ce887bfc62a3bed877b0e43039296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490da0e747d85e7951befeb694a8706297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c8083f22b9bdaf6039d7f2f90ecb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205298b682dea621a81c2167304de1ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ec9c63c956b9ecbf98a87b4cb02b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e3f3c5a8193709a06f5b729e6dcfd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef99f7addbf25ce1ad7ec81b4840b7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f44cd82a2aa139ef1e6bbc495e2076303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1705a712694060c2bbc9355c74a55a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10238e217c4d47ea5c64ebdfc758ee3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3a29da94ab985caad5874de12d4f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f48dd9c9dcc395c029c993ff65eae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807f2b404dc7f3af02949524462d84f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738404f5432a23af28d921d45527112309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106390d522b0c806fd2a17b4472a1038310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69ac9a580389c99db15ec270003a4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e555f65aa1da2eadfecb1aa7b53e73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a042e20edad8469adbbce9232f80381313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13583c0bfbcd0f788169ca80798b337314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbabcf5eee7033ef475387946cbf509315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244bfe1930ba8857b624fbd4700d25b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc01882253aaf5e62dd1a9d423af56c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762ffac9162c0a9e114b7d2cd276bd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49815318ec67e9126aff481644eeb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fb93d4123be09244b5035228241e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d2703c85cf5e9f7a1f0c340ca8338321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d31a64cf937d965ac8e833dc5c4a48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d276514bdef9d2adf73bb12678a4242323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a585ed04f020c83ba9882a521561f1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc971aafffc0cced21d6bbed2756b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c68bf1a0fb39c56f6b7afe0b07c5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17019a808b3f1968c11039c9ec9722e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6a45a74c847d73db70b096c6ec445328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7742a61d9777638f0f0bda7044941f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0cefa7becd068962468ec9b155d8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf140e6a6a26aaacee23eb4ee51fd7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb69d208fae706192343cb47fb7650b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53bd005a6ac48f64d01de13b8760e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d22b5b5a43a0ea51bd69045760a40f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bff2c9f2748c1b2243356ace1dd4b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47e5b9807e203dc5e2b4d10357b4c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a088cb2fde0138fbe26805bb45acec1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833701f9888415b5d67fd23e9b2eb8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ee830bff26839a712f5ae647e4fb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ad220a5aba128b59dbe8316f7001c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0271d36256f8f656b3c1276eacb552341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3339f11a85ea55d13573fbffe94cefa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc09317b1ef0d66bb821d9e0bf1ad6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5ea60f5a4ce73a96671440a7adae3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fc737ad1ff115df3dcac7c7393991345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e144524596738fba4de689f888c3b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cfc82f1052624e3d5900e02ac2c41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987926ecbc3c482486fe29c1ac538ca3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3a7651d701a4f9e439e97a8ff3bd8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c75c7d711d9bc14d7da109dfd19f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f888af19b20130702a6d4c6984a4678351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f11c2d30359a0129d8f6882b43e819352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650f9935047e74b92919ffb7d2396cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47305508b51f62faccb1e5699011f0a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d639996841e738679d0261743ddaf5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41934da09297dee9627384e09b2b448356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d157b35027062fd540a9b4dc0f29b38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243153c2152d4efb124c060d70153d10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fc5c4d87ac939964193486e429926359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd6eb0b43a30bbcfea33f83023c074360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266971078868b79e58eb59d37c82fe8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635bbe85cf87992436f5b03ed7933f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f647e2646c499c7fddd8730878166363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07d182d231d28117a5024850784ba0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ce6c0f255aab1da28b89c378d1fa7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a4689bb2810c26bdfac71eeec8eeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cb24795e65d03413b71c4ed34e18a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd6bd12e02aa1771e4a1e158d70320368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc862c0cfe85e17a53d86ba78ebe5c36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0729046a06492abdb4c563fc40fcf4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69e8f25b4067dfd5f0e9e1864dd1ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69253768ba10cd7531b8f836aa931c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0130b0b05a1a1e11ba78676efe77b83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d656701ff000791d9e9d0c55df2c29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e945a352291380b142646c993e0788375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b041c5eb22051d209d6ea58a32ade376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be5472c5df1e450cb810e3380c3fc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb66aecbe055fdf1520d558c73153f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d3a2c98bab44591895533cac7bfe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2dd52d8b719cba9741faef23be3a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82669b4600d77ddc626d68535b7d55923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ac57ca21afd368d8844727efa4e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ea022b06682546b8f652f6671a23e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3545eba047809802c6351d76eaa6786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69d2943f340918b8ad19de5cb68fc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163460cb047aa8d63f5c5647190d7c748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62f82b45e9dddcaef3a08d21685b679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd9df97921d746cfc439c732e538f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e79cfe879ea8f908d9f8a6e8bdb2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60859550c951eeb4fdae8ab9d100aeb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bf1b9e6d855a8f6eb49eca31afe4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d97ef62f3739e5d6c6b207851a57714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff6f9da1a3b79768e4837b3b5423f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1366ef835e394ae2cb733402707a80416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e307b9712b11e354e7d2e56b8a3b2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aefa676ad8c77471ba760073aba0a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6c5eda8ee0ab6201053c14f8faa1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800cfd466ba53aa74e3118b1f06fc4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ab48e9b77fa0f4fd9ae0c2ca44a1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde64bb7f250a3db6f306c7e34a316522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e10c68fa07938a6656f1e003dc45723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cef5791b7a34e3c3231398ef2a12ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee496bbbba95750efe870e7362985025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c7d5aa9061ea2ba7f7c199a6cf9b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de475286365e8a3333cbdb3992a15ee427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d805169dc0885d43890d579cabfea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f43ed35a863b2e1b874facf959589a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be74d828bb82ba39d53fd88894027630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647305fe0a59384266a6beb2c8050c3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28eba971880ad63a0d9335fcd01d3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5999265054c2e132206c76b0c1db933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09bc50fcbbcf169d3f81d752624bc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23204d2579c29b671d7e425dc463d1e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b6d0d3b14ca403157c6df49a13c8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b1d68b659ae569d5052c4a90a3b0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73f1fcbe2213e7b9e5872c271fa03d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c55f7df3cd426dc2b59f1f6051027739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007f3057d9db9754171aea1632681c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ada1b6a9f1133a2a05ccb0a0a8565741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ebe22379b01b4d728489e85ea40a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5167eff6a34f51cd083ff85cb15152b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e905782155e217c88c73f3b113cd6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f19dbacb5fd46d902c0f2d8b23606445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810feac063c24d07a630658539b3f3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9912eeafa3bbf08ab70a74d0128d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb472bf70dfab5c7402a14a84b611c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de208f7177076b103e80aa174e239349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566c5239c85d01feb7c9f011c4cfb4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e1a056b9e1fcc6abeaf644f5c7fa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb7ae707a90fc5e221196c38ab430452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f7505d197f76fd2ee2dcf9e1a84f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616bb779199f94b62a34bc1c82f010954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37acbb4c3f6b366d2919e42c4043f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4281cbc2446f14586d6c386f67a2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cecdb2ae6f8e958c245edc8381eee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3fec6c816a5067d88f35702902e3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e13a9d3d3f9b90766b4a4783a02fef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caa0ab9c869cc4f45388b99e26789d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35c6bcffa402d03f655d3091a5a31361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c4ae9204413144417fec507f7d26c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f286e3c92274be323afe78503181c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73efd6b0da65ad3626affd38620d30764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35967086b8e5cae1c0fd815d9a891e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8f1217fbeb29123dbb904ccf31cd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570917490190466f95872fd228e7a1f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999a7689964a31e41996e2022ab084468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb689e011b69c56b58f6a9e4d238308e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54445affa399728496a31b1bab9f016470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388fa3a273a9beb809bcc387e01dd8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a783626e432668bbd89de3e497a8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082421476d6a9d51a656dd423572705273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835d0d5ffacfc9baa0301c29ffda08474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dd8169a066f9f24625a3d4387e81a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30331612b8d6dd2e7c050925242492776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fde26f4dbc861b421f00e7743ed2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d91ce310c8bbe17b0145da1e23434b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef9784db6f55310a2275a872146ca279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceecd08529e1c6d1fdc755a27459ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064a637d6caddd00817ad6fbe3efebe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766457b4845bf01dcd4533d40144c5c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48477ab29290505f71cd6472cb41aff083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b175fb536737a0666ba3adffe864084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c655282555ff1b84001bdbcc82fdad185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c55114698596f468397c31d827d83086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33a2ab937444902080b88f4b94084687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c22fec2ded7731036fcd3ba71a626088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583b7c17b25329bbeb9f57343b9d56d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303e8a2167fc35fc323461d128d19a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0bb2318cf76a729ba0a83efa4dc1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410487565f8af1712d4dc3c018b8e50b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e9bfe785476b0cd8bb956b4b763f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd51974dbefada5b75d6c7efa5b10094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b338647abdb992bbabc01797e3e49895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92d70898f5828fe807b1eba987f6c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0353e9d76eb950bb71ba498b09b8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8e9d8a9b978b8a94aa396697165c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fb33c9909df620e52a63785a5310e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f542885fec778a179c8bceca56802100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703065af3c3adeb8ca0b4fc75b64ca42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20977a97ca877bd3beda946c67358d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b10ccf3ac78638b93a244c95a70f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b00eabf01a636a5afd4ae8422d1761104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b55d93ceab50a67bca172ccc4f0983105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd8752abc0ad4a43ecb86b043e9e68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a0ab7cc2cf95cadac704a905b65d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a09557c1fa81ce767b5268b6122738108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03647ef29dfab7cfabd82b7deae7c61f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814aaeb0ef0fb1e30f90d16adda03b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677288ece8f47dbc363ba4938b4ab3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6d8cb341dab72d985e7a214c6f88e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc0602c1c279b4101f24264505ce2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857794398892e6cebd27d6e14e24cee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea85eedfd4db2a684da256086ea172a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47129c16bb93f01efd77c4d04161c3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b47ee6d6d94b70ebe3e159a6be558117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748110f49e7bfa0f112bc9814e631adf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc53c405eca586a29fc55cb3aec56d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9954c4ce35de267d6e04853649fe07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d307d7b8dcb0b5bd2ff0abbf843c96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ab962c42f9ef69144820970ef899a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e51c06690cd3139f3bf888473f848b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e9979836e1e3de16318167eb339b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40371f10f3793e2d8d5db0daace9a3be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bdca1321f639a3e8a9f627fb94ba4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe03def787c97efeae645dba1b1593127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19623852457a09fb74348ff934b3781f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d74cb2c23cf32b4168aa669acac78e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a5c0a30fc93f4b4ee95dc2b3a5455130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceab0a33d3b2e41818907f4bd173d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bdaaf0240859dc5271b33b2d924e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc31685de4dfd5400be05a8b1803a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d155698411d059e575d9232ad499837134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae8d430dd281bea8a3e0e63e7586ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d880a7d5eb8eed5e10dc0730d08b4d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d663507c4802fdf772e7e9ec811fd59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b76de99972471d07cf67f0870be7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df020804a8749e93c03a8e46d1c923e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daff8a700dae14bde2b7ecacf950b40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6858aa5fa2332aaa1deacd3ae8b1551141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c434757b35a2760e3a7be9153242f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240780ee69b6d4ef1f6899a9f9c8bac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e9c9cbdafd1a8dca349006eca3e66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13499bb8109449019be7404b2dceaa8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce124818dc74c4ce71d4f0a98f1b1099146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749ba8f1e4acc85854a90bac9d46ec7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7aaabc6736dc32314a1081d53ce2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc025e7b5a8fb00f65575f8e883193df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf01cfac7b3ef3be95f0ece5130f7f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05c0ba7b5cb637abcdc1145caca64f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db60bcdc37218b64aee5c4b7a15e28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161bb110260bf8d6e88e63a384b715f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92c6ed4f10638fc6ecdc789bde78ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8a5620492bd38db1475e7bb505932155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f7b6613089f454f3b1831eb31f5d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b469c1862e6c3fa5be4a4bc82a6eea1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115f559fb055f8b9b280088b874a2f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102b7a7d4cb3764c7d3d2f057427072159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc08ef5c712c5c25dc7157e821f0ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa57ffb558bfe86c0f6c9b0deac419161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62e4b1c70e6eeb56d6a8e560fa3964162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfec8a34c854e1fe9decb3bbe4c1448163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dca893c04c1708b0a6860c8e94d55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44115fde62f86b38c56a0846a405475e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a29beb59b7713fb0f385eb9ebe1e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92becb1241266c2bcbd602a7267563d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a24e2f6b36485c3062f17696fcdb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29594a7c6c5089d6c3e980261c73a831169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f23474aa64eed31f76747d7e318db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d635c975598a7d8cd17ef5c1cf530171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a2b822208ab20597d13ec783cb322172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35160bade03eeedc16bb6c4bd7656181173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4514343ffb38044d2cdff4c0bb388174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0bbcf51a505fc0a57d08c8d3f6de8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47eea88a069b2edd5fd35fb934ce48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c67576a02e24811d3480aa0b10877a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddb22e870c8c1f69eb585896e21f66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69401c358a7fc1912cdb20bacb665e6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c11534d4376003dedb6f8e2e2a4891180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9c1bfbb4f7f4aa48a0ccaef62dc0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbad8120e06329d38fa2e55d8bf4d1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01880f63b9b2203d8e769d11fa144b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2f700c1b5fe3660e3abb99618ba47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c7ced4ad6dfd7f0d0a3b9df887ea8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9f8b9442e98d7204eff1385db165a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a24ac734431791bd8bb5a77c643f85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4f0fb57cc724d4513e367b7ae0f5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c270abaec14d056d67d5db67c25c02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec9cfd7eb87ec2ac33f76815c1b81c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cb3d37c6702bde7d98e4df1752255191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f7737f61bc5d53676fb27f8836ba2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1056b3ef95e23413c34bbb3b176381193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218808cf6171eb3ff40fde3eeddf1b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d3d0229969f9af4c756467f1b9024195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e95893fcabed1ce44eff673852e835196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68540eb3d97aab86a15b35742b0c4b8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6154ec700288322e559c81d367d772198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9dc82ba7eef0819be76eb625bf289199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8962073989db10ea1bfb18a7c2b6fe8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee66e70f58e39c5eab1be52d1a68c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef066b5e5edb5a3e3f435a90f949a2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b08d4e6535a93a18749ce4d799585203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6ec4372de5233c9eb05e29d0e4ec9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6a9a6eeb9d9b515c211ef4bacd359205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d43beb6b844c48804fbf1d47eb1d38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad491c4865acc99c7436458a2a254f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e6b6460006042bd609a9ca79c337b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8837eedae2e7307bab2608174e42b6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f91de37a8f5c6038ab04b18e44edd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba6167080dfabd8e1b2134716f9995211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3000a790b8f77c65f5bd34239581a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909b6dfef99522c619189f0523c0529213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e965e32f0cf3d4d26b837cd55a6e10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf06fa507aa39792e925c2f5055e12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43de9c76a51c24bae460f865483e52d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f207eafefc20559181f467eecc8795217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f51040f21a7f9c5190f2d9441e651218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90142e061b11dc25e06046a03faada87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289677c7836123a1473459f362b5067220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba122d955c7897915d80bb1338fb7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcd59ac39048b68626de03723b3e1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ae684fd708502325687c91b10e842223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e2d387a62435d36d28d1f71a869e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f35ed1c256484feffb6b3189495fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859799297c921083c6ba547cfc9ddd6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432df938a0b2ea413eca16c0e8981357227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4f204ea2295102b734a709cdaead3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e800543077c40ea65c48c25d1e47f86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de74ed9e4ddcc9907f60f038eb99505230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d789f9cf225acff27d0da85639ebcf3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51696483e762241891d69ef9d578157232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d8896a219a459d0a207548b802b8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef74ff2a354b79e33d89ae07fa5d211234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06345e8065a766bc46c7ef7ea3c0a251235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd520ce13ed61a2ec8fd148e549350e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7286acf7b1df63da1c8d235d172e10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c4351010124396b012c6afe76b90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bd9ed85263550c0fab69dc9a74272239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26898a1a0a7918001f7ca3fc527d8dc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d9f7cd104ef5bb14892db8560819c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348f827c7a3fb613c44054d9437e62f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e5eb58306a395ad10e3f77e6c0b10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490098f47ce56cf140d5b77a904e5aef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365bda0a4ed3d1b91e10749b7c8c808245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626f2a6ff16b9d5750f008454367e1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154614ff0a46aff2e3cc6ea1bc7cd50e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae989531981d310a8d4ea11338e92c66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ac9f1dba93a6f0ece53f5890f42c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94763fa78c10fca7db4b1b93f81a145f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c9f023c64bf5119584459600ee5ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360d66bbc520fd46f8002c22879a249252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c215ea4122f54e3f681aaf1c52e85c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139e1fab4a44a8e24a6d1aeb8a74f04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eae798a2dd2bae5f0fe14ef1f8b0c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8459556b2e6ea2516927a434e03f00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf72f98f5a7cecc3a87fad7b88604ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb132359d1a26487e8ec7b0100d3be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9a9b641690fd256d71161c5872bf2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebd06fe16c7769045f906c1fa6fc24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d052fa74c37fe62bdcd3fbc024d53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e57e30a0c350a0c4ad2c10d07a33c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c0bdbb9f0b9f7f4cbb742c0eb04e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484a6f8fd60918c4eb27eba4da28b34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fc164db337469e6655d66416ada80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490fb799ebae716d91b8fa508b9d415266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed052f8ad389e064bf80f09fb420e95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe800e8c2526d64c8711f674e3ad7144268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddc2674ebcc4912b8c2a990d0f625b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85c4dcfe36b021105c5b1ae37b1498270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6fd50ee9fe76c3019cf484949f474271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a024d6af1eba5d977f7ff0ff50934272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ab58c6aa0d562323e474ec8adba98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971d0fafb0cb28fb41fa6bb0d2d623b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f135d61ef7d5ff912bcf58db52b02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18291e2c6491f2983319fbcc764098276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982883c21f46b4a383ed23c420c48a0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de9bcffddc1024d5378c49f4bc2594278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbeadcf94a811ea4814770dd0112c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826a20def656a2f92d71b38b3276229280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914e6067d0a70db7d915d929f7bd971281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde467ac271357378893e4bcb470702282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cd29631f9f5ec6b9bc76d5159d503283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519698b00d8e7d67977285290d448db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc417ac1dc84f1a48391c6d65abd1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b97c7b46b72eeb9c35dcee8bff6b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b2aa3d535149ea445c2975deb4cd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6c0a6c0e205b85c1d58d69729621b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde47b4d359fb828b71acb9652c89557289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448747d27ea1f6585c5780ba21bbe322290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3197c4f8280a3ba5ef907b1d925d004291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f0beef0681605bfb4eccf3549b81f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b828744ecd20214e350e65f87b2a746293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c780add0d9cf262b08cca82ce88d417294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b7b1cf8e230d2459611ae330c4e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f1f4051be336a82956d784c5c2ee2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affb6bd8b20741cbd799b5e93c861e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df662ed307cae3ef3c08a8f36b1a3b6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b7abb950f28a02bb1d7be6cf59f87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33266460cf51341b801715a9a30f7bbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fa4401233664af1a38e3c6bf27d95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0840ba2bbcc5258277417e89f28e631302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becca8463c5905569d3687c518ccf1fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f8a17c9d67f627e23479fffbd8749304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc3dda3528b7abc8ef31e0308b8b36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67539a22c59a125558b525a62221d566306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a16353938224b9d3518acbdee6d2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc520aaf5bf91507de57ad57008a4fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530d9ad6638b16006a4920819b14816309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9119f94ee1574abfc2a3915465f898310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea3f4a81d791a98d48b76aaf63505e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7668b69558197c62153d6ec71a4bdf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b4a09b90883f3d0d2e8e230db2742313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdb5736712708a9e4139181e949455314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbb21b2a11038e5ffcf0b4fc45c3d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103660e7d995d190755c8c73c87a39e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be71cdf5ce3cf5df2cc6f8ac98c1fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769d528d3c52eeb6316d8733a2d4d58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e9e7f25c732654327111e6ab80005319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e026a91994a4a17b38aca60ea36bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b67560c158561ce2c510e76606e1a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2a7332add7e1895485c6983c48b5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26705c7896e7c66e7d55f690d94a6570323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2489739324b29250b6fd2a6fa3ebc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad2dfdabd0054933287f088c73dcaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33d03cd0874b598eeb9c2436f50e25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf2f9e3138b7a28d2ff83ec8809618327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35871ed926801f722d2d63bd244ab803328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda13504269532ac96e5d72830a9f364329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c9cd8487601358db8fe25919998fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3526941b2482486e964bf8612fb89b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c88399af9c312aa62a73de6030992e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6749e4d40d096f5870bf88ebee4f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee281477ccd0b71533e776999417b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad2d3e574081d864a7bf3272150004335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ad5383656cd9db40dd98ab160a4dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc02df00414abffa667aab020ac550337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9931d98405848f8e513e34d406dcd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b57e8db4c00a5180faac17f70248f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f69a75e3effa1c879ec591acdd545340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195efb25977ead7bc51475d2256eaa1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199606d403c740d8966208e32a67343c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a8c5b03ddd5936014d3f2dc355b10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd281c6e48c78422faf3bd24bec21cbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836d66350b27b16dcb1f78290cadb50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d09df4dcf68d82dde63fcc85bc33f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510946649a2f90a5cf7eb45341614c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89f230d9f51273699bd13c0113a6a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cd3322a7f18aaf73519e89a8b10c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848a17e96d01ac57a4a18183f116757350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cb6f0f15c5a7ccded33dc9b51412a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694be0289238fb7e11fcfd2aa404670352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517cdf6da3efa2df4b77281887b74dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866cbf6393efa92eaba87f73b3ba1f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab811addfd0411cce76e239fefc7a57b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ed35f1b20c74d1718fdd54016039356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51b566489e5954c150ed17d85c46c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a684160c7f0dd05a837122f15034ecf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31d8be46c9912a2e1a13b13991aeb2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13779c38a5eaeec34b766fa2378874b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb120d0c06e6df438a81f5a3f6b438361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fc3350a0f3bbd5d1d6e9774cbabaa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a1b5a9d3e7d6ded8d966b46f106bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1283114ac801259889fcd754b167bf2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651ef036e2070aa6a00818a1eb78fa0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cf3a009439bcd2df35bea5152cb54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d651951592294656a310734efc0c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2624ea4b47c315bf9c113e86f7e198368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa42b5c4efd51fcea3377b0315703ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e574f867768f769ecc3fbc2dade757370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37790df98698952809dada3dee4ec9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8a0a9ceb242712eaae2ac558149d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939e0b9f315dc8d789d7ba8267ff403373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f203abf063f9589b8c9ff4fde21052374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6462cfadaf41e87715672e04abc90d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275847924b4dc2e032b7a5c8ac4c94a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c6593018c6bc1d1bcbc572b8cd1e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f382779b9fa72452b0682bad387bae378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>