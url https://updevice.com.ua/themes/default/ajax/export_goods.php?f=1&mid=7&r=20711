--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40534b990b758adb3ca90222b3b8074e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0532dd57f75e1f6e7f1fe80a9de22f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ef89a015552e99c7fe3dd02932b583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0df6ccde04c3db48d86abde4ee3bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f8de8e5e3d4ba7ddd11eeae6bd9db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462304a9ff5593c67c49abfe9121b4fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c636e6cecc834c43c4120895efed07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24748a324f5bdacbebdf64f2097d482a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313203f6020df03c01bfff61bfc43589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c93156c7e8ec2be95a3d4139add07a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba2a334e8af314dc17cc55976116cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536cd42ef891959bfd98e1a701ae25412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2211de4a6dfead2b2d719fd378b7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03470675ac92bb66f223f77d8889a11814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856728b3c8d194b7db5bc04d7606abd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f43fadb04a3758677a980e1cfa18016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da94f777754520a62d87d9bc1d59c9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cd88701da63bf4314daa540ed0fce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844e18b54c359a21001a65c37fb5b0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eae33c0fe0484c4e163d5ae53fa6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa05806dfdcf4b7a6ec6d3d13237df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94de2d30115dd8e70b974a93c3332822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a6aab4c40dbb13b7427c417fc42b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d9bf76b50faae57e80b75eafb6e6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82604471a51b10bf9b8a9e29f105285425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b57e1184c245a97040b06efa55fa326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483ef9de0897f5d336bf570d15a607327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b19080bf37a35a4ff6c5ad5d9d79a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766e3f932ee6c7d7fb342154615a54029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0261d3ed783e90ecffada2c1b97c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7b7ee45849eb839a6a85ac9751c1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8e9a3cf973751c109451911e73d7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634639fa79378c1bdcd67ebdbb1bc5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad628efef49cbfe9883a1fc65240405934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a0093b65cf0778edd0c7c0de8c34935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa4e37a95b8d39480c832c139c18bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588c940c73b07b4da9f78a1a4eac5b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61a1a749391c3428c8065f243a0e6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd34eb7c5085b14aa06e98dc0b2119f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408647ade755e971a6e3a8a7142bbdb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa4f8c83e9194b3acfcc99c18b4bc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b33ab23367f2d8410a8574864fc8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac05d77452a4984b2b32e861c89c48543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2981332ce484c015fc9167295415fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c9bff8ad02c5759b8b8a0e704271545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8d39d6277778d1f8dfdc3124bee0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeedb3bccae2829fb0e84c50f6b004947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741d1609db33226e1ee093a2f73f90448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1349aef5982d950be6d53c45742a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a0f283e0a85f7da9259e0086cb7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9f574bcfb35ffe6432eb330e436fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0961408af627fc597b3590413174ff152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ebea60216599730acf9ada4bc4d2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e2b7a0e1792e89e00b740058f33ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dc1f8f90b4d08d13c323b1fca1f4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af53248fbbf42adfa30382a3ae2c7ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22cfdf438bc200bc9ad643fbd084dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503feb5149410a04e50cf878e0de71458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f21bfd4401ee89af075c5906f5bd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a05b2bb75550cbf53eca87cc17b4dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9501e4ee3016c7d8ef0ffbf47777e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b502ebb371f3d252920864eb712a9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdf51d2d03c71bd827cf77fde68b8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac435f9fe31b3ff0507e13a2c0e3962864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6c2658bfebc1672fd916c2055462c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd64389b500aaf9dfe5f1130ff3542d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b775f10629486a092c06005b7134167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cad4b4eb3bf559caa85af3e10de0d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbed2a8dc5ed8bb1703a7bf2a665a9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad6922c70eebd44a4aa63da3dabfd570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400d48a17edcd931fd2d1ec852e37a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d4ce555c5e11e99122c33d116d26572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af99527ab3cf9d56e0d429df5e1e4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80983452387598749fa9cc34a616ffaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbeca84e93464ffb0fcde50671ef5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420fab6f9a52ad40bf8422a454b789d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a156aa6675d481a3fc06f25d9b9e91d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d86cd2794cbc55f012227f6145e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ddb70ade5f62410fbeb66c97706dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2999323984a85e97107927bf80e23e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616f30e8371f9cadacb5a51ffac07ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9615a0bba7d93c65a43f8077bd2f4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5fb6631a5900b74fe53dfdae0214f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc49ff80712ed33dccbc56c012a06d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c817ff5b0335843a0ebc8c13e532e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819daa63950a0930ae7f4d6dc7362b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1819fdfc303d4cc4619bc2e182828b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8dfb41fdeb8d5e2566626a571947688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c337b5e5d37ad1d63a8bbabdf78baf889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad2bd47a9b364bf7193a33aee688c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dd2ab8576f4f9ac11834ab587858291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c9df09531b68908b0c1e42f83aa9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685db4e44242c985265d43a57c36d06f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc55a3a59757a7c31922c2ca479d2d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825af65632f0bb8490bd0c9d96f5b24895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87940f2c0f4f8404c83d8336a586de1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d4867d4e5dbe1596243b28039cf5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c627479192e1c922c1dc6b8b157d90898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d17b04397718b667e4384913a98c0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed9037b809b5418ccbac68c7ee7571100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66294a714f248e41da8201a01b8680e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6361df2e7a6e764379f19bdc0ebc35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922623037b0d8c8cb8c0d43c66e43e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cee112a7ae7bac0cd4aed51e5a87c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9e72fc4fd4eddd8eec1aaeb46acfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ee75667a1457bafb8cc5045718a82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d541377ec650e2ac7f98ebc422df45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695838c86a2d9eca7fc8d02e19ac05c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c9b3bdda679695a8fa55fe3a5b475109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e56687e9d094d51abbb8c916770615110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c952dcb6648dd656486f361e924c27b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761488e1265cafc9b95e9ba601d45ec1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ea796e1185db819d021310bc393e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019981f3bfeb832894ec63bf5d40120114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493bb410567e7bb0da668bded98306d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636d3407616fb8d2b8dd9ff9b294305116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85e19cc79d8bac5fe6d49e2fe3f7f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870ac3518af1e39dcda0d8c7a639659118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03254cc9347059e48fc9c94b5049b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c90e4dfdd782a9947df5c558ca2c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd3d8ce9865f098250c2a71c7590ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e51898b79bc97910592b513b01af4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2e8a1829942a1729bca2275df12fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8654c815801ed195a0546d142fc1d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50423592027397f3e81a40d34c2992125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ca715c1f7c6dc58002422cc75fd60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a1f7a9c14279e09e20360122f9d62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c9305363a96d1237f8845a1ad7457128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63f286d723c37f42bc8a7c2942aaa1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f50cec9fdcb7094c458d8670bcbcc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7ef38db572322143c547e578cef87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7a4d52dd3cbf2183499c00188994d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7f2c27b08325d08d6deaa9b128b2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6702369f7b8f813db6b9504615fc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeebd7344737939fe855eb3b74f91af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c48c00105c396a9c0a076b0c5a675c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b45c338fdf1bda8745665e73b0f00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f181ff888fe2238294beb37c6178f00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ce5635bb91815f54b6830ba1b8169139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fa24953ad8d5b5e1a6d9249bc2f63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a91bcd450d9116f984f88783d5dbd1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1273228768da2f70c9c7f575622df7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ee06d223346490f3556ce70976dff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb42fac70a4878d03e0dc5c7a884c19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f118004cd305496c116418231eaf6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c46e11e895413162b0d9e90d3e8e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdac6fa21764c07ed73bd52816f5e3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9143a89f6f086e2a1245d4b8eee9495148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35ea94d761391cbc7a3698c191366f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748b3e0eab6399edb435b25de751723150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cfeddbed0506b743eb0470c3bca90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a31f0fbbd7bc3c8c30b23ca2e41792152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63164e86f4948b6f15b0acbfc5e95be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8d3ab98eaad653689629f22df2fa5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82ed77520b929cf4779a5261943804155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc749053be9ed9167db7138c8afeb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a102e204d7bfd776f1830a129a2aff1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8a97bc765ae8fbd304947a67400f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9e33d57f47bd137530ada2538b9eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a875ce6e6db3107ef42b20f41372fbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558957308f5feedb94807dddac101bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d57119e7bb95a7c2e11b0450026970162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245bbf608b8748793b67d4abdc3d131163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f647389a2a7c9de7c2f604810eb5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee3ee30f15868128da29b96d57d8fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970763a92076de8001b662fd11e4e3cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8811942d557065bf9bf3794be9eb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7190d7392d93d6127536d6da6ba655168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12a4e762c1da96cf348c6be09332ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3845d1817baedac9c26b94a0cb292f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44486baaa40c0a0ffb629723655b340c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086295c0071bcb837d906df63e7c4fb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e40f9c638c0a7670558d6ca363eb11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21044562c2821c51978d07920e77e7fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758c1bf7d6e44cb44fbc08fdb3be949175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c17e5e116a1871579aba0eec7e9f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5dcdc88198ae159dd7865eb2fb8d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e17d287a40c7b9428067debf44d44f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dd23eaa13a1ba6a483530b1eaf038179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d3cd57236b0d14256bced53235b35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3410cf168ffc8420b98fb2474e2b88f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77625f62f8cf7a77c2015999f27a9d45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490714c1e4b3fedd9400549c3f03b0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d52361c63035eec1baca8ac0cf61d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25e6885ffd32907998e6add5ff4045185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379346665b327b61dec1c96cda87382186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761494b3284696e1cec12bf3507b2568187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757819c6483f5d981abda07a02da2879188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1c0b0f705e7f48e9fa2f4a34c7e33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5c61eb76f2315353364a37a87fede190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f083c077bd082f868ba8bd3ffebcb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1df0e765d31b07e53591dbedbd403192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0e57e99b086e98375624a22465e14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e05a49f7609343345b8039bed71f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45856f49c1d37138edb4ec0a0f80913c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357bac43e175220fe8eea20b47a1aca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81157914804f47a24d6395ceef6a64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9937f4ca97a976dc4cb459f6c0939198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b21f739a891adc3e649bb95b72377c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd40756becd900ec35d729cd948544200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba831cb65195cbcbafb5d7048bd08db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464034ad3151bf08dc619b9fd3e76e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aa420f8de54ee69c551f46d1257ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708f8ffbc7568c3b636efc7f360fd9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3594fdb5615f852440ec8113473c6b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d99f952c6ede378f1873a924516ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fef0f25c5607044debfac71f312fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab5fc5bb159299652ab0f33ee696d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9ca3ae389cc09601afe6d6f9a148c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f3f26602bee393891995b3d618f22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944558b7f6c535b8686cbab4092fd49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b2c02db1dd72ea466a954bd80830d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ded5bd212b4e3e90c96f9aca235442213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41173d3a35d7b106727860fdd9258a55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a752455e5e80a458a60b285b69610215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e1c0ba2069f9b5d718c7dcc2d7b53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e47aaac62585aa6528cd242f58eef2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddda85796f8231ad934acf739475f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43ed47364192cb0ac0e5ecd012138c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37a9cade738a095e779e22dd8604c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c40c8301cfe6c73334ce4bca0273d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3c780439ea8ae6ce7c6c0c933a2ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f05aa80a3a9b45019fb1c3f725e99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd1e256bfb37eed3714cd8827639ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e823aace1c53120afc8e72462808662225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b305812cb1721367352d0a53bca825d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0444719559de69dbfaa6ff5d78eb76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba95ec630f6f2fd4667d5556e73b7b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d5573c36c2c7c485fe9c56fd97fd3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a986d1e4f77b74f9a031d9560bf00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70cb7abcf8a7e4d59eadc3b30ae28c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26db168211950c9985b51df58067e1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ec5cd8bdf599c252de7dde1a9bfb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71746cb232f0ec452f4085a7cccdff18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e2a7c06c700c43cb5a2cf4d3128f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837fbb91d694e36ae52f69021453adb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221c442a67ece64ad91c49f453b5491237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aca73a664134fb6b0769c78c0e0b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d34a642784e1fd080040ec4f2988a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087385a432193a4356136decd08027d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b099615baa310c8b2c47c57da8f2d0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f059985ebf3988a59796c79ecbc88c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07591bc8768dce5b4ab2da531198f413243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d82ac131e3b38ec6aa312cf936766c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13f3a9b75261afd4b08f9690a1b769245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5396c623b2087aff7de7e65536b77a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a99a6df674576bb4f4a4602ab9d20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739805d43706874301ee2708e4772a0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c28c911a4630cf5474b7ec196b20e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46337a629b1d04a1c6448dcdbcb9c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d4bda9da3b990c7170efdab551687251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecaf943e672bccc7d813d646027c3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574a0b44ee26a6bfd7a92c586a836df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a463cef3cb8005c43c4c897724109254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ed04c373de568b88bc777b16eaa49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f78abafa9a885b3743393bad6a70c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6d3facd3698d9f103528af7484459257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b4e779c9eca3bde78e98b45980c6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f07fe3af412d8207bc4fc164dc590f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c107b291f03826c69a5734add97984260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a2c4a4f7a2f722f168645d52b7b8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f85b938353b130c47bb586ba44772d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc862e90428998e63f8a6035926ffa1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6390aeaff71015541eb745c0a4066264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d654b157abe5c74d83fa3555f0bfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a57d649939c8c4f78409fc990b7cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95783aafc5ab535477d1edfd75d292267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427e3ebb1ad8e81bef49f39006dd22a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bf0890937fba25f21ff7c8eb951a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b035adb802e35ab5e2f3e070e288d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b21c074794aa763123560723f9d20f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e06b85f09dc73c607edbce7aaec04d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a385df543a291eaaf8f88ef6b2af6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1d737d6dd9a68f942b3aaa12ddc0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab525d9b0965564ce99bcbe9ed7c4f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9e1b35b89baaab6324ad7101f4b43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecc7f26677098fd2132b893a1f53d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901f2ef46c2830997ebb861b148d0b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60e75018b5887819ab4740b32e5c0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7abd015099ccb51bd087fd9c365bdb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4aa209f2555061144df96da64edde281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c633300ac18398f078943b5f88b818282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d92d6f8dcf388d06e1b7fcfc5153d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46ed758f2828cd4528c51a7235050d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c104d80a6c8a43aaf7c873dfdf05fef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd40877bbab24e82d34ec92a88d5abc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16053e87ba01682deb7ac8f0c7cf30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a855a299d970466382af3a13b3eca5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b054f20cdba26744b720e4a453772289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39253a421af29d40b9a44d87325acd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8bb56e7edc44681a204d4bfed500f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd1cdb098193673a9d7c9094eb1403292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0153f2db1e3f4bbe400b7820bbb3068293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bb75f7bac2638728adb8e770a074a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e6a1c688ff4dac3435fe33b2024e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457adc42406f0ef074d8eb25177123b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885ebe328a6d77e5cdb6dddf37b3cac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fec8ee1c4c6e6e33eda6e98e35a9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a165d4e054c4423f747144c4a3f811299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ebb45a490e000f4bfea77cb0d1846300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1bc199f444595c3c516c56503fb6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbba9d1a0a26be57902b91fffd4c71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172403ed3b8919430fd1f5cac83975e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3306d0956470d4bba3ca5d218203147304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768d093a48cc044be2da0b79e08e3bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb9b23479251edce672c411efe9744306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e699563437c67ed0b803403279c48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612ec0047a6f1ccfcd1d4d427aacee7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7381215ead3f748e456591b79902f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66f7889fa73d7c48939a5804139867310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fded557e056dde678b9bbea0097dd0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd46eec78bba6cbd4a9500f990a52f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b6bd40aff1da71543095b762339a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46e40c210bb7d0b235fdfa6f5b0cc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70ed1fab5e63b95a92bfc4f33951f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930740d9aaeeffe420094f2183b935e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858009626d366466bad6769a1242d75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa511631e7d7bcfba2dadb35b247e952318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b02f113c4504b01dce167225493e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eb76757d2268e5bf47016d3278076320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa8d4bca35906430f3d0f2a1fce42f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7eebf9c927f3e3459f0e09db27f80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959addd2b082892befaf729aaa329ab9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc80eee8ce1dd5a29e363515a4ca957324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd667280ec27ae1a6a3d1dff5ab85ae9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef1e03c04783fbced6cf513bc2272b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2209ff3523bc7b739d1e54dddf830ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82e596002873cd2cbb86ce01b355ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac331f23f2c72b16ef75fc8e3cc8b29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9674edb95810f2493b8e18b0b2104330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2b69e3bf8e11c78a203d6114142ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77423153fd186b34e43b4926ea993abc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45a73a09e6b48f4e2d02ad246fd911333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38deba6d5a14bf40b38fb75c677a6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb1c201a115da3dbe82eb6a0971b8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137d94e66dedc1fb14a00b3856a2d14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e063ad820377c393ad201c7c05532337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23481608c98bce6308799af63c45fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de96e8470a8b8fae7ae9264cc64adf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caacccbadffd3f47aa8c4dd2b6c8855340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2bd46fcddd2a13bb98bcc3353a650341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1693bcaafd1ce221b87f9258d424835342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba91413ecda9b15d0499cda31d49cc4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99a7bc166148641b72d1ddfade90a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777df887763610f9454150bbaebf2550345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38246a899c7eec07e46ab74b65b937d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3506b2b8d92f48a20527f44e40ec81d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b6f1e1e6f706e4be0183ee31c2f91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694eeaaa2d1608ec246dca2ca3f671a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff515e9ebfc7996f782c56bb1ba222350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd5959af83786d39f8975791382110351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c11fd874354975b19b0f9191d0f980352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bf88647ad30fd4ddfaeb13a23841d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057ea9e2ccecfa44de92f22e1e80d5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c409c890b82f3c1e6914eea6a8204355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a38cbfa2a51e0d129e36a81137a96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7710607de0944611d33d311f8f1d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d7b2a0029f2783a48cb97a198b4e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298358a2b14fcb5b0f5d4f441a99aaeb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c66c6507ba20bb64a4868f5acd4ac9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12679d970d4507b43023a37ad7b60425361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e414b3077ac1328159a2b76e720d432362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fd2b1fb25a94ab1fb2fcf3549c3d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f13a64c79ef7014110f7e68cd1445c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc6aa8f14883e1a71ba6eaca4009e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12f0fdcea4243ba184c4ea25314207366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadc876058c9b17e2ca3319937b5886367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60149c72ccc763cdd0b9349e0e3b229c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117c0cb0669d1f6bf30c40adbabc96a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb78650b763d97c3a22218a5c42c95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f617c6333c7497cbb258cd39a5b817371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf4c89cb15e37e0a24d91877060e42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f0f66a692f481817f5208ef8e778a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271584b0102b69d64566eb5ec655ba7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc0a752e096f5f6a65f9fc088e2314375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf11ca20b7e3dac47fe7f22a601031376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436653311fc80f071677c6bc3833e116377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29984086a87e9a857ddf7a3501b47b1378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c669fae5bc9265b67d5557ed8dff94d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5e9e43b5a2d7792b6ecf491b6a69c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3d83021391e1b546482c9d164912f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40238665d231b7d570275218d6d69e1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2933b97ee320a4520f8d799f24627b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ce05b92e715da8bac13f6b3ec7b816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1bae65183523146bd4fba9cfdc22a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0087d3fdfd1c1f1b968f3d80411198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1359b7b48c48e0b681f8ca6c70d0539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7c714e75c3fa6af030d8fa2ba202110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470000ee4f4efff93c59ff5096e6e2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7516064ea20f9b2b1f26f1eb5eaf5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26cdc07f42970d417701e78e9632ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a45bfbacc81d904e28bb1f1fcb85e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0768307cbbbe8ba3e0386a4b6de58b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac4e9f89bab0401ee60b0906713a0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c94e973e5fbbd7801dd15f859de4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cda186591365c93964bca6a7cd8d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568aa96533de7e95b0d579571ea978419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80903e5ade7aaa4c732853e0398680de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d62e1b3e4871531048effacc70d03d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3145d3c9f3204a092d5e3e230ef2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4307ca17f723d51430cde789eb168d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301cf9131150e6494a987ac182aa42424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3479310a4c3dff2d98b7d0990ae47d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1419af62fcfc121ae8d5030284ee8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5feb8aa2975a1bae05c82f6d59c0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e200da4a9459583d050d79abbbc08dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb47bbed7a9af77045e8f47c14e3b7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5b8df741b27311826153d4982e83c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf4d4a7da503ea9b481b7966699f9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f914a84513916a13777f1ee93c112ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e9a9dc65960a18ce44e7ed65dc59c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c7005e9ba3bca0269494bb58d975f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64924c86b29f1ee45212aad1e50f0b0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ebb609cd2d77cbccba7d6d587b54436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa40bd6f396f517e6cc93d842ad829037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e249093ece030ad40ea33291cb86be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009db50f73764ba10caaa16558799d5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b671487baecd5366fc90c3d3a269540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411acf2e5334ebe980a6291ec9ab1a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073eea41f33b0c2e1c6ff8c916521b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3e0f72017b2a5de133e4c91206ce043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e273db9759273f5f7629653cae4bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200d92bb6594e669f721b57e4f75e6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d81ce5c2e0b8cc6635c0d4858a08b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15c3dd2299a745674239d2ae7553fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9c8e8e1e8adfafccc0982df1cfdc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22497457f4fdf3e31c98a17a7262a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d0c114e4410e391b07ada73cb8c9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d522e76f7c8ecc2874913da34e29151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2c7b2b762912228f1ca853b51e5c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbee23871bbcd938285b10939ef6b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a9b673cdc2503ea4f9538f80c207654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cb241780b912acffcf1ee88fef28f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b3667ae98183628a42462fa2ec9c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ad9395d3ada1dbd74785729409b3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f1008af052c7f2f522e91d1ca33a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa18c3cc5d26ccedb5527b0987695759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d0b2b7db3643a74312247f161a7da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ead0234462da8ff0ac5615fc337f1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab779ee02510c8a628ced76a91cb04b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363df5bf233acf71bcb4f183eed4246263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8207d06a207ee747baea0bddbabaf464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae9920325ad6f27613676a75b76c8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50550c6f4c0413c6e4008d47ede13766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438ae0e71533ae4a16530a9809fe2be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e893cf78b33caf608b034483f283a7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e047fb8cb9381f7060d176ab330d16c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56bb9d40d9a710b5a22e252fe7dc4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722e0c22620eba2db93026ddba38c4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4862ec8913c2592d65943d84778d92a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db09bd7fc5674cee37320dd491df7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a11d01494b516b695f7708fc476f3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041c3ec96b9b5ee88b8ca6246faccf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398224201b34934e4cd73c5f64bb00d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a7b7f474ca384a949316107692e2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b13ef7f640b32fd9a141d42c7b6e6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85af163c96d9d24166d7129ef644e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313862efb0b250f96eea11636914d42080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17032659e2ac9bc8e86db8f49ce8969e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bb0040ea6ecf26e3456bf54d7d7aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c94052be64a3e3b5d63e2ce63350c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42899582024b92d520f7e2eb3744f7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33de826f34defc70db0fe4213392e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212d7b0ff58d6e42ef8e20cd01d3d8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389a79957c6acc83b82845e0a9002a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591c4e55bbf16760044220d97798bdd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43778c1fbdcdb0608d65c1ec905c9b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f6bbf9a0d441b7409d9ab53b3767c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed513a31180a10cdc9570d10ac77c0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4373c25c8d433d5755b41c687593e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e257299178d40001a46f178dc73ecd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02fb0ecfb1ae92491f6f9f1422d42a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b604adfe5ca0c2d4fd5ba45e7d02c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8e926648b9b57df27b274216360b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0523a20e7e1722806867acdf38a55d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37e67e5520b7a01226036f92ac3d9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2af422322a76757807f4ed8a5c73c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34ef291c8ecf01859fbc3a8a1025b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2d045ea16342164b136daa230891b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdec30a84a2a1a44c018574ddfcaf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f64b5230f380f487f33f6309dbc8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29709ac05c2a1f881143c65477600b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fedb8862cf415c7c82d3317117a0a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c756813f8aaddc6374a9627ca1605fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74a17cde2f2c228f6038c60d31ccd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96f5df59074dd0e817aceb4edcae5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244e09f5132c8958b3dcf2fb761833f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318f8f69c567113b61113952a88989d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e3151402a6fbd050210ebd188609e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542748364fb4821395bfd7ba475c2d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e0c9de6cebd8ca991dd31381e85a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6a47e3d301660237821985de8418b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ec6fa79f2981818df95a77fba3ffb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97878681fd97dcb3070183edf48c062d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3f4a6b480016bdfc2a6771ab2280f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998105fad82faf9a15eae496658cf2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86a3f8b7b3f53a3fd14dfed6d61993119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00628f0a03683e8981b9228b1e7a00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77a08a22563bf8159f9549a22d705b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78a1776553f2247c23e56a1934ea7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632424f24673ecb995cedc404d5de11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3712509b50f276b3a6a4114b9463bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135673795416a8e038c780ea00007d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ef08324f171090093f0c4cdc2e2d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b64be0cf22098c55fe02d702d3b9b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725f09ef7a1fa2e35bad440d8f8cb65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f5b23d8bc197b7a123e0c33626061129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa773648d72b440123b9199cd78abe1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f35f14a24d854c6c2ef551beced4fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc8f69cc73533ef1ab44db971b2853132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88840244d13f139cef080dacc6f9256d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b9e4fdfa9017161d87feb71970db8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0052d019a87ae35d28f15b604e344135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b86224278815840d5856f3fa8d0c10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f114b59dcae51d7bfc39068ccfb930137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640f2a18ef271f6694cfb5c14b05f3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538b139cff5b0053c04bcd24ddd2d36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b343bbce5022c01d8a44e50145d7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc40620695df51c066b111c923b661141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df004898c25a5c3d3c701c56b26a0cc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdac90eab0dd9d96c2aa3a8fb17faa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccb8f0468ebdb08b6aa4b07aee5f00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32340e2c8265d630eb2e54b090e0c61c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02b552baf1a0e216a633cf1c5cae54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c3e0fb60e452c9aadc32e91f4e064147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a18e3dc7c48b7129b0a36c9ca930a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc04c0dc4f1f8f81114e5cc508227a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7021d66eacd4d94817c77ae376741f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e433e26ba3276a455e32b9ada4373151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a263bac76f097070d826ee485fbed6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291df980fdeb7544969e0edff0a32cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd3548f5f986587c74b12aa64976b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e086aba197b4d0a765dc30184f9baad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a002834e732674d8f77dc524120319156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2febd7f8dea8f501dd34aec3a379c99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827875d786addc5d71e18a371bf69a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd6cdf871177d86e7ccb8fcd582e27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce8b92df7d7af08b9c88b550edfd89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4463d233f874dfb408227f7b9ee1f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea808a5c0529cdbec97819c5cd53a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd14e0925f4dbbae3d1445bd2dffef3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e79e373656ffe37d965386eecca88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbc11e27e895d91ba9e665c86b9f69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf6e530dcc00201a869dc634f73521166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376283b5ee6933a9daa61bc18c3958f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3a9fdd27e1ba391f0098209d13f0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd6c2ca5cf35a5c5ecd6ac4c4204c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e8208a8ff7260c87fb1ca1051583f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34758a2340324b89010d75db5ed9261171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984106a555e92e926dbc0b31c236e237172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aa1ee3dde6981d8784ccebbf8e709173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6e2d191b872eec63c3eb1a307cd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3d239680ae1a7c2af468942be0cab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361b22ace4373ee44cce1379ab5e4f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac65794e13be8bc51f264029ef4caf6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695d5164e2158e11cf91bef297caa83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c91259ea5b1e9f324c448e4fe8a2f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00e05d27b3a969aceaf00e16949f7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc6453099086394c8e18868d5bf021181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7569e39ae5faff919e2daf516115d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1379c3d1abe76c1d5cb3871cf88a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e0eef0b0bd3b33b62b83020f7e719184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766276f93f9d9f69dc8308ff23c95824185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01596670e940330621fae376676c4b6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbf6cdb9cbb0ffde2031046d126c8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa22307136395daea66669e4ab31dac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc985b151d5d6684fd583c8997dfe8e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e91665fec235fa4793117f5f5b41db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b224919053d6bd49f266cc1f5d190e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757b594c90c717058fa4153d1583bc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979d7c77dd16aad7000ed83db2cc6a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a99df993a6cd50c65139edc0187b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dbfacbb59b3184e8930108a24eb38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e39bc0e37fc4deb6378fd8c686f074196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5794aafd6df30c02beb5aed28227c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a3fc52525fcc86927332f82239cc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d96e394796ecba792d10172a611ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa763ea027fabad4869da911345146200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ca21b290cd18c4a024869481982e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847e8dbdc9050834faeab8958c7a1e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d769dfad46fd3053f8b6b0135d648203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99e283b586c42b175a26b61bb5878d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4fe94828f30def53e64145dd112cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3574df2726d09f15ee14d9ed5daa77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17266ff8d292a4ff87da46738657a3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1655004c1ecb4831318624afe43309c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dafeaa0cf1043fb7887e08f3aeebce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85aa9433bbca4a1fa03cd5911fd36d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622abda68ea960bc3f8c696abbfe0008211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff67a280449f59cfdd8f96c081b371c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3af8d9dec2b90fc8b319b477458c30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed1c3e95e24d6dfd093d7a525956b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051af4f76b51c51b9d83d7d195e7beed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8edeb8f57437a233ff8cefdf58cc0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe639f5f35bb5ab0c55f298048812931217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f924709ff41bd62754485248530975218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389068b9cdf48378035e9ddc0a1237e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db36f741a7082b650bef0878a332a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629e285b9b238b7158cfa0bef5e7240221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579e6231ed7daf00daeb13c2ca74fd0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3077d32adc863e72d83c2b2a56d5631223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef48272ddef78749bcf2c04a13120c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fc11bb06a516fb31565c073f93844225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904738aab105c0a71d98808ea5b9846226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee679ca9d9aab5a475b25089a7845bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e83d50e794fbcd314c322a9f51447228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502db48b250074dff3d0e688097b43e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd682fe66a1492858045940d4c89383c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7554e561eefb9355fa01be15e88fe94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77913a29dd4bde45afdaf67b1dd03ddd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441b204ef8f3720376af05e26f0e3f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3ea6dbfdc6d501a71c4423b3952f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e48d214f3c90ca0bd526b692758df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228457a08ab9ac9686bfc85ae6e23554236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30573c2cd1c649ee6bce78550fb919e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87da6ce471cf58ef90fc3edcead0cb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c213cf8f829097fe89f2f04772e5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39c4f955e0ceb28ee0b1cff9c086a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08375756c256ba2c543df536231908d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa340ca20cef25ca1487094baca4b74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd949b00df143d99d3b11ac00ea42be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3100889c2d021288a17813f69a02d2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cfc91ca38894fefb83c90a0edfaaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c7740e6fdef76c8917b57d040cdb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ab69e5f5c9451ae7d6ce59b728aa9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83123d2252c2012051153db7fc4d61ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d93812299e54a70b215df1de0d959249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68cf13b05d83582eec3bc6edd89b72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d70d003640d1fc2fd385dd998c472251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a88a086f573ef32005aacef38a1c3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfdcca1a5a459857a68cfc48fc69a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b04418d022187bf720acf7b4b7ef2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d3ac2da547c19629a9ed5a7944782255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e06ecbf43aa6c8a834a4d20713a1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fa218adab06c1b4d006648fb6fb19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49d2aee20ad68d2639b37003bba5d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792029255c061458157244fdeda7eaf6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9740c2460aa1c2aa90ac9e815c449260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d42563667e3790c1de87086df2aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebef37f4cca04580c55bdb791f7a36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70b32a997722c883e69a319e1b9194263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00d0e401180cd74b7a90bc68dd0ffd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea54494071415230cb9edc609a8722a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b808fd256ea1b4cedce45e783f988e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eada2c655900ba27373857ea1cabd7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882d5188ad1312461030c67c21df5ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84576c5aab8304b872c802f2dcef3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ca48c0cb8b6958a0b20af57b4393d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd66ade39e71f824a26d29e9fa80492271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005ca2545a5333ec84d509420481d67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff58fbd6208c01c83b1d0b8706b52e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d6ad2eac8edfae90a39ba4572f1e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c6d34978057a91335d04e1374e408275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c91a8b1c6687233e8e7b5e8b248da4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb83dfad9eb5bff121c4b65c2c4013277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed01cb843b6aa8857f8e473a805895e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5150d3fdc702a50b2f36f7709d15f1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4964480a0ff748ed0f50d8a5531d56c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ce7a2317e4698848f5dd9dddc19ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e490e9c763bf9edb76b79c988ec61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b5705242f1a274783009648c4de7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1be0b69abec729c55994ea92c19048284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11760a920dbb4becedd1d8b41970fe4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567bcd6ccb438be419f48ab9d3c15f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79160f9e7bcfa8d3fa6fb29aefe8c98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c3ca8752c35e132002e1edd71877e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e5fb2f625f67d4cde0ae7da54b864289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e675844e2ea41d57c53c61a35cd6d51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f06e7ad83d72aef310b9c0b414cc73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b654128628e492eb61afae385310397292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273d2eb61728f60e5ad0a6ab5a1d9ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ccf81972038ff563c9c816614d96f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c85e179e0bee6abe62d86c7edd078a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40000e2518cfa01b7d02c108675d965296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f8ba12dfa5af844258471b0c91754297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860d4db97ff81adfe08437c2cf5cca8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36980eb193ff216856a7316388403be7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd37374a2889366fab4d5c45214cd8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f577ab89d49fbd809c6e6b565dcf5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279b41bbad81ecab293469cf5e03d95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9cf4b63e47b9e59f8cae8764de006303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3df2db212cdbf7efd4df5137ac186b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3384bc1b3b54ec4b971fa1cea17eb9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7bc1c34582ffde90a685310450c41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae179df0fe7e49557a08a266f54845d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575907381f50c7cf7ce55c2e1b7ba43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265462b663bd7d225f220b01cf547a3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab3653bd0f50d9a97f26cab128dc8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83975c21c1b9e8a2abd22790468ab293311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e27e2b4ff0b187fe34a59492b0daf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6d057233bfd4ce5d5435a2ecd9f9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bcb2b4f70e63516b83cb1611c1572314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bf4e994840e827f8223a2e7d2f5ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b33378181a750859e89184e0f68c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14ab8d7f09bd56ca3eb3650fce3ca4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fe4813d2bcf8e6bc8a248afcec8a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98946207adc45bcacb588af4187a7918319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922499b968cbb67cbb5d65af27470c0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87c415c941609d61aa44a225ac8e6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e9c80cc09fc01869e83d54bd6b2b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3272c4cc23e42d11986a9a97feaef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00734316433a5bb7370cd6418f0b9d75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f842fa2c553efd1e4036f6004c8454325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846b7ea980b4181d8b6e77287cdc480326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c6cc1f4bd7825e01b50b516fdec4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85548b2a96d0280bf38684030e6bef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f42ebab90d5a9f63786c26c4619a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b47668c19bb41291c734f8f8f7e994330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019c159efe4a0135a6c2f7ce6149490331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f218063449f7cd5f04ffb55f5169cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9b5d727ddac895e1d3864a6ac1781333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934baa9b53a19185d4e1864fa8f8161334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45676636994c03c997c755a49f9621a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c715403161c0110c14b88ba643adb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a093bbda64d0ecf2b09f574d0b1f56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0653569ce50df4e2052c21249cbd08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e6dc0cfb336c97e40e61b136f512b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bd1ae558f8394c223fef8d478fb5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118bd81bd78f95f3dd1697a9d58b741341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9564da74bb5d869122ddfa50e31ab9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a4bb67c194aa0ff34fc8d3a14c4c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e440f2949fa6d7c83a64ed6a3d5b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c39910887b166950eac26064f5631345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49d5c4287909e19cc67fd67acae182346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f198d31da0f62cdabf919b13db349347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580db404991c47e07cdca16f8c4d4409348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57940f89ca6816af7da70247b020bb8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a45930d5cee8402b62a20c9790dd9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7361d4b09c56eab8aa014876dba4318351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63be79440825d35ddaf6641ebbc9ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98741950e11bec6f2dcc07af08c07f1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3914e9c731b7910bc689436f2c6cc9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7181106c865069cbdc3839fce06200c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07e0cec69f80d006b7236cf0e0c5b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4c879de6c94abce19f28d40a9c6a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bd3e61138553311fef620ae080fab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51fa580fa43e326170871ded537704359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612f9fbaadf90f2378ee2a351295a75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a15db626aa8921cefb257af5d7197f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6765c673f7f0ba285c42ac92f684e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07633067c8d6ba49bab34f0269252f28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a9b5e6233165cba96918cfefa428364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3d466477dbaaaffd403a402ecb9f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4e66efbf98ec945d4b0cc391b28c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfce64243821d4ecdcfe5b39ec0a10f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2a7bed62cc3d3d6489330b293590b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818a045d409c56b3986d62db9bd99a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474448122711a6bb5a2afacdc98b531c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f0baffa9de2d0914823214a3cd703371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad98ee12a478f14314a7083431101d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321582229035ae802b939b6b3f8edb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144983a8b583d2c9a0633769a943acc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd6a864e7a95cca2f0003c999a8763375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e692e40a32ad3a60b5b678f7fb79c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b57b02f9d84a1026e44b3468cad524377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73ee2a76054fc97504872fb40bb7a5378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>