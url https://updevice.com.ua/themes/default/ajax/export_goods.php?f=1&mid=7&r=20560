--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cea57da39eebe4e57d50c1fa5103601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672bda6beb17778669a81b3ec6e8fae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a842b0633de10c8d83b3519d0fbd87c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f80dcb8a233fdd629b70ad2c8dd5b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d1667bb2c91d81fb68ac0bf9bd75f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f8188089bfd613f3df0e9ea88b0b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad706a339878b38438332c8b273a45477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12900e42b67dd8ee38c6ac67cae2b9c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bbeba4d9587312555fa85cc0fde5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfafc359e84ec2e6e36e4cb2f0a3af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c2ee1509d387455b33be204b1ac4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439dbeebb54abb610f4a380f33d3f1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ed55ed56e6e8a16f098c85c9840e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9ff9c75dfb12c1fb6594b593e13db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84559d02b1cb43fab3777401f336d3a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fc3d40759a12867b49b26c5180a0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309157d8d5ff895f9d208af4e8afe7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16255fb8e6aea5c2083c66a96fa11518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bc444df5902c30235231f80055f3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13427e835be9b0aecf5e5f67f0a47e3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3ea66f024d2dd90c4b341530a3e6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f606205633aa84177df5c6c349c8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be4be998b8f65c295fe94084a1d2f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfddf524327fa42a98d955d7490f2be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca36f641430b7e3ff097f4d528247825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dafa0ddc37f5e59bf8174ac25160b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34603cecce013bbffae7eb69307dc1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652508fd569e561294f6f898aab61a9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a8db24e23b23bf1d1aaf1ec8a120d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a0251396023854ba5251b3135b94c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82debc39f0e1e5a7152ef1cd6c9dcfa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fe85b672c3af3c2b0374f12b265c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bdab0a6ff54a25d227630dd409b5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a5a7fa37f6abc992aafa8ff7d95cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09429ba0c3cb08ceade93b4a70432ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68371d556e1f74e0c88c3f515f866d6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63be45a3444fd32981d36afc546df2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0c47ead077540a7ddfeffce849d0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b8108a8569e91a708ac037e5aa87a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731a012c4048f2600e9c4b8fee2134540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6fafdb7867d2e9d2b5747f1d65e7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9a4df013984d3e7c96be700c7438c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54282d9dfb796cd41db9856f6a056c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b2e3928a6cf0c47db60afff56165c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f7e3e2ad4cce1072a9438fb5aeb1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3b8269cc4eb5d574855a4092ae4a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d66a2847bf699fea54f23c6b1785047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b44b205f252c0302a1455fb9c543f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3c8177e0c2674e9414337c01e970349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68264f482501480af3bbde03ed166650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e05551ec1b58936b6596ba44a4b19f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1572bc95ebd582f1ed70d57066cb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14fd930833d4937c097fb8bf9bd4f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bee408064f8914205d791f2edccda754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907fcdc3c291998f1c96a3fec20887d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4270924075109ae77a4fe48f7010c8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed0b274a7e3e4572017915e0ff91f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a1df0943318795479d38d0a69267958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0fb55380ee484674e2575e2183db659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50710f9ff97e46e526f57a07006a751360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd2bcb2fa6107f9adaf67ae2de18ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24aa9509bc6bea744b9fd67357f2bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a62aa768155c0e20ae5bc9241ed11063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22401beff88059efa25d55590bb80daf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523a7e84b8d1f3dc4412dd0f3dabc8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae354c78938c2f8d9d41b74a36cf3ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b8a7a9d04802cb640f3f153a1454667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb7d2a0c4b0479b7eda7901a5726a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d455fe41b05a37ee439c20901222869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905e44d995e5cdf11a51cba4478bf7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5914d8b6ea3abd62df4417e6c83e83571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05420fc0019b9bc95fbee823c2d2ae1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe41d4e86248c3d831f65c6528849873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d53eeea548f16e118cc4bfc261b3c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb5a3423609d33d9855d09a0c180b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd80b4b0ca7706dee2ac6e826473bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c31631897abf44ac6dcceec429b85c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aef5b8eb04e8658f0d99c0bf5866b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21156e8b61436063a75f283eb86c0f5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfea7918c8866cc1389103b7c18800380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd579dc64312a6aea2e5583b6ab123ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151afa8a8bc5d14104fa374c0fca297482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dcd05b19dda14b9a29e47f45d3c7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b7acaf89527e7e68a84ca9d265a2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3a38b2f50059209c29dbbb706a40685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc273ee89672c9e52fe7f88cafbbd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b40f57ca603bcd1077bb9ad55543687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3359e0194d5237f27f1c246df3ab688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202c6334402e706d8c6e3647e4f945b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538cd6b3b999905c329683f18a6d0fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15096695c2238778ce36292073dff9ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18888ebd6c024f120a07e4e91f20b46792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fc578f27b06938094cdcebd093b7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf55d161146e116e047125338e686e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2bb16605c82ded4c991fa95ac6d1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2aa286e5857266f4f053a8e6d0b4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d45b4a2824433c024a50b40a50edb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0911db72ce5bfee7bdc8119aeee8b8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd90144691327cea336c3169669c82999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb683c48548cd6eaee51302b2305a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c138c2c4234a35f12409862ab34e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf46bc0b32c442f0de11799ca859e09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae75ebb7df1e3c2bee64d62b951fca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684264237c7157714b63500cb217846104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f438ee3554ec3afb643aa13ca83091105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca2dd36969fc72fae9b4d96081e043106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75f2d2331a6b947f1f125f0f9c5f44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55e1d411e5e47c74ac5e0016606350108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6668ad9ed037beeffa74b38e999620109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfdaee7748619e2235e6c1348361b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0bdfffe3574d10e728eac1f225003111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c31fc9ee662f0f5b3a28278cb4fe5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0c6d7d460764e51e9759007699b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15685ac7cdae4e5a884927da2f0b92b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4030cf85a1b502a809ca3c48295173115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee3d304375d689cb8522bcb37af9af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e821d0c064584a58d0c258f7987fbf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab515f62d81220102aaa65a235c00b8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973558d5e56c10983c435d69dbf371a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db75254ebcf73e37479e8707aa42b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ded02a562a09d6f0fc23008e9395ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec859413ad13f0f8d7efe948d80968122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234abb52c2dee4142a4391839b33565123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f940d3a27a98e6f7e69624ac34dae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9520069dc50e8df0ff793bbb5fd842125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834480ba05b4e4aed55820c36ee4942126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a5303ff0edbd84df97c4f1695bfdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf3e0f7a98989826d8a33ea55c6084128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8b39b184009e8bf48276346f8ffa7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554e0318dc425e02d832a097fa1cb88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a113bd83d8b8b675e7580d3535589131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9a5def05422a4e93ecaf2e5fdb580132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576ecae7d9aa8dd02291bc70574b0ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a75d978c874a588a884692112c24d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70368872636284492f171c37889b83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eb40b6a24e6b8479b70da3bf5144b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f63273b86eccb5aca739b66a001439137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adc2f3f2ccd9a2b299d16168040ade138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2713e9e410ba757eef4299bb7dec6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302fe02f5f8017dcd73e0b314cd2812140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa16382ebf238b87d8d22642be595a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf235b0085037112cdf77258ca77674a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c862620e65e913249c194c76f9cdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdbe493c6cd3f53f2603ecd6096664144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c322d451dd1e307fbae21fc902049145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e876a088bff248b645fb10686e3ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ccb9610dfd639f5a1c315955dec67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d454d9027c99d75c6cd312c6efd6206148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a90feb304699e1de71643dc2a2ec7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f17bc7d3768c6d031b5b68b542df4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd1168f986236ea3baa5a587383d03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d21de3fd58bd59192be38dc68b315152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1a0c760376f8271978352fcb7be78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082c263a63d06bf2d1fc20253a4b31a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0350c5544693e9168e108820e441bd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95082577cae5cbacfd5d3307d36072eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432818775d5a401b606fb6f21965d8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1f7b8d2ed1f695d15c12deeab7763158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62b906fdb51bfbbd6fca3427aa47af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d460095ef3b068897fa316f13ab46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d9ce4e545cdec70d98bde3b159d9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96a97e118b6315e0ee20049b3621e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e5d42ff9c55633c2866f9910372f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea5b5e685235690bb6bd5585666f39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf8fc520484f0d300c1164ff925912165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93398af6234687f450a85aa4489c7af5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e179b7576ec69034edb3e4596e0c2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4c00c8d8bc4f94a2f60ad9b9fc75c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc7a1c046fa0a21dc821cf326c6f81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e15c55edbe536233923e8c48c9756170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d919d9f6b59183f3bb84b40d48f53e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad6bf4fdf527480d24733f3140e3b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788d7ab30ba3725e31f63e64c3e0bac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cbc73c19477cc9da070aad641d283174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088acbeac0139131ceb2e5ef00b5038f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b11982d8ce1e41575dd48e9537171b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2aefec415156e6e66108e04b69f0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef12f3643f648cfd7abb90cf29ec6ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe67b00c01ff301e361a406512ceeb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67866a872c6504f20ddef79e6f2d1d6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aafcdf927d490026b39c1f43ffe5c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52173e4fd79baa16bac42d3c15d119d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d55ccb0f1dfc2cb6773387f8d3e390183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555f4ea7c3df24345a8169e78065f97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72f86df525c572c459045c2d1c3948185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e0f02d120970038391153b7ec3081186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69b079b6240ce0decd013d499412be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f679e14cb5541065e48d46f08484da6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aeddee7a6e4a84b389cbe674b211d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac0c3ea721ffa37438f00dea1298e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6af8fc67033cfb9da5c122393644ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b32f88a6d8c1122f673da1be0e6ae0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43156bd65f65e05e26d9b285a7801baa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854b1c00539c3961169773f9d674aaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bee92f427cdceba9719ddf0a5df94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71482134d9d58e70099217f7a16941e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e237427ffad5b2d44e465955e6fb15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a5ac62de07d88d54d628dc8417677198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cec9268b4522ba8edfafa152be39c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188253276c162a685c731588249077a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7e22b671bef35158e42470ea0e230201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcb2a9aa289b2ce26359bd65fcce9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6a309e84223a58ca682d532233159203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c4c1df9d3bbc557bc94cd8672b908204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fca00da6d55c2007cbc68946a3bc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecb54c51063348eb463e171545d7b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c3bc6703f36f4730d05b308cef013207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74a81cbd9f1b3bf3079b14e83333ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60361d8631fec79506f101bd5ff815209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd16218b79fb254161a4607664210e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc680a6916eefa9e4803bb677aba033211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4148659f464e225e40171089add7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e395f87e7f2ade7c58599d7029df5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4651b4c1cdaec9fc899a210800cae3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f469df9356241723d488583d8934416215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af6db7c0ae7622313da75ddce55161216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4408da607a937fe05cd8531cdaef28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d0f2694828f5f45c7328b973c666b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d5a1e9917495ffd21d7aefb838dd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b001a274b4860330bb769db25818373220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3be1081edbe2a0f27e5eabc6b85ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fac731740d4fac78e13ba0d66307da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94136d1251f517d872990059e5b690f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2e31b03b09811a6e054bfaf52d9c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf9dc2700492d802e0aa14aaa550ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e408a70d4e5f7371ea9a80422d8432226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9f4ac13c1690d557f1c58d5b14313227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53a866383f73444ea972e69584ce5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309c6a998a1dec7fd1f520f7dce70f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdacd64470ed2b02160a8d0d0f6be9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccd9abc87e2ec436f5ccf86c4c7554231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e4740222d3cf042741f8816cd8338232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bb3e7f216418097b6bbd42e298b8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad176968b26e12dbff332e95d5e5887c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ed6d26c59d0987418bb8f8664d93e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d1f53a8ac4980bfe03e3009169eb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda18995054b173f166252c0906c028237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866538fd700012de17890fe0fb6b011238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d6ef57a91569c4cac81714a4580e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681faa9023faa963c390a849b062ad6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccf4b15bed81102a6fced49a30e537241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98c57a5b8316e26e1f147455823564242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9a50db89d0dea5188a934022f709d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08f13e310e17fa9c752ebe01a63fc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425b2f8d845de0442b2dcd0c0e19f4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b43ac59829e92ddeea5e5c7324959246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945039a56b353bf71680b03580f71b1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d9d2090f30e6bf1268546dcaa93a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b0c559bd5fe37598342fd138dfa0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5b9a192baad9177ae92eb3b3e3831250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb04fd2c1f26330f6ba3da4798c35e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48b6847e762495506bff031efd3b67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5964c00634ed5b301fab981f8e7b358253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa72a85b831543d4a1d5bc9f78c3ab3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515d8eac440b966c1dbc699efa09402255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71a7e5be9dc155f0d56927d80485d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1124b4e91e42d6b0599643d2a9e8b23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdba0dc2fa22daca3e8f04b4fbf60d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb9f8944c1ff5e58f2dd7e5f43aad9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087a758654801da13f136086386745e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aac9e0c43af91d6da54dac64c4cb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869a3971684994357d4d24a806435b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744867ae49452ef3766bfab62752d0ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1607e91830e84869ffd219fd2e18d88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935614afa6f94119deda99c7dc95c1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98902580b763ce1c4b0d8193f8003b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28311159b654db6b64c8fb30d66801e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738d746daf90a317ef9e39c12878204268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85847e849b558c55c54b49f974c1b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81402b0b7ebdacd5bd0b086c8884f980270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0cb73f34ccb4b2c251feb36a5b432271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7148eae9a2f6c2d51ab027ab797ea1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb5e2ba879e8e0b3a4518ffe23e07c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b1bb1107314445a2fe7a82c1c0ddf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3438ea950bc7abdaf0c530368e7ea6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab284b1a952a4a93da3ee9ee7c62f7a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c7b7c7716756db22f536ffc6c6400277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3829c647c736d3f72ebb863fba2e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ebb7b22775fd8fd4beebca516f0cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779a0e15f6a3d670d5a63c126717760280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8fa0a04a219ea801ad18255389539281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb78ff272c65d7c76969db96b02891282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29ac6dc94b8dfaff21a95980c904aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ead9f17467de1809cbc60448857b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9747cdb7d4ce1c1262ace6fde3e74f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e825d62157283394a3981cd49ab4f4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bd32024b462411aea737ed3eba30b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f161f1a499f510ecc4e836fe6548a16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558fad7ad86d0f9a12dffccc5619163289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53471568f496773fe9583a3ee706cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71abed7e394cd4019ebae7633fa2a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6d0cfce91fe8ee4ea1543ef25069e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56727edfcb16909b6d01b0e7269d15db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5771f67025380af36249f3408c1edf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b6686402ff363d2af47f6ba2640b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeae00972379080708c2abc4fad0c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a513b7208395f5e4bb7bc6c794d48b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc9fddce8fe7c7701a8d7c6314d28c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc2dd8bd1a59562e0bbf128de02a41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cd1511a46c3cbd43ca82dddf3309f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43129c92629488269ccb181a53bda7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c42b3f20e3f444a9d6a3273c29b56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a1914359466868a104e4963608297303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e7b7aec3e01caf1724fdcfd5397e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd057a66d5ff325438ed425829feb6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325505d2047c44fad261a70a9d487ddc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc79c0cba1e8338373c70dc94b2a501307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416942c2316a6fd6e028c36d395de76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2caa6f699399520db1a8dd73b71af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec50115fef6ee3ccd64b77ffb3e5196310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fae1c8f089419cc572a0e39a29e2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f62252e8bbd53f25a9763851df27a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30aff81f6fcd40736e79e8348b9c06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b984f5daa230248cb617e36eac808314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafeae8a1e01795d36d9453f8149ecc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896df2a10fa5943594ae36c36da85a8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdaeb678c5d0e84d5dd7441969d877317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98420dcb62122e93ef8dabdbc9cf5b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75999fa5f826a05444499434a289c41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efec55b6fbc12148ef2a74304da32f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3d7f8e9786aa29bd68b83e36373e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0782e8623d8dee27a564eeb2ac530322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee76d3fe825155b5e00087f2e18f3d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931b65ce1755ee7fea6c05b2db0bb9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da909f7b3a48c6726d7f9de9ed4ca93c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01b83a4bed29d253159be43dfaf397326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491f92995ea07ddf7a135a4ed0cae9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874eb99480e9cfddf19726d99028cdc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130d4a8311190f8f0e18c5edebba2cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac75d3db5b4d4ebe5ea78f8fa5fa08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556a3713a9d368b4ff8667ed722a9cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9074f67b3f1f1719994960c432cf2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042e1f67707ad118b33e625b4155436333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ab3a5f5fa019661078d54bbda6f2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4bef76afb9ccced9060df02e81747335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f2cbada3b871779ce3d2f8e634d98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984141be97707ed43fb27b811ad5bff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58567ed821ca31d1bae7c3c988d447b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c90c90cb2b340bea7a12ff709b0806339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124b4523ceb2dbf449817bde0764c7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307307ed3ac7473d46541cf32482c538341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9732c92e28e5c1a285878589010ba72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19da5640ba7cae7bca3115013ef7614343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c62b950c91288ffe4b741ecbbc9a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ea1fe3c6af3ea77fa7d8b78ed2477345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb13868380cbdcc68473ce71334d4c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a920558441beae06873db18f9b0ec6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868ae4db636cfdb6b05a836c7a837dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fce302e4b49ec6c33109ac475b1116349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011838c08ed1566348c50211c3dcd9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4bb1859af86026a89b11fc079efd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f27b9d5a250c13895ebd2c7395dcea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60524e0c8f6f60c6f57c442651eae6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ca9fafd1042eb5dadfb385cf25042354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b702d7472a06c36fa3c7847642e1a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68dca94420fce00da4329dd0ab6a89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4d5a33f01ea47a59f4a8c64bba6b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2081c861e22d8f842d0a3829e259fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e5ff6ff8ea86926dcef1c1e3c8ca4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7b226ae0111af806705058dc3fc40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a52905627fce976c9eebdb8698835361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4007585e960f9c13b390db3b4d56dbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7260392dfae55cae4f270552e2808c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06064383735c8a569b349a65ebdda1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a296c99726cf2e357eac080d25057f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff910df51f21f64af3a2cc9af7fccaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0700e60b558b9c1a83e0f982904c6df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36f7968b03d0224547a837d6166b3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81b60be4a619dc385374d1b9b49ed9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728e603a7e6e423c37330f9a6558be1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3bf92d0a43a7a2eefd5ddc1b227a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72a210a4d6c4ed9c69222809e02767372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cd3ae6af972b762b7473fac2f44f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142e1b8e56cbb54a4175f04ff88f891374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71a1e5ff29beb87d96bf2181b0d8c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3bd977260bdf317a60aed4d7acab4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b34043ae12ac94fb3f1ce260b38fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fda30a18252a6b26e9a5f80877aeab378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bf9d03547424515e67e3c655eadf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72835eea74ad7c37910e2b5a4846c20d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078addde1c8790337839a9b8593c1473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0c9652aae1385d5d3dc5b61660efe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1805af794913253656a7ad3b3bb7fa65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3d065959d36184cfc63be2bc329ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa58e3c16ed47261c7d179049c086b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc2a2701607ced68f036495f3beeab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b05094353173a8378b1fdbb597efa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b20ca5f8bffe2e299fa09c6d28d0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb754894aa15e9b9815a988a5632e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06c57fc7c5ae4093cd33f796a9b31912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20105dba491bb09d4ad39f8caf23e5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9130eb1f621f808d4d8cd094f793acb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68983dc8372b57502b89d2e819b3bc0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b866ef5e8456c0f732c98beb214d2ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aad9527274dfa76f29921b03305d4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c802318a7554bcc8f305b21e8e98b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff62809998f0ce42389b2390dc4ae4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272b6c1de40a2042fad65f442e63fc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4f8e64514a5fdff8315eada184afd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a88dd597c6610d933e1f5bf4c3aa6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5ab9f4876a3dd16d2d509354c8caf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d87c3fff58ada458e5e7ed23cbb6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aea68fa0e564ea49575059fd928f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c3706cfdeed8a9bddc6d8f976a37626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2ac6eb3dbc60594f6c546a9819def27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e2092b88708fd02d4da88b66a717c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568932bd8a9c58564123817fe7b9c3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1888a59d37fd2adc32d59be75a720d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c411fc4c26e537c73b303ae1dacda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece097336215fcb03cf9352f664e521332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcee90308a468c6560b67a4f48d52d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ddcd133fa210d35540bd81653243f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5182a99cf2fc523e629b2f8589a45f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37924b2c8ecc4596c47bbce857c27a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba321e1e65fefaf94bb356229b28a03437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b0484699d6366c9ce5d1f5e85bd9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f294f8124eef12a5af0637efb2ce739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaedc05d3a60de44096aefc414d5b4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8898037e67af036d902c731d7c0d2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9c90f795f53a6c9b8955f3ae4da9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af37159bb8efd35cb5f57b525201c2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dd295879e5b9db3e84b60d8b7941644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c37cbd2508072fa043dde5830327945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60505efd8207394d05cd2d81223f5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1a8774499f944fc946ea369b18e4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92728b8d3d19c9151367c85061e41bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3364c2de2c49ccf74a9fcb8659846449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ff7469c215550fe597581929b715550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3afddc121e1401725cc23a10b1b2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e3bc3f734fa53954bd91bd3af4e9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096187c652fe5b97f3e26a7bb19217953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb498c26fddd0230706cc5fe01265354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6daecc912a7ef53d5aa4ca6c70074055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d04eddde234a34187340a51da6df556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39aab66f93efb7cc723f96f899ae5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb232cc72591f9e6fd9545dea42d7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb61d86259c4f80687dcb42c7e568a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9f487120aa79e6920e40d8c32162f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c170750d1b1394fb9ba4cb7c902b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46fa386a7da9f3370aa766356c742662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56169d32b7fc723558f14c6445e0ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f786a7c07030f44f051621be2338db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291880645e115ac959d4cd28934d4f0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1d749a376a13d4fd716679884ee2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e79171c49f438b4c9ab4fcc0e8c90167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d361f9548d1aa37bb5718f03f01dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066fd2349c5a0814f19bb7699ffee6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf13e292584d3b992aca4aaa01ca1eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec5d08f0f7a78097f52a91fb2fb58c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d748adfbfd6a03b094dcc9ebe318572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5014db0c65205905f5a324e18918b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2f260e9e55a0881dc4b823452a1e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853df04ff99c8535d887a5a967e9827e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cf4f40f90ab1be7aabdf6c95b026076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c914ebc2d49a477ff1905d565602ef377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf354e0a2f0793963ba00337250e3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619478e5d980d907e9c951cece240b3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9041457b1645df8cfe5b0f55a94c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2fa90f842082c489769caa94418c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e07785164a941df7736a2959fa4a6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0069a268b47e7fd3fdaeab36377cf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f560ad6a30e98f824ce45b65c192084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a59863a3f755eacf726a0188fb3ac885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8738117751cc4c7befcc9a01ef0c66186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1364fe8306037ce55d0f1a26ec771e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7295ba6917fdf51be0257da8bbe919288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc5c768fa26611be36fa4b339125f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649172d271f938700dd1cf2547efbabf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138208bdbf1a6acd578e472ad4a20ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba399097dffcff1b462e32347dfbcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93658a61286a191ad269931d2dc96193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf280782a2049bc36a66d7610e2a8f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b89332ca5353f2ef151969234f79795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d57dd5fb8c16dcf108c3b722d2bbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77214ee8834cb62e06d1b43de3eab597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb12b7b173d2f1f613c361ea2c7e2da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc1e097e9486ff4eb37e28cd673f2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebb03b8c6f1f1a72e4fa4057672266100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51611ea9cdfde52ac0f5b061a2a82ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8adf8f99500b4b6f544a2bddaa8749102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463ad62b50ebaea30464f15d48a0066103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aac88dc6e4ae9270c4da48c091f1f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43d8f5f387abc9dbaf5090ff598ef0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64b83f73d7a0301ff722d40b846893106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75958c41562f699f321c8882e73f9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1efc8c2cd23b129e4f7846750426c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7e5814e7cf00202e44d8800f99425109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83aab162e51df7df23c99396997e10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e52ebec3d9cee6b6092c21c9cb3f44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206e3fe8b2edaafb48995522b0eb414112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50b887f8283bb7641e40f98dfb55a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254081bfdd4850fafe0237a6a8c0031114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbf332ebb18da4d7106f9e4e9dc1ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44ee1d22424b69fd37c0fcd4f1dd53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3661da01bb6e7c13c55c13b749c3a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76509523f5d1637319f5e82e7d3082db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215005a89a414f6cf630e208e0ee2f96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75a138a4ca890e1eb66053ee7c2b97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731a9e5b036bc5042d5e15a83690a27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a897798d00ba155d71080e6d78f841122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdf6aea8c4d227610cb0372c517e4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04324c1f87b6a1925aff1aedd01af3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af9b682245d1a2580769df42141f0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645681e4c4f66fcd6294fdbf5df202e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a0596b72894107813fe9183c91c9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a008d82680303b5f59ddfc22b111d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb71e1ae4c24a295353e0f4e66710a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953cad6943ea25837a6976d9b0b17e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399158ac7d5bd117e39ab7e1ddf6806f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423955066c48bb54d030fd1ce660355132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464a7c194c2c0427f6651c4172d29cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885193bfbc1f2dac6d57938374c53a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bdcd4c2899413bdc5731f87e8a4bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8fc61c18c05bb86364309dfda578c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccaa0c0ecc818f96fb049367be67f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951abdf69619aa84cd7e22b611de8c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca45c077f2d36e122c217f6e9f797f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c21f2c4d023c1fcc8bf2b6ce0b3be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83150dc9933206f63e3a8289306a67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293e67043b2f14b9f51e39e96c26202142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1ba9f72d86b3e912f4e4f66f6f4f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff436454d8b2bc40f7ca0af93d4348f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59cab0e02c62313a60cb7eaaf19890145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a4d95e57b6e30ee629f64d7437890146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7083a90ecce20f5043b95b868e0b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91b422653ae8d311d645d817e82ac5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eca32e90799c566b4dff85d255dc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ca2a74411a401edbca53bc9525a6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae0a5c7b7fce224c019952dacef365151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be39447d71a1f54b8530bea55b67b65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffbf79d13f7c8e99986e6a54f025b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160fe5fc0a12f1455cb43d08dcb1dd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfa94bbfaaee3d9103993f04a8edb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dfd9395e53be98f8179e064eaea52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500764088d6a5f820172b38411f748d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2010b74c69c12dbb7aabaa7ab1c33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dec72d741c2f3a59e75c7ce020f1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af3f9ebd6c55d46853bf7933708e9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56fd04367cece9ba0138127a1eb594161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab00ed39e747f32ba7260fe0827b31b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9003d45e030b9d881bc0a22b29755163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d51b1f908630bfa04e2076a59bc4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cccddbd1be6318ba91107234f773b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4af155b9d25321d0cf11bde8bfcb1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c599e948b6e69492679c4a48db5b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd0c41be7007ffe04d6a2fb3ed9a4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc57f74dec7178782b94835b7a65e30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d09665cc6cb6344e5fabd05f775ca9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d10824279e12e5f6283c1ae04b40d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc691158d4c01157181cadac4cbb8381172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a56dfe00ca14874fdb6bf8c019448173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a94130f69484feee19e6e1c6399a59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f9182e7ed3fafb9e2545d46e32351175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1e0522304825852f7bbb3351cd669176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d43797a57fd9f006b8b7fd188dbf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd3ae180ab5dc4506b49f123d1365b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148cc1f0836f33ab83e2aef210d156a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dda17e5e94eebcb6d577e50cc048f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9e42eff9c3a5f30b773456942c828181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae20c10ea5025cac82a1aabb318a8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadd9425ac24ce0e8e848a92f9ddea9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf869b58605f44da68dc6dc61318ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0509168745a662dfa6a6da77ee09f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7269c24cd6a2c04615fd9d47277eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1d9bf62a519b95cd98c46066f0829187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee31d2ef77125b46e0eab26a21b1f77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b03adffe69cde0ddba2da8533e8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191bbd60edeb9c17a1acf6b9006473c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bc7965a5bca08c361bec53cb90f8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8ee94318ef99e72d66f9fe531bb82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d9b39038b51807a590eafaff0decb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a40c1caea4efa3dddfbca7ddd35a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aa35d2e0842b7c555c3a59b6261ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1501254e134fe5dbbf46edc757049196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616520b342fe3b39b71488c940c970c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016425f5fec4eba132ac768384f0af6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4958325cd1d32dfdaeb709564be2203199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58cf80a3d06b2a61a12d4dd3b5e2f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5b5b501b4eddcd15d8aa87821799f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9458b37d2e7a675b491ff37145f15a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0603ebf56459ec53ec8497d4e2231e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1141b7d218a27da70cb32eccd6541d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe383eb5883c0d583e8193fc278c9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2417787d08b2554852be4a88f7ada5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe70cb58f686a10c1872b9355e67041207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8d365decf5328064751234ba47b16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45dc28705a21deb3047b5d1088ff97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75f12db63bf44e637ccbdb9bc474fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a093956cbad7cbffca0bdcf882cc1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f79ead3ee49d216edf910f64eff330212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d51324e3ee574f876a31240abab41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee34d8d9798b1239a2746e2077e21b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc52f6d7c6a61bcacff9eab7482925215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab123af64896f07c62b8c6ac8d74ea9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998680f745ca801cd31cc8e82c0ca369217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc694d5cdf525363a7d43d2bb8e779218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f72c2992f8fb2deb510c4ea1f89ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3e4a3a5df9c5e6125dd05c39c6889220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172c928bb2b0c74fe2e3165f7024463221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f71c5130cc2df4ea2ea94a42b9c491222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3ec34735342dae5e0786eb4b114ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571b46e54272ea94a6ede3367537c10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8165f38e97e6b5a656a5cd1d6275e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf13fc9191c057655f21f3a5b77991e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493b7db9cdeb845cd60c771985368d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30793a96da7ea801cb790cc2e9ba84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d30af039ea4393ec066de3a4cd14d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56fec774a2b9c785810bdae7b3871c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61435250a3f2e7fe0ec9a6655c2dc6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14511d4f60710895cc86e8d865c53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f68441727f169dfbd99dbaa64569f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed101477882cc4b1a976d0cc64a09e24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f13a68a0229486d6775e69e7afae4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61968ffa8da544294929e2fd9ad4faff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8381ab89efa624190fd37f3b2f43af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b36880b1e54924edae164789d6c57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f40a00a8293f5f2b7264533fd4c84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df72dcf545ef7e426b3cc91c317b92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f87216809791cb0309816c96ff1e5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ed5b7543fdabc94b9f6345fe69637242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74bcf0d64536eb1c2800a214c22bff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeda0a4f6d613608f188e6dd9a2560244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387cde50dcb60fd975dcc46203a4336245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff25f0e7bff593846896760444f6e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447410c1a016273fd45cc22e8f347df8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eac67e0453267711e0d3bbad1b097248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc06ef3f00f22a5597f05cbc3dc35f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180640114ff71667f4356d39c564c6d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff0ce11bbf3a5c5858df56b9cf4359251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f88133099914cde2fe9250b11edffd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367262c509b0a54fb0bb8ba322aa97c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d5bcfe22132ef293e0fd8141bf27a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d23893db5ef0c76abb27469bbbbe6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a29c269a2bbcbec5dd2a0575c212b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3bb0db51ef3b3cfeeb5f8071d01fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2770f54baee873e243ff4c8a5a68b25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b5c9f5da000c397c89d1c740f0b8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfec91bf317efab986f020eff47fc1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28627f9fdce3a5dd7b7d2c3e7247b82e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a0b62a44a66541dc2d1181484397b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749dd9bb1cf10137fbe395d9c1a4ce8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c6f387e16192d6c2db1a53001e1ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dbfd5e4e7243e8d89f674fa928898265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89e040e788dff55c779f309f5e16a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc2966a70d98faa8824b2a3423b423267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d87abb9b4894aca1f5c2f73331daea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ecd9f7903e083296de8f5bacb163f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660f11937b3cba38c02f4d10857acc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591cd4eeede19903b2c3e2ac6be265a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d1b445f88fcacff168e20548fed64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7d3dd90c43ca637cea7afc2b15346273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093a46581c8c62dec5881c52333f2bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c398ccd92db4c8f8f72fc0991728eb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f8485e4d84c89926800459f61f995276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584193734108a1a77a6ce58e712045a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745eaccc782bd38bf2688a5937f562d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d82ed4bf2ed7bfa4ff17e7e5ec986d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b513d0a5810627e529185ca13b60a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae74b14518523318e2b383a9c3d63c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dacaeb9606e394bfd9548c66ce19f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414ec8c2235632b06f6fcb7fc49384c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466804f128b22ca024ccc4f56294329284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e097ec16eaf501c820584f356d1a660285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa656d816da64fba9908071df8a89ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e7434108b70ee1652f8126a79b023287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554262d68e4f9bf7448af0b09031bcf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d72410f4711eba87fc26221738e7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dfc7b2add688574bff495e70a3ffd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39265980daf320993aae6e8eb2981f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca68ddb9825fe6061779203fdbd1871292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af837db5d65b8d208f5a337cd71ff5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1105347facc008dccabb676b31a9f47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d61fb2917cd76cfdcb4c552f159a6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89853894a66428a132893d285c5ccfb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dcbcba4e19a9596a1d5b0498ee8fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7f4da0e015c410908f1471d57a38a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87201dc3567ab4a55b3b0f83d84c2967299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96feeb7ecbace1a7a9af47607e2a97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7167b2190b4f27e3d29bfb0d6b902301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd2851fa424e381f3f606938e449a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344fcebb12d0e2215afdf6fb3a21eaf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712e395a987af942f4996dd64b8defe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923403f56037cb5cf7b3c4cc86bc6c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbff09fbff348fd28edd8255272a6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439027ab5ed61ac89a379a89b94bce9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c826c132ea8b16c43e21bf9410a18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cee4e0d25f9f1b393245187819d74e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf32dd26eec94af7b62e75c5dbb91c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3ac091f9bcc736a28a50b4ae28264311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50010daeb209b16ef7ef86ee3d56798b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0ead780342656f3fb160be3e35d38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219db0551cb28071190a11e319676c61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa7f114bd5204664c9ca78319f5388315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969efc763737f9c797313e1cbcf2ccc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bda4dac790329191fdd645f02b754317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ce991aeec84346e2ac590947ae196318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbc47171b91cb2964ae381cae7ebba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b0991d779145ed84b7c3f8957281a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379a71f84ae75ce45432491b4923397321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a835bee9520e67e43d02f0eef77d5b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1ad86c0ec16ead3ace5370fa255b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be5a437ea3ecdabbb4061cd34e27f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b35465be903484f95ea40e7d28a81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190ad972347868989e60515b5a498a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09648eb583d4e8df9361c53101c40af9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482b422a8fd1b5300ce9cea9605b439328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a65f6a0c5b78b34ebc7297153f94f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a3ec9b613093ac43ab3cdab537aa7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c67e3b60c3ac71ac9212fcc94210b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4843f266e34da4af012de7e380e80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137d63591c2192edfb057650ad2938a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba5c88178eb58c03e37e2cf86f7a02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65f8f7324079e99c54192ea9e57a2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd98b08dd0f60e6a808627c1d4b9de4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee50f2b1b6382c5e58eb2a23841a95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4fda4649cfa611d8925139c35f4dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38901f06eb8010dfd2ca9ba5e921dd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4808853bbc4e44bd01fdd610bfc2497340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d6b5c9264108abb3ec0e0db789c84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daf0583ff3a12c8cfed0771ca665ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a388093bf37d7cb7e5ca8a1410e0ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567bee195f66254d0a249c1748bfa14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e88b89e7189249a032e17aa1f1fa3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8772f4089d70460bf0e3b52fd51fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482778314a4cc4bbbc29261890707a8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae754da6da1e881ec8999a27c7ec36b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331a94ae03e3fd65de9b77eb128f26e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52cbae3d60cf83d2a2dd30baad2142350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dad7f8507e5c6883689a305974d841351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacad9a975023f8e39dc84abfe104d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ef3802211da07626aacfe6d7d1f19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095220670b8c675c001a5d17d38a9c8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148cd0b5b5a17f70ac9e307c7756aa3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4cfb637127771824dfb6e888b3ae4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ea12ddce82b4e6eddf21f878f46bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded5bc751af93d9c0674a844b3dd3bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6753f79f9c9a94115a31e7608f223359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbea667066c0ed91fd7d0429b7bcb84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188d89a03c12f2a104d4ffdffe9051d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7228fba52111223f7e37433dfdc887362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f93f80e79325a92d357dc1d1521c2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746b48c93045bff7baee60239e84f12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28def3866f8392644fd3ae79122591d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f440e6fae3f826ef567489f71c3a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ec4cae417709081031af4a49b562367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62853f7b0bf0269d7ce0ab4369b797e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ce880879ebd1db39570f9858a799f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf8b47526f6f006abd0affc34b674b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8675dff6478f02b4631eb1a593711371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8da5205c88d74fcef2fb6f3f1bb60372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d123b2d70dbce7f8a24e1a7bb06e26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c99f5ee25edcccabf9ed14bf38bca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bc5a7d0067fadfb8d96fb544206da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8da2b0050108eb704548d9b1ad65a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a085e9cb5191719f47686517686179377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889a1b31c49634864d45f36727cd9fa378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>