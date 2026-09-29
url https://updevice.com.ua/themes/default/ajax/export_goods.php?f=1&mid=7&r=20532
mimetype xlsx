--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b7e8541025b2003e8204dc7a27abf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e04b061ac61ffb23e8873bbcb7dc522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d7e4a8b22eb45032297d79e9b6d8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b974ca390e85853803a327be664d004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac9daee4b209ec23a116702afda1ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2c4269bc601ec55f986cc63c08c096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef916fb89a3fc3b047307ff22af31b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530a7443e3945c14bb83f422328fd358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f50ca933766043e24a758c1c467d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379273ea597be8c2a782cdf8b841ebf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924eba6589199666f3c5f75c322e2ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6823be6bac2f11684f4451b7c631dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942a993ac94809c816f23e89bf2b5d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58927ad8f0923f3f5a636d536417d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea916624d569a89d03c8a06b3519e5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ff09909c7a9d2730ef606207f565416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161e0fcf9bec279105feb581d18cb7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006a3481e73e1bd1be5ade149ddf3ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821d6d07436a628f1be7d9f49559b4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee5b57d322f1b5a18f6a483be0c03320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8d572dc36a42e01b93a10b403029421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccd99fe686ec8d7484fb28079dde1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e83312a1f1a0e623831c84fb18735d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da09414d7b613795cc1d988c7d08a3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3dbe7d5596820222dd2d1c172312325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdc9fbacd4756d5055b6481836d87126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e510aabfcad854697ec5ec7a5f2acd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8f9e8853a456cd3a3399668f4117f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d647bf4d6e0f39ac1c27aef9c25ba429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893929d550ce6c4114aac19fc000050130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4bc79f9ef8d093f1583a0996c18ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5f7b23ae2da89af2f62b79c02a2c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdd99b7a0f382a454057bd9f4c4f4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20317c735ae6b8d5ab2f3ba41d4cac6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bc263bd329fb296d41189bfae207e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc82357d5d845f04fbcf03686b0ae7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f319ef09b86987643465f8c20d656f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb24b8d9995b640c517ff854468a8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e8c2471a9f19b59e3bef65125860739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c5702036b673b58078a0eb1459cd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3359036633a399bc1607cf92ce819041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e81dca901cecf3cadb23deb276a84542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd08bf8ada4c1cac47db27a44492e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee95c1130b702d0344d776c19dafba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cab8941ae1a4bd44b0de18f199ce8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36078e263472109aab60639d9f08071246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cc0ac380853d720d8552b4b01d45a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1377cce1cf89c4f7387832d5a6b5ed648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f088732460617e88d875b82e72220e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97bbbdec308c08174e2ea3b6be204a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9fd58956fcc62f95edf4f15a2eb9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6082fe661e5f9e07ab404839828a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d218f8715cea1e02c7adf34aa5711053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144735c74ecc1b613204627d0b2b734154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41ac51d1193f5e3d449bf5f4b4b39a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819cd0fafbd331d12184601f3d2e10d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71542a0dcd5fc11c4919e8c607f78b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6dbe60c07f4d7b7e05397b003a5d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab7aa46e3ce7bc4f026aa3aa039c7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdca6a0220c54d021731a0c4260de160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26047b4638d2278b39126b3f83d6d3bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3efb67cdd436858067b7524ac18f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d883b753c0298721a9f4616a43438563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fd5f79d2f5492f8861215dd69240864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198576f85984943937da9523fc86af2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc550f0b4499277db081ef7bd0f06566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dcd0b624b16cc1aaaff8bd920106e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f2662f0c4b761acd964c0f508981468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036979b6e8c2fd7deb96a37ae3a75b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ef58172bd686f8a3d9fdb018ac13670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5c3af480fa4fe3b9d5f4f3578ae5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0797fa83a669336b212f6c402d0ea5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126c7bf55be9b133fc2c871bb88cec573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303028560e8973f8374de9a636f59bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c5ac1f2c205ac72a4ad01d0e4b01f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552755cebc9794b8f4b54e13a7b9cd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43142f802741bcefd52112edc509ca3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccff6982423a9259c0a23833159fed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b802cd26819071399bba6c6b8b04c5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7be1111bb4ac04493b98c9eee8b06f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d471a572de3487a473767c18ed6861881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab10cd8a2a665e8db355edf7c1e3df882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e91e733a97f282865dbc10857bbfd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec469332922e39e7b606bf950b3f11d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024dfe10e5ac593c2b217fe5df917a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04a6f29f5018e0ad133638b2f2a02986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7924edca6b90981506d39b7326749ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2f5af4a7232e655b3e2965a64d5de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93680fc7ea9acbf65d15b4ec57bdebb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486a1590324a41fc12d71cc0e8e388890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f9867b6d3340429d1ea00c549604b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa5beede74a66954350fe3e406088992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b146ad7bdd35414d45698b7676e8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a16b54fb609a17cf3c22c43eedb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea60096b6bb64d9d9af8c318fda1d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34d88258c70f5a684feac2569edcab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb876a15d45b65088e305916784bff697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca8a01dd698f93c6c6b7a90a5eaae698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27818cc135b66632900c833c7711a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f602578c283f52cfd29b9a9d9d36acd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f66df8f5526fe78a7074c42f09fe9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0502a42c183a20f6b81cb30cb49c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29610f4dee40b8c33f15e006b4360e7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6ed34bbdc92607ad914dbe7b9c9d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55957f9765cc823b777a69fa1f25c3b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74048ff8dedd73e8acc8989363a2e8fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad449ddb45f7c9e3e9fa63c79fb10c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a526faaa1e00a46dcb155be4af1e46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb0dbc0bb308302a71f1e8182747de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4249ef2313b6351090247687857bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f98628e274f4ffb3fe4385e8ad3a5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697764eeb34dcbdbd01b4c81aa10cf1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a933a7504559d809c188f91f3f59aca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46187f1cebef8a5b48a2b65d869b48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a9d0671acd70b4edd7753006d6862115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd13485ee6b8cfbdf278bb07cfbb63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385a869951d9428f4a68ad01171375d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc780b3dd1670fa55f8d809f5a177e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f98e23322f4a1345a46cf121dffba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a116e43df84dc6d92381fa4357cae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c06d1cb37031d2bff09ca0b6548411121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab281f513dad8d59c64b440110323d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87866f466e264231dc642d017fc098ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76550b5899d77147c18a562fcd6c9423124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d18c2e184c514963ace60b06d25aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6448f81a323c6bd2b9aa285bcd31810126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488a05c7c26bd7e80842145a511c49a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ee1bd9f93253534668e20899d652c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124bfbdf15e4212872b15e0490b5e07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991922792ccfbfcf293ca2c9ad6813f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763545e4f2717ea7dbd57867930cb9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40701fa5f67bbd57f983ad77e75bb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a08bdce7c18a7a2ccadd26a62b7e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c123466872f6519a8c14df1ea328641134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda774c9469199eef5ee8433726072e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58cfa2c6ab01226a1894a53688801b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6154a65f107c6259607fdede5c8eef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcff7ca5d02016ccd19c164aee021b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36405b69c76b92deac747fdbd95b6697139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdc37385642ae106911c132c003947140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dff2ae9375b9de280d6ae02a7a1a40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea74d1e191ef0bae080c283e492d66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acf125355c4c6f009189660960c558143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fc3288eb9e9e16ec16299d145e174144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e16dcc928abf97d711f6ea6da22092145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169033fb7503a9adab6bef9d45004fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9518593bfde4031b4f663c817baf13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9228a360e371a957ae41e87aea043148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f43aded43bae272f50f644f0ae5798149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909ced51fc7e651c502742cef25f3d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21723e2d727c66e68d8e9afcd6c5c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c4f4bfbb101a5ad44705b3ec4e55d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6e5936112b161ea6a19c5b49d169f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b384b725e166d3dca5eb92cf0f0777154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cb684e459b860f5714de4f0b005bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2c6f0a3fd416310c2d74af74d05e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1df3b82a791b9d4284f30058ac62a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b5cf614db00cc720768eb5d659a65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cb7de573bc2a9c63d9898b5747ff2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd6165c91a83cda94114e7a973470d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018115917f4444c9676fd9729b4b748161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab74b2de1821ba22421ff98ca448ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c246382b1cffc41087ce430fea79b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c780bfe5ee1e6872a39283294b9968f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a63cb504a9324f66da50d3f693759e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd47854786e5fd5ef14596081310be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fb4cc6ad6fbd1e9c06670cf11c1d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf5fbf142036b35b623cf0502a6ac7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3a5ee55c30e156968aede51c20247169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcc9f90e042bad1899119c90e0049a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9b98284575041577d83881e196181171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ba848925047b924b7340c8186e234172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032443fc99a4844bccdca9e7c4c7eac3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd196a336687e582c0e54594b7ad6c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3418b3a8344b36485233cab25a501ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d86985f4862f0757a328b9f0830f90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41fa87d0d2b2033d93eadd79e82409177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767ca59c2fb93e0deb21d086db93657178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee955b656f378341e428d02cdae3e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc17557c6e83530ad1e9c10e5187a91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6a487455aad3f4566bc3a260de40d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4a1ca02f3283734cb4b01bc518e51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c872875a6edf07f98157ccab5fa51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2c8db1333050ea4c2ae1f13566bcc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8bcaa0007d5effbb465976bcfca41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bd487b67fad557c8264e10501067b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82728bdb7615dde23a31df2d17cc0c69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeddb459ed74f20aa758f2b8b19464e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b6a80e295921f4515a3bb51bee082189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126268cf88487c8c73288a2e02770fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d394067e1671a77050261357e6da59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2035613a06b252674b5772aefe5df3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09253090934e21a8accfed66907d83a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431fc46a52f10ec9254a996dca26b91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c119b37bd842d1a8e1cc10662ec3ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0e79b3a218565d38faee5d3ba3b68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8a4fde2a2f52f4783282e9b0b7950197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107765026eebd71abb33bdacc8ddaa6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c418acd59bd4946f4000ec348eb43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368feb50660a3965064892890cd06717200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6679512ffd479315e06e61de5017c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffb136d1e7cac0a20cec6e1e164e22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863d7d5be1e06edc794895ad0342cc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96136b5be608ca59747441aced0abb61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311be8e0cb457264c7a8cc106dcccf3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39376508a300d063695a650214a92492206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287d1738b2dc0db7846043d27bdd6b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adaf26ad7e8d77e97f2e4e31564cc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7ce7b5217d540590b0ce5793e4b52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017e1ceb5e04662fd3c24383e340ade210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b1adb91a87ee5b391a90ca86909d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d90aebb6db2ab7a8b6b2b8fdb2e499212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98fd405c363ffa7b2f79b70755ccdc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb4843081d02e458be0404ce490eb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fcece0a381025e05e36dbfec233cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c8431fb6ffed41247b048e92bcfc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5a18fae82e74fc98df4d592333e5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a4841b60bf18929daef7a21e1cc68218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e01bec0bf0e3fcf67e4840c061c4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e0cf39e93cc1e4699523a8d24f888220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e8ac25bc9e12d1c5d84d9d60d08cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea48e972baa07f55594ec88235d36b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc168f5ff44506aa685cc2f909ebb1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd980b11e31cb34b1db0b968cc8110224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ad8e777a0c41d38fb27f440d9e51f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf0f67f5fe7a15a0373e68dde1076d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f4dfb9238ba90f887276f4c32115e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac78303e61bfc25d3225e42808c919228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c2ec019cd572bb7d7f1a16037a36e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7e2a8d23e7b5eca9cd987a48a462e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49a0b68cdd24f157d24a8ebf2d904e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8eb7aabef48ea22c10f7aca2bc875232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fff390cfaf835bc0ccc291c621a0d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0016935449981d0d124addb2f0d75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf42fc620dddb4b5e3ef1b28b9d932235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333bead9f0232a17892b9eac6643657236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0143a363075999da359764da7da06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee80f77716cf4139663afaff31d5f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edbf97a696de6027e21a1c82f8fdfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c067a8f82e7aecaac4582e52cd639240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9db40c92e86821d316264d3e3498db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8f3374fd612fc12f6b1d3cce58068242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca3bea73b21c496372d22b7d16d67b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d3130a832cd44a7516bda3656326a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d8a642215843a2c542764b3cc2e6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74491e5ca768b2fac0235bce44f035e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa01fa42bfb41b3779f9efb9ff9c0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a05a9a4b6c3c5afb2f5ccd5187f7f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772404b5358c3fd54f49c8bf1c27a5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987d617b9eb2d750147ddb148b7a605250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f991718241d352e35a2fd2e5193d7c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015f25a22022a132854e2d5ff64d8be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d58c59a7d7260d3effc47172b4e0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7c6cae982f3a38be61016c121eb3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffc86bd5ab93c4e5a6a7c1aa5aa209255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa484d8e8a1fbcc3b90c05ef764235a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce4896ffefb7521832e95a7fdfef6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1045ef49ef2bfce0b7523b0b10d99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e69961d08a634a777b422465d2131259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e17c0efcb46d6d0862e76a2258ab1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e129849afe5ece46ba2316b3dd2eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3f47a1d68c6b30b40aabc9e252a91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72a3a7b1f0da7aba3439b720c2c241263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d93785787c3fb5b391201e8a9f18e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e87e6c23720a23e790df14f978278265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58a63d5187b12a3c59ae49032d803a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce121126dd4995a3136893c7f9101a6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec4193c329d44f1147f6f67c35efa8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2f08d62964e2ece6b9ad04d63f81b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d5a2b7ade0ef9cf77e308e0cb2d55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9cc8dab979d930784fbd30a26ebc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d90d3aaf939c46425b3b6469bcad1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a87ab782a0db45cc674e31488740d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702f957b3ad8085516a54706bf2ae43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68cd2e743c53d7a63299defce2c38e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6052e6e854ddd8f2c34fc7a38933dee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504965240b3e4028273dbd56fc061ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5337637b83e0e9910995cfa9ada27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75559fa027448f996c3c5be4eb23abd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e83008ecc1e5f4329302c037041f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54507c4cb5e6276aa880b0ef58a15920281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4ff769a8af487aaa56ee10eece9d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c30517cd34e085ee700f7dfe82841a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6b53a90f3bf21d64a941d8cbc4aab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480cc7a29db86a4320f49de9433be6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5103ffdb67cdee24536cd5752d032286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ee2caafc7ebe254d31920ab764edc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0d2c07eede27e5f3c26536415f001288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50a7a2456da16423175b3e623cad47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a3ac73e1e2c2a33af910029419086290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9978d3d3616c01666441252de04d9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9ce228dff92a18bc53bcce0956a65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3b87bfdbb0ffa0265a388625b542c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbd1820eeeb6736dcd66604729fb4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63592fa97af495b83bc428b909ce7279295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540db16386e8b5bd7b352eea26e3e39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348f7d00fb3bdeb361b21b49542316e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810b52eaa18bbc1024e84860196d24b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255a71e970bbddf06b384c87fa9b429299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1232a63155dfc314baf4b58d8842f3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d2f9a8c8cda2f917cf29b08345730301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daf727ac3b69b808860b9d45ee09f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaa4f7333570ef65300db2ccf48ffb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e02b44c059f6520da68f5156981c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9e7a2d16a43521e6459ca855294f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fec966b78f44756c52c5248314f21d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c6f4304cb2c4a4af8bd94b58e4b07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bc71c96e9449ab7a9237092e7268d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256208e22b8d1106482e9f6be1616ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6608d082c1b0aac67add5eac2a1b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926f9d4f07e2eb896002521f574a5ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d474b6440fecfef2aea5defccc8ba3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff418bac59affe6a69319235e1e4dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb666f3ebb8ee1582a03b8c2db5915a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92a69dc2836c8566a08ebb42db792c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d59c902018c94356e5fbfafe45276316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638515dd455c9da5413db720c783b52b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c950f78f8cb9ff97694a6f7bd2ac07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1befe747a2bf4838ee22a90199538319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219fc92d972ae23dafcab89fef65ec9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33cc1ff8911af4426eb530646b6819321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceb25c12b28f581b2404463ce0fb69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297f703982ffb7c2dba2381cc008688323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15399795083b6ad41e6d5b4abcaf8902324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8391eda03ab9fc39c6a4b72cd904098325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e80e3112d7dd214983aa41af1003b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057413d0b230b12cd8c73f3afc1ccbd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e15700d5031d217e4fcb12b6badc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210bc9e2b731ed22ce2bc04a31a3d7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936e76f9054b0b4a4adc03bc9425212330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900c779a54e546fe2fce0779afa6f72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c420541df393d1de2e0c41f894289332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38236597d39824c889f47e6df1bdbbc2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796d9eb6e10f3693c1ef941c35c89c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed803fae38e50bf589b19cf40db141f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9a435a4b5bcf191f969453cdb8a38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83efa51c33b22ce08621b714910fff4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d274d42a30254d242f083b8ffa83660338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3881d0d0f5ada814e63a4adc7eade6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3544f940452e709a365186ed390dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33a789d6f966bf2d0e36879c6a49c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab46987b84fb46d5bae35cffbb5b28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6162145a98f84cb1f41559ec4d9bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f943f9855c4e80e5ba0efcc947c4c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414308d1e7ca0a536aae6054a39f8fc0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb0f1c6f72f8501cbaf96248ccee3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b571eaf6e2e21ecf68b144002882a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7d4ac9ec54308cb96b54f91851a51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41ae7308e74aba402dc3ffec0ea17a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186b15dd33cd980b16ee7e3ccc3b2bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295459bf63ceff9780fe648e46f4bea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948d5143fb756f331e85b3c44b11941352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408d9f9eb9479ee44c4509dbd590847353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb84f5d46552291c8973ab96722084c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba609ce04ed975765072c6c0f96944355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c8cf6ad59a7d45682ae68c6964494356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43296a78fa8ed309c656c320948a9bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa815812a97ff7508f0e2c345c16fed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1532961fd2f2f968b7c0cb61b00a06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6b10d40590411c76f16cbbcf4ab14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fae3f1abd02d7a2add05850caa416d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e726c2b9e24df3bbcd0b98f88b51c8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e709358d9cf486545cb361e3f97d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9784f2d44f7e108e4c1a6d066800c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf24300c01f86b931752dfcaff64c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9e149a9ebde51fab7a65dd476affd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8091a30ebc1b410e215057aca02b92b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5c0f0f4c3f4a91f683adb62557fdb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3ac163ac215e8040614d93b42f2aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444962ed8ee80a04c963d71741aefce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8937d8606562f4dc94e476dfb5e92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3b5213c870ff7748439450213bffb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec464b5fee7ed1d9a59d30de7127a6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ad315b6eaa11d38228a5bb5fec07b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb618661a22425f33bcd313342178a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4dcecc5e0ddc83d2730e0de5a82e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6beb9a5c52946077d344e8c0fba916377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67725850652206497e605270cbb6e79e378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16fb213575da535f77e4899d057dec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384a899332fc8e814696cc94377b2c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2956420406d59e9c0300bc62479a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4f436f046ba7e62d0b35dda6e45074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255362e1bcc63b2a6da57c16b1bdcb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4717a1bfeda7a582d95f73d69c7de66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d37e226f89adac26e053d3969d23f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68b341408b68888cb074e18316d56e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa62c844d68af13a001c5a729d336e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef5842f0b3458a0732d39d5546262010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45427837cfefc7a1faa3454072855411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfdc273e842421a21103ee1ff2e44a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bce01f43ea6fa73c820d168e3541613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f4b55dcf3d1be7ba28917e327d36414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a9e7e2f2ee74deb542513611f63a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268b4de652185bf33bb8ccdbbd37a6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6e3d5352d15ac5767fa3731a89fb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2a4e2a689d8319889055f145fca4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f2d7b846afae0cc7274902398eae419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a50a9ed090c43b75ff52c7d164b54320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d9738c748ef5f43de97dd5c50715621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6744ff21cc7a9511e494c6cceb58d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719401841c211fb477ed7cf894a74a9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80431bac3872c1973246ba73ea452b5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14966568a229fa8ae3b161e6cdb0f64a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fd0f748246196f40a472a19ba1b1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d394a2d07c78c9c84a3d344009d15e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8daef52bdd47a33a6e52a5deabdd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a057f8fc227fdc3b68f896ebddb52f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f4a456fedaf26a749e5f7d80fb89f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392dc6e7d58ecb09d1fd8f38b2181a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a185a054404be0bbdc79b59680618832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918553e1789dfa1aa84a7d58780507b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc592b4914576b05af5ffceb3e93223334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653b9bc64d186b17d9acb833436534435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d63e6e995c7e57903167eee46a8c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe959ec41c61a7809fe64e944f7ff337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26de6524c001da8d64d9cb5cdd20fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fc293a7e7a856de90a187ad3bc4f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44862f07262e75dd2514d455adf7907140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e6e3cf9a86a7d599ce4a304d28dc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964ed951bf93e5a6d59b2501a52517042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be12fa35964dc0e092e26a1928386c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe58d748f0361b810e2dad71a4fc9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321753532ef457649f6cb4ecf994c27245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f99a4daf515d0a3e42a5d743521ef346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ce57461468d728a75f54300824c9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a2b804d6e286f0975314a8f7b4a1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe2e2625ccafefc708cbaa6857000949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0f42b4634974246f1e35604072e2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2630d307878d02b4187f8b812c4f6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885ddd740c0499f11db7c888a5d69dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a77a9152d223550c9cc18cb62ee35f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b993340ab62868588d527bb4d84b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3403cddf77c4699fee3129ba1a3c08555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26906e59b6fda6febc4f60bc3cb4197856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7cc06ca2ba6546ce5de0fee8ae69a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ce328de09ca058c60e4ade97a654b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e747fdd3242eb5ec9d1436a9b2015559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbe1b80092689eb83f61a7abb42b6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ccee37b6d3c7c8cbff1d68e71f59a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e320896f93f4bccceb7540aed54b9d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919432fc1f5fd880a7ba0b8413c32e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6b545c8923d451ff695be8913c83664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be8595ae881f28c225b63cb47b12dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747858802eeceddd1efe9b77a86c43d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a8213ef3225efd11e8e77fb6a6efe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3c72e46b73e7fbbf4bc6c67cf8bcf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86e3bfb900ac56d8d95007a5a1b50369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b04f0e22317a6f0d80fb8647a5447270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01828b650111ab713ddb79d6699a843f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5f4223c54a6726442ff9d4cc62ec072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd93d33bdbbc9c5ebbc9ebeab6db5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbae9cc166fedeec58cfa15035b8c7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dc138a8bafd90798b84fc333d820e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423595e7f86540dd9c47bae29678e7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e44ce3f2cd82b2b57b5873e84e3cfe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f73e4f6583d2b485267d8e5ff3ee378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6323e4ee66f840ffd40bb31f58868c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c888e43e95b64fac21d3ea575f2ffe280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377a33e2d0864f2ad8cfde5b612782e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51343d63128ccc834d9e9f40943d640382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef20a1a888746640bb5ea30ffe154d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892414b4e31f774886409e1782ea10d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b665071084e701e8479966a47203f6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c63cead95c0c9b36186e7710cf42c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bafb90177ab3be712bd48c1db95ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51144fbe1f06ecf15db9e3693b10b3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e6132d38623f00ca4619a903b633789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c6e9b694e1cec16260396e35f766f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312b33e013a35eb9650890ccb710d6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1779096237dbc466796714f0c320a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dc216025667c3a6abfa96b328858d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985da838d3e7a605354ae498826d3b1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc722323ca682853d8f1c2dfed428a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1762974f03063ce098afc8005339196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194f5891d6ff9713936d4da3dd1043797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c2508997542e3029ded01a6ff30498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff77b3e04c564e1a57d899d54187fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccd31dfc5bc11e7e49ce7cbeca4208100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5c97991ae6144af6463af1d8b4bf9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb938fa8404fceeb9e90216f34fddf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2d19a4cc082a54c737769db7ffc33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e1be6b76ede22236cabf799ea2912104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea954ded21b1c608669885de89c674c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1704c77e6012fd0d9c2a244230fd5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84739e2cf8e73736852234aac2b72b5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf66cc62ff7f7074062a171e236393d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd10b23fcab9c93ec449a6b1c947898109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107bb154f52077991d0a54993af945c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d556c6265a98b907be5af6f03c55f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38485c5da659cb23ecd4918c79f8b28c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847c346cdfca8be2d6967d4906b72f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c99064da66680ca1a60f415f8266b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac732cfb9473512fe134f2b980a503b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809484c121ef53a147071b0417e82af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ff66af87968d62c980344a027f2e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab87530b171eda7a66475f64f2d6c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a888df917f58c88534d2935ed37832119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303230a34da6fd46e53b67bf59bbbbcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc103f8b40b27dcee26ee27a097e6505121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e29d5f6521ced5ab746eaeb71d83a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b3505da3ddc899162771d2c0738fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7690264c13adc5969a9b4f4c2306e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbe1747a776cf6e4e0d615b0f7dd8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078327090281474449e11f855d1faa56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1c794dd5b663983790bb622fed370127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97c4f270a1ed8b0f1c40ba2d40e707128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294726f66e3f78d1fccf55cbcf9d96eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98242a261db262a168e5d4cb41bba57e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777c99500438c6a5e484ff8f61e7b21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dd677bcdbeb902fd5c2d7bc8c70f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df611747723c9ea05836ed3e74caf3c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2602bc3bebce9ced05cc55bdc3c90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968efd012e410c97716e32cb9c727e4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009dce2a8cd8e934eb16c54870e4345136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d78cd78b631813c51275f794ed076137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c581f03fad004aecbe2c34577568d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e04744f4bb7fcfcdcc8b2fe8097dc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83099564d2a198cf4f43d84a225b27ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa72d9d84660d69419fb285d49f6593141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cc2e2c3e7e2ee00e06e72099be345142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742058987e5c90df007732da3d750cce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187caf300d308c103469b267a9b0dbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a3de33f24cf2916a0e16fdae687c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2ae9074c48872c87166e8b9528277146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130bee56d1b1e38718f351083980004147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4b05058040875e4e890421f8dc969148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f27f8f49f7c986597eb273af7efd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006d72537563473b7ba7f88a5e4727a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cc67f9995a279c06bdcfdf9728063151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb19981e97ccb494bc37e687bcd7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f19e895380ae80bbb5f3b61507692153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67e344fe9484c5353bee5acd68b2f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41e0478ce1347afba365db94a667bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de1773fbc24cde2a710a774fec79be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fc8bf8eebd68be1d006872b633b6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58b3aafe9a1692a38c8659e21cbdc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ec812b742f6896cbc8f190f977a17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946459501d419a5a03c98bf05dca255160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604a2a0f46595e40bf2b129d055883c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9db163e8abf1e27373224e36512d7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf367af1ee50cc9b5c645889ebe964163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785f2576024c7d685781ec5550ebb37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c5b4e6af4ec6225afc2159a7efa0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960c0f0177017f3b4ec7ab81a24f6cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c60295302e59ac198dc807f7cd99fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff0865c1d832192f74212c42fb8695168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fa841471f675753ab72ae923afeb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1858e86e63e4655af2514e77ad4218170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db482c7e4de4eb796f867d24fbce67f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095d652e3a862037e461684295e21db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd5d1fb093f723cc309c7a6d073c54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7c5a25e74f3d6b17472056488859e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc5bb8c2eef3ce4e16ee8cd6943227175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402bcd51dfb59677431164e2d49dbe1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10885b2be5f0bd69e578f5237cd7819177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d35626f7b824c4c0b99bbef11287e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e19ef0850d1da2910523adb07fce1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd30552a97023ae38e82c2ea4a2ea23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd4ef2e270871dfef295f6b5ba6901181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e7d08de73ad9265577b3b842c1c2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5aa5a301cb1d09b0b0e65d0806b725183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6d8bdcf9f7d96c52857a62a8a3d75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44916d6f295ce9f7846808c3aea6d3c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada7279fb311d476b291282b5e170f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aaa6a3d4ed7a16744a96285d58e9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a02da1750ab2182b51f6d270977d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb132dd95ed684c0b5b88cd097216c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013520eca9c3dfabea5a31edfd31da5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06157697d026dc2327f45dd2ff9841191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777e47820b4d71d043e766d10b95c8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e655c684e9ab962e05d98b63f1250f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4dd7f0835fb46196db3c629edded1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7109e1a6b107481d080089ee971fbcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f640e8f7a3d6e9866dcfe4bda4d45e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057893749882a6403030f419be940a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb69c152b08219fecc9b4ef0533a3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aad9038d843d59f678b73328d3c367199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa6d4147803a505aa65a80af16e043200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f101019fab92716dca1f036b43ee4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e91a54c115ee7b6d92a110afd6ca97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e6afb2a35fd523383e273e1abeec0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6adb11e4d93132f098fb040c6c440204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72a2879fd6cf0ab4f42eae7393a0d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63634fe477944a2c09af683628749d78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0647ed9d9bf42442f02ddc4c119f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62122d04835338e86c8d88ed09c6867208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281faeac72055cdf62dd1120cc029e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66ff5ca9351e4fd385cbf00f655445210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262417661e03f89c544a99b3ee33e78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c550f27260bb2250be2937ddf09ed2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915734977118d9ff2bb41ca97f3a2d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849f2c63fb01ce90b4ff5cf16b81872214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925b685665805f4e6a0841161733762215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b78556bb21116be60223753161fb21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396025b5fb11adde5cb0154b6b23adb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dd8af1358a70777c449d51bda3071218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ed4d6648d61511bcd0502807637a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c6a1a3dfe97746fea9d874848c723220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df83a3eab6de20530d55caab0e66a91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8a090194d86bef7dd3f2bfeb8bad1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a5e0e969fe2d042fee7ac35788b39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bc5c1350406efd402880005af1f00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbdd8cc718bbcec3795ff745e02cbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ed8ff3f224f87664ddb5aa3238a86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0714bc75f4cdb4014cabe0ee509f988227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe6b559affbcc0cfb303d41463208e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cea9db754632284c019975094b2f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ac6c0252fb8f15a9071506d742ef6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa9e013a4c1388733c42d7c8dbd0e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d260feba87fc0cd6846f26dff78cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e81bbc9aa4938929e4b20c6381893233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbda3462d2bb9cfdea8a3567e24d951234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9a4d125f0086a583d277ad1483e3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5fd1c2e7840313690715c0feaf97b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921270538efb20001d2633156031684237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257fd97324288017aafa5dbe26371d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197e8cbc4e654fbec9b5b612ba22bea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa4b422562cac692acd8173882677240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe0daf0833ff976856686e99107957241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488961d207989d75eabc418af6973ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631781456ee9ec3dbc44d23bb0e02b56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d3f015a33baa1dba1f45e3c2c9687244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6444caef697d0642e1cd6b218692b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5062a19748beaa844d03d15e990d39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9badd01a1ca566282c89e19834873b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38898f89525cf03a3034388e669ac8a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f059e92bb0e7c7ab6593339662baa9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f2cf7030b188f98ba0491c1c98142250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802af0c863f6508724c1f29ee7e63c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3528f7b214614997c8eacfe35af36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759471f4867fe93491257f36fdbab567253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477b47b73301ad7a8e7054f77a3146b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab360b758a906569c049a8945900c3c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ee9c39d38aec149d2c40333ea1a08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4234319669b0af1bc815597f56d39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdca86e21b93add966a3a5a804d310258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9ad4c16bc173c1e981985e4ae0335259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c168a07d31e53c8e6a57c30993bef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a4d7ccee2a2e01a1250485102d4e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c494482d35a238a315ea6281bb136262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eec871350c2b2f5a0c54e2f5fffe8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbf20fb533406635014d7657998681264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0a7592d85ce6e204360da018dd57c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a11369c9b377f50e9de341fa02c37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84ab2badf8f45674fcac14d5ca80ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca246d0910c56dd57c0633d847c8c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1b9411d2ed1f90aa2739486031253269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dc9b3107e94eacee3a762151be124270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d6a7aa1ee437c7d4abfdcf8520e95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa529c0f1fdc0b3b03d240d3f62b6763272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa41cb8eb465237a01043344863f40d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bba76b1bfa826005a95eea56fccba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ad6487c225b68b36951e120568a69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bb9a05552ebc3ffc24c167034fe92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c38d75764c61fd4e8c62ad74ffba7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd877963de19a64ad1195cc20e1faaf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae7b752807f696617fac0691883143279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed81b23f01fc3b839498061fb3e1230280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13215f80550a766c455a577707ce1011281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013b0eb71525b3e239d6d43d7731e56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953357ddf22c5e3efa8e73cf28176f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53afcd943d48c614e2f94951b646463284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c368061ad361fb47001006e6a337ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d53fbf72c4d19c732acff74f7cf4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd4342b6803783d59d442b15b8abe7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478027d63ed90f1a420bb4023b06aef7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42f3a7abdfa569510290dd11b28a39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b712d67135cef9dfd21005929e9d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02f127b8fbd102b0f8a05f2871f300291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df724d43bae55cced22b12746d60da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af9b674a1f324ba607b10919a54157293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0d4981fbe901f9039b683e8def931294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312334583e0fa8faa922d508941209a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2afc1b24b1ef415a07823905682384296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127d363e3855178f0b7ae5f5efc0661297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3035b1f94330a49a8c6fa9347e5a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2afcef6a903a4d4979f8a66daf8a74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fdd77ab213fa40cd33a6a64975143300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01037eb4239f0e8392acadfa72255800301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb96035e94e92a983438bf62743865d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dee790a8f7b5ce207daf2fe015ee0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bab9c9cedab262ad346d7ae5c413e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d669c5a28d69ba71237a7d0368d751b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea49647366a0ad70d2c0fb516adf52d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cebe4eaa9dcb250782ccdc55c2993307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62790bf054a75975709c5229de946a68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38920363112e010338bd7f5640afe399309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c2940af64ca664cf2d43f8b542b87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb28df8989d510b9578169fd95a5ad6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f64aa946799b636fb2ec2362fbfb3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febbf6b5c3d5587ab88ebd7232b726f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f6e85d5e96cb4d0952e07b46e5c74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5edfb8ce95121057a8426c1454521315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c7a4cc8d7698698fef16646b4c4d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48870b3c28ae560d1d33b3e31cd4f03f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b8d570e1fb6f553510a31544aa0f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365a734bcec0d1475bafd2d7d9b4ef3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debc94360efa461e10e8b65e16cf399320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887ad24851c0c58509ebb15f303b15a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd4d219c74d8b51459d51a7f54d2af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2816fff9c172cf3cf53310e64491a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee13dd5e2cd4118cc3887a6f8ad292324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca749492c3e8aec0284885753c86d3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b66fb3b36bcc12f6d325a9c541c801326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53277ea9ed6368fccd0a19b0b6cb59f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86b46ab366058201e954ff2a343be4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d45db35e48755e4b65e755fbcda85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2418978b48c62a57afd6f781081b5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7815525d11d351bb87c1ef17f2dc5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f49f7f4fe4c13162b2f98310fe7f22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599396c8357706d27860ba396559f4b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66fa15f8b1a6f584fca9b51dd570a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700d8188a170b6c225429297be1512c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f35212eba8f82bc7c4f610ef947ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5257a5e62aa0e3b0954b31f6bb0548337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8559102887bb44954ea874cb226410338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfe319c2148b7ab1f47b1c58183a43339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7673604a700b28dc17de330090e1087340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dc6662a6212aefb32876a9338f85a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076138a3f79f7f27367e1d1ce38bc1cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c9ed2ddd518379945c88c4728029e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353930861237ff53364574d223eb23f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b9181dcd6d0b1efed7b4273c55c55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37da4df25b4fa3f5f2c81dfdd8d57c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aca5d933d166d099e4a1295764e3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c722d1002d6c14ca57aa819e40ff8a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c58282ac3a52aab5550caffd300bc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07cb556c82ff613285bf44a941f783350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c7a18be35f61167ba0530b43b2a41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea5d0ca2783fec709feb444ebb68cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2b992c6aeb65c7c17dc9dc482101f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516aeb42a9841d3903c5a4da67c40f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a139de4381b02375d6dfc48486c7d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f637c2ed1007d2f5a66ea7954808d10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24209bf55de90bdc0c2687304f501ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3503ac084df180949a01bcdc8f3dc67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d894513f97db55caaf1f355a13f41f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3505f163be6b4da420b4ea0395057360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31111f3842e62a39df186090e771e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a3f3c2c730f66bae59e3637632e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a55dfdc7c3eb81a4bc156372e61fc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dc5d58fd2dc98ecc9ff2a05bc3401364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde44c50ad048ebb720d71225aee159365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652877d22a1f754b3e92d525df617042366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66dd3aef4cc1f69ddcbc308f495ec2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ad66169de68cf06385c49acfbb401368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb3eb1f007f055b695ee833d845bff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940744fc38ab86e215dfa1dbed49ce7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6d59301dcd063d55e8eda6a5d9df9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684439103d7987360391f524dd819994372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4355f89bcb3455ab6c630b14520cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6ea85b54751eaeb032e24a8513ca5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033905d33dd39299265fb710415c09c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dae00d2dac048d0a1ceda67cc4daa1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d90bb753fe3ddf5f2bd8109ca2b90b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24ba13cdf9d98a8718daab247961fd378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>