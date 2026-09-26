--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f12ae945a03e6583b157a6583996b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8383a38b94e4c2052cac5ac7a31a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8436e1c9e236f3432a03f569ae93ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8187ac78892783476417bd76c2045404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51836e21a3d032683cbcd82d377e625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548ae37d8f46dc307e59dea1921b2cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d35e3f196c736763a257d65ba7acf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0abade93cbe80f05efdd0edb4a08388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0195fedb93f34b20ad5a720cedbd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52320bc0a3864ac043eddbc68ff7efe210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39213359f3062610ff539442e260df0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c05fa9efd2450dd855aeec5302a2e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60f6051743fe8757d880345d97733913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b1d32d68ff346e5106ad23bd9b37914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fde16c03df5834432f860694bd262f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fc5ac4ee397e936a1775b000285d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21064e60dc0dbd29f5d02908de8ae82717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea9b44f47e5b7b2dc6b655f91f03d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c9e0d0b3f4f317e07f1356fd3e33719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ec3bf6de233951d9b8137d8d8f8a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcce4f638f6c181fb5371f9783dc3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329ea02403198797c69378f9a03420822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fdc829c207a4c0854e522f98c895023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b54d2cd5fdbefce524ad3636ecd3ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49838c33defabf141d6e5fba9dc8add625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39718f7ad59348049e8417b792d81ea326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78948d020b13efd2c432b3265a0b242c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c16bd344725ea9844705063470dbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac74b745911519d4356705b94dda3f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda0b152c52b4cb4bae415a6d4ac17a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c83810f7846f5acb00acf53b3b08ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3aea693992c5518196f7c8fc02df232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af128324302000a87be918c81fb6fbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f631ef9f9d37ade014a48f7acd692534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d734811cf895c25f0c57d20a686835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeed739e2b0ac2ddcc5c338eeb38d6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e3825c5bb8c057d1bd86117894a5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876f4c4044fe661718e5c836bdc057838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d020baa1b41e8f9eed53aa663ef3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59285fa65096f6f5bb2283665ca3a44940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3ef7e2cba78e897ff0c048a82619641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861adac4e04daaccbf932053bd26f4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00bc268229a08875c7b6a425b010b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4aeeea00f3b6c5a39bf9ee11a661a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed6b6faa4e028390bdc260ccf1d1c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532421b42b7f04732e43216b356dd82c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a00b40b5fd35bd7637afbf65f98c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eca1c04d1cd79780c255cd0d724bc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c77c0a88fa392612c9d9e5f703cae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b85cbae779bdb31c17c793bc9daf350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abf66970f1c4bcd2b3300a75834dae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b95ccf0bc08279995da759e5604c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59133a051e74a1692dc6bac7ab47d0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2286518c0837a7345347f1c44a9873f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a54738292e99c09acc8f8a7ca312155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2f2bdbecbf441942f1d6eaa0bc4c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f5c7f64b7d165b034046b48dd37b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508c17a3240850ba17e67b0f5a9816b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee94fdbdbf4286bb65ca0bcfe0fd39459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94924640d4a354897871b4c484f14d9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1790ec2ec1b6f7d605f9c12c9a6c8ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7864c4e4f377d2bd9d3e7891d73c01362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01b5e26908bfd01b17920d7578217463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5aa06f7b815223ccfd4d1e54cf4bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909747ce7252bf512cf2ef57490adb7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b62224188eb8adf1891e725706f7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031be300194f05f2fd1a48231d2a276e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd96f747b9795d9834e234d942fb53f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5c8ce266cc5e997af0636f523a3b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11f198ba54e4df9b255db43703e7d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fd5d47be3c9469f3de8da0b02b95971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469c4b6fff993fbafb2cd49940c599072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78728e7dbbce49303c5d6080759e5dfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf21fce4be6447ec6fde8f9b93a10774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788180ed85c1e6246e606c08ef26ab5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fab5ed514adb03759de084d2f8221076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa6e2091f1520dacff56674094f65a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa14b88d8b69c8a6a3a10cb8e6532078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb425f40f1ff3e76878922352702d0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d584ac77f82221a9055826ec4cf15f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc339f51e7b29459ff95790ac20bb6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010deb5a2847c1cc92a28a92d21ed7e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c17d51232abaf163de8dd472cd1c5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f184cd613949183eb5efb9bd181d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78afb1ede7457be5da46134957f233c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd044d8bfa052d23c526236a99de0b3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7c5ffd98f8dee43999171994e117487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf99af9d4bf48ea15a27cebf2101a4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85ccba8006d98c73e389e9ac42cf1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c667f369ec1e304cff9061f7645e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdbd5ce840262969b339d2fea839fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e104c1cd8fb91b6eb857ee874422692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc867b84c97cbb5b173ce8d9e4790a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c89e40f7eecfd03b45171ced098fcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7599bf0ca3ebf6b3ee9ecc00d7c3e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c801685b4f67ef244d6abd011cb6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df820e8698fc610326a3d6ad5d715997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27f256684fe09b0ba05b88dda436a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d70dd9d9264690aa8ab5da0f5bc9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952d6f058081c2a490144327b749fbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cee6fd2b764bc7d5de934d8c7ef3c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beea9e5c9847b49d4d79fe5104df319102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a63f9b39460a9e9377f43ef0b98bd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32a775314cdb5735c1fb296818c407104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10e89c0852d8d44d005a29ba398a96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238e64d107cee6008ce76a57412a948106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003bb1f200fdea16e7a43fe161f917a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b91d2147daaac08d9d1253b622971108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59af0a4d86c838ac4686e40e6390860109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c73dcfc85b92c6e58ec1a7e9fbec17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0522b126dc942c03e0afdb4f9c7d4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132bf408f9d027780234050a9850d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f659dbd8e2c877d022edf0c05684995113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10118d20e49f3a36f60a17ce570202114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be171275ff8f7a4eaf4b2e270750d13f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc37a1b281bdf28bd39b13a1768152116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27590d44cda861ad9517d82ff742d8d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854256da174f428ae8956426d0971d45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fdf95a9a945813581aa8d43dcea3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f101f40b3f2331029311ca41b7b01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e85e70120e96ed2e41fd79d4367ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b50cf5146e6aa8891e4d0df0b442c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c968e1a301b40c837439d60a29ca82f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bacb8b65747b921312f4f1668253a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6ca96f4cfa65cb953cc60e10d5357125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58961b869ba9b304a5a37cff0f73a8a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adf9342d950d4e384bab674415dc15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad23dbc7c616e093c78b917be99168128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2049d4bda1e7523b2ca3e294543f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03827674e10805dfbae0d2de8456ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d1ce0e0d156320220a82308837e22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1205f519b5e80421c808c9cd487f50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4d46d1f71a3fecede6b2b8cd74d1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a600f49348cff0661727351b638d2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a3d5d26b5e5fd0fa928d276b846d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c164697bb4f36d6d205bd4dfa9e1e7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f1b068ac33c99dbfe2ac04151ebd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3985d6ab4facabe9da045eb7b99461138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bcc4bf14b46cfcd60384a2f470c90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dd1238bb660047b4c89b5a449a5ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bafd5dd327e6682ac19f2f3e946be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717180a5ec53d302a3c811e773d57c36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430da41f83137d840fd0ecfdadf5828143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd94e6669826e92f9b0758f6a0a96b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b023b57e838f26cf84bd1297910dc0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ece05b153f87f9520d760364b8493146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c831c7a070ef7b3360e57c883ee7fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debccbb7e925d4588f7067de13d2f23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372af322c9342985f39e0089aa7f6fcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807342c8293494bbaf7e427ef23b5ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b1b9efbbe4a9a4809fbd074abb545151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda928909f6e777b090399baaf984000152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cb568afb58f9ce5b3281d5f24f75b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b678bd0de576ab2dadd4e64ffea667154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc54f7bd8de7130d1f82bd965faf58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30668403d3a20ef2c7df54de948c92d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a784e0e61d074932ced975be8240352157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e8270a9ceadfaa7ee99fe0ec31d99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9621b3e5dff28c3e7c772ecde2367c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa99cc7eb06c5e4cf9d51c889609199160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7931bacbaf8080c13297f6b4c6e51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883916ded7582eb6fe8aa64238f1944162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e522c6949b73e48e097759162b42f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764356ec7608db6c9acb160f3fd8577c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f3a416814ab99d77232a5028bcdb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3e8259304ff1f034f81f3d7a01261166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89d0aaf65b4ce48c4ae245b2759cd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61b2847ca9876f47ec1e7e78529e6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d797262174e2ffd6414e1d89daeecd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdf634ac8e88461511332e15d07156170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d314bb27574cc5ca37dd0fab865f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb308ff4479e9992aefe0c90cf09a4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6eaf3703c4e3abeb51e05e82e2840173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525483e1286d05eba03c1302fb9c9bec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef412bec9ba98270ae6c009d4d9fc9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e0a91fa926e77ba4e2db1dca9fa1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8a900a7f6d218a0def34d1732f2aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac1291ae9fca72961e21f07e98b58c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba07ce3f6d6851665dfa29fbb5940b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb585148cc6565a6649c0d0ae6e0e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b119eefceabfce16d824003b5b62aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11b3bcb6baab855386db3ca4527510182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9871aa4a2f6822cd0f1c7d78c29ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9481083031e60bbe98187015d191fd6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc648a5afa2ecf25fef1647eb4436383185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824198819b3095a19252df61c0570dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aded1ed076f382bea780be8d946cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833037001280ea8a3d284b69fa4101e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b3a88bdf9e1ef91a376070346b2ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcfb3e3a1a3e27e7c9745499dfafb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef24d726821cb21ca1f44d45a764f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba80610715a610d1be03b34cd1aeb0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe2d0ab98c24f38799ff6f16ee671e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc7de3fcd2a33d1510bfc3d4df6e0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8c22e324839c7023223c36f70b786195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484019a47d20094e72e64599ab1bc19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f13d4a3fdaf739d537d712f113c4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc7faaad8f8f62e685fff1e5f5de1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a797dfef41f3b01a0b91ee10408ee4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cf166a0ee47964fd2a8ee544f0ba8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280f9e9924839f36c0d62448d5d7da4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce354c5d57bc84fa81f8dfa9b326165202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cec4b5bad2e9a997cb9353aeea957203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145840787679a953d0b490da09ac048b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43f7a2e9da7d8876f13e1212f1658d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86be353bc54c3136f971949e47a4ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630805bd27fe5e89f58d0ac6d267f195207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8326cee50f5ff3161399cc541afc1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5c57cc460da4339798f9659536e56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1a3bf4a04cb6b66541ecc0381a532210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b99168a75fd4cf0017e311b0f9e4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2add6d658883d5b48d97f656aa0d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b8f54476a6c0fe8a1cccbbd495818213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817460522abbb396dd86c0b0958a9772214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dab71696578b328fb12cdeb3961c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6c338b9951307fc6688816710be28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1e252ab58eb8c094241bbd111ff14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07b0c237863cd46dc9b15f3fbf510f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c911ceb72aa1032b2aa246c4e8a11ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6298b04cc0bc132c960429fa05d87b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aba919865bf99e0376cc329bc4bab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20137db7b1922b84ddb457e4ab05b544222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b57e0b962c08ffb3361907fd5493f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf00a92f4bbe9435c033d7460bf5285224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b37ed977795524f6e48ae2a72e5b1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cac9382c253f7a05ee4f20a46253d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f300816708c9bc81e23a90fcc5f12f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bd0bbfeed77a673403e21e8e4fa0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c34d5d60d162174ece624623f58f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e531efc04ccd93d3fd2fda2d3b7717c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44775cbd39d7990eb96124132d1bd50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50072d8d6599bc699de9e67ef7d16ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c030441ba4d42c9ddf432182d92e96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930d945834f20d6467c99c41b73f0a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485d3247fa2c87e24e39c169abfed76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31caf45c63654e5bec655954e46bb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc6c8553e3996d0f2fc0f26b9261ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f0332f14726c2a7bfd08cffc8626f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee95a24b83e09fa85c6f4fc32cfeaa5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d268c9e8b0f3b76ab3d2df188f81ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee607da3194f53f123d67f2aba0c184f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcf0464986f52850adb0b0e16d4b85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9832898da6901ba5c2e393d5b6eca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce06dec31e30c9e4c93c0df3714e6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8516b74b3163aea979eb8dff4b32d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdff3f11c7a0a9807b4302359811a41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395d356feddada39ca1acee021171e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46365389cbb4f203ee3af56c9437ef6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a3a7dfb2659148af5903a782409ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14871ac40960a98bf425363ac1aec3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16772ff444fbc722215bffb72776b4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fe3aee77f2dc48b462090233cc22d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55796441eb95e64e2dc4ccc698aef0ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4752c0ae37721c3a719b4db3d0d630254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78e317a1d6d2fa018badf787b7b972255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dca790bf2dfbbf873a38f8e196e0b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca4ce78c6a5efd266ff053002c955f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13ddef5fb985cb8d082929f57ef373258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb979b975ca74d5d2f5ec44d19d2ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d780c3b5061761856ee3d67b8056e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e3accd221c3e4b109b02f26a00f45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94440af72188fce6a3f4a0b4a5556a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d603ea5693750f0ddb56ba44c89a7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b102c1c014a8c4c29235ef7529f89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411fd7c754bd8fb792a89fd9d27ad34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b2b2bd335d5214505cfcba2a29c23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804811f38246dc2efa69506e6727ac87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75700eef0be7f4792a3ed32b8b540010268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703614c0a8e443d9cbcfd9114c4fb0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d75eae9525951e9240a8ce350042a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328f4462ec96b8d6e9f2c0a8f888f07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab270b3c2a91d3e897a93fb846c297272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fe11ddfdd9716b2236ae4b2810334273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0673ae55c204a3ec7744e57c64e5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd7053b7f685e4663c3837e06acad6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc277b71baa9286ebb2781b89f480b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd046c0288fdc72e5156ab185f31c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f6c35aec3655f4306e3939558a8dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addcee0471175a84e41e47721e9f9ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55e7d2d038b64e9cb4c31c67e0373f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56df435c2e489607faa30a2e8d57640281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b638b577d91833c1f4e471d78f1d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924112a359dafd82440c5b0500593962283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5910e9b6198f2ab91ba0cbc17d19a2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911132ef9ae6a0bc8b7b033e7db8bc9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6878cfca21b5930ef857ba53b59c6cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc930f9b8ca767e31e8f04d6f3123762287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a60f9585ef3be42a83a7309662692288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd013ed03b3db32d9efa21fa5db1e73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed85c9376f9d18b085256a5a2455f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb612d897c542a2e7f914332db3b7ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fc0460f2c5a98d4a6c0d9db109751292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bec71fd0382aeba423abbcacb0ce6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b122e73c4c8adf5cf758ed1d4d18c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708071b84c685e8e56d1fd43061144c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7534b4f08f4ca8e35e13078d4a8ab2d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ebebc330be8d98f32c47d3f5f39c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295f75e2d94d04ce3c4cc76bd479b04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248a247a935584dfc2b12f1695aa994299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1a30b841e914bcd3a21f69a8588ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef0e1c5394b363d983c62947b00f95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2ff3ef0fb74d7684813326d4fcf4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4493a3e383cd11e32e6e0bfad219bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea413dec08f6f7fc7ad9b392a6b87d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeb5a0f4f83df71aa04f51b7f46e00305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9af3d4e02a2d67139d07ed9c7399e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73203d451d8b999a078b13487980778307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e015d04d0fd76ff11e255ca45085308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6475461748ec1fbf2b0d89c6e9e617309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9069aad467c0026c1a05d86a7975b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a685795f8bfb06d31748a6ae9c158311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a21418ef543a241a31813ab8c6386312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343688c9a6f82f5344a4eff92efcc7bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0258ce0f3a525cb1b53fc15395f3e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d8b62d9d196e71c8c593e1c8e4cdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3691de0463d1aa67a0ac80a0de5d154316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a07917978a11e2cdc59d904a25604317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a1b50114f41207778fb42e5a7b814318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65c28e5e7158e0223c972f40dc8483319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e13a1e85e44e68bd252e6b3008cdf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397970c6bce37b50c8ecdb2d93a44658321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275b2c8e99d48720fe382955942cbf4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0ede9f217251c9e898b7d80108b4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57cd3fb5a28eb4e8e3900a5fcf9b9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e5e32fa710963bab7e9030d40aa86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782cb4c95bb3e01a3139e58182c6557326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fa703a7dbe0ca549434d5b0e5e3c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d29ab7acdc41ab9d1ae649c6752386328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525677bd6fd4ccf45ef67d232925994329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733144c72be614f5a21fb66a610e6084330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d358f41d3522670abdf9538276a3bf8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b795d337868500577f0e9d06acab0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dff1eb8047a20e07cf84fbf259e3a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba67a8ce484d1254f1263d50337b9b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19d8b21d0d5ce90aa26d5cc929945e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915800d3d6a4b98fb13748bc8a46f61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a2bc1fb153d426b62632216b4ab15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf52f44b4ac749b80cbe3bf9d03fa43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ed0fe4256a26a98c03c9c84072f30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3c64b894874225c9ac2836596f045340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5218787c506f4c0e74adf932d1785341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503f9f958957f0db1fe79f74bf06b67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f6628d51a652bc026a702a57eb47c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203cda1a01156ee0e5dfabd37919e81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51143c77d3a30d50bcb1963d458ea4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ef05ada445d96d85b9ac66ecd3b4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b717878e90c63c8cd72b79e12f75de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5ec3c76f61fa79b576c3f8d05653e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d451bb228555d85e8a0cfcbad0a9411349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547d462f4a5a0259ce0c56fb3934dd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7a3698500825d0f8b0c0c43ccfd85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b8ff8b418eb5aa17a1e222cb34ee6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69257f5a4b5c450fd0b9232ef1a5c4c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679eded4666299b4b5380a4e4afebfd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d22b833573a2dbeab06ebd317c34c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b598be24b29055646c9c339458d868356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dfe95f2509af2c539fd80e3ad4883357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562df3cac687382c9d684a4a141833e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0937cb83c68f76b08007d51f80a97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab4c36a2d0073c906fe02632920afe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd87e3768c3ebce66c22f63a16c393361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cc717b5a2430792295d41275c7ab2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a156897e0678a0bc03157c47423bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08b18ef612a1fd6c962288d767cb59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573475b45b67e57e3a638bee9e67936365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fc9f17e3bf4ec96b644f8bf473afc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8d5ca38c973605288ba156aa5c8a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff02dc61cf3f6a95e3ec99e8321c3ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735ed17e127cdd94e997612a64e585b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0250b26b4a77f506958333252dcb28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff14f6b5ecf9ece72a7eeab09bee1ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74d84e46eae2eab016f3b541f903a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae78db016802917a92d677ed8ecd4f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a838ddbc59b3c2fcf685e0bac466bda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6f2c2c5ea63d56901059689b16a50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790f80f322cf5ecf73632d9bfa66227376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06123cb1dc4860ea4ae2bc62a388e3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de17dc20d986eb6614373e9828e1c88378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda42ec22c47a930fe9954f48f16e991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c957056ae551263c663cf9c696274a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7724c9d63633041bfb7774f921f8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f65a6b2f772892e6aca5c528d50af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732fb402089982cee8f01d9c693099e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c6ba4b09e71a4268c14c9675e9c106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e097378bae4ee6559c3a1f12039a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d4717e9d6c8fa7258a49a6d6df4508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5364229279535c13a44186c53dc77d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63835170d02052b6e598179e805e7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84f57156d47686a41d76fc5c62c7ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331829c46e7bf01376e704730399cb8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a729561d7ea489c49b6f0d1f127c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af177f7f4d9f911247e09cb3dca4253e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc591b5af97f03cdcfb57e436b8d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b89df4d5d59843edee0738195bda816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1fc422da6d89daf420a0be282d40917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82466ca625aae44db5d6c4495e604218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7a30b19845aeb3c59a5cf694149f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741e7cb65e5ede72611d6d2eec2582120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56dd5276e7e1f7c39cf848739700d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321df4b2a1ab92d878f85f86f83040722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2d9ad53cc9ed35ac391346f5bafdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d80ba25b325c1dffd5a84fb2d5a6cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace2f2b78ae1bacefb1aa638e09f62125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc84dd67a646d1614cdbb4cd1f78cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290c96eb335c560f59daff43d0d8b9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2411edaef8bbc2259c6bf06b10b7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193b53af789895bbb0944ea15e875fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799056cc91f50bbec3765a934f3db9f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d4084470ae100e0506a4ae4da1b6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85492461b2b8bfd4463d104d0b1807f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11fe39912ac2512df0e66f4592b15e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4e31ab63e4c3c351104da441c41b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f931adb0e7947eb06414ce900d8b9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97d2f10ec09d44fa57a3f7ab7640f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fcd0414dd94e22d4578e0091b9e6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e8bf0a8f881edec9f45ff10e5e63638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093cd2b56093d88c3a6b42f0f3f78839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055011c2e764a9145e2bb1173118533e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf43a204bd0be4a7916039457b5a3c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dd303569d3076a8a98fe8cccc9d0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323a3c807a8e574828b9d0e455cba8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0d715bebf69add7f5778dc4b075af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bb124bd62f9fa11a691bb3b05269045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eecd82cfc4c59d658b49cba3ce010a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db222375df4cdab594ceeafa1692d5b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c039603b8763041d9949389ece1ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960ecb0a473008285d3ad555d5c602349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff1dfcc71666c001e6b4ccda5dd24d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c26ac0bef56c072c33ce30ac3d3ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65359a784d8c30a01c329a5bc4b34f4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572dc24af979f86fee9dfbd4bf0a74753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea77bc65210db5ed6fd1eed79c20654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a980fc7792474b5b452d7b2b972699755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fe0375790ec5e4faa8d4402b35cb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8a45d235ab7e8b83142fe8fc7be3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468a1035a367adbff729fdfc8d6549f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaf1a2009e5f2eb1776d16c5dbfcf059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac412ffac1d6f3556896131eb59afbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63592af44c0fad44c46dd51c20e0dfdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caed5665d29d587130e0750edbb1fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92d15139a0410a8f591ecbf9ebeb0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0381b1019a71803a3420df942ec7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da07ef0dd880358252c75283f12b6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fef5b4d4e1c22fbf6328763533898666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd805fe8d930ca7d29833ef40a05c7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c16b26f7a3e5458337f38eb2dd45ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3da1df9d9f55671c8cc705445a507969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accb97e8f24731690685f6bb869dfd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db777916b143421dcf662f7ff9940b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4cdc9ca9ef29ed0cd06576edd067072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ae92f83e8d6c388db8d537a38d27c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921bea75c3b240e2e9dd771c8150f9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ccf582f0f2a5cda6eaaf2d84f080175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f2d43cd7fe6e4851358895d2454ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15d1d59fa3bdf5e0626f37a66ac26b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef303129c4d35136d8ff2a532f1fc7c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217d29a72bbde504a5fa012cd35400c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ec26f2f217d017ca26b4eab62b97780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6dae3c08da9386de8d96b8c63a2cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291c1128928d8fb714404467ffe7c6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdfec4b955b6cd1b3d50645d29db9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f428b88826b31ed2fb35c21706438e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21bf1819e90b9a8703000892e4611685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b6641a523a9e6fa731292bdb98af186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6004436ff1bd5a9aa8fb9d25f75b7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4351ea686c902aa6518f0dcbd20f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64538926b02d39da89c17acbd68df9cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8bdce95d8643e19ad87575a6dd53b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864a06d993f3ef3f436af3a7fab661891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7436bb2f36681994b5d4cc43ff51a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c533dbcc92c0ffb39e93a2ffe534b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db46af36fde13b8cbe5867ec2e266b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2722d8821551e6609ba7d8009d114cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb08c2743b1335e08f765dbec0963e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438c75a3592d544974a282b4268837597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d068748c754ff72a2651d713e7abccb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1947283f8fd637f5da454b38e623499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d22180ebf2a65637cde6d2b6838b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea282a14d54c82e29e5416b2a9b67611101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc627ebb17b01ceae6785a55bf506a62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2ef20a27bb73a59394d529f297b52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c61c40757a1c72b967ec67c5eb7a49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c999089aedccf50210ff73eab9177105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178a0f726afeeff25a77261b2b82ce5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3114017c7b866df1107eee5d64be9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12badc40d55b8826b64c7fdd8a354b5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a85263e871da28173d3f00a23b9b8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cda51492ad453da9665b3dc2b0a085110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f88b3e3170e5f5d21674826b7564d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c446a03482eee0b19fa2df7f6ff45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090315de79169fc7ffd041c32c0c6b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdb135c6ac85cfafc8e56a09bdf9db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b926db3924c645d8f49c32898eebdc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbda6b8f8960ffb30b8e2318bfb105116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074957cda4bcbfdfd650837fa5563bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c2b162f0d4ecf1cd5edf9a30798d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ee4e70137a871bbb858a35524b8c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137a5d35ee4a185dfe636fae9ceb73d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d802790bd858d99cfee6e1308e40ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33628b74c7d92cdc2fa4f802bd8946ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee75b4c56e07050d11273c0bb4c8e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1146e9999d565f205e2e2add0221ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439ac6b150c85b1716d7de764ae6df3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641672dd97c0427f0486f2844e9b8a7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ee9c74fc4e5ab0ca2b847aa061f67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8c6f72319e3e553288b064964e5ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabe4ea131c32444d7eb76d78ede6b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15c95728316ca5e50bfd9d68350b08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59238bcae3526375906e46c4bf721acb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6f7200f1b8265cc0d73b4d0c36fa9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c8d59e3493b09d41ccc01233b5808133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2a7726c232aaf69d06a78bce8e4e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549748ff1f8241322710f84ba8e6abe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ac788a7fd19db51bbac67b8fbc4e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae223fb85cdc29961aa6618085c49f4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0e419225c15f89a91b261d013d13a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d670e3f94641c5afb881b62e0ff94f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5c6f994a40d7d12e7cad2e95aef4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91285a60f0265a3b0dc897dad289b52c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7b3e0cb57593b52ca955a4a499216142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bcc10e32957c7c0fe6f4ef8ecb04b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fde11eb8dc75ced29a98783ac9fe7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884265d52113e2a8792aa9f964b91414145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f35f92a42a1df1a5849a09a93dff22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ea491fb2c74359b24f704b6427a02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9043835b05c84d1168f175a14a504c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3f7dc785f951d70996802f0feab40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a9a5e3a7b3823813a13e71304964c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ab50dfd53d3de3b46252c72946297151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46864476f590e9f02265f78453ec57b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ea6022d6df23060492c9b4b4ffa96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c66b662ce84340a556b9e78c4fd8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2da61ba4d2b7529b1f5b9254b4805155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ed7b8275bc08ab9c5dd21013c7c41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8938118e592d6e9a2b5ab3badf805157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d800e2515f162f9b80b7b99ccc3b95f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd14c093a90199fdd9d60cd7153479159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ed1940cfa487e3de9582199d20e1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecbb759385284f711030afdaa16168161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da2c782b085ec8e949b82d7ce26a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41833def749f6b56e681938f78127a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7b549fe7c9c300be0c90b5d7db2b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b2aaa2f775b96d03197d20d591178165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fefd1bcdd2d4dd433387cc7606288166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15229e0eeb2d073e10fd122f7fb6603d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c8d5584db190335e0460f998e7ec7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65657196382467770aa49fbc5d98877169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86eb4905281c3a0ea6adf51854e0462170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a11cfbffcdab589dcc4653887bc32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdaf0d731b8e5d89d275a15feb1f30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e16b1d0ef76e488b02d6835b18598173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f30f040744c68b24a6b949b7a351c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418964228c7682d2fbe686a26c9d32e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fb34a28000e4ca06970ad65b43921176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d991c4089123754cd419b05c5179cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f078e1c7b6c63fdd3cb509c4f821178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6de67c563478bcc0c4c4a0acd83fec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed879c8c05461779d3e3f3321652d070180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84920c7781fc4cce525c60cd85a706f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a196c4deaef1c190a2b26c12974a8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287c629b3a7f13d7ca7957f653c5209183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52efcb313cd9d9d70eaa615845c857184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03615996694da394d4061ff2b7c5bca1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c8888cb46f820a9c70d21ed73d94f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf79ed46382ca4bf59379ed293b0a40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52c6f8a21bd4ffb52f04ad4eb6eaf7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc7b08b15222b2dd4996090589b6c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365aa72be4954caf8a7f2983e2ee0dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73481d92e314c70646a0dbf4a15fc22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70433d18e92f4448752f11cbfb6e706d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea0597fc3d5ff42de0a3e58f1c3a2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f9d0373e8f395eb94aa984bf6dc13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1176ee9877710b621a449b9114a29f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e2a7cc034016efd4d9464a081ec3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ff394d71b731405e6fd746f54a741197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b47c440c7dce5229fdcf8a6800ab21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a75767caa854051c9754eb0ea0c00b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdafed5877b9dce69cbd59881ac620200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b946ebc2e35599ff6a6344c0d70bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17e5851e2105b9584831d2a7ed2eb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059a13158c0d8fd50d028c3cae899c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbade4a4d521e1e769db04047e8cb67a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862586b52e7dadd4e8fa8337196d6ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bb1f256f11273289048af86d34a49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2745792f882991ff2335f56eb11e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065a37b90b89f26df14fd0556148586208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76b73636d0ccaa0e2a80dc88e7f442209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec9374ea01d5b2683ddecaf2e6b0e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466d609496a8e807fe1ab73e8dd31f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1019a27c599738ebd2550bd57f1963212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847deb0c5709f89ad0cb7d10ecfaef95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91070033bcab3db8bdb0bafddda853ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82a3a0de1fa7ab0159a56c659108e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e0c635cdba02b01f58678cc974e4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27557649aac10c2931cd758cc57349ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e4cbce800b7782e262fd064b4b6e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c603008401be36bfb0b6b5694fe669219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903a0f095263a74a38f10d2f9cec367220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ff2f31d41e26bf85c21b19c8fe554221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f72e30d47a5ce564571df008802430222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafc943d5f733b3073f8a71031d40d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1702f9001f685b76824d941ede7a988224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102d2772974c71227e6a97dacb94a75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e9535013342da74076923ae94c095226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e5a01e435b809285723998f241cbc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bcdce57b501e2f1cf759dd1cd0bf3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e087f06c6be696002b4796af3838f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee04ceb7ccd34182ee7d422b5a5829b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe652b01a859cec2dac7e22af92081e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202c5ed93d1921e537c8220d2278daa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c482920c4acebdcfa44d50666c1fc19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d50bfbc8db711bdb5ae4761c250a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909ec1ca07d53cb65807dba5dd6e1a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88734edf103614e12aa8f4b10d190819236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c889c48cf7ed4df304b9eb2ab290042237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bd7c2c862222686f54d64246de9cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bdf211db716252dae64d2f8f6a5ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911310e0e9180819bd695637d95481e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4d2628f68da3701b8acc64b17ff04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227b160d1a759c3d8f998d41d29d51b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269a48276b0f6aa0b284b7f15cfaf9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591106e9a47cc049064ddeb16ba88d24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f74707d47296e4d47de6dba51527ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b042f28f1d47d1bfae41c1896f8bc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77bcbf096af0952489846d556f9b9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3c867199c4f247b9c2c81bd0737e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552d003ff08ff3403b870d1a1b6006a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fff66652e000a1f45dd8f1940a554250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565b8cdb08e78c7813545cf89491f61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132b9cce382ca3cad9859f57bd89f50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe2a233080ec1d7bdc88e30743f4fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78672495f51e82897da629d115b09100254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51822e6aefe736b59b4a9bf7b0dbdce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7141489893a32c557eb24569a37903256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78867fb9fee4add133a7d24fd9080e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6c2ae9f4245ff8a93b2bff6ad5196258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882540e9eb61e25427b64dc62588abd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32177401ab460ddd880cc120eaca7235260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf1f623df6c91d74f1d78d3ba0d2c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f266846e654a5e7912ae773c28313e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b082edc3cbda57466b2560805af7c9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2ac10f7f9b2e76509eda7077d517d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4ea428b4b3e065f6ffdc797a37fc0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521dff38494e2d825c4ae8cab65d865266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034116083710d9c0e104bb8fd53d1ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e1322f384ab410da1f841f7ee4e06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1998bbc62e27735d48adc39c0c3de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6e98c609c5b0d724e391851296346270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a36ee1d74660fc89edb462905c3e38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442410cce700bb266b017e3739a1d2f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bed673cde444bbdf8751e51a4a591c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff734b48d62c3a8da5b7c4fa6359c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e32823ea5727a40e2f5ea56dcefd3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a229ffa3fdc03ad6fc2c7ec95581b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e260feb177b9ad01c9251195a8a007277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17896ecf4b6579c3c30b22f7c5f77a2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fc9850d15808dad5d5d5c12a8516e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cf395494b1695ad0f132c212ee4ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230fde1aa4226d10089b2dbda3e1806281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996091d37127ff075b4c166522184fdd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379064db82f9de8373202154f0aaa93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be5e84e44434a9ea9794e7a4fef727284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b14ad8ceb25a3269a8f891c43f073285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843cdc151cc0c4dd96dce1447e906e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127a63db35bb5fcab9ad50e039d27f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec77318f1f4cba984e406531932345288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe036de07dd10a4c1342be926fa9734289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fbf8ca558d5bbb67e4c6a6afda6b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40209cd001009b1e096fe57d8cc83cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4241a8c08d4c6d1dcdb01570e61271a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563d3ba8d5049d2ffb88520e910c259293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704a04cd08febfcead813b6271f1453294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c3800ac67405f04a831bb16da42bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd75d7cbe75ce09be2787cce8e75cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9af35d9ebad7cddf8eb4a6dffbf7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4806a9848ec1e99f1200e3e026da1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b83d1b3f3b86ac28ed714ee270179a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7aa5eb3fc11ee20634a697b94daa9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921aa30356b06cd6b44b622f3bc7b69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1be510245b6164090ad65361660c41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a4653e6471752a98181cc8fdf4f46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fac967b71ba82b29510d484cc043e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f4627e82d2f5fd92fd57f6b198aab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7e6d3e82481d0062c2c65a234374a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7169d0e8701a9a8ca0803bcd22e6933307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933ba527c4dea0c5d5f66f3d12204a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af77b7da5a7a659b4e951ec0e462aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e6247975d526322a495a3c62b6b27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fda82c4a4b3e2104f5fe622f80f31c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d51e5a495b41eb58e990d451630dfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953812bc74505c1abf0902db899eb671313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b774f691953928b84d36d4aedb6d2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec0a2c005eee556a9a4dc38e026040315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dd7184d3e0679f334251026587da3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0734f8bcea5b9af276ae6cffe8f30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025bfb7b57b6ec8e03f9f7214304092318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c617086a07fdc52607d3ab8ed37d46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22b7f351ff40e98eaf3dc7a35df67d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a73002c89706432934006892907121321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c461a609d8aa4f901cc1f7bc849063e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7ab5b7c02c7f0504afe2645c9835c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41733bd5a6c82f7aab43b9f812722933324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35692ba41257cb594544253581b68001325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f745350f625864f6413650bf4a3b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057284e61e840de4caa380e38d0f2e32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53196ab3a0a11a39395804fdf246a19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046af12bf594ed992fbc88f79675016329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce125a2dca1cd15e8961b232390839e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3910e132acae2ee03d187b8a44a40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d031b9e3e24cf145dd9d34749fb387332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772a24be143068149740ec8113a301b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41e1f7f56f2b2081ace0ae6361430c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de85a8608ff40ef215dd82217b0c1d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175593d1cca33253988a50a5910b8c31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798e5002fa83023b027dfec337932cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c27cef2117cd580296c18224af1d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12db61c00e29595bd88bfde65b5750b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f70d3e847edf8b0fdf7cebd8db121340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4a5b7d54fd413b4a4fc20f56a34ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44ccf90ea64d8164c3f00a1618f363342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c06fb8da143564b05b0733cd15a2f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f272431e52e9b955e2d74dee7ef7ff8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1df890450db03d03c83b45fc5556a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c672baaa69fd0bdefc9d4d7060a73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4710a7917cf7a0d5e906195453176b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4380f933a6462a8f7d49e6091b5439d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c688d616f8d8dbf21840a5c728680e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a36bb3c21b03ee3a65c3193291ad68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5789178851e6ebdc6430c7cc5fa84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9471b501c2a454cca8f9d9ee141548352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e3dbf2127776596b923017d02c6cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac76b3fa6957f158629633460e8a8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0eade2c3a9b7c10e0265286ec665f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080e3761aacac59709c67d10912cdb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5faae2ebf0f93dd6b71842b9dd8943357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57a60725dc6c21d1cc8de7abdae646358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052ef1b6d4e083173b4bf64b2679777359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1521527cc04bfbbca8f1300a75a2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccdbb3ed15b17089c9551316bd748d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88385480389f1a6b6472a472e804f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c256ba2c04fa06ed055e3e28e61e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fadbbe2d6a9cc34b259b7def114a9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a968a900042a87d6555d59529648a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f8642b2d217acfd808dd2883f5422366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb03777bc6370254db29366849347b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98643145932a1470c8782d059f2fd2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfae58ec1888e448a74facabf3d58e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3502e25a5612eea7066f7390ae006370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4ae688e876bb1281fa993afc958c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a975d722dc677af0888bf20e36ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecebb997aad75c7efeb5d09ce99cf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6393cef9213bdfe9267612a6be95ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d421365561a9a93e63cad1111ad8518375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f59d439782e1e82206cfb13c7763a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045add3f45b4caa7ffd7b97b716bc05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817917240213a81ab4e36caf55a84527378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>