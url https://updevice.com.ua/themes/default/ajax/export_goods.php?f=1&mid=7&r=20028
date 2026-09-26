--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930efaff8449bf0f18130788f1326e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494a3c3c379e0cbfed1ac5c157484932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8ef50fbcb81f82f843956d31bf7343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc152f7d91f05a5e423cefe4f044e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f89cd66cf3a25cb38fde456bb992f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8b7c65a4f7d27f902549fe932bd006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64414098960b52c09a6ba856b106ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a812d485d8260615ec3cbbb331b0ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e4806ac9217e461005696c36858869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f6d43d59b15524086ab521640537d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffe31d27927baacc9b39722e91c25d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d629ddbe19911891f58086b89aa82ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe58df46d0ea2cd2af76bfa72ce41413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92678c064c45290412cb1f071508c7b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3f48e986834a89d4dbfeda4bfd48a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76648797cc671f1b463c74b403aded16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50493060d4d1be0f0d09c9b7b7d4363c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d660206bdcf0305e62c7b18b5d25c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05b30ba379c02380679e98c4698f3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c06036c15c0f760b00f431867471d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ee935a74bcc3dc86250cedb611c3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f1ff742d3f517fcd1ae427415c99d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ab5b4af0687ce6c0ad69d04d2cceb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170830fec9f88350ecd5140bdefc0b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a42a28b10b36ccf41d1afe9c473ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ffb520fa54d5ff5f986e5af5361b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fff39d788f2a4fe8633091fb2d07527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab8da0e92f898203d22709183a302b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d84f284d4f3e6209f8cda8ef6b12b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7154e8b4f836305ec1d3f511eea0bf230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485fc13abbfaa7ccd6e35a2310582e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce7c8e29c8c4f808494eb71fc822f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7657703dff764c5a28656729bb90133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641772121a61065eb846ec4b03cd638534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43217e2a4466efbe511c726a31e3f18a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b203305c7d9a29672fb3924ec7e1a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06fc0541db59deb229de4ec0ed351f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022f6c6a5199cea34e38b4e00ac6e8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaede3609b43ba5aa9ccb3400b459139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60d0a2e89711f218f6857b08523df640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad78fe715267698c77445f096b4479941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc13b4dc25c722f2163ac80c19694742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0cafe167912716acb684476050a7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c519abeed81fec14f5eaa1b54002944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c209e019397faa9e32bff1a38f54d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51283f4a535f57011ef3f140bbe3ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86142ba16e825c13460fe9539eaa74a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead2734568771c9ae7b35110cec691048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbff80d641509294c2dcdb2d39a8a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f70caa945b8c3233b4e28ee5f7e4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b870b3630113f016d2548289b734fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d92772fc0f405d8977b35ddac19d0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dd144836936f612a33a90a6afb89c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd444888303e40889d7388abb2e3321e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3125a7905b3764e1442f69817755555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af115cada88efef5118169e90956eca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8e026825ae196f2b3059d1f40822957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad8809145b8931dede87125cf3ae6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffe571edf7697f450844b1ea42096459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf1136c04ab198fb1e2cd3ce967d5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0c52775d5be46511f0d9a0808f6bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4027f7227df04edacd5e02c0eeade062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ff528558ac9f30c10757a05a864ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53286b132fe6b0a0d5475280f1bf105364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d40c0b8eefdd8967365ad8966fd5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcddf0467cb46207e579f5fdbe9b5de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfa80077f4bf138847d8398c5fab5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91cf76340e389baf7f439a777ec8d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de5f01e9c86f74feea992f594224ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086f01767a02f229d3d0a42322b426370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac4bd196bc126f516d468a035ce31971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681291e44ca2153f86753a29ae65d49972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8490ed01d52fdc74909a34c8644d0a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed828774d5ca9f394c7119fedea2c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da1c010ab126f0164b8added97f85775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6cd257933522c7bdaaf6cfedb2ad976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e991ad9ee286812cecd86b484830ab177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcdce15b594d4c817aa2b041d20d2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b7227be13e83aa4e162731699c18479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fee49835be1bfc3f90f705b4366ffc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4b79a975b602fe81b1e17515d276981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3836b241eb05ee106449c22956cbcf482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83d773c1c1e17f77a5db743464675e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ee2eeffda65b2a360c0005a71b29c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777b4f3f840e3045591fd44845f680985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828c8aa6096c0804ca76a6a7c560be986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79461cfa7dcea7bd18ecca04c47f4f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f78e791d0fbab766e8bcd5c0cf141c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd4d87e24700adec7a5d636ce63e7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e0cf40c61618a7ad717cd18d80f7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ed1c053226115637a029f4f92297091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7181e18e767c1680fff9185699607d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c911ae19c26ad47923054ca0a110ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b61ddd85f4fcc681b9a6d05dcd1dd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a628dfa47ed80d8a9a56c25329ea3a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2986d8ec12c3d9ff457613aa18d4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b4bcddece87d347af63877d26297197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ab0271f6623f8bc113b8f3cb5163d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454440ed9ef3b6980f501809370ca85e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013c7b6e053f09b5515e492a11e551b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5478145c1c55178032214c244b5b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c14b2630b8e354c8775458e9a70c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5d9d1f5e98f10c36737a535801921103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0588f11c2d9c641280ced418410f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3506b4010dd223eed259f13fccf52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074ba0161ff681bea21aff0b48c4c8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097bcaf0737bef21a61866f91e70427107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222991b04e3ef75c2bc324ad2f5cc8b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58962a6bd6c0f99e658fe9e70a837c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813efab871eba271f5ba7e5e7cca0ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588324c74cd053dc1b348ca83ba8eeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba34f14838b9bb763d902f47744704112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db329c4b5aea776f01b96dcac92eb9b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c512727368680d3fef27153ea09bbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b77df4184607bef2bd27410c49b36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47f160318d04afe9839a489ed722df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67b3c0332fb39754c83eac84f9de09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854facd0217c30064e7d7966f98de45d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1501ea75f0f272ce5368e729dbf6c0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24634960777e60c14e964b558e943227120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec3bc4157dedf17063baff0b2456a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a9a710270eb9b69f858354d82f80f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9c8d353c2544289b487e0dc867fb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66db6f1783bdbd306b8d212080e8b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1e2ae3e19235caca6f92ee7bded53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9808895ce623753eaabf46af8bbec47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34359fe3211c96b7f425451be8a69c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e78291dd430138de4d33aedb1c63c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99ec57d22feac5583f2d57d06f73f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9734e556dfd3ccb7d7c4fec9d4c1480130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa81cb9764830cb6be15501a0218004131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83515ce5ec92e8eafb2b50330ad035d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf353f3ce91c984790f41b17855e8489133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3861b625b79e305caa948991ee22e70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5ad1ead11d4a31291ea4196549141135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838519e21fdd62e50df8140fe109e0bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147faba22724ed30313f2fcac07f51e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f8221057c519246319d89a1880731138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffa86689551639df7d375bb47d6802139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e25224038e4fbe96b4ad404385c34e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6dd4b5391a6bdd2d102f3ea7ff8b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd74436aba540590e4f3a9a89af45ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8e6743f171387e179e1054cf11d86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16683d46ceb701a6e4b10cedb5617b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6317366471eb770d2a7011d6d3bbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5697119e147f06d643e042b204f73b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433a28bc988809725c28b8bcee8809e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5bb1959d7fd58b443450c5447969e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb49e6fc7aca5137cc6b0d83a31db3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a4e31779db7d306345e19b02d2f61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d6cea6be21ca6b35c1b342bb1d80e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b33bf9bb26272ef7a719051c23bf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9364e5afad8852c8e3ff1ffe02969153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82030d34f8287c76991ca821c364442154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b44bb255da3f3ca83fe5555085976155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40595e4521b7a7208888f4f2f86c4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c7131e69bc8ca1ff9cfa9f937e752157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270caf9c0029b576a778da85cb0ca17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639dfb5d7f4e366806a12e55bbc831d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0366961a30ca1eee46802ce10d50a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb0bb8685e3f5e4905de181c221abe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cf2cbd4a794ce2ab7ebb0a7e7cbf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d01e5bf41b826d96573b2581d63bce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c958e24a4d8c56b02389681644db23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4b31456ac65c010d63c4bba73318b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75693fbc7471e29f36a6cfaaf8b0ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcec2e5d3e4823b2cc4ba8387ea726167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889792811d3189bb571a9a7bc190a3cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4903a45547c366b19addae51e3ed8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e38292ba50f7c25ec8bda7de9b98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c81bf8f98549e292591e26d43b1137171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b75a9b86fe088575802edcccf33ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758248edc71a2cab308cf5df0e2c2b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3c8d1a5d05d4c98e33f52c570123a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123240f3aad2334ceb6223df5500c668175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15cdc8890c1e45e08faeb56669b372176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a229c35a94fd55466f85b7633901f83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975b3ddb7c82674d112f96dec68eab0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f88445662443555e25981fea87ac5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557b22ab0ad25d99f829ab417705fc1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200ba2290ea71b41f1ed2f2ddc5af2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ebb34f8edda756f70fbe30f5a38eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706164daf080da31faeff0dddddbe82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50ce824655d24fd4e7b4de85227f63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62898f15c40490961e1205ac27d1ff32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f9566a1c3c39faa7f3da251d7b59c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d97479ecabd04558f6226d49bf23f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad582b92f09aa3f22101b5dde11739188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2b6127efe5f4ed0c6b5ce691321a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a78d375eec13d8426bac2597b62f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462ca624333f92d479a547f4cbe90d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cce64c06dbd709672ccb84bd69678192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa7c0ffafbce3f249fea002db991a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839b7ecfadee1d4d423a3f2bf72193e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470635d5dd065be278380e547fac4b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45e5009e3d093da739794e6d70a77a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f9b77a323c44fe3f36d5329b3227c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd9289b63ce9756c87aeeeea5c0941198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31997fc97499628e0f97e51dd0077cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3bceebda7ae9e5fb7408897eca488200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f9b3c0a81fb1c63fbea8524bcb025201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea66c3aec8754e103d7a8559b20f0a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341b091fc7b215400af2ba473f7962d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0f5a5bf4bb01c1741bd087d58156e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefdc3d27f22ef13a7a4065ae6b37cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf859c955a8fe54079d644b9347c9f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660d8cfc79a7f1d825a29817ce6000d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11f3b7c4766ff6d4c02a7bcebad355208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b1110ce43bd99fea87d9c1a15173f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab3dc06a0c77b9c9368e0c9bbacfd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ff2466931cd5157ccc9195b71e1f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a0f2b4daf45d68964136a46b24b6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83334c93104a4030058c9bbd75a948213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c7a82f93975d60e55e00e9f6c6f3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa98e6e383dbf2c496c40c874fe6b5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe98fb79ad51bbb483bae55ad723415216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aa6cc00dff6277ae27ea0244e17b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8efcb1afd56076082d0e7b4e286699218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc7649682baa426cf6b689f59bf3cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9149688bb35c0adc486dc65a8906b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df5d06e378cc58bff7e2f9c7562b9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bd18579f8cd0c546efafa804d11cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed21cdf691a834069356dd3eb0b06fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f948d219d32df6d6421ca14df31b27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180cbc38c93ccff0bd3f3e199405278225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3cc8f6331975294ca4ea9030e2a74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be785d09caded1224dcf6282f46daab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc349f7f3870619e13adb2258a3385228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701fff677277a1db5d904c9d53a6118229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2696056ffcffd63ad2ae4dbfe9ba409230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4f0c9d147f2fd4635cd886aec0e22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbf886655cba5d2247d76bce8d6688232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374d8cba406cfc5a639b47fb4c24044233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989536a927b79338f55134173289fc38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da208ba49acedd5adf5732747b250ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07e143559289fba4b6e31233521799236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44694947485103b38dad9ea079169b8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9da36cfe1114127c75b2a1e290620238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d077488d572b9f8353f618f3566dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fba6a96f424226b6d6332f091a3e76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646cd25b8613e2c3ab6b30c07b90edf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e47200dc967757c1fed557abdef98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c9e94b2d6037f317ba1b1382e4dfe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f9ba4d6239c451b9035c8d075eb00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299431f2c7d2ad9b7361c5a19359c40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba7d56b71b9071e77f575d1f9109f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d77c78f1bb2f098173a8807e592e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae8ff5e6c3650cbf8c2b06a2d6d3a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e547334c7a5e0701e47ebc11cd6cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8c1c1369bb5f5d3a9c9eb89914bb9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486334ff240c2a8762c024b79265e8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c1cbb2d0932bead52a8d8ba73a054252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6afee9e0945c739c3e8b2bd33bff86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f9068e8c256b5ae5ed45520e4d3eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be9fe91a9f0cb7e8c8663f1ba2296e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e276ae14f9ef77a614d76fe4caba0cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7a6ef48b72329422b34c14007934f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fa8ab00f2d88392308cbe11719966258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33398b293bec5bcd4dac918d7a2805259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3da76dc69faa174e24f14b17996ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a68a459ac8ec1644a22918a39ed57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c365a6008ebf48f3ff51715e2fd28b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9deedb98d4877ddd756c83d889e5bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4663e13e451a13ead5f317cbe36eef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeaaec021496d056f0e1a90a7dc29d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591411b499392dc9e5b4e5c64488bcc0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafd424c2c0e4535ff48cf4689e1221267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba0ad89ac96c65d8ebd0eed7fce7e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4501da326099f1ee9cf4ec1871b0995269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3afbb2d15f6641c4c8cd1696684c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2e8d2611363753f292f06cdbcec38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f897fc9684b54654febaac07d56f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87355e0b88b567b95d0f33d480ec1d6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd52155e9008a04ea5e828d4613d055274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b370c12570d3301f5d902374d9e6058275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683100ce9a243a0931dd02a414519ec5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef36101cace1c47fa1d9de7f3989af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdcb8719e439dd54f11df8fa56ce33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fe233d1ebdf7528a8cbcce08a20a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd85c27e6a13daee04550bd40b33c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6e9af0891cfc46fc33640a9499950281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66dc588532923f1888e9467463dcda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d0e7fc390ce09d2ba65a6f785984a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe919e464b2c765f5c2f96c89e99d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259c7955ef27600321610df784e414b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92edef0e3f318ed6e5bea059caaa81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840fbaaffafff325a3a811f0e28221c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0083b2417a777a7750f9ebc1b01327b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b112fd3d6f26bf719af6ce9250a88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60339f17b36f8cd934aa557e72a347e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3443181c20b96cd0bb26f9896fdff1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039a6382d521a49bf36a74759a23167292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13659e1cfd9fd3c92d807a462dd0606293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c57bdf48fc6aa54de363da90feb18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0647e13e5ef4263dec4e6ae1e25ff3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89184ffad984bfaadd945ae398e0cfd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80396dfa77654d41e39ebf4b9b9ba716297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761265ee7128da9ff4cf717e4a806e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4e67173e48b8d6e0d8c3fef84684e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c9d81c3d7364f69eaadba6da789a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1a31d5b5c02cd3cfe1e30b3a156a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd4e25b1de50c68a4d57113802026b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e4e64978dac7f8c519cad07bef67c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba5e4903f965d0fb91ab73fb538d85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7cb05642019cfafd8c19717b783d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb507a79273fdfbc3fcf723b401a46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663445c55a96a1f77c7d96241a807410307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f2d7e507924d5f7ba11fdc59a0380308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36184b4c21a0d91acbab3fff0b91c099309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd82d84ebe061816df75de99d95b5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082860e858032866dbda67380185d02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923611ac308cc1c37fd361ab99cb7a82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d38f51619e07f6ba357e4077b4b63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628133db8d49714077ec41684a600cdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd986214b0c6a3c9e650b19ac581376315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebac1e5697ac3f3afedcd46c5fe10d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f8b1ff864df6618171376cd2840b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ad25e3ad1a082eebe9cae803e26ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e921f12aee6dc268320deebb207fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9e15fd2c85107c77fff83ff03983a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555aa8f0867096bbab8861e8a385d75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285aa6423abea9412024e6c936c3999322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeb5a818b5941749c37bd844678e5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884d251c875e0e6ba5206b30d3c9a6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6b91201b0b18fe12c27cdcc10ab78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e0cfd524877eeadf480dc9908105f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef6bbc3c370fa1ed880ec35d8cec46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138d5baf917a1719aa40086c91442eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011be38d6934b105209ebffbd855612329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583f7c022c917032a80883883bb5b70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06fd8d37c74cd298f2376465aef69a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17f86e70ca6e2d9c40c6c57e797c7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25342c36c3e12e096019ef333f11ec5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3db1c1b944d981f7f6a057a881168334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da815f79b76b92b0e3caaf2851034bbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62463061d1b728bc23cfee2a09123c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814612474ebe76f61ebaa04bab2605b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e44e721d02bef78501811219c4900338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd528edfeb1568bc9112c5abadc7f33c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7781239cb3787c80f182354fe2337340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247730e71f134af196ad3d5c6a198370341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38e814edd937027667ed8cd9aea706342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ccf26eec198b8d2696ff31fd12b33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccc6af24e9bebdb2641dbe9e8f502b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15190785d4dd2919ac986f35c26e8da0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94088f9927185ca2a54daa5409ec38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecb4e6fa3855d6bfc069a4fd308e63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070553e5f489c45de96adc20c5aba24b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e6c30c1b5608ada929365794bc145349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c57b8ef9b37c9b43b48036d8210789350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f059746a71b790d1b8e2edf98c6ed9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458ca06f755beb3a04a0087855472ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b4b93ca6211c048a19351ceb0f1dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27166f5b4af99b3274ebe7bf85cc0c53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0b2fbbd93ca139112958f351e72b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b41060dd0181e3b78d3f00a6792922356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91115de5735e5eb4096a9589bea6315357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e1d78f9ea224c37c401c438e5e999358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012bec86c69b2c4d3a374fb2a851f13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ce7502c2c856f0c6465d279b25883360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbd1c1030123b5054776b35b12ae90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f393bcf066036cbc6e737b4b1d93350362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f3c5921df93bbc3e30f051020a55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d607d849540dd091cc2258f0482251364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550aaeeb0088e3063bc85d2b9522b9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80910aff900bf48c02cbffef685f2df5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5582b0ec14f5b35de8ff3e84fb9daf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd414354cddf9441df6cb6144c028f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301e366633a969627efa0d620b096cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d80a97f5c5e438eb3c95b246de311370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7702fae0b3beb5629aa0dfd6e56a35a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0379d6c11a075cc14b5ef4759d3109372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17f3d2a0bf127da5b01e4893678eb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a067c95a80d049dd481b597ded14c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d39d52799e9302dcdeb8893e06ebe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730e4a943017f0f05a922c490253d78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6ad9e0c1e6d0925b2b243d8565774377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388749aad3082662d9a06536a92daf2378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf97260e8a70053d04a954f929364b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee495512be860e62c3a31c5b060baaa82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70bcaca5851382f601f6cc90b789b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f3469b7dccabfd8651f45a707b5264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995126bf3f5c45ec1ca8b4158c1f0735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32901aa7dc60fa44628d955c5a67686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad12543b24848306852132fc94bf587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a151aafa19d8bdd1618b36796806c248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48823ae33b5013ce1779b49b1c1044ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364ef34f7bb5afd8e128744a1bbd5e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85694531639b93268cd3712fe7001c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504446aa0ae5d8bff1cde810d29823ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9fa26763a56cac1bdb560b3dd1e5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd750e8b26d8d6904268a61970e0b8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcbab8111c8dfd6f9c2aaedafa75d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc037f0a80016a20ae72630006c59d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6f01f5d497a5edf60adc328003b3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a935e2d0fdb0092bb1df3c93d3aa7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ec35bb005d52a91206a689bcb0ecc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088055fe583e4c1c1a44a2aae8d3d67620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e5f85d09c4daa277bb411d07cf11821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a3fabca346bf8076a1ee691bb9afc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59304e16c821f2e2d1fbaa6502041723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f6f0918e48cf4bda5b2308c67797f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7215cb73817c860469949e6bdefb5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ee86f6a46fe50f65354a261f1d7b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630648c79b47656037f04d6e293000427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bc586bbcd9cd65879c9c4440ee04628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a9b2abdb9d8efaf499a1f69f3444529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed2241601a10911029b3700f681b8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01046ad8f7fbed1fa81ede03389305bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38405818b11a6ed8688d08a14609e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80814c558017026075616d0805af9b3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6433864ed64756d143fab2084519c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0645bf7401d2430a5267aa7f1dd5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424556d17eafd92ddef4504179d95e8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083e767b3c01959e516c3937de7764c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0df0b0dee39984b7c42f2526e3cea338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672377f805e284743629d4d1a4b596fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578354aaf1fb3beb0bfef56878e47de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68d74959645e286aabaab656ae286041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d2ad4bd6a4206f1b1b333b1e934d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d28d6482012f86b2e54a099ff8ba1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233da113b74df4257f15b9d72bef2f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb26d3893bfa3960710c894113743045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e51d3ca4c06450ceac4fbb4cd6dd7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4d24162636a6f624c80a34f5c984e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39839b52889def8b0eb68cd552747c5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3746dbc9ab1f612a5af232d7487572e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c942367b92509515935dfe10c89839750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa129b9a31363f3246d5632f26b25e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c668516bc20a86debd996ca0e0cea752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceb19227b208ebc49f107ff31b446753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b93d3e6e8ab68b4c24bd23dd9f8c0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed430a6cfc89b19b5c65e4dfea7a4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b959c72596c4b45c0879d694cee51756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b7406e48ef62688b952eebb24d3f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae180f43a861f7bfe697a1703a2cd8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd7696f06f48a667e3cbea4e4d833f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b9f8dafec16a5305db1c879b38ea660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d820f198602ea50054f7e662ee60561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be3fa8daa72680fff3d7ea52493d1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d97bcc9d6dfb97ae208fc60c56a15663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3d86fe9b7ae5455e2fadd3bf2adb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6937fa762eb7eb03ac742e6d60ea5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91bfd25a26d472d552cb3afef8622166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be0884e9a5ce8009887c9994682b7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d8ee021a24823f680f489b05abddf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea1cd4111965e71c5b141a1fd0925669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc60abbfd9e2e2cf07af46757d8435070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3976f37332fdc7898857df3f726c8e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f995769880bdf2e78f05779e0a203172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae4c40aacb04c2a7b4c217102470d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f7b94729cc88f96b4c35161dd39f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9c7c43b4d61937efd4af2c83b082375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cead886b2d5a83576918183ffd97576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b1cc8ef5ca0b872578d73d93d5d3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58189849571b1bcf21080a6bf0e33e2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73647b3a6dbd2fa18b77886a3d850e9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5addf2eb7d3e2dcb55621628ac5f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724cc51e9fa1d25d5d0d9865e83605981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892474e06774e49e5be95551e4994bca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7581a11ec06b1395dcfa113ea30e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a2ab276dbd4f45ec09063d6b2d41584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e2441f81b497c5e47d77b9567ceda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31549663d7590af8fd4078068350238286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bdc7ef072b3eea9b0aeab547145ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63328e5c02bf3b8ef82557bc0163459088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26205c0ab1d6dc9774b22b5dbfd3b28489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb46ac471a30fcd4f5b93b4bc8f52590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19395471d9ae672001ca058ab83ce0cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9aa46b2ee99fd95b32c062f64dfd292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045e2359afee5efece670414f0f583093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b65fa85404f68fc73c8b0567dab4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfdf47c7a35d85b7b4306a9cd464f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c07c4fd46a8882b127f338e20f065a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35383d5da07d27dcff16fdbeb7bf576997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f3fe948d33522c50f6f84c709ddc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1975f21953d7bd9711a93ba5adeb699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9e2f9b286628d74737ad8e5eb6423100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38453831ef7a14b5d99fc83fd1b32783101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84252334a038ccc2c13a7c135fb4ff2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83366908bf454591ed863d39ba1fb8a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61172976e62e422b7ecc87e9f7beeb6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ac7baa7e93aa7120fe647b031143105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90d7d0fb07b834628d11deabbfa539106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3bb44231c10ff3ec7d00a56e36b20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf01b13ad36b65635727a837caf44f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379e08a86d605922a3d18776e3111fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07cc0bb60602c0861f99e43682b561110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f792ad23cc4e6c04d1877a1a30e9807111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af500327dcd8535d0f8e26f87530837d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eee0a0c5d1aafbf05460a6431c13e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7aac29b120ccb5c906e5e7ac34710114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccde06f2ed3b2abdf2bbcf90d8d361115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3ce168664ff384f2fbff7386ff6c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc963f3dc0c873ecfd1c8141b75e53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad891520adfdc5669aad0257a0dce721118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f69bc8ce772b786d059c5d5bce645119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a63405af4ee9f0fb7a8e1e96e8114f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a3d57d2fa20bc6c53ebc47b7f94e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f3d112c79988f513dddc657b398dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a8669cd5bba8afe0109e8a4e8b234123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc9ff249d035f7701850d33f6d42b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3ab5feebbca3e75638d39b97f0ad4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc688d4e356bd92e2ea49b881b596df1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149624e640e7df8d33182342e02dece127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ec327d86701dc0e9173b57c75e8ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d09852ebe29d150e6eb87ed9b8d31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adba432a055137da8ac27a8feff3d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19092af7034ef30dfb09801961c9352b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2280fca983c6c067cde8139742b5a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470fe373f9b5e02b39e9f9f84e613ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4e0e04bac9bf9f105ee374205bb47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad604f5935dfe5831d9d0245ef92b7f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c5ccd173113c2ace9746545b6762d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc182ba124d272720f9b0c137d39aa76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33a4bbb1d76914204c2088d7f0e278138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fc4974d12a43a68a5db7fc5aff777139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53535ca64deb5768ac09de331b3972e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464b97293b131258f720f292c3e0077141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41702b45e771c76ff12c29d294556898142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0056a50dc56d0196efb801125232ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b1928728beef1619f67bc5023003d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad998dab92dcbe3e6fac644ec9acffa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18b49aef26c814c1779d044e183801146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15321bca0594d3199b1d2dbf159d3de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c728bad4259f00a06186f7b2dfffa06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96298c43e0c099fc544c32423ec675c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c30d2a68cf330bbc386f0ae5c2fb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db218d27486df1f293870d95a2b54d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa67f2309ca0d20e9129e26e482d3fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa25b15859d21f4eb5e39878b88caf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c81a338bb0f3c5c36912e5dc1adf20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273fd5459c157443497fbb33cd27fc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2571625bbd980201f1f1ae8065b948f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49249dc224e93745982d53b2edc36097157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bc8a02b4cb62c34cf4bb321844621158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd30b56aea36dfab58b6b7c7cf110d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d81f5c5fac526d59c8fbacfbb5b7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13c98b2c6a32e4c65ec43f8b487125161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a02ffb14c3f37b5a5f8da15fa3d2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ad89b68a5f26f27f8dcb93e9c75e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcda3f31ad285b1924d833f3e9e296164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90e22dd0b321d89abbf14fafe3cbd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60c6ea61a1aa22f539b945d4ba3ffc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992e6346a06893d9a3dc9d8762edf20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0bfcf2706e3817ec7c6ebf029cc7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef1d1e9c695e2c1b36f847f8fb1ac6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034b9630fa4be662a39c4d8f3e86947170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40f7ffa74996d37e5603ba6d8cfe39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52efba741828f347aa59a55f2aa31d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93a9c01b8911a7067df938f39ceb5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a47865b41b747610397f0c70d831174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ab99bacea92fde5bd5f401bdc45c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19eaede2d667e8cbcf0881837c23af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4459439f32b7a97197af740490ff3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb596701d09fcb24f81b81646e60335178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745368e8f89d037890657a655d34f12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07812ee20162551a1c9f307fa133e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61f42830f54487158aeffa3e2cb0d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d4b4b91cce345cd8342fd6e7d04f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7f1d392252d5b0df6664fda959254183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4b9d6d52800d34c7b288006230420184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3515e306367b7ae6d5852a25d65b9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89e5c088b95242ce92bae2d8606e04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ab77281d8f414f756c16f69d8ecc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43526628b793b4dd5c4829c1e26d04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1d3f79d4d9bb22c93b76c17b08b7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ea923d6e9a4451979477c59c7501a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42edf868848668128f3c776ae0a9280191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7402e8eb878bd0acf26cca1a3c2c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db586625cc72bdee29067c8aa1f082a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3f3163deced48876c0a9e717d99c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42796ad9e17d28fdee9defaa7fc6eafe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f05cbc6f2ba216395325c925407629196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf0ecd1250a0161d7548f9209e54d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a61a81cd56aaf6e7022f470f7df6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5ba5aa737c218c2a13099c011ed5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96602e6b8ac655ce1ad6514a4417fd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9ef943d8f65fde10162ffdf8d7ce4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199d103a388621ba390793c336f400a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798ff737d8966ba76e9cc88370dca1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976c11544a83914a6462804f1d51db7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2fecf345a431d2d3d23affb0325c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afb60fa9c64de031ea2eab519a3820206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333264f150ec7b05abe380f340984a7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9f26e351ab2973bca7c847bca7bee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972e05a1316c27386aa8646bae640de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a862b28ab5ea45e1b9292d2f6c4a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b04ecf94987ef597a826cfeee7aa85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e997034b1413c1974da1b41c635ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34705849b074c39ff01b0b028d829d70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8276ef709f10ef86b1070ab0eddac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855e38ee841731889188c7c216f0101215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77668163652f5097545616de398e16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0975beb8ce8ef36cc26fcef2a469f64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b926f9483820bfeb085ab9478925d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c70e535c9a7bee4475e8749d8461d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2571e396b2e0542c64e23e90c31962e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59344a73d7a761753acf62ac955a159c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0f26e58bf5d5fb01e33065470d03b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e9b76c65b374bcdcb1b68870cf2c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc09d1f60794567adf46decb48eecb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8156d2e5de1f54b3225def7ec5d9d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989e67676642a978f1d010221ab484c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896c1d889f6ba7200bd772feb305ced227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3e091fb42b58a7953c3bb18b58d10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468715a789d1380949ef283b01833c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c8ff65ac0ce98c2b5d6aa964cc9db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427fae599a2e3498c74ba3a4b553072231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9286e3139ff9b8f466e8bea73db9997232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5149555d1f189137dad32e67435d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b002efef8234da89e1fedcaca0c11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477e886678f88bdcfd83dd45d5ef7bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e973711c946676e3b99453bea627db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1b386ead7264a49cf6e551e95cd1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c65e6b3670554a299c1dc330121c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63718602002b008238229b4246b92b90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fcd8b159a2b1bee22728038c6fc2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7651d04f836975200216f567284a0c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dcd92bb452a6c4ecb12e92c7e9536242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53dfa33a09ebeadcca1606ee2145cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42c0a0690674182041e9066f78c87e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b9466f51814d27bb51adab27ec894245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9231f2c530ae0364fcfffc212896b8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc16ed4d1e8b853b160843f8f1c918247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51cff7b0238b3d487ed7f8c14a5e96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722adef97ffc0e37b418f7a1c9f5413f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17455300b2c05d90d23a2b452a5aa5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591eedcf55d752cbbc766092684486fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f4fa4cabd5cce2ef8f2da8dec2d3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405b8001610bb7ad498709c0514c236253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3131f32206deef888f61c41d41f0679254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905f15ad4f996b74cd207df4640820b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493100df97d21c832bf815e4991a4cf1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f7d71d1a27dbf4d230c7c4a59d50e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce2a8beca97bab830c98c86618c154258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f493cf6cbf421beda83460f143b7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e64dfef87b4b2048362ee2a9f5a646260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72aa86cf45dea5c126e23087665420261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45557363afba52c4f6f8e80e68e36d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4e80b54e4fe35c66c155d6f7c02b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b866d36c42e5c41f42660dccaeed82b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3513f1ba55f9d3f6333a4a422747a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e672d2a47c16e72de2eda7def7c54f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498c28c0cb14d1824ad2ab09a71d2e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a962e19b9b6cd1445b13defd48b473268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503cab11a879ee040f18f30b4426236269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cdab9486920d8d376df9a7a59b1bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379887443e7b03249902102919f47543271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb4d6353875473bed5536deaef2fd4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509c1f93fd9680259d13aaafb744712273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efff0ed755b6ba3c5ff65f260ba507274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a42c8a30cd4945d38775507f9194b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0455dd3f9a434e9e4d21154ca998c24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8a5f5401ba81e096c3727f9960d3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9e186d3c9ad01c16bc2d01c7d718d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2d638dd7fe6ec25217c0b577bdbad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc200d32e9c086e9570834ecb70f8ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c511aad8a38834790e9f7b4045b29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9701cebbb07960c3661f8ab478398282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eee43bfb2d467b426b2e0cfe60f37e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432f5f9f7997aebd222a3aa63e654b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f00ec7926f130299c070ee4b79b210285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dff991fb3509afb839893557adad44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f8799661c8f3c562b639f935aab73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674078c59198d3cd4adb36cee3bf5dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a97ddd68a97ceb6cbd70bf62f9d54b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9cfc942718ead4a441434b37d9f3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ef26f2309bd6954a3d3ea4aadc51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abe23b9b4d63040b5d0702f9464576292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad50aa001b2adc52234533a51a9118293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306d25a694b5fe2681e2fc8244e6594294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69873ebc0332646884b22309495ead9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1fc93f9b2e21f586cdba927114e61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5599dcbfd0a7fbc04251ab31980c691297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b4ac5f77c7e0d34ee16f4a8842594298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca073747b1179869df42cd6c1fa79e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb64a58115d87049bc47f00e2ed675300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ec062e9d006c856d9e0d8696be329301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa400ea3145895c1eddebc610a096b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875d838d4e88e6e55a00f899b99dc3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7569122d7609a23bedbc7973fdd44e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9cf01c860c153445da94e5e1bfa36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd7b7b05d13e9fd68ae559743cecb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dccd7f292673ff5f86863cd0d41d96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263b5711a29ea79aa53b4cab6de8115308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2b910027c72d86ec749313f0ba810309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bae267594c9e8e092e0e595723c78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c069ca78008c93ca1a1089d3af04d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38835ac6e24da33b174b6dff3dfccb9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52650bb6955ec7e496b7c37a086d3801313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12fbb5c5a50170d5e28853256fee86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467c07cc042847f5bfacf8bdeff5791315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ecf53df3c7d213311c0fc523a857c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96c75b0dc77ac32574ea57e89ca6a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b7631c7be2b9d0f0b15a97f8497d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18ef66f6b57c5bb8454241e588ee31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc9249a908de8030ab4f6f88eb40a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e62ce8c169f70ca4cdbd1e331a1d50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e263cfeaf9c4825498f885eb089eaf0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb7db36197efc5f8e6a967c9ef4b95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21063656d738e4d09654ff11636596c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888876f25a95fd50509cfd38bdbf8c8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d0bfc212cd0b303ab5096178ddb86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f268f50476f1308257a840b47dec9c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4019340d1cbdec633d689c09001e9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb4af25ebefa0a2770b6f482d0a893329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8093e2fbc18c1b757ee7995777b3874330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a1fd0c355a50c63da1d7a5d444e08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baeb77fe3f752d764fea5335affdf63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af47387f29d36f0a4d654cb756e714333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459567722c286530ffb9ad9cad9f766334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4a21d756022fa13845b7bc0cbde64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89968916cc21b15ea1805e9fb885f5e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f3865a816e9ee96ba291e8de92265337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e1442190f8ac160a4362744a1c6f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a312602192ca6f5c8e8c4c38ad5eb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371cf41733638bd5e1f78735da63946340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970ebc33cd399f22a688a32b605313341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29587e0f14bf5af52416cc289a84627342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630c1fdb894de84445a9ae4d36189d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961784a49ea1fc56b2cfd518a968ed42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989483a2dabedebee7b3571c74cc5ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f23534a80cae7b8e76852b24e8308346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f6804a7872210e5bf470227270d26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72ffce7bc5bad82bc27e12849e894a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bbb91a5fe30b781a29d3cac7bd232349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226db02c04860ae911e2eae710011a4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df3b496ea29be8dcff8172e39e483d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c72921ee46f2e548bb65b5eb02fd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9170cee9514f169933cc3f46d44e33c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0b721fe2df8851f5f0b780cbdddef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838b66c8ee9bce35d8171843d5d40b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343ae685133335e6ebafe95247fd2f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f637af0ea0af8e44e3d7c12437cfe4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b683956d5b5571297c4aa6de7c28e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1088ece5c601acd3233dc0d6d1c87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfdf038f816b821fe979203b7df8c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29959fea5f029bf5b6c054e5d7ac9f92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb188e238f7d98d5e5feed4afc14dc81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95176cbfb63205870c8ee845ff9d7e18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b7eef18f5e4de1b08cf9a85d4db7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880c35e7e73abb6ff30cf046559258a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e743ef13b45d1e1ec89bfe17eea6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2d272a2d4f02822e046bba9403bb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83edd6a67c8620d4580fb72dcbeadb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839b30421d10f163c91f35f1495756a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbe01e661d59e33b70f0879830bb43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea47c74d6b1fb734f30c388361f3ee3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76f429b7a0486a6e752abdcae5deb1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e891052b28afcbe7218a0c4148af1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1488c5dfcd918c313cbef8734505131374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef605b8e7f28b3ac2d031ff7eba5bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318087fa0fcb1edae73d199007b1dfbf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f2a92f1dbfd2be719c034b33dc61d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97df523b02b539425eaa6188cbd38a7378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>