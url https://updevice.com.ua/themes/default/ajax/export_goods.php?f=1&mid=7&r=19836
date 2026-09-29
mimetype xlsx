--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5a6d038530e41c1dbe352fd418cc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8850c8836ae4780a578583ea0218542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9242899fca38f2db46c3ae0bbdfb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a412a733d5b98edd8cd5b48ff95964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27da93f9b7ae50bf599d0258b7199d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5422ead46c19c91047507c65031f4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c279ab0db83abf3c0fe63cdbb21027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be66c911aaac3c004df40452698d9f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733cd97410727b3d7449611a746e5fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44599b109a9ea38451bf3e0f06b26e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0791c9a169657b752781f077edd98e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715eaa7fdc03d85f7d0938e04f2fd4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b5ba35616d72cdf693181f6b649513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6db630725c3f9857fa08aa52a4d6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ba6f3e5476367c58fa32af218770815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734edee829cf84a90ba437cd9f94fe116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61728eda0adb34118b4b0bf5f3783117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef1dcba1975f2cf9d80e84e590382e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9ec80e4b3717e3a69fe6e2cb1a46019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e74fa6243156eac450b7acca69cb7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183af904a98129ca9b3c10e0ad6d480821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a914e5b7af8465e71cf5d4d583d6ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411719c307c21fd3c00cc6996c05346e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39472bb18546c15bfa69b770dad7d67224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596240d4c50732bcff9514b1778f126e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23f800a724a68f76f444db3957593226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc663d977ed90ae7579af4149fa704827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ddb636176776a4f141240d5e48bd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bab3ff818a461a48dd1cbff83127fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336e2d77e8ae418e3fc1677d5dac97530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1087fe22e18c72c5d4c748743fafbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd47b98e6ab71bc3d811eb452c3a82432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b54336b498becd911c607b818aa9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d36788ddaad28292847127bd961cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ac44104c9619c2359485c4b0c61d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d36c79bf8f2e6695f86688e19949b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1851b103a6c0aef46bd32b3bc848c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d94811a8f190e75610928d21f295b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34df2da27d7304e881f98b87de3ecc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a20bdb08fd3329113e8c07cea2aeff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfce96a70cfee2c91cbff0f6c952e6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabec3585b42ff948ef05db809880a1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3da0f3f5222a7cbdc004cb6a12364743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb8f75ec5a1d00afbee11d695f434644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb7d6a55534777782773b698e9c05245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d23f17f815244c7a59bae7162459c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbedceea8b7db7606ff3f87a30f9eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757653f4ab81a75fd9a92591ab84d2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be5041ace5fae9aa8c38c92f39b3ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75868f976e980eb03f9df5cb4c1ea9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9988317848e5a87307c01036baa49651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e8352223e44963271372548ff9f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccffa5fc78239e0e466f73849a16d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccd7c7c0c90ac21405383a9b16eb1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9d041db4e152ad19664cb51a4684e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb6ce16ccba435da1c9179ae7f170056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930118af2c553bcf6aef57bf076be11157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb63c35a22ecd079ffdd246076667258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af3f2a88d1a6cfdca24102c8b4b11159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f28624a9de3ca8a6bf64e6f50cc9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560561c4384a0c82bce642d5c97f4b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77aa2582efa01d5c2012c7c47b49a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25c3c6c039c87ea387e81f5983309963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b21c854ed366fd444803162fc2d9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13f6bf7386c77fcb91cf177082e85a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aa42455983487fc308b0c788cce7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df050be4b7fdc622241c6cff123f74767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f1c0ec2d10ce7fb2b53554ca12ae368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b856e267edd5a5a610c5487252039f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87f3a4183c7146f50412b80ca372f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee798e416a35a4d995565f018ee3e8d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a94c26e6fe1129b9b03880bb4ca72572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f7cb3718855db942e876b4839256473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee304514560b5601c9ab4ea89b43eeb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05458fb2bf078e1daf51439042e25bfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e266f1f3581a12963156b12ff6063c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91747c15b2170e930b9d94ac5f093c3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8701d6a3cffee7041a4f744c74a105878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcede7710fb0859b122dc6854aded679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245ed98caf05d23223458fe600011e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0ccb89e7ce5e76645137fd41104d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13963059cdc9a94d7260e883bdb972c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195795c102c569a0f5363e356f9d80083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ca7257756a04279d5ae6a3f14ce4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393941af266195517d7c332a504bccc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3dffcbaaff06111ec8987a7803ee686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507c7dc2722c5027cc382fd27b9da2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef173144940252707d7912da9e64666c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d58701bc855b66181254eedf2b6f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d807dbf886ea2444058679be132a7e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b142875ac320b747213a4b702499ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda5c36c29d0d4a2a40e3db3c9ce1d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576f0e27fcd5cb79073448cb39ffcdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76ccd5c59a3a2ec04df50d75dd2c1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882ee6850d7458f44cd0a0f5a0c30bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc7d056df0ce3e032c7dcad508716296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ae69842618c86991a012896c7e8cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db010e1bc6688c4f32e75c46beed722298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b0846bcff917369629e57bab58b2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f65315b443dee2c3bae96aa06ee8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78ec2e37292485c87db050424fe861101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dac59e1156d26327f089e485a6147102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a40bf1a99900569c9df4b90c445513103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb2712e67d1204a1e539f0b40894ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651a9d4ce3fe23d96f0bd228961cc39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e68e03fe671b3002b7f6182b0f6b2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acaed6329edc970494d0f479fa06d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95525ab463863e1704a4eab0bad0ee8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8306802def1d1c9420aabdbb7e686109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd461c8db768c533014b60354c2820eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74add48b2620683f8ac148e92a9818ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824fc3176b7474f3ff6f90ae3440416112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469c8d142f520bfbf63bd5c51daa979113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a34118332955db5b3b3eba77a1881b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13748a2cfedd1497ee735194425ce6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52e09bd4817bf1c6bea904be74e850116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7297f218855a116dbadc95aa007d15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0d31cf58dc4c7cc97c8dd968a6db7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a83843cf574a0d40e2eaf15a710339119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e37f55d84791be9210c19fe0dc24f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d3b7a39db7afa9fb2999fa3f2f1ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f251d8670930c9a3b74c6e1ece3592122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd6666085d8929995275ffc0fd05e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9ed1f0f18d65349188ffb2206a60c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607ad478500c6462f5eae5ffe98c4c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52d30a80db479335acda970a3161fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498acb072fde27e26c58d5cff1bb229127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4bcc8a039fc944ad3ca169c4f2356128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23009e4309f3093959d4f71ce33d8a91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e515ca413a27c252bfe724f01ace3e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dfbb9c99a489cf2e20d61bad8b8d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700b763f4aaa540d55927155853a387132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bcbf40627567a31acb6c0b128a920133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c06d627dbf3a81585e59291512329134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688f4f7d5d426e00a44d5a76991470e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d1dd1034b45ea385bf55d2b88af9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d614e58dc183bd310040edc4e7cee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3fed470d87776b1f25b89547b5f60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3bfe8222c79286725f85d5edc51e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464ec225b947d52056c96a3a244a84f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039bc6f3f91ad3206a39bcaddb99362141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907183897e506a3d31e0a6e25782bb39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123373377c03ef95ee98bb3b67d389df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5132c3547779b36c46b95519d5637e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975f486784122922c7de067232905c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087605131e658f1b755132d509370130146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c44e43e10ebbc220df38ff7d18a92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3cdc494c500f60dcc6fa596c9f43a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a493192d098599a47c55cecc28f8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846530b1df71a5c58387c9a25d144be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0c25a2426da456f3febcad598a354151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406f9ecd1d565bdc4ab4f81805bec43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669ae9fae6a80687722d24bbefc586f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314e532d590c7442bf471bcbfc2a6f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abdbcb0c9fc9037d783d0ab7a006ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99507e79ccd2c51db9445fbbfc0db1b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17dc257bbb53d3f21b910bcb0c3156157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17d5cf77e54a39a2588ecdf201ebdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e7d2bbcbf2a55de3cd67c432011f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2c4f0692ddb1035d489676eb8a4b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bcfdc446406c0871fef9b3d91944b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f41685c3afc34435388cd0eeec901162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7e8b42bbd754aa526df4de2fd24f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a1f183bbcb50a0554b1f3ff724872164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00f856247f7113412ad04d5ce9a950165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce315c152ab89ddb1be863646c3d38c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d028825ba95f8fdd35c75bfbf3233167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bdf52c5d7a76ef9c85ad08700133a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82cd8aa8d6a4cf2ef5c72f10c84aa2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1d26e767e77980b529e4caf701440170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85e725162a113f63f8b51ab5ca55f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0ff230bd596885d0d92c02ac07cab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf61d80b51250c86d69d41d9e5d373173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861f72195152c62878e808c46abefce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f3c2378f8a9f8d9ae0d44df127e3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcfe5b7aaa32d0fb372b2c0f1ef911176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cc12840bb0816e7f90661c9a783ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98ce1c59ad273d7b5959c3001cf33f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6222ea6c37140298dafa93f80cdc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f935a4c98dc7c38dcd9b0f78cfea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664076bac70bfb46410a3abe2efe4c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077670015bab79ca9385a405b62fb637182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adfcf42489dbb40fce7509b6ec7d56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e289dc8d510f4f55ac04d2bdfeebb57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d26e6275930538306a0ecf93c4ffe6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ccba177c2667bfc0d5c5bb170ba0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091711400e464e604c98a7f9d90baabf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00efa209f21f95b53a1f818a39c029188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73006f2e50c6fbf52e0df671d09607f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddc63ee2402e4f61da65069052c080190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7939b717d272781e2d8157594cd66d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf14f062156e58de32b75ceb1145f28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ab4aab193864283f6068cc579f2ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e5c93049f288a152403ec29811bc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f33526aa83881cc0a2b718e1d1dafa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208c8f7fc1e780db692145793ce91e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e2bacbe2a8f322cbc4c4da60bd879197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed7d6d2309efdc60b945fa191edf81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eea4becc5eca100cd9ba7ccfca564199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50e74c4e933074a359cfbb05835892200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48c644298a21d9b203b42461780396201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2adf6276c5a51da29e9edc62a458b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff131d61ff7d17db96343ab978a7234203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc68e758b77be0061a697cd09e010fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fff7023e8d6b2348c654c45760567205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894d05bb36878cab5ea3e3e164d8d26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f19443641f8a159be1de605322c3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8494e97cae9f4fc39b91e228e6a7a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147a975c959852c2517a7926f150ebc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68d1f1f41c7b72d34f440e8b121be8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1173ebe411107793e96e411d5d3ef5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f81005b189bce5e56a05e808db9e52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10077bcb0f1050b3a5389cec56fcf8f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b99b894e629d753d5a4240bb1f819214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b4a8caab61e3e93afcb907ac9eccc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e34b4bb21a597bb5eb3d02e03e0788216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11dd6f5d8aee9bdeb420c603bc85aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adce5623686952482f5479e108ad9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b0c433abb6f527eccfde5ad529b1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763252d7be9969578c7382baa751a964220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a55e6168bc846a1d688255eb766224221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91005fd360817db07884408f57f4a1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aacfab101f25254927d797e37cb1bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc42493ee31fdf555574cd3845924ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fab566fcb1eaa56e74119d5f5167cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b20d2ecab86dc98c86e3d44d6d7c0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2860797dcf61f9c4c506d296c2b986227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5669e4989147981e6bbf20cd48691228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1722dc6a1ce422ab5ad68b5f67f6ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7880d4b4a6eb365a6b11fd5966beb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3b0e3ae6c0e294be4b46d50f409d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6137cf066666132294410290585d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f205e7c2149088bf3024e48185c8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f16776cb942a854adfc36d3fc27f9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a0326779b0509b6c90140304981eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f530098d312a8e136ac16fa6cb7b217236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dec1ed0f65a73923204c20bac26cc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b18857dd89f1327a755dce13fc9577238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2266f4408f63eb2912e3bbba36ead239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d0718a2344f702759d44977574a94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9190263c4de05a75ffa76e0db7455241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347942c748ef0d23a2f92459c46dfca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8c5d086f8f14fa76af8819702c324243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f217ae060b379e9e5cecf0e76b93f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ecf9b84e92b3ca1acd9cf544f408f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90e041b02ad0e084d2cf2e31c26afb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8433614103d3f0842a3cd9a7c451a2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251e0906c4e3c8ddd2180c91bb8e4b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec2de3994d4ee9de4966cb943d7d7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ea2d0d0dc2331bbc15578bc96420c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6a01fb5d8f9fe52ee6bf244f53ec4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e48dc7614693d201a282f02e629c52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af14164c280d4d87439045b51a8e1c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61be0de00422cf863ab7aa10623989254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe2ff420a4ed6071a8f17c29f564ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749688716b55f50581a206cadfc164a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d297cd64169d9c8dae569334ff090257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fdd7ec354193d423ceb7e507b41ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38909569452e5e36ffac3e8ca24ce4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efff775debc8b4750927c654da7b8af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e953024106367ff5ab89add17e9ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79821d1bf5b8e0270f3af3d79c7169fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b1519720b8bd76c37f30b8c8836fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa206a2bbc366ea7a6dec94a717cfc2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0060490754ccd9cac747082d5df70ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb91de00f29f6a4210bf0a90b501356266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff9e05488d68290da961e59429f744267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c6859ea8d09f677072aacbc45bf00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddb076102bf12ae47d0ea090330000269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7210edd5b67c4ae85668c60781b14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bdc44814382ec0305d693695a298c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ca206595305bced9bb586192d639c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780ae629785783131f2a9e56e9e6f71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883c1cac5d9b191d08c703c620b5a22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edf76f0d6c4b29cf3e3231abbef1a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406f37558832372bf5e51ea8cbe3e04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1f0c6222bca762619d8e72d06e285277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd5f1d6a84074dbb91dd8f0cb4f44e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9181284c47e61af37bc1a7f50d6f7e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33aec93b800828ddc0fdb3b48a4531280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952d2bb73f9af104c1595d4e0dd0133281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7baa54fe5cfdaedaa55096c729e1cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435050c17aba4a64862129d47ee9ebe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cad479ee9f066fe0746dc5288a09e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e596b39687cd6c22ee4895892e826a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133c7670643c455327a74b35109377c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6dbceb3423b14166c388e328718e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c623874bea5327123c0412b2799e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ce6f197bddc0b850d93be0befa5e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79972bd1bfa19099ba994881333c9e57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a178b917c119a8548a30fb168cf1164291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8d95407f626596968ee9f971fb0b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8090226ad9b0b11b4ebc9648a0dc5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9830f6d624fe99db1ac94ef9818bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aaec457851dd5a99d293d38422606295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e00b3b38bc94cb71e93f565c91136296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a7613da7c47cce26023e51469225e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401a0ac9a982d672c43d0e8aa60bd83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65ed89811ac328c234140e7dd5c218299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ad77e9f5460953888d291e73e998300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d98b13f7556f42d02dfa263b330b02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cceef5046d626d44ed1b7c114a3db4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3989ab44f5b71721026654dd887280303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9454cbeca6971779c203ca17ba3b91304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a635f24c37edd48859cca295b1a734a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faee856893b27ae3dfd82b3edaf2a10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4965f47f2fac196a91e0af0065fd81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b08d1516e9ceb35d4b52f201a61c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591355597911ccddba5c4b4bcc3ce6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fd6046e1fff204e1fcceeb1840eae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7de55b136e7ea3961cc3a11bc36db1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e56e9e821072f5df3f890ab1ad806312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0d94982dacb96af4a55c2534a9d20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f7ca1dc5455e133a19c1a7b021f7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db38a6e6924a210dda3744117059810315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35393bb7429571ef12c01218d5727d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaccdc58c4485203741dbd6a1a780cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b76e839dae7f4cbaeec5c8ec125c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d17dcd9847a6207fc731eb25dbbf17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660c20a8543aed13f93b19b59521ccf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c437b1707837839b8013696e725707f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349bb24bdc62081fa01b20c942056b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb6b4b6eb27ddaed8d2ad297b2e7e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339529265e6b3edbc13a5a0ee416331324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59a6bc5ccfa8a6c855db722fb9136b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7a66efc11b66336d6ec02eb6a6580326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa31349f433e91dd49b614ffc68dc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a024a8f889bc5a619bb5fda170aaa79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9921ea450aed30e8eb84dd9ac5932329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f28ec99084e592c0da10a3c0484851330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28eb761e147311202cdcc243ed1f70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6022ba742615e2261ed6a36d66113b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc34661ae54de1c62bf7885fd49027a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78294e69ae3d2c8f244ad974fc79295c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d5cb58e2b1c699e185200e718f58d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da064b1229e73eb4c6bb03a0ce1fc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898211d390c00713ceac141990a8e44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ed201437136082c4fd8d464f37c27338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea1355eda8d13e085ba1ad93d4f8a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e40f35cc9c0a4e84c9b32ac9284a70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496032b406312c76d8654e4d1fe0137341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b195dd154e5ec135bbecefda61854c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94520ddea8c292eb8c2fb5a1243a989e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eddacc6fe2c0733532132151e5dec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc2cc1850bac3b760efe0cfaec9ea1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee71648a7559ee753338cf3d6501780346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720df051bc7e2b019128f3101f43d780347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531566029314d8c89481a84ce2d4138e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c13080a2cb0dd0c40b9f9896c0a7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efcdfff68919b003351723f9ae4340350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398dd85b3427ee024c142efcb2afaa5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47062ffea63ff28a271a30a1497d2e25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457dac4927dedfb467a76b1597818b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2660fc754eb4d5d08623968eabd927d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb7c75cbb29d9a15dc5128f7b4518e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96963e877a900b5b5cec97676f6c8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756759dc970de362dc6d514c952d5b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452b867f49fbf1e28c088705af61802358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596c971b45965b181e55fe81e682025359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013823496e7bf8eec70ebcd15d8ac58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58576c5147d232a58f866111307fe6b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafc6937657debeaed89ffb59944c3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f30c7fdbbd888c94b1984c4a51ade1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01900ce006e0b686e8251fff1a67cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b5673e8b85620c43a85d261a5059b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e29d21d036eaa305b5b1cbe2ae863366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14107c84f34fcfc1fcba7a85f2d077d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a0ede60de700d31fd72921af56cc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711014fa9512d32c05eb29bb7c0619b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909fe788436f621a9c8242527650187370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea7534976ed21b411a3c84e34722a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ae985cba9cf3595b63c51b4ebb5f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5592896ae7783a9bdf5f7ca733143373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876aab1788c8a4d191f390ae7756eb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b03364718057ced1342540c6dad871375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081a4e6dff2d22f4f275a0aaa82ac6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead42c7cb17fbb51a435b6064d8078377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef5790d333f2dff20e1c704682f730378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f868626133d8b98afb0cf01d5ef081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c41f2a973edec6c43e7b2aa45cbbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0382d9a4489c5d1556250b77958993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020a3eade03c22531cd970af4805ada4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1d7ed0721e4be0ced67c556c8ee5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb1105491b5100da20d3733e64ad696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a49a1669f08052534b65041afd5ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38de411311eb4d124c81824440a0f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bd36230ba75315458ef1e004862439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44670e6d2499587322bd119e64f51ee810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957398ec0be1ef7b6f53e93ed577ae511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a989fc6fbdb80201034ba9133d16212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1ea7f8cfb35301140e70ece4aa0cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48d0152b8f97969dc01550e965681314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e50a869ce0d59782c492eca652cad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c4371900751bbad08641ae7e4c14516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7733725ac519c2b61bd8d37c7176f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e0911b60544c967eb041bf75f9ca218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dc956f18a96a817c82762e3e3950f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13fa0a5e77d719c3772712c3fe3e6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820708775a790fb67d123be07eb984b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed745353f807497d2f4a4041b066bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33245700705c39582fc4626a3266d8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663162132bc1315ed0503ee4f6e9d64024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff8ff5fae5d653e02ee5fcaa03ad0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62987529ebca7cf3ea558b8bcefc936626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822a20a0d7920dedb981ce31c23663927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393eb8a6618b9d16fa55f3540ee76b2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb261e92af951691d53b93e1fa0d90e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f3f777ffa842c7a75846d5a08bf6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ededa092f916ec7ec4fe9991b2e728731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9e69ecfcbad025487570abd27ffcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8bd1ff721645ec57157a493390dbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc07770d38908e058e52221563e45b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da80ebfc127b51271563e29ced859c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70de423dc2c0c0ddb934b53554d595636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da3c22f04364a3fe8d20e30866729d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ad019dabc0ab9513ab9cf6dba2c1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c88d3930908cc3cfff30ffb8c8fcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26775e8ed7f04044c39e76213c1ab2ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a9c006ab46bd6d01c2713b36622eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb11576b1c371b6f82e8f37e6c2fce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cfb7b0266b396e01a33a189c92fe243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b667920a3ad4f30510bd23e5afae1eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316189c185395fc89d8816b176d219a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b92c04bd341d895aa455b42989bca846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9693622969643ef0918183874ea8ca847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d21dad196e676de2ceeeb3be48c2dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c133ce72f5de0b5caaa5f0668d3777849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40dfb3c6678fe6db768a339bcbd35050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5f1e896bb3c27247ec42aaa3bb7ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147608e10a9b43888c38cfedc6636cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7057bf4375bacf08d79496da5cc6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71a91e66a979cd3b6c6793cf45f94154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59555df32235f087c6adf6536dea4fcf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ce5c9a222d3ed4982a8e63510e8cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82d83ae91469ee4d3c7fa139ddca8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee767cb6fc74c8c25ec03ae761a8afd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612cb8b66305dc541993ffd909f601f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f322c3e5d36e1a5f872fdd63750215d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49005c0b298c012539976f80c131933161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987c6fa16007026a0b6aa1daaa2374362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bda825eec86cf29eff21bd39bd596763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8a21d4b5a0909d39edf3f13504dbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde31e0dd3099807a2caf6e1e9a957b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c132b9cc28d9082d3a4275c3af69c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0bdcdda5b9c8b4e9030e3cd66dd1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274baef97536ef064a4ded35e6beb86668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0080552fb0955bd98a1cc9c42d3e24269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4edf64bf4fa852ab39bd4a6fb379d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa36d92ed4ff050861f6f216afd80f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d313c686a2098a280bbebd5595f7c9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e20b2986e55c1c11a58d9dc00e22c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fa5c8c081c010fd468403171e6dcb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ff0ebdac729065634b488bd941f7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683766907bc73cecbf8bb7c832a11476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a4835d1aeed86f0e144bfa7bc594177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b688a0cd8e351fcf790a3fc82818178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bf6bd0f39007056207bb5c464fcfb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25f0993fbefd76518e8ceb3a964c3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e27b8799c602e4d11eb73a51ae45981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c652a53965560df2f0cc40e7114ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142653861d8ec3e4ddc8d94680a66dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7989561f31288ab4dc6c45826dcf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb372383ae508f90062fab576d752585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6b2bfda16dbc93727f9cab57a92fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e058ed7c1a4263756ee9753df4bbd3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56684985745d0b73210d9ff16b38c6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5ecb673221ddaf975051205e75b5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc69b7003fba99247c88629096fbe590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee459a3eab6a57a4e1fa5503376b3e5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e56617e4aebb0e7121083eb1744e4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b31c223a24e3575db552e67f5efcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca8f473ea9dcb9fe10c0303bb2c3d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f4d0aa9509c1f717df9ac355e4b7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c6c51effcdf3c99c8c0b4e95abc6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d1bd395c55d9c88f1423f04b3b75197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31497eff293e6abc4faed1ced442be0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276ea1d777ddf146837d7cf7be970f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8b3a9c1306f9ddbf310d5edb9f6e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479905f7110575c708ce0734a7744f33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1324b5affd065170f3949d7353834102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cbc84492c0b72d4715e6b9ec596c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8890040d4994332198d3691b288ad61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d3b20c23a94458b99240e54aef46f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235f1757b0e37ea8ded43bdb62d9eb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae98039da3eccfcc0ed95c7fa04595107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eca01327a346f017ee542f981a8e72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dcc3c04e36a4d6cca838e111d40cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c09e2318e3faef54ddbde4bb1da5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbe1aa9b8a3167be5c297b0c63b5f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e21b978fa47d1f3d1da2b76a0c0666112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aecb595b6fd39222e5c1588be52c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9402896dc232b4dfab82c7392c603114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fb3f9d70bec882ed25263cb3263ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1131348c264f81770d11b5569cd45f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e46ae91be9468ddd9c40764aa4192117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8e84a5dc2ceaaec2b742314d2d551118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eb57be14230872ebeed7109381498119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e41c7a2847843f0098ddf41e731aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eac82b28844d6927a873b7023602b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caeadff7353d480d5559d10b1bb7083122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6593520bdd20501ff8e389de350cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80a76976c30df550348350881d1e20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50be8842038b1bc0e8fd0b8ebac7a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07bf27d0b411b0c3260f93750df943126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890679b7557da57a6e96d3cfce73e919127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643a886610530b90afb8e09125e6a3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43a19a7d1aefda7c90323bb2a46dd5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92fed89696081717272bb714367af9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd95cbdbbea056af40a4397877a9342131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3d055f9bc4f271d66a9ec227412ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8148799d822d5655f5be379fd99b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a26c940be399e80377278cfcdda332134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914927e24814542abacf772e6b78b69b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e9fa9acc3b9483aa68b032a573f21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28ac3c28e26e76438cf6a9ca2040fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab2a5de041712e6a243a906353c096138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff5769e508719b289b52e98b5d4ba6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3470d9f80476162481211a3e69132140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b035fb23f10f25fb0419e2803e3f41c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821b9aea4d85f9303452b6994f181db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aeee17a6e049f10b08e1d7cf03d540143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb44932427eeea6596de09d6731a99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518064e677c0662b64abd57691615b58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a946b5ce8bb36a72cc7f7497b9321146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db21ef53ada7bccf8bfb6bf0ecb48b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07508ad7e0931757661f18bf30f040148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1ccc62ecb050a4d54ea57cb3d1ac5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caed6ed47595547e4545852d4e9d23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b003f2e45af78b5a4bcb328209ffa37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b379670367a72902e3e2ba57c7304c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e09e0ec0e9f6e87fb3df15040bc72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c1a61c80dbdd8c6679c2bbd35faa1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dbcbc5f8c42c63620f062195e700e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272703c7d69c1857a0cbf05ba4bdb80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba5768c2d9870760abba78600f13fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2b8403e9e5abbb011ca945cb84481158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4673d77b61183dcd8f39236f5828b55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b20b188f0062579554b8aacc01a0b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68812e211f080912ac690b9ed01e21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619604928f9b9fafbaea6d7b80c74e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e908feba1ef7df9312f1ac86b3435c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77dba4d2b758a54e5000f36a5c4f75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302093f91897a43dbc56935560405b1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f63750fd4d96cab8bf1bedde0a770166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270d41cb7312ddb654d9f4c9d4fd204167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b191da232bea601073267095dd097b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663923f770da2fad46b048c8bc19f11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95177f41d082411df65a9cdff2b36a05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278e0951838c5624e2a4745235664f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e344b30d835b9f4a472857dce0684172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d08b85e739788a7e4c091be6b72743173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9a7fd28489a7874c545b6345c263a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fe2a518ec5d61fd6bcfd3755face7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdb8276cbda1d0a25cee7f5e9ccdcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c6ac43d7e5115392b6c8258914650177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d32a9cef7bd7318ea1a1d9d386b57f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19856ed36c3f8f500bd3a3dc5efebd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999f95a540025bd2acd67bd6c933214180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c23744e6a7805761b7a512e2287d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cc935b84a3458b9df64ba2a4d8152182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54982c1df86ea4fc705669de1eca87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743ada07389b1a9b6c85bdfe15190d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493708a12ecbc69391e8a426bcabe451185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de537879f6bfb1c0ad88f84c90300c28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162c0d7444e7fdcda3f34d772aaf1f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60ef0dd6b854993326c0cb44bf26b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c359748e781f85fa4bb4885f66f8cea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634ecba8e248e315ebf7ba8f7bad89c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a0a368274533605dd33184cb0492f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f282a5b19c3065f0497a742bdc0cbc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b47c0cfe9c63597b732d9f12f90538193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176ab07a28d8f2665e7c73e3e02e43e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc138682e70e938b25626950013b86f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc46be500481c0381d3c0c94529ca72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4c5fdefa770bc75d14a3d413cfc07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282506f81c850bd058da95dcb3bd769198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc40a68c2e91b603e7b6282c1d4f0e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cc3f01b6910d9cf9c90338cceddc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5a657c0e5d1fedbd5de1af2ac0d4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d54abf27b5647df4201e0701a0f773202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15903bd37dbfffe0c8d8ef6e0f64422203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b0eee6c59cae4b045c587d095d5d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d995aecc3e203402257abbe5d5b0e13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ae700cf20e0a677e9883746421a42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d199f2cccdcf19125ada85db22435207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb98097bd6b54311e2041eca76b4c2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc6b85a5f239af882034cfaff9184a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a416cccb0b866cb6fdbd899bb7e655210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd8c4aba3f8c820ae40e65d569e200211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b394f7448434b91ebbb26da6837ca2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61d0b623b6a97be3ad39dadad7ce5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf82e25aedb285819b8c5c7fa7561f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f84a25c569fe8c6e258c97d3b02698215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddba469edb3c9f979185b598332c45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81da60dc203fedc56c1020453bc865217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784baf7504620cc05a869f638509da6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c4fceb259be59abfaea43829645aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455b8e5e19f4152c87be881b8c8465f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61fbe842d78a59096fe4d035b315bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624057661fc46c8683ee2e3197664122222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904b275ef0f7ed77a7ce64bcc498b05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86ef500c364b57cbf9a6a24eeb09fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec93c0fc5f9ccb651cdcd301eb034a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce4571f94e17f42289afb16de07c30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1997db03f012da24559db9e140d8d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcba3aee4fde7f783d108de012fe420228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0a8de7db1e767514649113f4ccaf6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97475eb6aa6dafb5e1bbae3fef9ad970230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2e6aa757a0a6e05f5888e13c4a9c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94c7a3e2c5be282c1a36ce212ac784232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c6733b563ec3906954f737efe8d5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1dc64d2b51f03734731c10481f168234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b4f9281e02c7ab85f8f58567668a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11459af20323cae735f59ac49dd7686a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4750676ffc5ebaf70414934a22bae9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdc6fdd85fb98e5c3abe101d059853238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df66b838b16af46f578221b47e2be4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6c11993ef434f3c230786bdc624f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aae54f621e70855413a7ff19eeaf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8b8bce5e68ce1b732d18b90b931bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9ad34de4bc87f5e67c3ce3bff45e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cb9cf72cd14a83938e5f631d9e688244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef206284490e38af03d7e0311cf568a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245987d24c3506c99095f42763c7160b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643424df4487537df93bad0a9ec283dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b19569a90baf4252d31a8dff07acec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9e997855fc0e37292cc02a6a12cfb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b8aa769705286635536b16771c4c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f3b5d91e598d3e7b985959b80e925251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888fbcf546d3fe0e8c6ab6a5b9342c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29233cde2b9bfdb23466739613f1ccf2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b40e2ba3aa8e78a3686c3fcab7d49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c07be7386b7793d27c3f1e241c22c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4d61811681d60627b84de5b7fab5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3afca4c1b0415587eec7629de3fd5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5cec179579dded2e75fa1f9962eb5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bc1c7981614e86a9845f0a0e700c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcbe67c1e2f4b79bbd07c6ade3af22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37dbce02456d164dd4325b8ea12880261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660701867966b4a982a75ddf9ff5a94b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e805400d343804e834c4defd543548f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eed6a367edd678468788b9fe97ab75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167ce4e31d4b861e337980fb9f8288c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd321c7c57d4c4ba190811de5f328f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15ab3a2d9ecff51da19a99f1e8af72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600713c43a320113b5d500be0f7a6be6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abeb47cecdf7937fdcbdea2de62c41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fa2285702bbb34dafd162ecedeba3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69a1cf1228a2ee3b0b9afc923b8a32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5bf7ae60761c786627f1f80b60483272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897dff1efd6e47a0bc6d93aae8c2aad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65aa66bb39c78c89ab027c5182018c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c33c0738e8b6809abce80d839761a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e02fcdd9f611d9f20798720133199276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c6902c5b9530c18392b9ec664fff2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf065304f8c316121e20ca41c924956278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d028d10052ef66b5f94bc285766ff99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac1c5ae22f3f0d9088687cf92dc0d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acfb91e0d420536a0434f24ea39384281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb859dd7ac462e557f3fc882588d7995282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7779c9833ffbf87bc462f9f91184954283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af097231d0e82a0b0158c16893077e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92562ae13a9425bf3fdc5630916406f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d53ae7cb5466dd2e9ef2c0a9d255b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bd9bf1dc86654667bd53e544e32bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caa3378ccc9a87072ebc3e295abf56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86fb81ff6065db0b14fb1a8d0fa040289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028641e5dea1564a5bdd856519084e07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606e1150059b6c4dfbee102a561e3e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3bcad9244c08536fb0eeaff6470a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373266b76d24d3d75bbc0aa4949335d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbef03ef407cbcde69b1d6b457b6f53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e10afd7e1ceee259ff04f042bf2c59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33e86b3b48648673fe981793d6dffd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887fd3ae81d214e77406b05258ffadf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46a72fd7670f4f38e622c3f9d2089e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4085c09b3266edaaf4897a58043c8af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7d7206de8746d2b92aa791e8f9942300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e0d3052c286558a1fb4832bfe5414301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32244dbcc6d5cf5e8e8fdd72b2f7e73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0a3d79c3af6cdffa95dc9b548a4bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca49e4a3e111eabe9125effcfcf63c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6543c55e0acd1604d14bdb1b7dbd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ae11994b734c4981156d3c05e622b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0722dffc49fb14fa9f8bb371efd1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1cd01e03e631e5e0a64178038e5e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91125dfa648c64c9a6f7b0945fdc13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93121068853fcdab4ab7d0dcb1f9d62a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ace1be6cbe93a439c7c7db24d781c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ee820a834f08996541ed7bb2ffd0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc8a49ab4ad6882264b2bc4cd1e8fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b022c9b090b8c4d2101221c5ed78f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd26b8bd7ec168a7e2ab1cdd62b9d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fa7b6f44f8b090bd5e17ad457c0b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ac90d0add6299f95b230f6fbe81a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb74e8662020284978ce278a69f8ac3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf55d6d7b6de0fbe9b21ef1b6d271da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6d2d6cc6c5f09d77a05c047a86076320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d564391b97f96a0aef69deb48ffab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ec0b4cce4ef94385491746f1b09cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6712b4ab423a2c484c8e76a9cf978323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b1a5378741f2fc479786a971821b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8fe5b1ef69e9be2896aaca63e073b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d782861b0d4e784c5cc9afe869b32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097dcc4b046903f6b6c21a5726e61b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ac294a15a29f34ae4facc421731cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44876144af5481dd7fe6c88d609a14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5a7fe947b3d7d330f6a731bc82873330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781be42cf2695999473f4ac262b4d04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6476c16fe0f013505682b4951837784332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c300f6169408f833f4d5e92f93d14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15804c2f5dc11a0f01760bcb97a9546334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad6f427a5784f95e963571c55069b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3314b42357f16cbf5faab4584a8d3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f918ed9c75142b79c10bbdef089a8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93688b9419fc62d4f53cdee9ebeced6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057010772d8cb9850467bcad8aab57d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160112a10a14b0220d6863c574d0770340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78bbe62c66180dac2550593b6a52d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbf4331b001538d6792b6b6eff29ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60531fd93626ca6de72908ca2cccf51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afada28afee31acd73aa35e42cc008d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bdcb424ef53671f4f15d28e8a66e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9470f5eec02dab76da33e6bfeb95c08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05af43493957f2bebe31919629b034347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b512c589b5a959573dc6348f51b57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f14eacf41ea5b461e3b24a21d002aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa166ea2c406c3963a57db5e5b2a5edb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d8e3f33ba9feeb65a60a6f385a25f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9629878865410e1862b7b9d83c865352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6db965dbe267465558503013ef2234353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec479bb44464087ab9b2cf5dd423cc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d49fcf9e8eeddf0d849cba4569a45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcb43575f88341a8d3f373ae7a041a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36042a0f69d91d324ff5ed36ad4ba44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c998e63806d1f137ebe0d6b780d8ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05acd18a713eec0eeda562881f1d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9704f6b268bb0b0b62d677940929c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7d3c123c9bbf8992f8e8882218b92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49324f62ed2c2b75f7cc9957568b6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52bb446904b4d2bb155eae07cf7e30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8b7d3450b773abf4c43f6cb4eed0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599c5dd2116d797a089d22d731a194a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633dbb7f03554e53db832a44fcc2670366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb7f30a4298f4a2ae47c61ee48c268367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a4353e1e85c016c408659763a2b0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a71ff1c2427b8a6e009dacb5d6ec1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3637391667c03917cf3fab6641d43db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fffea0876a92f426f47b9ab4ddcc85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832fe342f687ab04008f7f556b58402372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9b2e7d141890472541069b79931e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef0190a62e59f8ef5075b5a40609ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd6f4c0350ec8fcdf2534fce445d05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2207371e4d4c75203e40bf329ab4595376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb134cd60830d47b4d678eeaa2661d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9fe2d1dcebb8da76a7ab94b6ee75d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>