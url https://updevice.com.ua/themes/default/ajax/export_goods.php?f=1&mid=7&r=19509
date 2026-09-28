--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c96efeb0916302fdc026ae665f441e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53e0dbe74736a2831bb73e67645f8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516e46cb6a1e34b76d3cf339e480d003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383df03f4fb879cc0dda2f44e2799b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741f064ecd4aa3cd85eb0cb0fdc869b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d654a585ff12d43fd9c736a37d0d9486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439b3a5575137d9346d61f678dfe1697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61c1ce18190623c70010a5a82ee22a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c567989e46eb901098d7a9c183c1acb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db306bf71e24bdaf583acbcd151af98b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee520dc59b19ef0bbd01ce70f61ee31e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ad868dd7eb79e5013168d46b4143012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb64029a1985437057704a49be3990b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863451721058559fd44d6904b4e1e9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee23a1caa50801b2eafa21bced1f20815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df8a788d34690f67807c9e722f827516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef09f7074f757aead00867b8fc9fab217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb9927035584f228962d9d2b56c92818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a6c2c9c639097b8aee23b1502b33619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29ac6140290f56d00feb614d93352d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d67b717c88bca5a81a3ef1bbfe67d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0127e68f2a6111e0bfdaed46f976f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a116fe395195835cd5c098fa92944d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f2506c50242de20c227291b7a50fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad4c321ec7a3f138e8fcc06516154525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197170a4eadd2cbce6528ae9e33115326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a048d800b768764d10a34a65ec3f3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b903e78bc984cd6612e33cc41fa9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cf3b085641687d3bda34d1654591c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edf5ba2799144f69e711a5ba40ada730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c596daf8c1c086f0b6cd66a2e2db0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa17301c5817f4fde3a33fbcac247b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a31afd563e251c2af25186ff0f6ec833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804223da6d595f3e80479c345d1485834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a785d4338c4213b34be94ca422b35e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c8320b3fba562948c92308527ceb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4634e610f02b74265e945b4d4978837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90262d70be0e941d9e02e1e7b4228f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e67c8957bc1b57b759d33319e587c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670dc78394f0a8005aa4ff5ef194e1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292734e12eb984735537dcdc1f06618041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce77982a35349296fc408e119974b3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2975427cb33f090d7a713c23afcdf343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d4194dcecfb5f1e134886a6bb4a3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88626e94c25438bbded371084e43b44b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cab63a2e96beec262fa52c52570a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ffc270f5763c447a9074734d9c92147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8646aaee44bd258fa5c1e54504c6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8506092797b4e062b5cc42a9bea7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c45ade565a0c2e6c3fc9216fd55c5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87a5a13f1e9cc53dafcbabc64af3cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268fd54873fa49bb63748a884975dfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fc573ad0449b62d04a08ea323ff3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bf85f324b84281d6f06ca1af5da6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6f1190ce53ed6fb30c5f66d7863ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7538dd0e2c926b2837a49571d7f0c3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e3ae22a8ccfb8590f15f34a6a929157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d7b0dcc7e9c3660b5c52c66c1d2b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76fbdda40ea9dbd28a6d3b67091c8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7669a864828c7407dc925e8cc52ad7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f0679c19dc040b8fc12545bce56a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423934825e16d8e34ae7c20f422e78362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48d202382dbe9287a017f3da0226c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde9fa674037a7c4937cd76a43888c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680124df83b552ddb9d0497af969f2de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63006bd4e77ed7270be4427a3fb7dfe166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eceecf8c4d25b6aee2c5c99a98301467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65266f818e2a1d2f1f93d13d1e7790c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e31f1b2776ea81361d3271cfa4b91d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c29d7cb7150280af53445da705dec170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c814d582129f8325394396ea514172471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6853dc146e60aa86641d6d852d7f1a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494fe98de49294a7fdc2cbea03b155773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4859cf9189aa899a43263f6adffd1a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395d2a944ec1a3478a63b82e9eba5c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada56c8fec0b0fc8246ef6fd8f1447476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a62ec3b21f8b36593cd9a9461739777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4e0ca6ae8302a52fa0f142815e18c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d88eb488fc77ae4f5cecf4464a3f3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1f0709b304a7898a5169179d8f80380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d138b4a8aba3ee0ae9844c7d79ea981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87471318bcad2db1597daa33e5251682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88da7b9075dd6b694875124b9ed40d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92934e453159cb701f033ab735b000b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4e39a83fdbe96e804d892ae9d04bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5dcf9ae8ddfe6fe5db848f97e960986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b9de984de0bcba82240af4f20b80987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ac66be1488fa1fac4624ac722fae788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c1ece4e61effd15248e2314be21c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a10c714afb4541591ba53032b8684c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802e3e4cc4f5cc0dedc93f6640f42a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4af92afdccb2051407c63e2647b47f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3930c64a971a038c5452080df1bd15f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d2803dbd15082e03ca0151500ba5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045aa07f9019564995833fee033a72c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17a57d76c551573084a5522c98d9fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d45234d7088682415747fe2e5d97797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b10b62c01de2247076793561a2dee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06291bf275fea3a1b9aa929f00ff576199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd947238767d138a9324489cb9ea9856100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e627fa08efa722d0055b8232c3f4168101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6112cd2a415308d2b9bd82884dd9d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aea62f2631de962eac70a8e43b8cfa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8aea299ffeff3af307316338f517d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b7cef0b5909fd28614c0c4cb5c21b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0b7f0f580473db3f16c354f38daeb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d59ed1be68e455b4f10562ddf38b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120bfea8c22d728138d318bc3b8f3d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d63c1f32c27c7f9195b0def0f3f38f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d9c353c61740426cdc5f0637b8dde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdce5952506ab6002f0fef9c491df1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663c63ad2ac5f98949700ab94cf4d9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280d3fb9b9e7059972a2c5706430094113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f8e2e10fbb4d0a51773c61519f3fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372958c1872b576cbb0c4b7e9c44ce05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a95af1a2ad8f9b01d0f18b570345b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2eb12046aba8f760fb40bccbc076f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cf878a14d89a1e1c454ba54e5e792118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521a73665c6953eb1918b25f7747ac5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6336d86e8eef8be680438b56a7faa4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006ca4860c9a8f85183b1fa6b743abd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899d3903f7dec99b8eabf37593fc107122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e927e665a79a1c37d4c47b5ca5056e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00410fd2010ae03909f26ce6f14d68b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fccd5e2660a2b03fda0e318cbc184125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021a3e75eb5023e92c9ee7ea8d09aa5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ec19b49287c91c09fa58bd393b278127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022141c4884f657a03dc958537325732128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3f5295f25035c88ea710ae2393638129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377d371156d532490debeccb7b963d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8b56269aa8af833bff36f9869bd3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a001b205b299d810385cc6787d66c72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692141f407f5dc70fc823c15dfb11576133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f45954d075a91d16d37a3a70dc355134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a219aba677e05d63f7047bc6d4f50c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb1d6baf89503eb8216f6360a1b39e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddb16540f1de56621f4e8de7e28f9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110a3e20803be0aeffbf68c501270fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757381d15dc018d594601237fa52eec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facedd1d1a4df0cfbabeacf1d0858fa4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d683ed1cf83d11bb97b276593d67ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c067da6808bbb0f89dea2e903484aba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce81a77a8856f4d7d34a457a44d8d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fe9b8c8fc321265ce96d1f73cad51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696949a401175a9eb3de628de61bd4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77889fb98d895385f856de16073b33ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6056d1788d68ad58d305bd848d427f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcd6eaa408f9d194562a623220c4ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76962ee469493cf9b31267ff5e0f9de9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c5d284e36ef1ad205494876de222e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6a5da5c593e40ddf4fbda108a1994151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae187e19cba07068b1f3a0750e2133152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d53dbce0bc8e6f6b4f55d044a5181153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89432d875dcf5e3c4d898f126e310bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1ec0efd79f90c95728a940f2df4ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698a71acabbe52f624c3e788e1e73cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabc6ffc3b2c47d32bc9c2bbdf0fb84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d77089644fdcf355930ac5177fc6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab46581bf2980312f187a848a55df5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3928e06d0195957a17fbbb768d778a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e4de07c15d45f36aac8f9903ab4b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df7bb616901765219e138d1c937e71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaa9281afac1c094987e22784abcdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bd312ce7bd1017ecf8d68e638caf0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acb2a8e7b88538b57a296ce09c9cfd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046af878767519bb25da64ae48f46d58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f273d0488ce6218d5e6c99fd89fb1bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e25cbf1e3b95747e9577854f145467168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f854996f678600900b85a0bc4f73738169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13daf55db5c6019d4727a71e721c29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38bd70e3e45222db64c74be443ce4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815b3cdc378c8aa5a8d9cc2e3d7045c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980de0d928201fd3139684597874d9fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c290bf28c753401682d9e248384a471174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b43ca0640a01f831146445552cc1a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4d3da94d97709b36f6aa7fd956165176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d589b38714b1da33176bc5abe10f035177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587b42b89a0202df564a42a63d0a7dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d59376e613cdc75063fbbae009cbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2b73a04b5946844f1e49daecb3f88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08868f889d707d5fa635b18b4fd6b04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35506d215aac4afc05cb2d6cfb15c203182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5a289960b55bfe1cc316476d934e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb16f83f621e3cb6fd2bfe74cc9d0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd2f5e7b1c5a412bc9e363b9dd2448185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb73a3310fd88634d7dd88d8f30e7cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b18251fd5baaabb6ea5a70e281aee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc526af37c8509647a280a5017e6ecf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5054866ef16d6bdd2844a311a54b900189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7f7efa8e90e24ef926267ae7e42b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04cf20ebfd64ddab47386c7b3f9311191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a081b80832e8455e2ad39c76fe5fdb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776c87a34cc8c7c3ab1b15bb67f7cbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffef5eca6df4ade1e9dca4116b0e0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dec4f02a500f2372a043dcbcb8f36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170357fc84e34bb553605bf415424c5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b468b6275d60bc88648379dc877657197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369bfb7fa631973f7d2d2f4dd844849198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050052929d074beba674b358131f61e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ca7c4ab1c03831b4ed090093aa27c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c97d5cfd2ccaad5853418095e7176b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f98d53f8ea0eff1ebd08ae142c1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b61f8aba0bdb5920b6d5c25cb0ff4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9064104cc77e4d940da879d039f2342204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065a08d8f8769b8c5f8946433260791205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30201ef02a13145891624abc37958ff5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec77cb585d50502982696afe7de15a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8765be139853d17706999702d0ba8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290300dfa701fd2f78fe9311431c93bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3059e4463878764ee2feeeb703642af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ba0e043dd080dfc03288f4583e703211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581414390417db24346b7e4101e77aa7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad489c5f838a851cc169c507bf7a9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81c1ed569d009a92718b2124ff9944214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20818100d248df85ad83ac2243b826a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925ce7961acc87e2d3ecd17342a6139216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1963b5d54038257eeccae1c644cfe77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e263ec072a0f7380dbad4aa294f32f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c4a71062fc6b070c523436dd8f5aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc69a6daed9bc8545551a71930eff7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01c91b3426efdbf111a291be7c1dc4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc3a8a1a7618ee16def35f3767970c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee211bb906b51cf251b6008f5c5a335223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14aed5c1433fc5da1a1a187fa44a29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413ebdbcf4bade44f2d428a3b3234b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da14c8b5297912f15ffa71fdf34e4eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdade6e5ad159c292dc3e0487152f3e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10e3387444e9caaa18a4f290122213228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeb90baa14eb3a4b7a3c18b7dfbc35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f555783b4626415f1cbf1bed25de56f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56464234b6d596c49633ac7bcbe67ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e2cd7c52b065fe359ac3f0d5c7085232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859634b66b218b69ea946efca843909233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a71645c8fe9769508304ec5601b5b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f84d725e37dc575e574d5df67a587235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86836ad6ffa002dd7c7f23f75d768db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f866f8062fc412754123b941761e40d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798a22aaa37c1bea1edfccd6a7c1f5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0ccb0e1bc1a77fdccf77b31735c42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e3ed7760358a26fcccc0fa4197ccd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b750a3f0d4a9c75be798ed1429d314241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ce256dd9b019eb1546521ddb00f01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9b9c81f0d24bb4aa46c951aedc714243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3df4cbdc780a1ff6cc87f0ac93f0c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366cb85e0c32c86b7f8afb0e9471f33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40d75d51f11dace79128f75017e791246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab0b7e124b28bf778d5772dcc842b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c25adab7717b7472604123372a75e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a2bc41045d3970fec1a0f3126083d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921a48f9d2c87f6bd9b110855a954ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80542e4e41cd19311099b6eedf9a1e79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d60bb2b4a919695b5db5c6a463f9c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301be7716ee59f9641edfa39b784726253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5d6742d5cac3895e20db066f23d1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ec5bd4f6f37ecc683564b5b480b53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51332db760da76173c78539ad4017e2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1bdee721b471316f5e9355a996088257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433ba4927fb1e5c238f5b0d3ecfa89b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd76b589940df8bbdf2782d9f8998b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b551ecc7b24e0f0aa54845908bcc62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6433925ac837f6f627abbb5d81997261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415b16d69b5f02f5155037bd47c0b4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81505751150aa9d99fe201b8764b79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f47e087c580fb75f275c7308cd4dbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c86e62738f185375a53f7718302237265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe624a1dfa1d2bacfd546782a0f95946266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a3bb7c868fb42a00f30620222040e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fc9a8c73a0b0c8e2b8bb261e742c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a9a77e210b234ac06afa0ec1945a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567928a1cc8f7534554192b0c0733539270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00765b263823626602e0dfdbe822e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08019d8060a2e039802b954a8dc03b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759ff5f8286d08c336b0c089604445273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0012352120ce8ebadc41389a73fe04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d0f1c4f13c92ef64887950780a129275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a162709104fde7b6c78a6941c02c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578b5b861f61d3df415a4e1a3d748fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3b3a4adbd384de767419615568f9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bcd5167683ca9ce47c08df9a59467279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de9eddc9a46515f7751c127fd772de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574da8669bd2bed975db1f758e8be0bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d1b83f31ded459e1e1a401697643282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab5dd62f5d0a42a01aded5f98b7691283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e45c663431f2840d2e6126ce216035284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b35928ad478e175c42b2b34641704285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e60e6fee46f684acafb4abebe83688286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdd1c4d739b8de1a12ba820b3959c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b752c1d8720f413bdeaced08f9901288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c5cf42778d1ae3d9b04b14d643106289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ec7bf8481ed6d63965737ebc6bcda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68c4fc031e6291c508a48eefb641cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91de3420baf2ac00e67075a9b4e5085292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bacd5c0c164b326587335867db937293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0d58fd885a5caa8feac733c04aabd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fdb36d944110799c6069c980aea63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782b81547b3d501140ae9a896e2c7f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca346ba94ead6fbf2a7d687d8b20f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa553a744b86c21a0eb8cb1f17c01f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b398854583280527257d8c03c2b355299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a025c146c1a4ef8702b1e61624278d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99128359cec6060802b6f195e3d17d71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22293fe41867c239b94e65b51a5794ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214923b398c669f243e094549a9823e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536de2e117219b65ffbf7d68504d6a36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20ce8e8c35259aa857e3be22aba16a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d9f677d6b688ad2926895604dfb85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cb04a7379760a1431c5f07542a900307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb00ad4ae54c359acb68d3fda546f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ee56af7cd7b904228118ccb31afcd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f56312abcecd209318fc49d99a2ae9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2edfe93a8c0e3c4b6226cb4798c45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbd692adb9f994c2e2b5c14ea08e73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e826c69980fb7870dd78b759ab352b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9a838dc67232e75e5fbb198ace257314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb71d96bbe20737975cfc54d55ff6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaceb0f50c06d56e71d459d154f097a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0d95045a256bf3429c7c1e435bf70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e5ccea1e77a795d3749379d809add318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9479dad747effff1ce7768d98dddb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f2ca693f7a960d663a73c0dc39c5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab993984ca16d6754e572dc2812b9a8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f632350af88cd2ae135c4f1369b55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0627c80306e39aa2805f85e7ba10f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf747bb5c269754b6268f85f78df59eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46465bdeb6c3a928461656dcfcce8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261dd2eecd589f86b0a624c108fbd38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091c23f68a79f33f00b08ab24697b10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc417c6a675ede0d78b2b22c5e9249c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdffa1f3f22b68bc5d601528d13000329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c565901f6a72474b7407de97efc02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c7c0d009ac14384867f4930f7690f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489c4b75f297b6614b1a3166158927d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5695295fa8403f0f9f937789e2853e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b810774002b0625fde306c349e4717334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6257e95775d2787189e201c3562968335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512119cb15361e39ad938df23fee3b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689c6b4c0cc81d5bd5832fb5252c263337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c5103fe2231e92d7714c2e7ae7a95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b6dc9748eab4464d365bd69bf8680339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d963485d8423d5c5bd0c9effab33e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2033050dd3bb3cf136befc4acf1368341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97543cfc37288fe60cf28382a77e4232342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f478d8108a2de60f8dd4727a14cd336343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00dc7553dd983884073391644afc37344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476e8107bc9128e01485a94cdae764f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcb90bd511b9d0008bec669082cedf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a50da92186b8b9ed6670aa9006d662347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665339456779e36e766dd9fb9111369c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9ca4cbdf62451b4d900198b6f9afa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369359f4399b8b42014e4c81a413a14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc7ad54602e7e3ac6f7e520bd48b34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf210465743e803bcc842b1258c7d929352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b681b14ba668a529b10813ae1d8ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87242f38fefe346d3db1c8faa10d9ce0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3428dddd170f4cd1ecebfdf524778d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5167becfe8cd9f06531bc0d551ec4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef7db668b6e2c85f42bcc09ffa2182357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9d0f8bad3c8a59f8f57e48b00ed4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333e31156c75c4a8df158bbfee0b7cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4572fbd70f8be4148b0fdb3f51fd40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2e3caccb72003fea383b00fb9a804361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05843696ec6d8731077eb8324b942fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2a0c0c8094d41899d27656acaa234363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4d9794f62a2f5878df21ffd9145ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63ffc861b71ec8229a6fd85e0c46c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a13eede106ba3e622334f855f96d87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e656850d5959a62af473d234fa815c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85d83a75dc72ed3fc643f28daf7941368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce691fb154b6fa5280e9eff7c79cceb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfedd81f05b6e40d79884585ef8da1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833098c295946f2e7623e085cdaa6c76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76b0bd92274e37ab375c64f85572e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7680fccf00e7e6065ef917665f9a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa898f294ec296c04fb12cad58153c87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7b6731074efc657c96ea4c12328e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf908a5ed4c79f52cf340f52a6267b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd6586b49ec373e00efc73ac9b5eaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbe664cf18453f32340abcd3c51734378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343b99f38150e50fa656d41e52743121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59643d0d921a4592d09eff04bfec9572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdf75f53b9ac9cadf789a8e27d5a023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90e6331bcbf656142bbb4d05f620f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d270cba970d0624c4b9d3e5c62d7ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7c9f1511c2de626cf4beb8f632b156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d903efd5cfd861d64f0c78d4ec215867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095619edc25fcfc3ec32c69f9b3c7e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718d7389463b5f0f58f12ef04cb12599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5764b0379669e7573c190545c8f39f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f4d8e01ac02d56a87a85664b417d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd341beff19f3178b76a113ecdd0d05e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6597cc3f20d511580790cd66513c9ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d26aeed88dcf1390f14bafc746fb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb29f327b68cff222035e172199a1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77e416d8eb54d3baf8b6152b25011916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eda5997f50f2233ab12c8486feee617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53688d0c2b3921eb99620e8a98383ee118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5c6ae5f9104b6de07b475c2b46a0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4072901dc4631b14a483af90915bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5850162e09408a8c31d0c68c8d44321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431b651039ca7ba602f75a27972f4ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ead75d4398d3401215f00bb23e6f2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14dacb23fd10529fb1e619032aaf8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20b2c08f0adec3957ff1e93733e6e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd7f2a80cb4dbdd72c62a53f6da5ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebda0462fdc30aefcf6981e7a5f9b7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5c4d6a9a5f8a8616b35aa5566daa028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a351f0327c4e7516b31e5c19a71da629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dbb2d33010551452e8fcb13ed1f2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53cc5cfe48a5c6847615839d1de48f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eb6bac64b745b754fe0c32d489b6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe502ac43162a89096253cdbaeabdf333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea924ac4380fa26f68bc8d40ebf736bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977003032d310d7b14f8a9ccde1276535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e56a3b33cc5c832e3933d7fa0c78cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2fe8d0d922d451723c3b33f473f1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869212c0a23df8580d6dc549d3295fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e75b15da51278585a5675bc920c0ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d47baa5ea113b2b90efc110c604dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc324bd51414af21caeef1346a2270041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe08974efdc5fe36a8937a4463b87b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee4bb534ca40d0c25df9bf33946dc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46983400077a93c50962caccd0091dc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce77a7389035ac969f57ad71a84de045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beee4ca904b3464ac6a98fbd9b523046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c17eed96d06ddc939c86455e5c7ffb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97744e46222e67241335c884e7cad49d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d662be9f569b80bc3c46de237484cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10f449ca98c763dc0996eb0eeb02df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8572c5b06b280b5abb9cf58029910651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbc36212c4548cbd2e1d77b439ef0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d851be75d4c6f61dc24b4794a4280453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705343421195f054adacd0566715bc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60149c33acc7833a2191a2fac2af44a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832907cf0bcf11ecfdc08a8ad336bab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8805ab906cd1b17549a3a7887c11f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55679549010f68a45bcff59308d1526258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a67382577e2c453d83bcfe18f1cfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dcaed685aca5e054d03b5187f035160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1af8f3602d3e9559ec41e18c6636161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202960639d5ef8193383d284baedaf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a06fbb0ed5032d533fff0fe54447963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12991214b4706ebd03d1006effc98864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ae97914e34b5161d6dd057b09176a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0c299ce7599a67462d25155f9254066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dbc8e9a6f9ca9674f391299f88fb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec59a7345b88eb203c58d4934c1a4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52504a342243020c07d8f1df35b75a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f9e68d35940375b5e063d7a32fef770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e2d6d276612c0081005ce6c37649671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e776e5cab97df7018d6d67d20887a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b1f2013ebe3e02cca6d6389a0496373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58159f4110d2cad6a707854b6b5c167a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6a4fd20131ebadb20d9bdfc9c012975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1ad8471ffbf914c8cc94d3de738f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174c2cb66f3e25ddaa5a6f63f2fa93077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10e4b80693ea62809396442b8b0d6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb621db0cf86da95d14347db28e4cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bee170b55ffbc4a6151bc70532a3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8b05930e2129e11346ea4e51754fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc2c6d4b919a6138daff34eb389fcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282e835e7d6142d925231d35fb6505c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571d274b15d9a5e4b7ba4c45b43ea6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f945c05d9bde70ccdabdc19eb2f5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644af2e414b6fe25e51f8f06bccb4c0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6762ebc23631cbfbad5b9b584edb8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671387e757025cbf40b91eb4d0a1f5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07255c86153ec1502768da1dd106f80e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0354acb9a47592d5837a2488fb89590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff743c20d0707ffc76bc78e458006a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e48d2550d3a8153459bc520abd512892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5cec056d5e4cdcffd31c1a1804b4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca10193e7cd8aee8ec00ef2adb3823594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a14f1b46ff033351656c2aa2be283495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9a1b21bc13ed15833fdd5a3d228d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a91f74c240e45a13ed3cb78bac1a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff85816f0865d82b1725f864511e69e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b3b9bace5b494e7a02be8bde3979c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf93dd850b270f4d1cb739940c8bc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954c7bedffeb3bca2fe8ccc98f97b16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f120701598cbc45e591f137b0f79572102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dab0a0e0bb65b70d472a5c3833325a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84ff176ff0162426f5a077da93ef98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efbacf0a25e25f3449e6b3d3c45d28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbe88e0608f92a98d1d11566c657bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf391b76778ee89db7c7df7ccaeb22a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd068120a672f7803f4583ee5d1129108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dff90bdb5ce9c9182fbeff491e706d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54612f1e2f060cfba414a46281362e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35165a4a271b66a063fe702fbeebe764111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2ca5361388deeea619e947dc7ed86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9099a83846cf419f7454bc0b8059344113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148420e0d6346b5d95d41e35229e9915114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e54a2361bdd8597b077aa129a7f7b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2f169885570b20da86bb1b08006b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e931a82328b386484e8e556f38c760117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfbb1a25fda89a410f90959d31d9b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc992bd8fbf576fdb2f5ab88bba852119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bfdded0a96cc4ae18a3b01209ab86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9434fa64d4d74a4d88d38953dc8267f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc93a5b3e02e3ae87d09c92c58213f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4d74a8fe7ebf537bf93d9275dd984123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853ceafa0cfe265dc76042cfece4347124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1e5d95a197b9c5407b41120d449b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290493a02956f9075076847d01e7117126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb1d4d7bf93c322079aa0116249349127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3741d175953cdf2ab7c9780b434c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81378b43bb569c96e8bd4e1277696080129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149f598d68a4130a357423dcfeb5bf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bec2ab90d47337aa03f9be4b36140131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabf7286965fe348227081403a09aa9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ab5fa18904eb27b260c0e1abb0d3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8918fdc597505e01452699f6b76d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a029effcc7681d0e33e2dd6ca80acd9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af5736bf79b023487aad98739a3ede136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b41d629188799f38de6c13ab1362b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe5497c6ed3967456324e916e006f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657053dbbf744cfdae36f37d18baa662139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84daef08bbd0f146e6a229b95d33da6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0e0217881a2493ec2430e57315a52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5166ccfc4da3c80ca941a60c7c31ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e6b17f5eb0ffc259aedced5385124143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383801f830a71066b88be7b1c2bbd92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070764b2fa5eca2f9885dff319f4cb45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7dd42d7a8d58c53206fb52f46d777146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d51d97415d8e4a93eaabaf8823d17e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc9bd4a7d1612fa24247fd1585d745148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568cc2bfef994c8a361e008bd4b38b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6dfcdc2466348ffed322953a1a753150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d569552d46410b61214bf607bf4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a6bc69f72550583a00410a1911509152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c672849c8d0d77b37c16141856f54c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3790276824e019a829b15ef29a8394154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875edcc9edb826dd755b5078a23e8a8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241a839985a5a35e47367612f8e56d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eae5a5f8d91302f84a88ffb0c63c98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd963f06854b2afb5a8c7b009d0b5aaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d50ea3450b6a05aae6b104d0bd25a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d4510bd80de07ad2a3f178e5305bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d142f44a2a80b4ede83e41921e661161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3888623a3c96cbb7c176d708fb5688d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1819f332bc9066fc11186aeb5c61d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ea58c2903bd3a0f2829c5330b60f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6b0ba205409ed28dd67e66e839a2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40210b5dc8bc66a913f522df202672e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ed0b3c0ef6f5f121b42a762c2c281167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdebc76f8f18f508a065bb8ba0a0026168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a01f87e12c76f11e00e4b8f7438ecb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abb9e68b94904574ccc0eb6df42b18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16bfcd649e905ce3e2e1150c3844d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89884a3acf5f67834527ac163acc5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734b9873879f2228782207df9e6ec56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80af04cc4a67a876075ee3a007e94f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fcc25ddf27b6be2dae610074f9f65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf77fbfee77ff71c4a912fd35f0346d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d688a06a86de1f224801dc5c07a0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f81d30ad442b20f2a8109aee7e8f8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47080c8ad8ae4e2127cfdb223df205179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0897e055911ae25f325597e006840180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a352844702dd469510241dca2c35dc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10187f400c08f2ec8e1a9fc72962355182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7109d5a004735fe479dd841cc8c7004183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be4f38a1767dc24b2182ddc951b39b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f78d8fa5ee9d09aec3e3b7efa903f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb24438bca914f68105ef32bc6967f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb2fcb95b906e2143449eddc5391ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc17be90bf30adf0c46d9a25a46f06c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f9481651491fb8ed9b0f0b2acacf6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32306dbf008cd20962d9c459827869190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e88e9032fe633a757ae1e68f9ee0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc0236a4a2e61bc729838af8295c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd82e8f0f751e7a2fe0e5a0b2c0bf8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd1d8a9d5c26a922fbc1c9ba1874ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42963ce52d8f3947df1aae1d17eba991195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2613ee58b493e6ec0e31f3549e85319196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac481d1537deae0cb5181b63035dbce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f2178724263b9c7f5b83c1a2c6531198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76068f7a9e450ca49ef37287d4f9dad7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cae27ff2f6e44b634da67442b87ae8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c8cfed3d3117c721e4f09ca870ac8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f8fec791b2ab0bfbb12a014168974202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a62536d4d6d1245683c6c259a8e7c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b44c2504223d0890304aca9dc17a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94674c64c5aef2e46a5aa5f9e9f012c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e91654dd8bcd17902877920f063e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc8176c8e72874c1fe19825fe5b3a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b7176eba12a3ef2494f4c3ecc1219208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e635b6a6eb53e8f278113ecbcc9ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ea61a27a5f16205aa494d811ffd57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad064619709b17107f7759a71bb77a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ca84bfa8c6a7bae737617b1063cd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293934bb7f48fea6302225bb79423b58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a85451a615a22fe809a82a3bdbd2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bb60996e7c6e2deb3055ff91194f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d35bc4b6dec4b292e97de7b1aaed84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2f03f076f288ef911ad45290f5851217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14ce9957bec96fc099490251a3c8df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d7d131861acfc84a47a71ab271ccc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8008f8414a0a43cda6ab3dd6b6154c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f11c907920de0cd9895d8785e11e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7aba89e5398ab883e7613b44e25d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4def50204312ae9d0bb62cbec99a72e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d84cb8735082ff05161d95ef7db698224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf1207fbb8f3e01e9d44f86eed7b2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ac008e8eaf73e0f262bf7cbe90621226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09d0e01d9766bb1ba073aee376d87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faff635c29231e1b700ef46eee4e58d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65809428a17b086082acbdb18bec231229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7979718064c42492c16c562300884a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb856913247b4e86bfba851fe05881231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355147301142c667e8869a4ee1887843232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483887129e58697f2e96fa262060487233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130368ad2f4ba12481c2a79f94e2f2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b89a4b4b7384dd1e8ed6c2d502e8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627d88b2a51c905e50ce79dc4bc3f63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb417bc16bef1bf534aa63fc4af4304237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16af83027a1d16e474eec348e2f8a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cc53b0eb3680715de073cd565f94d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961b6da5c9efa98648746a9c944a74d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb87a281879f0e7ac8e0ed9919f6a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e909a51688f1d9cc94f251719dc9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100033d4a8eb9670f563dfc3ae31db2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a358e577203667ae4365261cfccc0bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff592073a9dfee7cf393b358a8d6ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c360556436d9e4856205bd7af465d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839f5d36a4c3ac5077bada26d7df348247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dffee2a3cad608486663e7cbc58df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec1b650fec8d6c80bcb4e64a7d7d3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fd6e3a65f2e053554f77aa1260359250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f318382f7fe9a89fa76429af7335cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8be78213f33a4c818c64c6f90edbb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a3f5c3634f0e7b2db8ad0040b7de7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce40ebdfd8330c3b8b038d30e85faf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fba80bf5a11328025b97567699d73f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60851b02c1990c3b0b3ac6fe9af991256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5a42cf95d237895b897f850690086257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a6c004f7b46c81a03d16801329cb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2cc9f78bfd9a83950c8c82fc8b1cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3fc9ec64cd6b1214c21d36cdef5f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7642b0399d9ef9b68b0ffb8b3c3b78a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d89041aa80139744a48976c3de3f98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1be75556a3265529039a674e6accd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65b3e96a342f26792f516207cd9498264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed485a964fdc5612f3cafd70ae1a785265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d257c17f63c7ac788d8dd7d20a6d603266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce7b5958f400debb48c58d4579179a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dfa6aabfbcc7da0e1b1ada7aa3778268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a12c7da0a30326128eda407538b94b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc784a045aa1d126b0fbf0ec5e7fe65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778344ee4173d2ab03840cdbbdf9def271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebbebd9eef77758b1cb165c30b8ee4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9c3441b38ce55657eacd80afe67c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bb53067400bac543a9d42579f3054274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ccd61d84307c24e87efbee38a04e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723507cb983f5dec6032ce7c188dfd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c237f0e7c86d6220cda553122e1563c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac4d6ed38581f2e7244dd90a359974278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518f9159138d27cc6c89508dfdcd199279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8f2a3b1bd7c454e5560bb0b915b49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dff71f492f9ed7e579805c64f939b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a48797855cbf6d29cdc710defe0a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eb70929ef1caf06332e28c72cc7d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486497659fd1da411212eddc80af85ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36743846e6ec7df2b1a1a6f5af973de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639b990a16265dfb3f9e96bc1a44933286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a0b3bd4748a0d9db6bd5834b0f57a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16388e596ed326bcff715211946f8a0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb49615421e7c231d6daea7143f730289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e8493b61eade8757256f99d5009d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336856cb3e519389fa1f777bfbdaec1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee551fb8c9e32b395154b2966115de3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013572d1bf2ee8bae2e56a9081c89fc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd851b62276ae8cc8f0b05a3068cf9fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bb99ec77eca94de4d719ea92ebb1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1aef503009359ebc92811f01b0abb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc98ee1edf4d30558140e79e69175fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10e142f08d4ebba7e5198b99da812f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34dca1dcf9f9e8fea75322a59eac7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a591fefd7bd3dabb7357acde1b52a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6300eb618765607d6e20e14f4051a59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600ca9efc86f6c20ea1e6e8fa87c4ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdf7f103a95c4d76ea21bd9a6d05c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e2739aad2139949bd31298632fd1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830904828dcbec730df1fdc97302e9cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5498af8b90d2843057be7819d833a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a770a629004c42654feec0b99d0654307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b271b014d57dfc054aacc674c59d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f25650ddd40edb8740ab64c694abc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741779e7b61114a49fb6d8e80002694310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b7bc3ecb256051438dff6fcdaee6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a081281d6fe56e9d348540dfca5eeff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ad2b1638f2f5f40a3e876e6ea3e90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979236477dbc2def324cd1aadc83a51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a940d524715425c7ad5fb33ab6fcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7a204702014fb404190d908aae58c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708e24b769f9ef264a6a5e79f6837ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc56738d4dbeb862bfd4e9a03341801318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6694f4f95896c10b90cd424c27d842319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a29a71a27c68d67048dec3a971857e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc4f3626d662b117ac3ff87634ae08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b624fb76e623098f388a94341757656322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662b5d51b9d6b86c6794737ddcb37ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24381598aaf3a9f77aa3be0f236246324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2f2ad201bf7ef049290e490882295325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4a0d0830267d4b7112bf247239cd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597631e8a330c0cf56b9c043df12a651327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac8871e9801e5bf05caa5fca937f5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8dc76d9ca37b1cfa55b25f28a451b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4402a498e02455a0648c19e39db6251330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aaf81fa53e58abae4d54ed243e160331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e391b583c0320aee250007aee5394f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f35fb557ae14a8c9549dc39a279d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286e4a300951deb512910f188602419334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ab8b547a0f7a0911348bb035add0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f315866f2f63358c7b5beb16c8b85b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe606c7de4fbeac88c0e1442b49543337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001b1e66b04700982401f74d2e1d198338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493aeba7e9555863fc8fc099595bef0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbb6c4e38c658c9c28e0917adb6dbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5f2a32ecae506154d0f114710c995341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52779995cc06b6813f08c422a3a53a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60783c90804b0db26fa5f6d54713c14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf38e737f88161d75483aeebedd3c60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2f8f332c9df903e85848d9e51e5f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411e98da55683e81cd282d77ffd2642346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe646d8ccfc3868d217166bfdfeff81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92099c1c75993de38f2ec0a29b8a0d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a35bc7deb7931a84e2f5fa68f32ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df4550e20e9f4686e4870d7e804af3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56502082c990f4848d2b2e3c5f1f4433351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2bf2f909af27549c9bed9be3d4f51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd67d82e745af7108bccc7a73b5ea2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f9ac50e8a2f51269064e5f98c28c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a612e84a18e4f1cc8e7df2c6ea5fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4655a8828a7bb0ebd20c9ad7b13c5c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2ead3fcbba1db00ffc56c30187f3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ace68078adf356d199d80cee2364d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985f9c5530e2f2f576fae0b4f7a6463359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1ae48d4d2ee73c395474ad2319da7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619b45e3e96262d4d42572f9d6157c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d086211d592613b4ed5041a2a179e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b459af70226036e09337986390383363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef95678587fbc8df7d63c543c58ae09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf3426d52e99345f2172294a3cbdb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56829d1a6e2f13aa24d570ed3804f0b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852fbb1ddcd9e3c4ea27cd1f5053732367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15667b4e43a4326e5d4479906be3cc9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0fc2a4e65feb031bf52798a483c25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b10b1a019859b5905f88dd3d33d61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816768e71f39b5aa583bb998ad1dc8ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57429bac02dad25138c065e66b8e2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2689a45cda59c44669cff52fea569d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249664385a176343754b629ddf4eac8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f82342871fa6eb02906c141ab055f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee4b2c5af5e9c80cd19663fa9ee870376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762121a4c4a3890207b29989c92cbfa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46141e86be945ae01faabd05cb00881378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>