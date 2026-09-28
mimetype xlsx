--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394775d5b73256e677a2dc802de412e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb49cd21e5af596a68e1fd1d887988c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd113f3969637cb2f915425c2d5b06c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25be9ac073655e2d3db3a5aa5500e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a484eb75261771d1010f0759d85825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03055d474d29419ec58efcf5874385e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6121e2541b5ff08d96362bb06474947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc453a7a7f336d6d0c021f78ffc9b36f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21902de51a5146eb680463255f8515309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87da302bf2891ec362c4d2dceb7af310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c9ef6b7bea672865e056442776fd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e1a14a6cdcb83218c005b2c4663fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf0bae75a7a20ff264d972ea25fc8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e56675899c7f4b2fcabe11f884ba8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57c84c746dcd3d4c3f8e15ed13c1e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8894e0fb9d72c1d946afeeea165793416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc6547179056ce0540ad49f3fb25b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db07c62e9414ebb2239237493bcc6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec27bd02be688899c861292fa431adf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6f79de6650fd31369942723ff32a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7166957d68af9fa1ecbdad9a8a5c4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa260432c26d682ee12b4a8e8b031b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de39f15355b1cdb6bf683616bf2215523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a6f06e2c8e36f4bce9275e4a1027224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76b6901cefdef43b1d6a56d981727825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8f050d2ac7d0d303306191227c7f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a397ab064227c97c3e9c71d4266456d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3288d9de9442ff8f78ae8faf8ad6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa442daddacb227cbad79384ea99c7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79bf5e3c58577ef9c9df73cd48d01530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca4787d976315ea60e054c25e3185431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f42e16fb6b237937897800a4e1fb8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09d4270e1d447d369bfedbe30647ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b91de55d704eb3747f3c37faf578534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f809a702057766263a5c8cb4469e47e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e00399cbb7c831912e786e60654ba336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c390954f46ff5974bb4a82bf5c041937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3330f6698d8fba86d13e08d417b02738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa43e373d3a139aca76bc4ae55612d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d522f7ed69c9f0478c7e0521a20374040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e19a2efcc2a56e75c9073011cbe8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4423259e7a3bf87dc834afd43bd3ebd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173eaa647c895eb61a57961f2e28e4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c261bb4481e58f62c7a2657d367434b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee76e1a6ec09b66845f3e248534e89445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a50d48ec298d7ed434400fa34910046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc96f7a9cb0b8552400384eb83b37d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f20883cfac876f906bb17788140a0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe8b55df052fdfda2629617b09ae4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d931f2ce697d37724555a6e7e92691950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f8a70b1fb68244e0e195e1df70fc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a872d4589b7480cf5b81a36fcaa3b6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd535a7aa294d483b304f6927916c3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf70a7df2219c547996a0806272408054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6ad893979424990fcdc0922259b4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e4ae672138ef1b1473a76cb506cac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079695b7c1e4af0eeefa254f55749bd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd2af056bae160fa905bbb528f759a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6992e9933a1cb4059014be94ac60f6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a52d7213277a7ccbab458a216b931260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2449124688a18c88ad130864ad934df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524a35d4c02d9ffc2224c2511ba255362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c187b0fd3300f5760af88c71cc45d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b9ae735c8e830adcbf0ba289df9a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4de7fa71e1b9929dc43cda37485f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69740a63df003b3f3388388545d3394d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1054a03c71bf303b7c1f4e38e3be4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea7f4b7a724a70630c4ce39d7daa5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc84374559f1e4d24ab091c701f6ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faded35affab8d363511e1e319c96570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d3c0ac73e82a41494714844a0283c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8775aef6ca7115b8e62c45b55985072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f555ef16dea27aac59fe611923f4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c813b2182f9d08139e5c7e602eca774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6f507cdd2cbc73d64ec6058511f1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbfe26dd4adc65cc4b02e2bfc23e6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464dde8de2c432c094da9ef67892a8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a853816e14fc56367fbd9ad7c285678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c7211e9d32f55b5ffa1f8f4f9b6b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd55d66ced4084afd3a3b1308da730980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70520e7a8d3bae4dfb425994156394f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a032226e2509c14846ea3921ffab9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1b290f6079a3f5fc339c6891c29c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccba912c3a06a540776a0417d410c1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b47f61a4f5344fa39071dee0ad6ee785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30018ad4579608ec8ac0a808f258e31486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f95146a0ab7a4d42a630610936eaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbe8ce27de814c8ac675946a465f4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02343217b603866e5a64eaa851db5d7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71a4b974df8225d4f631d6ed83f68690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec54bf3ee49d8536bb90ea4c9b5043291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7ddd31429733e839870dc984062d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ae79cccd8a60fdbaccdcc8d748ef593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db390eabdd6a51147abd6328bb17aa4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f7153ad28430878c45f47e9176cbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb152930338cf610ca15895746269fcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f446391d801f28fa99ef34052337e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b8f2a940df25f4b2b79127309899498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842cd2bafdc7a3720e38ac49ec7bc1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd1afda4b2fd73d04083429ab4eb76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821ae6fe417b278eb90fcc96bf6f511101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cde54ce7e1f7e220694775665a3e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be3089bdb2726721b812376b94d9cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30a45e01745161608e99ca356860c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79110ba508011516a3daccc459dced99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bab6da9dce980159e87512ab548e48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70d96e76f3a8865f213dad02e9c568107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d2a3abd85722e7466da556e76f695108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db155afb40ee1d4e19ff7919bef614109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037e0b88b75caf3a1b7485af2e08d8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b86e54401d34b5a467d02c55ea604111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e2367f61b6de06a869cddc478f227112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d045922723854bccdc8c21ecd64325113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812cbc6ddcdd0c28d6e9266ff44a0cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31f08d9769a2fd0ea911415e8f8914115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e6fcf73da8cd02e0870b5b21349fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ed684d51a29e9e6600780ad34cdfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4e551cec83607ddff10fb8cc946da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322c43eb516399d2cbbc052e6c522ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205a5c9d5bb6fff63bb74e16d244152120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9984f5270409a3aea5bacd03128cd14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987bc95c81d996d39e43ac1a68bfc7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa900452fdf98c1a5f44de94aa8392fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51853aded3c8027ff4995b63c29c015e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03323b4f51efd3202dc0dd3a41cfb056125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dca67f5c9980dd7e94aeb5e230735126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6e9757ccdfa5af7d5f67216918b0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c1e949e26f855a8adebcc796ce423128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10d4649eee9bd4cffa990eec1c3b66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cb2d4f4f59864b76a64e1ba031a58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a32d62c455aededeadd412ffaa432131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816b55f7425dcd5c2d3636f2f75e922132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50076f9719279d1df179744aed77379133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d669d8e24f7ec9109a4eac969e29e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ff6777297961b94830e67c8be1483135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4497ef2bd9128cc50d7bf7fb257ca3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb177d287950e40a6ff9a7bf435b0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ded6ab29b8cdde9ee157a83833aaf8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9932870717d6017af2e51926d413f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755c9e660187ed44335917ba7b84afd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eac0022770ff242b330b117eb6854141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875f0037596169261916702433f6214142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e64265a3fe11b325f8085b97f69a97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3fb257d84ae5a71a0602c6d91913c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8105af9a30d894c3bdba1a6488656145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3050c134ed255ae5931270bd3c2d9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703317fce41d091148444f253efe551147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf21ad105ec48eb77f6f01d749859c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48a366795682cd267c5cf13949783f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d576b77898d8312eeea898731895f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef555a97cd6bb5734f59e2a54a9df2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cd26274db70f8ccdeac9d6043c349152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4011cdc12a311db721c115ee48f2a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231cdd29b97c87941f6587588c048d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b583d298539868e2a05184f19e16906155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46b6633fd0e4f7dac20e7a68751013156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3d62299a5e29b69ab225e00b0c641157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588da6478e7b05435b061b75063e8c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380f20db19d5fbe1cb5058361f5240d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622d889279d31832b38cfee199f556f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41def652e3eb970cb59c32d12f88b90c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2727c5eaaabf6279eeb9278d7a62d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0775c00535ef5ba181ce1b24e70369163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3b54acaee692a1d49669909c41c16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbca78e8403135b49b3675ba7014c19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b771de100e09ee7a5157c1e6469cbb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19233eb1edb8075c6dfbd3df41351977167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a52b09b353db9db983880c3b7e69c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e031ddef1af7fd07474f3339b002367169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7c5b1444815c12db995a19774640170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d053a2c5bcab89993b99f378c42385171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8582bc2585a5e30206df911f571f1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247258d676b0392b6cf1f39ab8a660fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ee3adc862a9e52d8e316d66023fe0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96221310bb930bc338d6e9113443c50b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c985f7503393ff30e0a8a6d759c82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b815b4faa8454e83cf9246b11faac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e37a7b8d87809b0560d4f85b030a1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a939a7657dfe2029e71061b59a5d83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23c23bc8087eeaab9edc341afee12e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0b323b7d359d848bcff3a6e6cd2eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37031906e94befd6157c978fbe5e3374182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d50a777b760ee6cd59c455955c635183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bfe9f8d2754782b78a138b1658af6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d3e3a3d8e1ceab3a4750564e4ad68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdff3e29d0d99a49ec04234461c005186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ad67adc425080e6597d1d3f1069f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d72f60198c899196905e2b82dabda4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2dc6ecb9b4ca462d830cae6087b03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050e88e792ed84946b730b469cc5c2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd799f4914f545428665f8697ff3114191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6494b9a9b1f8f3a31e6541daea5cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f47f3ba36076034414485ba322183193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fa0c855200f72b833f5391adcd930194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57c2505b00e8ec10f717ff90bba338195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febb771ae92020e54bbb5ba28d1eafe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f341b23c4ed349194fc82cfa6ed361e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3477012f036f53b01e93bd8d15df64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60876a897cf5172aef877720556e6dd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbf55af78ac731c0307177d6ce6d86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc367879e71960a9d06acd0090662b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b06ad08ecb5c7a7cdced0c0f83b840202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80628a020432e1787e0920b1b285746203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119501781c38a752d0709e8bd8a25bce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6265e08252022b68be0830b8ab259205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93011c832f4425062f4e8e32e9c8555206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c28ce7a7a5933bcc5b6f3088357ce7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442aa0ba30033c7858252e2df9decf0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eebe2354993333d85687f495cf9fc3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb74654ed2e7fcca2ae484908c02e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f7864dddfea341c5ba7bc84a39071211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8cf835264b1edeafa99b29625fbad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46d27cf24edfb1f0ac5380f6bc0eaa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db9e21db380f60716fe6b2c32f8a9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23dbd7e6306704df125f46d5d5132d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4773419fcbf935cbeedbda08c94f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c980fbf18168dde3b5dfd9af8750ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570f9cd8cc665f3f34a136b85b59deb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c01c2cce174bc2683b590bf942aa15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980228889d4e6ec1d78232e45efb5ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a077711c55d61b4aeafff560a84155221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdf7f9cded1b9fd4dc5c8b932b015a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582148c98754db0fc50acb861ecd5ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6334f0f0e3e31df2c96bc506aa16b5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84509da0f810985da6122420ddbcc093225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ba1132fa616cd78ed1c841c38455a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6eb773c24a3c8b541e1b0ffb6800d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62367cc47a57ff9f3bde94f74e906a20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c88f88e8d2574778a3ecdb22c97bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02613483f79eba529e04290a9a5b16d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1075abcffb60ebbc10cafa9bb5616c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4536f2efc45e1101b6f6dd4ff1cfc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a0fc111512f80a2f3cc489acf8146233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7b870c4a33e7dcb6c0c010c9b6499234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992929f765e6af430b884865bb4f1ddb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8f4cde6311c8cf62932bd2d15f6e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51c821741806cc34c9bb3cdf051169237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b62d9d9fe8c205bd74334322b2fbc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fa714833add5b3014caf349173518239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19438d7de3f7bf24eef35120dde3e385240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286792bd0c569c217440228bb78d78e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7a69f3e0b41476b1f153ed517fb67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdb04d6705723f85c539b434ff0c6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232f4caa7f08baec47de2aa0b59a4dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48013eb7392b688f1373abb2304c30ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21cef14ace419ce3e9b05d8569d996246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b9aeef52fe6f322ea84eb422e8bee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dbb8f7b39e65715b3f26dea2e12ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc58b81ab7bb43b828c756922a2bd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b947836592ed2837c4cb3dc50f08c3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480df6e6237a2f9a7692c7d2d766ac83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30f15953710af72c9188af75c6b299252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8e7baca8b25af3f897ec96e6480d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f7ed0e4abbfb053db71a97654fee0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a959c8f5b8152f0bb0f46b3970c48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c10ae964aa381058e8e3897572e91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57976c03a084349750ba4e62ec6fba8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8c2460b7359f32e5cb0bda6a8b355258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5e4c5e60a712ee21bb467977038cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a568e43b8e3164e02cabc9b697b68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34bbc6b531bcfd623dd3cf631e825f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc771a89689085ed9445d9cbb7c215262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436280d0ca9d99910a5d20daf8b868a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40646b8cfee1d1d446e9d0c0865f36bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447e19fda11e48874c6d94d62c68dc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990f1b0ca4934f512ffee270c4ec404266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30fe9c140d26c3443541f11e9f1a4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eabb3b0c5a0adf6ccc13cab0fa6b23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534308dd32f75918912ede59d0c52a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9a0f043ac85f05fcabed1fa8b64b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cdb46de495af2275f6ff3eb8b08e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bf6efcbaad2ac75237e3fd59d8a52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9927f2ad0bd5fef65568aa4d697a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c7c90e4684edd538478a101d92bf6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea43fa6d36a50a2459bec86c585551275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4775a63c864377f4ef1b931bde48cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4890522e49617d51ca5ee2c632e299277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9a9f163c1c464f2347fab56149ef6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be52043a4e4ed78331a2ecaa0e877b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9027c2c9b8257d86f21a80712569b91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f14246314de27c9f356de91fb9a28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200878961e15c17b1461e9281ed110b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abb12b52cfbe26345ae7eaaff5ce0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c30afe10ef10622bdeda6fb042c52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b1346b514b7e7c4eebf3e3ee3d785285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260347d8ff297a18b6e7bdbf8011a1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43c005211c1c92d5f6c911259502db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c4108523cc86eb48d76b3bab08e91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed602e8f02028039914a3928c2e75a48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed94c12a0e52131a95ef6f8fe6a8f80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279d4265b6cdd344fdda23ee1db2b61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a1a655aa8f31f69332fb802471a70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757ebd209958c42efdbd5e700f185ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822ab102dfaacfafacbba0436f58858294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf284a9da0fc962e8e2ea465c608986a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be54ab2225fffcfd49f38190175df91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76917c17c969b11be461c232cb232f21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d45fc659d9cf9652f1b0a5d8528b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144c6eda8eee8a99a2c3cfaf166d614299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c4c6598af2bfd42d2da473643485300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d990f6ca1c68000c7776b4c9369d5ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ccb65248a26c102c80cfdafe1cabb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ebdd12d3f75b125ec5c91419316f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d03fda3db5d3859448eccedd8d5abe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b0cc1cac3674d9327a9dfac66326b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb43c2948bae01236c68061716ce684306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5cbeed668aecab6c5c66765dda3b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b760dc08f9b9d6108cbd86e2f5454308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a7873137e9fd173e0147d6df687f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e803f902f90a54cd5fa500f1c1fc41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9895c1a88877aa307d70bfc409a8b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da833e84a21e92d54d26ef8c939eed6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003adf09ed289536c0b73fdeaa8a4df4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa9ea0cb22e58849468694ea9d9604314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535faf8cc19a3852093e44f37fc04e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5943cbdb70d61fd022147f941d8724316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0fc31999281f267b8cb030787f5e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c9c1589b76303ee27d83f82af4612318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180abb29816cf2626938d14c99a678b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf2758d42655f3c686d20316a38649320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f03231311e416f1b455a07318c2612321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c5a991a5fe9bc5a42c09194a102c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f975a551c79e80936d9d2f01835a04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327356e9c7b13eaa67abc841a66bf5b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002146e7244ec25b2976ec201f03438b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a581e50bedf6f48feaabc17953cd5d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e093a3dea488763e50079774bc42ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3fb889d82869e7b3a4b81de06f972328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af025bb3f820094e25dcd360f028901329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce7af6f4b53cc608a51f59768ba874330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5083995ce4da239fa72c791b6bb7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c62448edc328de16caed6f8e7018f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8e959e14f00a0cd0826cdeaab178c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6027ecbdd189c2e5d8b84f02bbb550334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28006b73b9ff075a347373524ae0df12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34190c0bcdcb59ade491213d1583d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550bb6e6830acb71003ca1f599a28be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf872df300af733b8e14b6cae5eff80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e9c682fd116163b49ba9f61278da7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b07dc2d703e4dbfe1d705c99fc475340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fddaf167c69d01a5864f0ba0dbb101341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f142708890da7d8e3ffeac78104800b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb031c6608eb6104b937ff89e2d022a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39b212457e278b3fd5d9606dd63c9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c7c57a2a3a88b67804967a827ba8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c371fe184197c5f7a3482ad45a2404f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe86858ad4ff0f8be7c666004182b55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e7a9023b2b161443ed481972151ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648b57de47dc20d4ab6ca73c55ccadb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf025a6d55f47c644312abe103444f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93a980166610b1dceaf2e32e5bbc83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70314ff045b02d13ff869afc97520e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f777092854dcfd1d8cce47cd82e241353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247791fcbd9cd8d78b0f6a578b4180d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f484430e0a2e46cfbc0032419f402d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa6131d3001c378328f9d42fc98174356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54c574b54a73910d95f2b58ea55655357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c6c943b3b6f62d26c7713b7f196f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89582092b7e7b7d41693b2141cf4ae97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad0532ebc2298acc22fec0691439a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f4d3c117e0fb5ab1f26b9a67e699b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448f7d90effc8d6e2151c2b65a24763362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332134086e7e688b2c8c13516ff657b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9610d0320a060aa170da61eedeae8ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09ac0e8f31ac17e7d3123fe6f8a9d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a6d52cbb79a6e5d29e32810a4a592366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0e51c9b41561fb2acb1146889f5aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2ea0f37f3e14fb70f62cac3d0a98b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe598a648255002aeb9660685e708a7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30f9f166e325450ec04f1e37bc2232370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e0335bf9f54d35de73ae713f5d57f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ef0b26c210a23236480b1a131beac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a21473298d915de0b8c7aa6480f51c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea551afd4e677ee71960aeb7b73fb7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cab1761823bd60b73935ea179145a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5478660c49e374f921a071d2e1fadb5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ff35090d54eb6e8572f393cc7c73b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b7e89a290fc70d681861bf389c063378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e21de86d4a8f5ba813cb66affdf161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8a5de9acafb4c735fc335f843a89a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f6ca9348996e5153104b70d7d52183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983e81cba543201a93cbbf5bebddfe24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fadaf4be9e3e6d16ceb4d99e47fc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca3eb5711b278066fb0c18146b10af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965cbad868cd8f1cd8d86901c51e4cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390064be086314a6a84e9bb8137a0bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f21df691c9814a72e23744faaf38339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9ad910688f6053372f913d75dbf9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9531738bbbca841560766395a59d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4e004b7ae88f1b22c43d86b53c01c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e231ff68e66b8f9544620612b3fed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe35c99faa1aaa7dee50a1732251d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb4740666d1d3066fe8abc40b06f5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a5d179f6040175d8b86d5d29ae12216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038e21cd2297388942416b3e80fd89d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce70aa9e71e6fdffc7a22c3dce14d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fd7833ecbe00b24418da92961c30919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab565643bab3f48b8d632f00143fb92420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423ab7220f233aa59afa65dddb0e7ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7af5277d95eb2ef581ffe0f13899d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d6ee42a8776fca63cf61fcf7eb9f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3df9e009c2acc4f5d39677118755524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aafcc73b337449cc8c5147e8936f3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da18de05a66b40b8aca4ae908c92ebc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae56054a5d10c43eb00a79583e121e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1b7c06dbb183426ababe2afc5699e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745458b9f55db67b4fb85f771a1fbc629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2c98319f440262fc8df9e8ef729b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c190bdb3c6e61addecfa8a71b30699a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43d899b007e37f0a3be5f79d98eef832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021e61213585c7cbbde095776f99df133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91445a6e6280d71cdd6d218f091f762f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9637a12795e45aa69e6632a1a943435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0d30737032f8f3bbb15759641aa9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d78e5ea7fbae0f348dbcf2d280a0da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06b8c2c447ef2647e7f06cf90589c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b59e2251d537432c6d391bac3aaa5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21047f94e2b61994a7e1929cc79849ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5da81e3c63d6f02727164b119146ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd38b861cc15755dbcc726cb8deaab542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba74577006a476b3f602ea9725909b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb126245ef797b573a5da08377537944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f3948dd2089aa5de3b793a9053b9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a92830bfc36c3d22afd23c7a27a4c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82772f79be5bb20febed487bb526def747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015f19e5a70b3cddc564649ba60c4ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800890d840379ff45a393e8760769e3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25cd6268ce1cf3bc9d6d4083c9ba3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e49be513e588212be55a50b0a2aeee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340bf0e1e5049b131263629ca212d3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f50c272153bc20c9ef2cfc5088f98153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00656fc3bc256af1a9f28a70ade3bdd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c6752975ecd912ffb8c21dbbbfb4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01064cba8221862e9c16a2ad7a96e1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87e491c9a591f85a3d9bd9c23c52ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a0c4b17085ff0f3770b503e4e7e6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de435f94cb9b35d517946c67ca83475b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9096a3d5900374268ffd2b02127ea360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d320fb4b0a016c5501c503a25aee561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751507f609a9307678c43e8ceeef72762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703052aad8a076f366d040ff64c398863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273e7b365245c9bcbc7cb6914a5d95264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822632eb99d1454b97af0b9f0c08558965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597c4f1316d848e0334689aba9ecd1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe284168dcb41cc6cf5666469a872067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145af6df191c6a88fd024487a138c35f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14721028e719d11bee357df401fdf89869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907178da499127d9c16c7f7d5b48295870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d9ef2173fa5afee7afb36a85e58f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c9c5c1c99048914e224f42dca68b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263dee057585b4839ebd4d4543eed4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb071dfc77517eea6a4f21cc35d004574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e18422125685fc6f1376457b3401f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a683eb9c502fc40e4ce8bde4e4a9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db2b3befb3ef372ca866bc021272ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beb1a3bc5f2bf5bf07d233328f73c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5b02848d3fd4464a4b26a881c33be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9a6ba70f083fa8967291090c276ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16216a1793a8a837e6147baa15b19dc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909d1fb3dbb11107ec5de5ed2745c1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef0323e514f7968af5c561297b85de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eec6be8dbbbb47765ffcbfd43b7bb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eda8170c947d5df0003352ff1aeae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb6127a27f73546c4a9ee8d55a186a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867724c980ace38bf588a7bc9e7dd16487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f2f81acfa51cccf62960dbcdf792488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7c0c4a69b4bbf74746745003c613989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48acad27b0532e1bccfec905c2e10390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af24965125cb10d274885f23c594cb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218782737499577c3d0f98c599b0422592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410fc79d282a5771a9018c3403bd16493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52fb462b7b3f41ac7c1c1860e5b0b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932fa78d6b91f7b2e5a7b3b8da6b12395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3ed0f92fce721621b59a4fd528e8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3b067d6eb11aa68404a6602db26d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324e45046677c97575f8cfa4f3a609c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3f1e595b05930dc3c811f4f70315999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f5bdda95f77de22af52c9d8dfee6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2ad8250c9638d0c91d17fac3169fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc04e26ab65d858abaf52926b2c1c8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d593b140435c3718338bb14bcd57e49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9cb85876d6b486be1e9429fb9f7a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ae216ee984bf3cc7c4f611601fd08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc8f5f965c4da8121f5598ab7e6d01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c039f9c8b04bcb029e0cb2bb0f75477107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0795cc9ce01c3ec69ea2a24ec01c5d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235da664445a76008cde23bc94d94b25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a1a4d5757730496bdb4ac6e719e37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c403b7fcedda9bfc8e856a9672361ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a182a835ba963d744335469a8332ef1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a308b020a6468b092216416066466b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5254df7c19a4b8282c7fb2177cf148114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6714ce9f34e43533b2db6ed9ab11c28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d058a5e814b39c94e6537a91687420d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e5d3316759015fc7329952c22f015117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea1a1e6b1c93f6b06432c1eed0673a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c9eb8a22ebeacd0eea480dd64373b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9abea950dcc4d8c3fd32cd91b5ab1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41908471c4296e96c461f63b04635187121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a5cd9a42a780990fd7a1035bbec9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61485013a7655242a623ab27fe163426123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaa7cc9ddc3db18d0805c82b37b35a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fc7d72e3a87695d95524170fc832b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409a0b82714e4bbd03270e32210620d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5714b4cf55cedfc62ed164be5b03a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77009e41e03fbe9c862528bdcd3871128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4c343db135b28730805af226ce9d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6709eeef1b36da27db3a8f812f6860130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f6d780dd7d306ef8a849607a56400131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a2cd4a9fa2748653360a16913bd54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ef416723e758a0ba9246a69530995133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3dda46135abd108f30b8d64b76500134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568290a2d77a131b50cb268c2c1f1ef8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa364abe90eee32764cab555f1c552df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a343e0f49f976df9901e2dc9cc60b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c1402efa184f4c6eff0dbaa9d0152138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f3d3c89a26dfcf42e48e529d77b31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ccaeaec3f62d1b90b8798cc853d99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ba25f6862eb11c44691daacf54102141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022582f19228d91640516696efb42f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8953217da31c5abdc6ae51233b29e69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14c315f76143d260e242b58119089a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912b37687d4facc68e3f4bd7d782793145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecea7a8111df3830e4498fa690e9932146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7367071e9fa9e9d54de80adc516e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f68f675fd969fe0e2bc017f74fab4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda04728a3ce2a280f09a134ba0b3b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef3c690a7ac66d034693e81055e9da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de18c64af9b0692612f0d8b81103d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091547fef81e979498bfc44f18bcb77d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb63beed9d2bf38f90784fe5d942b01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28592c9cb609d9f5782ef7bdbca65771154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cf9baf7a338d56a1f23b37e18e532155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b6da8d73bb5d7d8f3c404e5b4fd4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c25239835e242c2ef7f64ff1d3220157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c94bc10846dcbf39a6c145f8554b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b215a902af21c1586fbb7b6115765159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b64bebbb450efe134744eeb81adcfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b2c088a5b18833f369feff2f4dc61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3488f39390f87917d710e488973913f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce36a7e508a80391a7a1ba2a968eaad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deab2e519ce94985479677dce9c993164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937058c72e7384484a7c920753725e3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a377e7340bc35c2a5b267b6311ed646166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5bb822331a6ef942f8fcbd539f5ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196e53b3fa3a9a5d1f562a83e67d63c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b708f745d530567109d1802ffd87d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0cbc8065a10014a10153b29b963c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cbf7cafc9fa28de2949459f9712ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6220435b6ff84487abbf03b93ad468b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a589bf70cd547503979b5e27468c17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709865c783808661a6a88b0a90c3b04a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b90ed7795276d270510f155f65288d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9822665144e3169b747ab466b67ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb680f5aca2cad6cedde4e76c5d4213e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1baf99bf9ceb5700db62457e379865178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee63ff92ebfbc6fbeaf0de790e892d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068390717a1490a59ca81ca09d631492180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba57aa227440528472403b485d85c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc1cede18fc2c1de92cf8a2b7d4ee8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabec8e63f79ebce06b25711a951f874183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112abed2f831a79277423f8b6c6dcda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c029656a8ce0934d1cbe48401a7e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d05c6d9dde2205dc7ce44e903f95c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aae3dcbccac9c997cf1b74f5a879f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08947fc1b3e3842e1686839348e52995188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984d46e129bf8e6ae1091821ca1e5bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051fafe31cc6c0339ddef2c6c195044190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c35e77cc09bb56eb1e02317340a7a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba8a4ceab27fc16595d40366a327c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f136d89eeb123c8baf7d6fc8eb7686e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b706e23245539f0c448eb0610a7b18d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dfcfba9eded11ecdd41aa4beff85b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88341024753a600599f574d623ddc31e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb616c9cb41eb53214d3797feb79ccb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e4dbde7369aa4b4a0c956f045e694198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897fd57a1af5ee00c8322e808073272199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c995183223c1709e44e5c7ffa028c08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962970053aa379f639648d835e7d1ad1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5c44feb9c20a09094798f3e559e8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e6ec25ea230de28eb41eeca78e577203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16357e1dca3893fbf56096d1001f18e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e2c391588aa7ce7e72170d86e033b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab04d3c97a7af48d52a2cea0412e0f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7afeba3b6570b849464676527b841207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ad124369903631844f1e0cd1db1bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf9c68a15d5852ba5101ac25e4443209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc0155625b1cbb08213e05bee8e927210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bdc700cba13e5396ff87a1a9323bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88c81c774da426e521e8865819cd14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7411b72560375abc32df7ac89db6ef3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2b5e0c031514e694560eca295c520214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc8a188ab40e8d4c35af0f411dfc41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fb2153b259f42da52310a1630769b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d192d9e7d5af55909efa2ff3b85c7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6e628a183fbe8ba42b2c612ff2498218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0e89db1c731f55b09c80d8dfa88ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9c3f8ba20e6ebe5e3a59f3c3ad4e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4262e0eab0a6a9232955708b211f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57b326f68e605d39b40995b380e4c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0be056af88f27847dc46bae57bd8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11935de065f879271fdb606c0eb9d2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e9bb710ecc16f62e40d3b3adcb2ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb807afc43759b1cbca2528eff83a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debcb39fd647eda28030db7bbc2d22b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd698f99fe4cb781c626c0692850e586228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3a6d8198721c0b4222169f6f71d57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020b6509a4a0728230dbaaa2492b8e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eded35b816857dc462e1d177545b27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca776e910ea8a141cd406f200409ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32acee7b79dd1d92d78eed70917c12d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ebd3671859572243e6166f3c235a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab247fc98af1b53f8a3e7d42df006d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430548a9d457bd24e736fc55d1b8239236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bfff331d6f0e6daa8602e8997b236237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274b2c899b0ec0ac4e376d2f02d18cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658018b97cb2f04426da7f391c06e09e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dc447e59780f4b230da381c995cf5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd08add64d5d34f3a757c19663345241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b4448aa86d1983f778397e5afd1b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7d3e58d28ab09eef485dc2857c759243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc1e57817f6fd5b76c3f90ac977835244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edffa39184fc539983c585dec27b890245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1304fd1e7e7a13127794dbce1660117246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa802f1b6c059068d83e2f8647aa7c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e2d70c3a3894905f1c591495d439c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9944dcfd18a0b740fb69154822aace7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98027dfca5e5ac3da414c7f9fc7c6e71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851bd2b6c367ae92c4485d6d8e36309251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288a74509390cdde1354a317662ea87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9f33e62c79212116a4ddc9385345d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada92192d608edae53297dbd6ed724254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466137e86631328b2ca6aab50d77468c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e932b3bd2ba9b1f9bd84358dfc096256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296723863d823553ddd021576601d65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445db1a65f1eba1825b08478ad8fec09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f14f88edb0250d614bce4e4df4b51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d28cd69bf2cbb0a9db2ae20b5ad53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4a68a69a7bfa210002e524f81f19e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46a7db53957b60081f26a6b07ccdfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8172feeb51c5694cf8f47835aadb67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727412a9ad8ce9740a38ef5047f070fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e64ea9edccd1617049e3eeb9e5319265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296817738d2271802110520e7f7365b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecca0d6df6ec5d145eb4e2026c782ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68a620e62cdd721abf6499066f8d60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eae6ebd79f52e758e162934701eac6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb1b1ed2d312cec69c5fbc3cd140f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6bb591e9e953bfc9116864e113c1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d5fff253fa845cfe89025b5dcabbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737b0a84b2063853b9b3e188f870afa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c7dc1865b3999fe8fd35e797b1db7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd978c4a481b43a61ad781cba5be8b9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7288c5c185b4304db8efe32e526661a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b253d79dc72d7fa56f0f971f98badbc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b3021ab1c773626318ef32121d623278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c1806d4be4a545d04008f34078675279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db3fb7f107b49cebbee4655c54023d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70900f738c4ea23c785f6606f5eb29b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fc94e43563154f70cbb75b1845f1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bb23539e88ec51865836326c543a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be2e5f4c8029e3751088e590852a3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1b33cfabc5b3d75bc4393c29641f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574769844e75c7dd1380566c5fddc969286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da43d274e227e0babff4ed7711f694c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c51b5570b06f62a916338ef2cb66d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee01eecab756dda37926efda647d7d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacced06b06136f5a83a50d1d32d221f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4dc51d430537b2df109429f0b2880291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e3126c23722c9d4f42c0ccdafd5a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b0b0a322f0237b498d998e45ef886293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb7dcb2dcd51b4d558c02ee79d63b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25328067b26384b7368ed3bc20ea528295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5b869ee9df89180f71fffafd1982d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580acc566cc490bbea425d75fa71a650297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61460f5d9b64c0c75de736e587cfb8ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf34217ca24ab27d43bac7fb01e681299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b3fedc8a5f9382c9fa4dca2b8a3c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11a1d4341903c0b172203869361913301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd2cf2d80eaa211daf7b17b91777fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e50800b9600321a173384db25c8123303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64aa1038ca15fe2850d3cbe2faa484304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9583b791e28811684e59dbbc352fd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384d82711cb6514dc68a13277ba3f3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef4d290fc0ff578c9b266aeecf1b20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798f382a1f1039f94e0d6e52ac1c0c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a95b68b98fb8da9f2e6e8fb51a3e05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1fda49569047ac66290371e8e009c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58112cf3c56df848b6423891000ee8b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9d25828d395b6820b59b1829c1b09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf410580d1ad7589359054d32ef82e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28d33f0cc40eaff5f3aec9b0ab4fe5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c471a544b54ec3025106022454e4d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22b7dae9711e41119880dc212d97c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6967ad91f0fa5a32f00676d201a82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c33961747e497fa275397c4e4566b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad34288b588e161773dd3e22720e2b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4767ae6a9e8eeda5ffa2a41691864320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733802b8e63764b9a60845e33974521a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40984de40628956f429dd0a87ba51a52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f72d6ba217988761784236d7476144323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0a4ae686a546ae895b8f440959a7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483203dcd3decbf15d6f5f0e42e4027b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422e264b88adc89a8440320dc05c796326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eb2746727663dc72d971812c0e814327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a57fed3dd61da882e1ef1ea95a8fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761d7bece7425bf30ad711c53be0f3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297942db96721c7ff432257a26793dac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb54cab9c45038a3e24b585ae852ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ebd427498fc3d93f88de2bacc39d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9a6ca7570bb566d3d82825ea1dd7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5288f10139b5feb72cf24bfa2fa57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb568593655ebc8bc749bd9511a0c9b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b8dd8af435b4714932671c6b5b33e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e670a7dd7def350870b721a0edd3ff5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06389c9153de52252f4f64643aaafed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4fedda16fd1ab53a299e54b79c503339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43d2a5f4e6235e55f251434bc0058c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8806049d985a90d60f240863265a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78503f16fea96d212c4439b0c77b785a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8156c7b7df61fbdfba256666e8ac9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83bc8a75b7d26b3a24c858d1ef628e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6277a9e5beabd74db11608b8cb7772c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547586df4e7192df666dce7febf5a231346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38160e2aead76bf014537191d55ac502347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220807a3a9ea192e92e07c07da4e1df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d082c74cdf9f76750e3790183ab2f9f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1d2fb55f830f84679159185f45d89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f703cd1cb30bcc6c93f2e6c08006d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072a1f820b0135a083099786fcea8fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d480fd12b45017c39be99ce0348a68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3ae036efb248bfbd13b1d46b41fdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6583b36a55baf0e5206bbc6794a21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade2f105e6f24d0ce7c78badf6f0e7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec96df806878940a84bb3a93c31908357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03058eddad3f9b866fd3f3016c89a39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05c25b8a68247297bf2ea065939b13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86cf729a879f860f9a1a0300724d47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6829e450f24d3478bfff1e117005f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27a0abcbf50f8ac1be99c3e24ad0f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0330ae19b3dcb548cb14ae7de7537d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37eb3b60d465c898f51acc1423902f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75ec431ba0b3c2d89079162f330bab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746d3b623b360e5cdbe093e901491fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d41952cb21b338abfc4119f62afde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fc89d33f53d1d44c11cf3258126c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891edc0903f1977a95e733359dcef00c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7a474a8e7c5e5a0c48a7ebe7f9577370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2233147e1d94112147f9ec94d6faa8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a6305176bf3b035a929b0a698566f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cbff90baa16a18dc634d5a2062d07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3f80314a89d953938441c181cf646374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff409efa877711ba6ce99fa57d4da6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd93bfc8c451528ebf245b9ce194df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01edf2252e0f85de006f5deae4f4492377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fe83c21708ea7f45da2e4313b7794378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>