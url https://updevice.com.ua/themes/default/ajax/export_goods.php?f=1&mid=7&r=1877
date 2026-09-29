--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f7082b870ac5dcb68da0845d681571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2719416c3543799b9761edce23943d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88134ae4f338bc3e84517c8314c1ca683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3217aaf663e274ea33ee4640dfc1284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b932a81d27dd0fb45d1275cfad9a35a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90b16ceacf062f4ef9a53c98f1ae856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896608fc87b71c41bcaa0f4b45953d887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531992f66c72174d081889027aff9328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116afc11f754d2b5e52c11bd0c8c6a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce5657a9881ee598c498b4c8c4c70f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52fe341a04b39cfb4f059a25130bb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b008ca75f640b59b3888399755abe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f394ae278699a0ff05761dfb5b98aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0ebfe96b6d5f84a771a6a046c943714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d212ed04254d14197de3dce9cfe8de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806573396d4acdf5db810f32ee313c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff44b4715a89ad7f18555ddeb58bee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b99cb6e6bfd911a7a9516de52cdf4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87fe12e4233d3985ed5b6f5ed7b30819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3fb9ec9bf97738300528bc257dd4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53a132c202fa500df0796a7f4a501021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079435629ea8ad12950d8b123737973d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3af7f1a5d32e0f9461a884f48e11d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed51d939c50cd55b5834c3376a3df6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464a356568221880d4a6335c342886025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922f194af9379fd2ccb3bdf02c7367226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ffe5fbc4762a9e95f0970ca0d0a7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4f798bbfb8cfaa3e7d8dbc9df1c9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd68a7431d575297c7901f078e0a34729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2820c6da014fd81e0555114978c8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7e39b1cbb88f7d9d51f9f8737ba7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67124c9c356b1fefdae182c06ced3d0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178a57852ab11aca55c406f4049d1a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49fb154a0469bde20767374de866af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fe69edcd0162a1d983d9b5e9cc6a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da03afd5363ca75f6a5aafe8be97a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45991e511f1c806e8588bf56d266e5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f676e6d8806aa2f0c27f4efb4c82e9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac7bede44b410168f1c25fabe278f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7fb513ec4ad0f3b0d91cbd2d28c6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0923f60aa5b9f1f3b720fef49cd7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995f221a60b525629b2ea1e5743527042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8aefec50992ce202af87bc1a64def43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7bcef7660048e2a6757e3f692417e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e609259da2ba12b8a3160b5962f36745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85444fc3c85c965faf3901df8bfeff446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702cf77eba33a2c467ceeb26f9a5bd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cc82d26bfe132454bc6e08e18271e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4663be8aef971f047f8fb8fca0faea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ed2c7ccc7f72027c443b99314864250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408270fac350563328584a2f5cbe6f5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a1e87cfe543ad180e2b81558e252352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10951035f8fcdaa7a974799638768d3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72843d538627582c650d1326985a15ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76762812b5822ddfb362e5e2667ef3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd66e258032928dc567e0c2278910756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e8be35a835d5ceacf6e0dc07ef8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a8e3fbc0c616434d226c154e3371c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7adb79d720df5ada9dc960a4c9e6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d053d2bcb8b8e2a4db58290811c4cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a05f38984c1233a670d00aadffd13f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605eb1980bb6215a28da392a1d58b6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231caa1d82a11b97ee3971c3d312060963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44040df3eb3d72152d3ff28cfd61bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e4b05553c2acff411bee68a11919e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14446c33f31faf4aa3e0f4fbf7a4e68f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f452b0d013f61253ed228335d87b0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcc5ca913c4be4f080b2585bdb841068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca1675a013e1efbaf8521f3a469e0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe220021cbf6123327f3e2c4fabd11970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ea0c34c740524e737683cd21ed4e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295130d9f77a49ec3b54caad716dad8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369507005e599b443fb04faed7a647b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c4ed01a287e611df902f9912e183374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef0f2d08417e1bac6fd65c1ddc4e4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0129fd0fcfa9182ac8bf7adc57fe2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d0b52261b879f77b31f3271d2c07e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbbd633a097edec4a6db17843eeb3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70206e99821b5ab4a9b408771bdf3ecc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d722dce5836223bf2d537b3c0507680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581796e694e7f7580a3bb12a06c810381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd4ca7cbde5a3043ac8975bfbc77ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324314a98868cd9cf1e6b3d724c1934583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa201c94ab1b043adbeb17696889661384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f648149f243411ae3c245483dc08885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014e3a122b7aca2b512b4ed3e643b4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065517622f07421ac975abaf8b0957587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613ed62426f74165109ef40e81028b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e0c72caffb9c2ef7a0ae1a322381189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a91ad17e5c157b54f8157879b0b5c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8aa52beb0973f38f03eaf3fa2ba9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b380604b30562b775e688aaa3a55492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7efdcae706ec3e7ad1a082de6095393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615665a82401abd1b7c6c9e212f2641394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d0e29dff0477dd5fc53b5ec3eeefd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb197dbb2d91f07b49a68f1b94bf5e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bee8e3f1d3264f37e71bfb135890697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1581112f1c493d2a301de59218bdb9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe4605e2ee0a5dec284949deaf405d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51710d14d8f2e9a82c8c73b4536eaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbddcd16ebab9fb0948570305cb61d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975888dab9d8455a2fad1aae69371023102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700caf24f21facc185b7726b759816e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68129ff901c4cc8947c94024ff3311104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8224f41f3a128fb6f210c277e2fbcd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e61ed0d643cb5f42b73abdd0da85d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85fdab354907c73c875bfb9d90f1f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c188899fb1602e1983231d7d1ca9122108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3f63bd5d5a56e3545032e28d2cd4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4e660831f9cace368c34177b801c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05567c31d2146c48b21a604e946551e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349ce090f825dbb72498c7b3b7b9cb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5263c79cb5bc94ce8a1a2973786c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181a8a3142015502ba5c2eb0e1964e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a771ad2db715473d743c36ad9827586115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150d3fcac0d7c8d55b6d0c06c484645116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dbb9322a48301e4cce35c754c24cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135824fa4e32f218fe884dcdf3169beb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bd759555e2459055f1953c51dd7b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110c2ded41e409762e7b633722f0610120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8610c0f5d9157a5ee04c2074724b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7122eb1319c0076f5772508f5e90c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812bdee9e75489809dfefa812692743123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64686320b38f72cf01f271d4e3dd28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371805ec3cb0963cbfd6aa619b11305b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3d44854335ea1cd88fbe6af4a28c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f95b600f7f541d96a7c073bf5f2b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4693addd7eca9946c12c68042e4202a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c6022eec1520cdfc85ca8736b7840129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af8e5af851d7b0ad3fe84007503418130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac703e3716ee44902070c2a7348dc57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e208ae85476c829c691d6a74c0fa20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcc735ff958884fc95534dcab12868133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba645ec6b0f646803d04c6303524be64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34184ccc3a556cab815c321359aa8873135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc53b1726b32d49fe8a0045ac09849136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45e01484f19cedb341d162b7f865ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c6a25e47e89cd8dedf42de815e8dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379876e603f4fd83e5ef96969eaa083139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1c3a7d37324024afdb0ace45d17a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08f95811a26d2a3635914761d77b48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d5d083afa2c1016c63078bf0f5164142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a2a00ff04efaaf7d64eb65d7e9fc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6ff76a80684a6064f750989687b26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc1b59721e51e0ac2210096926240e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925e00186b53b695d3fa26b09a3e5d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2179cf8681f0731e84f3ca8415197f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a138576d020c7b979971cf7e1b81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001cd4b66ad1271495dd5784cd89d37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85149b8c64b74fe7a283876b7f9e5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff215dc009c91f8ee547deb0afb668151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935500397b372da759835373c6b29cbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef61e03774c27b1ce3d6d31f0de540153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c922185e2048680bf4c2403a1c5859154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7f91a7ad4cb7c09bede6a48043bd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de646b41c41cd7c75fe72449e9a93fc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09c44188bee55c78deeca1a0ddb7b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b7d54a68ccdd4b0d6c7eba810e3e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64fd95e745340ae235e7db48b27c4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88d79703ba1b43dd651dc367c27edc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0008346ba2e5582b3089373660fb4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c68e5ab16ae673b5dd384aefb52bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef99d85cfb5f882ee6142fd5075b7cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d43cbc4f792bc7c0d7ebf11aae403164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18819a8f9c9fa1791f9da4ecc15abe1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21e3bbcbd3998c93baaee8d3a68162166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c761da4e91ef9434426a288d1cb85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c79a0bc756ee97fc4fb0fcb794504b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76494736a18eeaa78fdebc1c809fd535169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e67844380102a70a811e14714a486170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c43c3c14f45d091016fc30f82d383171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728a6a3e9d150fde10af19de7771134172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c2876bfb1abe2ba61a4daa3f51dc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205d5a5043dc0187b9c2423a0496bce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c068124faae7e86e9a2329c51f7c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161ff918267d451b16233fd2dd0fe24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af362d36673723aad5e5255823cf5de9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b5c432a5f3bf1ba87ad01d36e88bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f95c9feca012af821954bb9d773df3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f3edc70ec408edcb452cccc78146f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97e626d3b8c3dd975f5f4167e15d3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fd2717701efdd44f444ea657c550b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e586f67e3ae511e19e12b744a6f929183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a2cb2fff5bbbea657d82b2d8d3eee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013ccb8a6488ac81bda99a4f7e08069185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcb9c901376c3fc76bd4eba400cc21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56a12fcfe3f1241d914e82f260ada9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56619682317cb3e9a70f867aa0e171188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cc2727eee1e8a27bab27bc4ab8d76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe049bd25fc4e6e245d082d858621ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415141aa4b91790ca2664a167af804d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93df29997a0cd60b7e4aeab4761af59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249af9c23afb9eea6afda251ebc754b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d485c52e65df139519b9e4f5a7582194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f37910afd91dd3308fb801fce464f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b18f22e05f613f5f08d4a833f68a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a88fe22a23b19a1ef336ee29144a2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6cdbf6ca66527e00ac735fe85a633198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2488e2cf2ecda78f21f9fb535d4b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9ca826876bb1b8ce545267b43665d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21855516f018f472e750181d4403a0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131ea559aa92b9ccd3a41061a9bc356202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f88297445790e53ba3c8cbf52a20a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955096d0d58abde3d8801a41f12898b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20123031fe372b8183bf84d01b94abde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49238592bb12ace8328fd68ccefbef60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c4bd82a712be6241aa06830c6d9a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8f698666a9f0b52f00b435bccf08b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d7d67ee9a82309574be2cdee20e93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2098f3208df617bf079f09ecab090210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b34993ad10cf1213e145e457677fb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72343ba91790bbafcccd8f64db6d3c4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e3e399c15796d4a1242bd1c60c803213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28885d42e98887619b6b41bb1ecc4a6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89b69627c9728f8437edb0bf4a3ddc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31af49e24816813f487cdafcc957cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b309e26ea9803b4c2063044336a5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635ef388d1cab6bc9862db7191e53c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0786d46142bbd59b644a0cf7ea4f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4c9e19f520f1c8e3f457b2743adbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d806db0ff341e263c1e85f0b95ea2ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969b8e81fe1fac0f2f40a5e722ba7a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbc0e1c683273315c33e8f3eb5c1b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9a6b7229967c6db29a03da26fa3f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204adfb877d33c8eef6eeace100b3a85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7bc2ae2bf0d96ee7135b416da4de6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365966137f309671e1d4c7757c7c966227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22940e24e9eaed25a7f8fcfce011ba68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fae5896a3732ad6e28fb8120a9e97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefae20584ab16921f547bed93bb374230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b97a24e6ad8c1a5b6f9af94dc8e55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e93e5ba42ba9117dd79de856c4f6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9311c6d60faf458c30d142e98c9a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc585a8b8159426fe3a162f6cbaecc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43609e4b26ed41d38fa6eb2e41bbea2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff53599edf67802a88a2000fa9b978a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed0b22925da2f774550f1c4cbeea56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094dc3de50c69166d5714a85f473fab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaba4515247ba62f8de79f09a7c428239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9c5336a94ca02a7b89ef476d931c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472153a3e18a07dfd8fdf615a2958086241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f063affbd3ab965b3a9a5676d976014242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c53bd254fc612ba89460a2d086d1f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabc85b7004f93fad1d82807cb03672244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc36b8f4f1274ffbab64c5de8435cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8f6d0503a6d2597ad5dc2bddf7c7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ab6893e354aa04abdefd780da388b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bfcb7d8c018c63fc4bd8e078730d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278068a26d84730b00f8d59f23b0256249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b432974f5218df683cf1daa65977384250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc945fb47825ef608eb84a2c5eb9a538251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb30aa4376e6e986ede121a0e4821cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e53fed712d6f4f544565eca38610d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5f24175948b5e696f5135d2fc63e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0e201ee93868134fd68e2c8e522c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150519e52d9e0361afac13c6f5973281256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5aecf0901c8194645682351f43371257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1287b4e7e9620c808ca70ba5b369f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c7147b77799e170ad0a8c2bc4c938259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606bf80f25123cee96ac8575e5030cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a829df6ae58cf73376259701112ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04742d2ab5eacc7818cad4fbc828f557262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff568b0862d29a76d3a83b0e41eac7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0fc96ac5e72e32b30476b6ca81e02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355dc604f7a76d090ecc27fe4d457a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799b93954d27a27de4d89f04ebba04a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527997b03a38f5546c14f1d42b97b45c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804855d97fad0cc20c3c1b3cc29f3efe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcf90871b1c74cc2912c3a0f60a161269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cab5d90c581ff7b7ea7279ac5c666270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee36b6b32ed0f71a5529a093072414271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e423832c5229f89851dbfaf057ca784272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc42800c68f489a2704e39bcbbc8e8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab0bc1e433405f7825883673df660b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199cb09090c1b0cb4a70257353fe9ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcfcc0f226ade02abf203a9bc80087276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fca6c811d63d96727a36fc563d369277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ac0a0b2aee62e1ed60c873f746ac4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ed5b3a8792d73bb79cfdbf81052e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fd8ded581cb3ed61b6c7bc5d78000280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e1079418a8e2ff48877fdf93e4821281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e657aee26ccbf67b66921aa16b4496282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94a8a66eb7df2e8fd520fb775d6524283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13bad34110316fd03540efe06fdf24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a85730aecc8192701330dff8bfc350285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff590b14be0038d54c2977dfe92c01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90b8c99e2f89e44272d28084cb37b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3bbaee0beefb8ac7c23d6a3a78892288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0458ba943a4797324bbc4fa1de182289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd7b8a9daf46465c76fde398819b0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a766ce6c2454a88b973b3060b31ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1093285a0f10f9291023a9064afc141292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2db81fd01c1441395a9e0d0dbfdcc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a6e74a6ef836e4571880c76c7561c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63aadf92282f222b395521efbc6d89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc061c9c7aec67cbfe98e6d6ef1439296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe427bb3eb187c53f301b2af84af9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ca158c859ffe37ac15c7ef381ca34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abea866e4af6b53667738ec7d3d3a12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1389011b3ab1628cf5699616a95f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f652c3e5015f5fb5a4bbd725aa90f31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc270e87958e2787b2dce59f2dcf775302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebe4ea4496332bcdaae96abb578fa2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06727f3183ca76ed4724e8aae4f34549304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba95f1f36caa058cf38be5a7e567a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be495d0a3547cbe670f5da37ef13747d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a730e421c159d74e8bcd7eb5d00e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674c440d92e053ded4559764ad2b00f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3a0540ef820ac0f6738aa818b9607309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41204c4d1bb342d8d19683cb897870f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa653f27b740fa5edfd3081e28dce5e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37edce622be02a3c9a4c48bf2e4c40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1187d77eb0adfaa62e6bb7034c2f854313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcb03766df77cd0e0fcc3091032136314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9675b86c559be556464705186baf73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a78c8fd04feb8553db3b1f6fc9381b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54912afadc2fa364e9806778ea25df7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e9428166edbcbcd07bbf4484bbbcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b054a7db2acd7d90550e827bb636160319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aee233d17217820df765759b9fe8ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d028e9307783acd3e02ce69fa5389321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccaef84144891b50e0ba0895981ad1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea963a26b53c53911f1b7201cdc11f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0e3544615242badf7994349fc7e51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ca1ed75e3801d85c70ef612eb38be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b58e3518008d2307277006fdd7ca8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fdd95711f6cce473a69ee457ae382327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e7a90c8cbd5ac771503ab3cb0676e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c0786707416d8e576bf053e7853da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83c7b258b953a976aafbd9a454a243330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb74affdbe059c4e9164cbc11757923331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ed0385402c5315335f52eb3a28803332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd06cc9ca27c316b79b433e0a32dbc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83141a52e0cf4434275040fc12137385334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbc840b964a0b4ea3cc4476b8a034b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bb6832781b0163130f283cf1d1d29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba0255a057adcec372f8fb7036df23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503a67b605bdb85a95c83338a69b0a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1667ddcee9143b244ad074620c2a4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb163e06cd761a88d5fd35c5d0c5851f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c23458187ff3ab52cac42a7151eb2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80941957ab60f963634f8d912e1323df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090ed9bb9e03fb1ed962f1d5b249af5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ef00004543039739c2d1c02730413344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d66f1fcba238de25ba2e97de7de0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7c76385dfb6260651547725683c4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf6ded4ae8e49b1c2a9033f1ed22c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f01b29fe4ffbffa4de17b9a3e7233348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024c7ff88b2e4a10b8029e02e85a703349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a6c30daf07c8994dad1ea48ca0920350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13529256237a762710e87373e166e2dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d567703815e5ef95ad4868cafb9c326352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8a2e86f3c3077cdb4ecf307820a69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91f04b280f54a51fe0506135bb7523354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afc48f5e32175557461b8772f5958d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb2d1148c75fdf819c1b040b6c5dec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69452f2db322aa4c2c63013df652bf0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef699c324a9328ffe85ef2c1d665a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810ecd9a5c7284ffbc23b17098a31c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da543c206d31d7ba3ddba083d5b880360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a98d8173856b2e011cf71e996f5b06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401214cb5cb33a3dc6d969b4b4674fb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971fd4f1c914a8395572f2733472708363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6635e579224fe5cc59787a578c863364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245adeb400f28c9bfeb1437c1a99cfd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2ed0b5af5773790ff4f0c5821553f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d17c6ad113ac7b6b7800570637fea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a93ee473ea9a580f6255fdf226cb05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe7c2de5844fe4e29d1f435b6aed56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad5346cbc486332175d198f43de612370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eba5ddce6b629e8d59575398cc156371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01663f66aec1c10235aea597a755adcc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d2bdbe7ecde8810a870a15b07f56d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a993d286a35c5e830888b759724fe4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bac38a5063d1a54ff11ba3e3e8f25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7d88cc95c4bfb08540c9b5a93b5ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd37a8bb8e11d68784c9537afc1396377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f627f9c7c7cf617729b63f9feff024f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff91e8f1c0bcf0ed4b0607bd7847d7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982c832b56f205a1f6862fa5bd97bcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163327a56b0b453c2d2008e882bc91293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf81bb992d7c5da4f6ca793a4b7ed74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaecacffb06a54c09f0c66f377882f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e611aace31a8dd40b56bba9e34d6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8a0accf06dff9eb0122a3eec2345d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f90942cfec7ee7862181941de9e578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d88f0882d4fe73bdb5776ec99e4839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303b6305a4a5ac0d0aac5025d826a9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c712716cfa1aa4b6f74f59710a054d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc1b053dafde493436b546038d03c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214111d0f4d41612e6bf6cc29770ad313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ac8222707e72e45634a04e12f636014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb93c0c2741e70f353386050e66c61415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a459607d102214293772a79dec366316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a1e776ffe55190800f6bcb3a6bddd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c967a6e85a20aab79d96eba72027018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d640673be905dbef27d6f015f606fd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d9a06774aae47f7f6d1e9f433b40120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539bcc2961ebde883359b771312c06221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b94f54ba595e96c82d781fa3908f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e110b148dec36c98dca8f568796e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f53f7f3b0b9b0bc211242920958a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd092db1e3ebeb24c310c9500c758425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28375ffab416d2e04d0bf00f8d7a1b8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92515ec972e2bfd902ab667976d1203e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54214821bddb008d453ec341277c8b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfdb0878b1b8950b723b0a3a78944029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e088bf31b3c80aa1ce1fc47454fdaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e520c612ed274e406f8a732f566dc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecef3253c1cd44841961ea2acd898332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d815373ec471928d6da3a8b4547a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ef773d6ad13c4045f66003ddb3b0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e698d50ee4c0d0883da7b5e2369e18235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204d2cd98977947b9edf9ab7b7dd41c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88667d5501cd7bce1e3dfdfeff53e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e07011dd8734c85f001f1508e18f3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03917b422788d200ccc64d9436ba3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd8c1992729be164779cc2a1c127c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efeab9d9c487becb7abf0837042c5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712090041d9dc7d5a2f6b991d71f389242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8e7d8c38e2d6eed0ee5b5c7061f1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2460678dcb1c07f61866d5b3fffbe444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c3f07e5a2233f48ffdf52df2eb63a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb025f3fdf37ab1969f5e51038bbbb2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa43b63a939a81ed077c2b7d8c50d1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745b81188b2394bd0a7ea17736f214448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5560a7ff2f550550221c8bfeb531249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7887ec1aec1be559cadf8b2db6288850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf85d50e2d1c6aac9dbf9059e840b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0de720e8098b8dd4e4498c7597338b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3290207c7cff22e263e8ad0a57d0fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c1a9cb4df56ee36792bea6fbaef5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95856bfa65bd6201bfdc20d4f2f3401655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6a0b8b9e7d4e9aec5675e173b881756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1566184f70b00ec0b567675dd6dcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b9ab9bcf036fa2e53a590f1b5be9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f2fd172cb0a644e62ec024c4cbfea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f3da3699e2ebc133c066916084a4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155a45be81842050273f30e773c509861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a34663f2d60b03249ccb9f66676b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e031ca45fb30e6b76f17644ceb04463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e78b1ec231ddd7c89d55e393b556c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5816b079f0f98585ae8a705c2598165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf8e90a421185820297e7c5d2d509c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dd79fb1c596bdaf8bec2bb5f98ec267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436ab12b520e7b8aa27edebc8d3827d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8ac341010172666712ebdf9e27fe169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d644e7aa6f68d027048f2c3b41a42870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d50a219ea60fe15c109adacf122f5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf960b81c0718166d6a1c43f08b230cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca8d71781edaf648ba5550e6b0af3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fa9f17e8d5960b6efeac058acae7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82890ae0c9916cab34f8cc3fbc1c5f6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ba7830b0b83ef2d91f632211a6b6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad24f0df798cc69696928f0726d64ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa88edf3b0d6fec99f0dad73084950778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63b454024e01779a750593f34b236d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add8861963fb7fdb7d2827ec815792980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1284f8d1e56bc999a444dc234ec4ea181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d0cfb1e05fa257534b35fe64a4fbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157674c96ac1c92ddd3bd48fa18f40f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19557ca923688e06c3c494fc33a1d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa7a070068375556bfed8be01e39f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0ed4b2e4a56a674d87acd2f4a580b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585de20686c885984abef06f7f39a0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdaac81aed740b3afe3192d0f4e7d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc178f0fca2e6934e13d49ac021853c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eee058a41b73edc8cbda883002330390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9cd40e31ed1a401eb8108bc40a0a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710bd71491e39c1e00be802948e22dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f479aef4bb8711b81c75d4ef50dea1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ee7e92e5d23137fe40716f2aa59ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02c0936835e347418a78c148c758b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6390254a10d4c0cdcb4f2c78afc93f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41b8d63d3a55a12a8e091c0d17abeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e43c90846b1bae8e4ec0fb031a01f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987009e58650ead77fb0a1a4198fd13899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10090bbce40e7635f1579030ea2999cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492098465391de4357b00e8cc5127ad3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d75e16ce6da66066433f22c74f5d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d31d9f490a2a040b8c2a9b0acf44f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9e2c2b901a2b6fe2e614324484995104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f690ffdd8a0c1b730ab536b51fc5e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c2aa02b817fb75e382a3117e1883e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5f38be2e487c44b1652e19f1b65be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d951754bc9ec5fa0196c5651b5ef9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7277796f49b4676194726ef265a4b26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86de4e35368ea02b6141e1c869e90c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae96571e13079f21646cd8a8c92679111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25a9b1987099dcf2220aacdce58935112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7e1f517da4dc33b68867b2a5a2e15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8592f03956ea2cea2194fd4154bca5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce7e07fadc80f0c96c459420a4b2b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43193b607afd0c69a67973e86e087eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4390824854deab9b35b5b23b1b2b687117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd6ec1f0edc6f4be4278c2384d0041118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e57a0d81ff97a631343e1d9e874fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc231204c81e605c564e91fac789b5c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceab50a6250c8f55d3ba0cbb548e3a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aa7f0cd5353f21e43c85deb30b4aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee56eb731357181d3a56bc9cb8c902123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead67e9ee7f4f1e31a7e01fc6b7ca63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7452984f7c5b76a88488f0753fbeaa2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48784f5d3808ac778345fec6299dc14a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8366eed05e343d4bb5ba654d8f712127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146b794c0af91ff612c835ca4679c59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72a174d23677899e627a99fc994032129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b9aa602cfe2cdab72858dc8775276130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836af65b0d063d8d2ee532c4b36473b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b23154ba4483ec60dac0fcdfbf340132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd50ea6fbae7453f7973d1ce8079ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad93afbc350f9fc25adfefb7825580134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec3f8f59af9eab642358306ab633ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dfa3150bcf821a86c905dd8293f70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d2b842b4061a240a6ef337862f9d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01a4b6efe0e44a8e41672d48278af2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221d85eae149d7951b605c33ae97515139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b23549cda8cde35afec09964dd044b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1af8bad2ebc432dc9c5fafa3a5898141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9013ff85b956784ecbcab31dae9edff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af15fe520bd581921c77a19832acaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b43dfce886d10058ff63ce312d20ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b4e95a2a102521e5fc16d1368cd50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31849679d509b58cd96eed39a47a101146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf56ba83175108ad44dca0b521ae89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f29a2d58ef3dc448a52c3cb96eca3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce627497047b594570a5e79968d8e8a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd7a46ae4707129d7434570975e3ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8a86f5bab130c417d3ae984319b76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06008e4379f8c3e1c83554473e0849152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126547b4b9ce2083f5e34255d765c5ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e88caf97acd0d24c2190be72de1c73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74753c4bfcf1eb428ea5356f24393a2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f46f8ba3e33b0828667b76d9a654a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d90dba5ab50470766c1bb4d8d95d92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216de25456fcce33285db19cce02716158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e6c1e2f94589074f9649c0df9878d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8902d0bbcb15bfcaada86f98a7517fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a9862a6cd62eb162e54463affc64f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe639919f5d553314a0dd7e914da305162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65505eb3b59dad3f6cdeb3da64b539163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604087a420589522b27ad3731cf493164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed9b09b93b80435bcbb04e9c9050d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3af87e73b07a37686344a287f2cb9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201798efcf691db43d715270f54f05c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d010cc66b0fced240f542da51a33f44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b890cd13d6eb79b6d1598f11cf0613169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef8e3840edff49589e98345fcbb5a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e7dab6cb240bc9c66b13de84789b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1006f22a34502bb0e05353a547cb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79884b75004d14e543f4951bc4f075d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9ee4dc27f87e8e5c6bdedfa27b866174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafabb028c10233bf0e414792c9662dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9486227c08f6fc4f7c4e307b57ae268176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99d2f7e0c3fb6f9ca579527bd33322177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32be55deb210f700e4302fe134c15ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77051cc2c245fb5b0dc786bf7295ec5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0afd2dd8c7cecea3d130e585fdcef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb332a6322c36beb792484256db33dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f67768f4eeeb4a5ef0711466ce039182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce591d2c74c222eb4f7628fc41a5278183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35eb114122c1d0a8065c1721254080184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f621800ee113a349cab20351d0fc26d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cabf72f4977c9b53e65a26840b0f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f092b6c2e4dd82a8ac162cb0a522f11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0070cfcfc9e6642c8967ed2de3e1f64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66414e8d53332e9edc2d5e6939ab9def189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5da51c29d49a0f590d84a1f84edf2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77c720fd6af4ddd6fb979edee34fe2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d669c85c7cac340a0761df067799e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244a2423df6893ee68fe5690c3abc2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985c69ed19ddafd04d102209b5a846c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377423b592576dc261517cd16ad936e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3e6d1e608a4e9bdbe89fbcb97d9cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253685866052e329e8470e1aa9230a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936afc4f58891e2f12231b4ee0801aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8eba4139a2ec43290fe5103da8daf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1117cbb5b2e23ba3fdf03911ee1e9c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0645681d7d3fdce75feff85cbb6ce7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b839c31a3eed58c3576259c3a7583ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65df2f4c2a1575de77c399d4307555203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d35d3a82d4117792639831f1eb50d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e93be4bffe680f18582ee2bdab346205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ab43212f31452dbfeca5d69fa8688206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37670d0025ffa7a96445b695374ed0a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffd12b04be62d34e989a84a8b56577208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e941518c62ea93e33f1838e7abf4a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ff916908503db5478dd5df1274059210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9834d1615666ab9cd41f6511c4c1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22002a8205ad2dabf3c9ec54e20cabe1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10198002c26235678c46b66f0d09284213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1eabd12a7839bc4c52e39a1c861b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f54cdf097aca50d095f6a2854f8688215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8fad11f9782e670643a393314434f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744230a7a926cbdb3839e627ec49f8ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1d9f56622881775fe3472e2309fb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4f07fe2a9be1ad3a331eeea460522219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29524e4c16b9c08902d3e5f13d88547220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa06aaaf43dd14fc136f1f6bab648c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae4ff90b2d76bc16fc313383f7211e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4118e93846810ee27cffaa056fec51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd99758e18778a5fd118b67871f90cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657b173a97e8822f39b95ff62f7b5ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6371de4930199efcef9df0badcc3cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c952d3b7447171e57ef46f649ad5418227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f074fc69e3b07bc8b1966923d8a667228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8129b34b250a3030581b8bd3777dc1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716980e4221544c2036388a59d50f750230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110e5f6ff6bcd47afa5c0f24aa7cbeb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5609ac39faca37fef119cca22146450232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f60d059129d903be94718c5b8bec3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67418b8f3af80a308ec3ebaa35b9b027234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bda797735de272997bb54c448f4be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19d2460c81d716f7f8882cd6b2ab98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4864426c81171c4e429c6f7fe4ebeb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300602934bc31c0062b20ed045c514a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010158d0f1622fe798c6fd477aca72b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370cbc950e088315fd3a176213547f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f965000d4abce68227d83dceb04ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c213df029747675111821513a5e85f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf548d1e63b342053d1036daf6cdef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2e3d45314a9bf9a30bbac9fe96294244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2b73c9d2e56b025b97b9358e4fe52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a8452daa5e6272651f24e91cfc97f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015cee693421d946ac33fa0a4f36856247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad51ac742046e7291deafbb1fef756248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4501fdcd50f4ffd2cf4ed4ec0f336249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b4cdbdd04459b35787af1551360c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106913b1063d1dc9ceae3ad82cec4fa4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507879022b02d34afd99186454f0fb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdda62bbabe07bf26f4bd2a5cdbdfc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aec24e8ce493b70e3cfe89a2f28378254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3af13fa82c2981cf710c848cbca4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95afa9dbd523763e6ea18109e6b7bc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112528d441d5e7e638c52b9a84d601a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2963095cbad691875917fafabf1ef9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46c7b7d32c323a805f0d1add277d7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14786f23cfd3e1567e98ed945febf523260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6e159af3700af7b178c0180103063261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fa13e8a0810155969ff2fccd5991c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488d4e31c8a9a8fd47f122ec8540c09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc633a1b944103c2d68cecdfabe5af1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79176c804051f1687dd9e654d4166f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c73f16f0b3fe2b463425790294b7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bf8d33edc206cf6343dc6aea6684e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5aede59d24520540fa1e189ef1197268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6f99221f940f9ff67e03f73293ce4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1313e3f6e1cda7ede6e19535f21746270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4d6b968314967c5d987fb45355b2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d43dd154bbee57d227081a166180e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038a57d168f13af64657ef082042c77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19bca6633fee76d6ddf07775e2c0f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60ec4dd15b88e420a6456744732bee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8534790c58e4193b5e04e62a377605276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9c51870f5a035e0252aa0971043ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495befc26c63e93156e9826b6c8f0613278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe62b35d056b392b149c528702e8268279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325bf6fc00005b1fe7c282a0a7b26b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3755d24e002cbfce7275a71112495e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc433c516ae9b947d1a165d8cfd8f74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a4a33a05d42c8eb7c50ea5c47e870283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b88dc305080a21cbdbcf67eff7705284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c1cab74a77da3f83ae446e5743319285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42caf8c2ef2e444bb0aac35d99ab45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d40a8081c3911b63bb3728b9b9ce77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362df8ecf6df20327ae368613dabbddb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c031d9e2e4a28ffd6871f0de400467f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75380d2ed5de5a5647241f80272963e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a3c9777462be9badc34e87bcdf21f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022ea59f9276e7ea6065f46461d67de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a79037285f1429ccdca13c0959cbf4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cc730ed0d2b42a81299dcf5449f80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaff3ab9787ead238e415ea1877a33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205ba81a4a95a5b2db0843efb43065a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521f0406b114c0ed1a5869e371119e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be73b73739e7948df866aac101710f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaddfa269385a3070a8fad3d3daf74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36acf3d83e8d264830703632985045300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ae54dc6be84ac5a99afbf6e00082e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc50f0a07b1f08e83c804117091f87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462b8ddb7302e92341bc82ad071614d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0863e410e95573681645fff0447ad74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0a05679a039621dec1e9c6359d4c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c19b7d5e3f8a39c6b036a61144ef7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb07380f5ed240d83636c50dac643b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62cc0c10e2808058328aa096bf5300308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7a04daa66f4c46a37b0a32c5dc6a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16558a8a38c69f3e0afbecdcf541b3e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9e83d5455140ecef1d4260bd77eb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8080072fc650ad358327d9b9e687f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956d477d1b3c5abf2cb0bba212ebefb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebd35f0b188b8bbf0cbf19cbb3f1bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b8f54623ea59c78c4b7dad9f742cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeba46d07d874d87dddb709ea3f3f94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a132915bb320f152619dbfcf0bd16da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939350a2dd5bab16799920976b331bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f83f413691816312d4d0dd098304b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a91c7231cad94c509821f2054c8b09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be437ffbc96c4399e7cd62c4348d5e3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3442c6ade4bf6beff1b1df7b54a6f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b62f7c8041abd450de98be3844ae14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5caa78d3da2ed713b1d5002059df0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5497f8278036d5734ca8c178c698b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e2fe9379fe4678be90fda72379614326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dfc83863ebe1d950e4425d793dde1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc6ba643916acba892215c81c8d19a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f823b74639756c35e99027fa28cb25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f8a732d1bf03c0e4e7db25208d650330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cd3154068309f2145bc13784c745f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fded7e3d26c6149be1789044d67a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e8b12d9d032aa5f419c8939288355333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2347d07648c8c4998e0cb4f0b65084334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b36b1fcee65596c4bd8631e6e2450335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded06204655ab8f6532655a959123fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cdc72bad2e390167f833c30a4187a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b293b8803c904aac9a130256f2f51b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2cb42a3297da5b1d38c8fa15de0fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f1141e54a27bc8fa670b0565ff868340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198f47d897ad4cd83a7e5d04f4162ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720cb33b377519c50fc42f1cd3e7a49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbdbc6ae667d16dfb9ed2e70f3bb87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16368478406c2ced7cd0f423d076ce7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f7072e3448d8f832fb2b448c630a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede44c8249147334265b9a5877043f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09048ea9d63ac34e09eb77663c5e73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb058b9d924c9fd639a2f4eb4cad4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f969ff0f4499b16842ebd1eec7c0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f9b7a13b69669ce66f449ca3032dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e32f2dd38070e04bdf2f8dd5b0d77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bb3ea772fb9f1ddd9d427f51f208f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df371ba551ccd72d50347373ea5011353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4f5c87c89971473a04a5b523e49dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176348da57a1baf60e974daeccf0c0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212f6e464889ad8d118bf17cd874e62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ce4febf1828277bd81cd42ecc5d8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9adeec16255083e6bcf7748162167358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2906200d7d6b1d14283df81e6dca77c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57353cc27881ec722eb5ebf88c772f12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2efaed67d5bae8f2d98f1c0cfb6380361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f8659e5d511ecd5605a04de50c28b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f814a43715f4c3ba179720b63c8b2f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b533c437a8708e7fa644563facaa6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea218e820da39a8c074b898caf9023365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3556409cc4f8e50669d5d02c9a33c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c386ac38806ecac67476193eaf1b2ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae730bbdc544acca7d92cc58f6053786368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ca4744380247c88ab276e0e6101b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cdc02854d1057b0b490ed49650961370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c17ad28f779ca5b58d650f919e43f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2bb653ac68a1c380d34e8ac7eb32a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d035cb4ad115f3db998a42a33357f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bd7d86e71f9b1cbf2ff25bbd1796d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527e8255e548850cfe70c493bc1719b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bdfa598a71a92522373cc6f9f5a4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1291dc989ab3c20fd4edbc7dbfae0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f603bedf0cb421fdcea7c4b7b989e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>