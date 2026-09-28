--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6689cf436e82af8816e429a0f34f961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d546240e327c32e6f9128eccf05722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdbb5bb6e233996cc920743b0c94593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b8c21e958f499725d8115b0deeb1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade8d9036914da07b032911b7d578e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318c24d5fd8529987fdf6ca8c8e8e086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f6d77e19d4030e86ede55dc40947c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e893fa8361dd5c96006001225c41608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8badfe2f7d9c641cc50fce6dc08fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b29116e6641960909d2f00ceb88da210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456942851ea16c4eb52ee1a2d2bb95a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c67e5964df68f5cfc711974b9e9bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc393108f14b40c2062d908ea51c74613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c55953e240c80cc08020ad79b344b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862039e8bcbff9e9e4a24dd21c71043415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc092f641c2e8c3c7a91d2b789e085316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e13737e6bd3c285fd1ac12eea19bf817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf9b27ee58b81ab7f0c838e03334a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9f9f987ae821160946e1a50d1a82119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202b7694c82373aa53e5afebd28561820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d46fa6a56b134d86e87fd6f1754a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f1b4d6bd335c85fdcda137d91fc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b263d4b1c439c18b9f41b65b14ce4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbdde87151680d0eeca5a9aa93b44f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03721d649803338bbdc6c66bfef984ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486a2887ead92b25c5bc2534c7ebb9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eb1ef2d3f87bb72698382e4d7efdd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91eef0afeb28b04a459bb3cdfba0ffa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8545f9cbb0d9e226bc95bd100d0e93f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bb8394ba00e1648117d5a511db7f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4503c7e0d768142476fba0cfd245b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f970ccc9bc7714376bddcbe168020932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c9e0cafd31bd1fe4f4d0473e2dbb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611719d88da3172c748b301f816470e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80d8cc07ed3eb7e85247122a0c272835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c566b7a88be842bf5d4460faff38fe336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940657204cb2d598bc255c398b1510737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f617ff934035033b2f8b8229251d6ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7de4572eb4e718d01af0e578a9934339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aa6ab8019d320d23b90cf245cf88c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530098722ceb9bfeb0e825268da028441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e2b7a3718c54fac34179754e8092942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f596164b05f75fd3ec27160e30e453443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5b9f958872619b828618065721dcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3a3d7e3f1ed6b3ea0d55b5902ac6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff9ca924de0c56726cafe9d16917bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bc6dddac2e810382fa5ad87cda1aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534798ffba1ad4d26d26af90135ff9fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7793ac63c43cab3b0d59953675b589b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99bdee8d01a3ce0a9b7dc39d0af2c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca3d2370591197900a44a3af73a70e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be137c163a1871bcd353a39b81cf6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687abd4b0fd2f42e1621edfdbfa170353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a4b43970ba739a4afb64b42e08f2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f1d9d6918c16e0e5f5953364daa1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b70abf3a65e003dba2a437d92327356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad624bc4bb6b13a5e4d0395342cd2d2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cf194ff98803795fb5a7c7c60aba958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eee15e50e4bd03d01e9396469570be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0907416853979afc32bf6ea957b0fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dead7ba6505f6f2d4761f803897ee6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36d029016dd78c30236c4db7daed9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a40373e69417d21bb8db13d58e330463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43979d4cf4ad9016feda169557d03d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be93d55ebbfca25e34a1749e260b0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19da971b6b1f73b403e5a44014c867a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1a16049cdcf807b0cc51cb1a9ef9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd57bbd15214e7a346ed344180a05b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84a96f790a2f694bd1a631897c2c4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659c061bfe4da4683d9abb39eb2cf6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18072a428e4872df07554172035e5a4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6303d72e1736359d0aa3ef337700b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a813c7fbc6dabc6e4ff255d6a93690673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79683683bf94330095bc7848a8387c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548710dbd3891e0c88ff4e5bac29a49075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f4ece5173640741ebab1a5ebc8dbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de91a7824816a5bb3f300960b1107a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282060da2c8e2866497c41522b97af178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462b306c40a2cf5b2413d8c76e28b7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d35ea1449078940225355cac708c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2c92fd6fe8ba7cb39c50534da4d8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d9b791ce81ce711681c63dd4e409582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcaa3fab379a5d31f5cdce8fdce37f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eb77c3987b1f4e82b699bd6495dd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfae2e9982cf812fa3a95f44748a9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347b1864af83ecd1c09ba5fcacca5d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306487bd95e6b11cc5e59ab15a6b54987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d461c7f211400342121c1f67cebe188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741d6ecabd7d946be2653ed79a7cb3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44cccf053599320a276124853c768790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237979cb2420e8bcf5d2dc377fcf2b5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423d21cda1f084af2dbdfc7b5666a8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b32f4e4d8192e17c596aab48f7f27893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e05950458bd69a2550a7967e7ac4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671d71ff3af90a47564fd8e2412fe3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153fb1b3a73a99c57921e66c49b14ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecb3511f3be1952f42aaa636436f9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c82a6ee3185b3ff2b0c1f27eb27bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460ae0d35de1eb2f6c465d33377853499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2f5a66672f710be3aa4bd80ca710d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173afd184292ceeed22235fec64ba1d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713adc24ce5e98be5a56f214051a0dd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e26d53d0b329e473cb6b0a474ef6de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76279e992d3acbb0d764214dfbed83e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9193a48ebe5d8cce778587babfe44c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c5581e069ad0de199183616bb42f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde47c4cb75ed5c5de7340b5962185b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de1a84ba1cad1807d424fc6b7d44a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b7d32f8aaffe2f0169d4776ffe483109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd10ce2597324236ac17c10b330bed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca52c10e93c926c4cca0d8d7af653d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222eabeebf6bf3c8b701b1310c284a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce782d6df7613aaa350e7e3d1886fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05af4337b895dfaccff38b9a6987061114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257028561ce9a497481cb960b52f2c4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b988a1e5d5ab9c39982fc084721ce6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869913de7864f7089932920bf2f1f16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7670ddf0719c69a4641ded1875037118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac29381f75fb1f83c8e069362b363db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0035d2e17aebcc699aff3e33b6a4313120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58d4d866e0e997e3e9e617bbf6541a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5498b83e31fb0d6ad6e15824671ca0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c4c17c9e116990d6acd34f6bea93f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102690b59555d59c14b42b40f3076e8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f75d14aca404771a3316b2e705ea93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53212c31c2bbf74eb26a8a894aff8df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce79831643c6e7147fe27accdd6a44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075766ac05f2074258949aa7c368104128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4736f1be0a517670a810d961cdf0f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e532303615e6df97092b2a845479130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c31ad562f427def3ab5f5afb2784c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbe029123dd23f2b8796ad2123b4c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c877af2c18ab0a87f79536fb3bf7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30691b8e534852a5ed9b9e5847cd78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2807078ae2032cb074ad2daa7506e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d148feac390410c70f6e0e20b14d7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ea678bc741050e18d92d4d397b95b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544c22be365d329614e2db9195bfc7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77f6ac027082ce6bfc0902e83851e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218bc6bead7c35aefd0eea7cc1f2298140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0aeb1e90010c7428501d6347adf43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45561b653363e4378e7e505f3ef87c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764456868f90c26d7042d2b51dbbd6e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0201fc07ba0efbba42abada8dfc2218144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affb2a953cfaa29777ed53e1f196c8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d0aa10e42f957a06ebb39b8e8a71d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8c3f173cd5fa7771b7357281610dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b1082643355ef430f3e292328ba35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28918c89da1612113bae089454060a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c5388cac871f8363be03918d26297150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483dea5da29bccedb925432da8dbb05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fafc03ae6d9f1c9afde53999bc4b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6feb78ecf56e0c4434a141ffa2296153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6752c270c12d7d7869b9547ca8f2b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfb3f5e6717e22331f35d416ea06ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3609c0166d96fbb98675c09f71b90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e951949949e95efe099a7bf3183fc9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c1040887c810d00a51d95ee7da345158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab292848267204a90e0b2f3ca0d4d6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c633d5e3d85fb739f10fb340f7c91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655b3653298afe356c61058aae0f019161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a888442590d4107211cb7dc3ef23db4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd408e8caf515027a4e709b0800c685163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e601ee7645d0f3d35f68e8fc67b2d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d965482bc23094af777432e3a4681165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b4cd44cdcee8f70e86d3151520085166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e08ce87e42ca3b15422e3c0ac9f89d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1c30bd703b4b1ffcf349b7fbd4b70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83313d5251fa72442f610945625d120c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a9581fb8694a02ca794658cf43f3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b37ef8f033e954faeea640b26bfab2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c142656ca85354d830792e2f7c0233c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee9cc5e96e4d5345f574ae31da1f72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f0318e1613986b8c839c3185f4420174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7adad6bab465ac5c2129cf0b4e90ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052ee3adc13288f73774cfbff4bba3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877f3a1a07406ae3f2f661c89b96a41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad06f4ca1c3bca85df13b0470732830178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310e7a57fd4d52a27b9f5fed0aeb504179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b932731ad5bcd21a9882674043866180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f54cb834ba5f4f447d4cbbfcf2bdb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a30b6f3467b8d9ede922122be1326182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a9caff1e1c5dbd223645182b30f19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf486ad0c5020dd2628bcb128f40e1e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d45ac8fc0fabff7fa68f9ebbd5608a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fb14addd1c2685282fc767b9578b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaff4ade2483dd6d84d01a2d7bbf7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdefc3f8ba508acb0266513c9d7af0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8363917c6e48f678bb2d723f107ed5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4db402d332b6aaa5913146a3a00b91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecd5d346bc7f8f88a5c95d4f45ce39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a79fdbb03b26a8a7a516dc2b52bc21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933e5740022f27a4a386b2046f0ff6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640e3c85d8f9eb3c7910b732741fa27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f8e689b93895cfbce8b11f3037ad5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8ce7ad8064e29e1db3e98da998d2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b18b99e0326205bd55167b964cf06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa11c6fa688c606445f54428cc2693d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cf8a27f66c61ddaa4171de863f866199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a582eaa8338d30701897435d3c3c0d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2a6786e613d5de7b709f886d3979d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b75d3c1912ce9d90e5b1570e5a63a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b2e94192c566a91b9060a04cd2626203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdcc4d359d6a985b16ab6b8a9184b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541be142234c83181db8fe1d81bc8bd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd633ca9ab568d15b30e6f633c53a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515276fa444c2405b7a8d4c72241701e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f559f150a295920433f52dc9c5b8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528efd12d0c2113c60a749b8e8198e7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f9ade2c75260486db2ae8b5cd7e67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa19aae5101412e87ff5131d8d4e89c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8260add6a476e6da06290835909c371212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6539e5e7f28ad77a8f323572f9e6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0c7b44ed57d5ed20292c3ff969779214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788df7df2b0198316e4937ed29c1000215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea55dd610eda78e16298f12003b3f3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d512194fc7de63211af82e22c13c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f5f81005e2df8df90207dc5d416b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bc36f988b7e4902cbe23837a8d3b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba716c9a5f7adedfce5d77435e347d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e350ff742d1162b4b82ec58354e5720221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dc008dc64ea4d86f3e4b048332046222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eccf66892d03b9ab26b702d11c0c13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759c4ef6e051cb13e824deaf89cc17a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4620824afb94c5b70ebfa80abd6fe4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e48ae070b552a6eb0060d989c44fda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d089774f854f27512f459b36aea3e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353693f60c4095d488a1782ae996ba7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af9fe7952459b793d63b684793ba81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba932a1226af5c6dc68231fca27a8ea0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189d94c6528acf569f0553eb20f4624231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4ae7801df03423769946a87e60082232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b379a2f029eb9b9e92ff6556b3707233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3128c993bdcd26f84052a3ed7db470e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48a346242b4687ffd7a9b318ba90eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b0e29f22325e1880c09544750a060236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8ccbaaf17d7bffc185916846e2c0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc015e409be4da6f481619f97f0aca9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44532799dbb4481aa2f97271bc6efb1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8054e9b533ed33e603356e8182fe31b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c3fdeb88b29a280c2fae7bf0ee54d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2be9001495f4f0ab8e95736f5d9de3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482c2fd639b329da14fb2ca1858b1e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d1614009c6040b2bd2b505c6721da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9e45485323baca90e4c24076123bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34955ace736bca87dda83aee7878d9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119ace393d092cd41330cd7139ede9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa924a5d515fc53bdb56addf99a3c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e791ac36abf0fa76bb0358a335c05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeef6d2c2b054b5d943215e467cd583250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab415df249f608e1594c63e41ebe75c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb39c9ffd02b0b60bac091e387b990a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f877cd616d49c302f1804177ba8d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638afb344db5ac75357941b70620700254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53b39f697834bd0c2ac2fd6ce54cc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5a54071a968681dfc68845c42fd63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f740be98300b096fd85ecc5e031a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b4cae373b43696a5c78e76cb461b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fc824bac0cc7ff935210d2fbd7bb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1460c222d1650cb4c4cd1074f8f299260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8f470835dcfed7c76f1fa7d78fabb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a3442586115b4179e28623a9d8bda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da800cda64653a7b9ec29475f254e7fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e2a4f43c3699d9470ad9a09e1d524264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb1f931d59dd4da2bfbe0f14aa68c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb699e3a446ed2980776e0750bc0ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f1155e8e7c2e2f7d075fb4c50744c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef619a91227b12f8efa3a280243d94bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bb2128945e6ad9d49df3e38d9d981269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d789d1ae9c11948bbdc527c45538e71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d924cdf7eddb8999789358739527aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dcb642805d7d1e668c44b9c094d85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d08f29f4387bcfee9e357e63d20d1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89bc41fed15e04691f347c3c11d4a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e93d079cc0129504e9e045c3810454275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc0c55e6ece2dd1f90557971aac600276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62a7f2d49a50ea089664d728f3488e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72918da01fd786c54fd2e04aaa4172b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e83547df9b24ed6f61e7642c0b544279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8bd31c1d404e7036957fc451b5c32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdd1007927a7e558e27469e3d026c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2319e7cc6ae15d9cfa77680377e8888282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583c77721e48138058f0ed695c18529283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00853c1b731ad397392149fded8a9ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2cf79563b3c661895b54ac41ba0ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fe10454dfd501c51d369d73be3341286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af661a9c28c427836c12b6166b739f07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ae45042a4e72d33fbe1a8c0d9546a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f6a981e6a9220ae29ab6ffec87d1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f29d5a40a2b8ee6b63bfcd31483fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cfd8d7c899394352698fbe2d7cb5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61912aa64059e764874c26b81a6f6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3101cc5d13cd940b36beea5d1e5c410293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2257b863296da6283221fd002f90ea7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b73db99ccb776c1a78ed843d335d1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf975b120461a96069ec7d10a92dff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ec6a92a9ace37b715e970d0612c2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c950b495c2ef7e421f8883ccccbf23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dfb731b8ea526d5805338fd40382c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafedb7e05097ee3be2d183f562a5754300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf3eb16be11b626dc81ea20b64aff0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427115a1c799ca99353494b4bb19475f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53afe4d6a95dadf1575c3537b0c5dba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53cf3215cd5280823a3c2024985a0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba7b9473951dda763a19cc71450586305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df8007d8dfdc4194038d36b4d0ec25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e038c756b41872490b0f1f84966494b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d4bba10170867c39f2403beee25f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65826b74e6beec6944628663487c77f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7bba1a7f081e182a4e09983c3cc4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053f28303596582ae7eb6fd076d7308311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dd221755ba04f03c1b3a12d965f4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e86254b5378181c4c019628bb9bce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7421bc191665237dd031f95cb3a72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0ca3a3b4012880a978115cbdb3f47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fd47d0b394a71c54feba214bf46bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316fff33b59ce8fcb968823d78a7cbf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031034c8c2a1a144d996c3dbaffb00c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b6af7aa00e8b600fb3650ae318cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15500e3bb8d3b1d09ec72603c57375a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98432988c515247215a9579a1b166ff3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d809f3e674360c491aec8f4be7b390322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d586e0be4e78658a4c22fcf506b2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d1a7dc82f90a470ec1fa2b429cc2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d20e59e7fa371b66b73e4a5b3eaeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a6e6310f625684ca31f1fb157b2cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c3a9c99e5698d68888ecd4cfd63ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641368b932e0dcd33efb609e6f1760e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03160d3dd197866442a89d55a61db4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101944d98c5e0197cc0d100c682a9e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928d57d068382a00044b7e86985819a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5e474054280b6416d99daebb9a4dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584183f9ea83c7a74e9cb5854025147333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811937b6b9e2db2328aaca38f6d0551334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2308b8283977ecb58cb41221d38b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf268c357d56658c51aa753c6b49343336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628f9c91951dd86d03d47c767d41006337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f8dfebf6ada91583fb286fe50ca82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfc81fbac1c8f51e1cbc85b8d7ffc2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7301939f5bda2a0e6a342ac90cfd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde1e6574f5a10e760eec37bef9b403341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e788cf6e7b9e25e3532eaf6564b079342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0ad8770a4052cab5621304295687b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ad3427e8479b75074c076462b3ad2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4cd9fde17295d17c286c45fce42e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634c0dda11af2b3e729da6317a65bf0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3306d6dedb1154ad6e32219fb69ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e53a27ce4d0ccde20a6ed87875c31a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a68c6f1cec003b7793a8bbebfb2ff1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4597c8097c92d59aff69806aec4050e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad035154c4533f8b52b65c7266ea320351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22c128c61e49ac6d8a9703e6e273d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae22e842b7e6ccc8e4e0c75532b7a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88105d0f7a63fcbcb5eccc94eb2db384354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e23b3464747b8294020ba9704760e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c81a1619e04e04100661aa27b5022356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccc2ac1abcf922a2fb18d978b98b84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739db114e7ae80e06b06baf9e19381d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb2b240e31296cc72690a31c30c7f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401beca67448fc86686c8b665219d677360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f881bf444f0d88a606f5e9c1e139f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229ad27c1b3cdef2398aad4e85ce2fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3609fbd14c20cb821f4b97a76fbf8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59321c261e1d0e229e3355bce51245ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d848da83beecbfe175b9e009fff25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addae934006eb28849f05e35e9230ede366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e49f1073a30f9206a199e80ab1fa16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3242aa0dfc87ece436fc2ce8f6998368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e937b405440e0d33b65c468f9cf73369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509646303fe147c7776fc5b3f80acdf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a07076df08229124889196e58226c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352927727d4a6847ffd0d45710a13a7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11ff2488e37d30e83fec80204676e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6040a49a78d38e47954f007000926374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0f1bc506b541334dd9ce87e17171a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1e382cd8a84cd3826023773f128ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6626f85fa4898ed1b35781856c84d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f6c5e6b71a460acd2baa16173ca2f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a936c5f3d06d9e59043506e05950c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44026e0ea15283705d40bf2b8bfdbe52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec33beb4a75575e7897156ba48c22d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d94acb89f5586e9731b0122f352f144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26aa539b62bef7fa49aad7a78c314c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4545ba4d2c54b79cace2b157aca689a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad35469af3415d2275b5782e4f6b5cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc8cee2cced3fd5b5a73a12e97eb0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663541af7f8b6110d74cc63872a2fb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26779e48c3756365af85c0def7ef8be410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322cb1d89ec94595b03d297e544c98011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dcb8dde361958857728717096e4b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25303d453431aa76c4bdbd9feb357813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ecdb7e9e656c354efe01a1c94ec0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f39f589bdfb22fcc17335a7a66e8ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8b9eb842cca6be8f0152f1bd63b0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b271a938525edfcff3f26d5eacbbe9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc739538434fb53ab53ab77d18f2a5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89721ae6b825906a6fd92db9ebacbc8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2354d9baaeb6d6dd360593a72ace020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ea2c91f9d6e2cc2a19ebbd0509bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313232278b44630338b1a994889588822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45614ff07800dbbffc94be924e7d113223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d765328132198ad969aa1306fa078f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888e36475143352af33a1098633eb8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f757d7bd5d1dcbbf6ca9bbae69acb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4abe04a097548735ebee98b28c89827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1794ff23883de11ff01043ee008ab1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46c4fdf8d58294f6f4d7260e258ab229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093a1f550f0188cf68aaf640a2342e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1b9161a149fc30bb7a69c1a1bd3c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573e0727728e56178cf5e7aac96853b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e38bb64d068f95bc80c62eb7dd31933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4735cbfae99944bdc79b00829c871a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee5406b6b518e12bab38c9029f5e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076df32f3637e4b1c104c97f8e335e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c97ed851c7712f201d8c64ff06d68437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4bb1b97d40fa1b8f2267f2d7d429438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a134bb5c0503db08747e3bb782b16539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0c9f2b92053e38bdace26688f208440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d95a2065599e1d670228e20d7e7b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1634b958b123437cfb25beddc614342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e79061eacf28c94ca8432c3270b83d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029446d275e0ed847f7c91df5c9517344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cffcad695b988ccb919188a762914645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20165604028aeba266c08161f1b3f72046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f64c8953cb3bcb78dbac0f6f08adab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79558a3d8b1fb047a5ddf0a249e63a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dbae7894c527cb53b598e977324b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccc10d9d0ed51b6d62e8f13d19f86350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877b0322dfb7658a42d9b48c027d1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe80612394c3d4ca51a32b84ff90af952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c572bc415921cd2f299615848bd59753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8258011ee66e6ba42757dd5fbb05c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c523e7e5421e4f53e364c1d94be75855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100345de88a7a26809bc0da626599c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10985db325f60e89a8ca93a216ca6eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbe7672108af8c80bf45b5d13283bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0686101dae49daab686e85d98f2850f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de04d64199c3c072ec9dd64b8219c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2830eaae025fbb93adcdfc035ea8a5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bd5056131eee5c95e8e84a4af413262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20424cc6327b7b96eded7943cce95cfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4894e4c1059139fd6a74d779ed33a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1d56090abdc697cd3a17bd2c0239665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1c395cea9693eab95f7f67b35a25066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e179eae1d2c61ae83a897e282f8bf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577252b2d840500e8daefdc0875383f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f51cc5a07be14f1f71f0a11a7635069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9af3b225fb78c1128a3ba94407e7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9beeffb415798fbbc2901beb129e7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821e5aae14a9c5db059598d642486cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01255feaeb2ea1b5e49ab9d66868db1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343c44c71f17232095c64e6199ac4c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eef38a4a6024a8a8fee597f4444a3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca1050fcb9e52c4cb604803cc9730d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef7deef963dff40edb4bbcb25bc8f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752a9d20f9269b60db42ac0d67812b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dd391d74a2a104e7a810483244f2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa08e4ad49fc916cc9932433e12a9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f099607c134581b0a5af2daf6924581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354367ef18a48e2fd6757b3fda8bcef182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507553c9a93d501b653ea39e56e2c0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c208a4dd607065090c579158960bec884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548a279a1fb1ba777d0589a23e7be2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477f147f87b0aaa6710865ff994eb3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512adc12fb180712c28829901b3478f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d47f5d9357cbfd09ac12bfc222860f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92008616140758484bf773561148bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ed87b4699520febf115e2e7c0df9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce71c50afde0bd3645e927e7afea6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb847f1bc09619b559224d6dc521e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7241ed0a093d3e58451383c89d18cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5141c25436ec96373b3eff35a7bd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c351a7d9ed76a71681109dd26511495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eea09aca1bd40f3f8c1beb9cb3e46196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8640e60233b195873c39987acf6e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bc3a82243d5abd4f92862154fec7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f24bf2dc3a5cf1a23a673920a09c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2672b5539b3d2f52d3f7a098dde25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ce659f1f4b678f93474b8381383a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b106c0286e76d45f660233f23e35b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e94a27629f038406cf7c8a15d79d02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5adef1d50b03e3d42cc1a0bb03a8d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00d02fed244e998cf948fbac032023105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76a01e1585ab471bb552ae9cc551a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7154f48f3baa79aa78e45db6dff467107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99f5cf96b75a212029612a7801e78b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b35af8620940a3e5429f268e8a321a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56484b8f90d3583e35ee8065b433bcf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885a9d191a3ca2476c9c04480cbec81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda39387fa1dab04b0175550f5ed04c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213187dda693486e695c1f1ec76d8ccd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da6ab7774ac08c16f10bdb7e99d5b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820d8d11bd9f47745b9ff5202cc2349115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0943259867db0c8168aca767b9e9d8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ec571ef4e60ab7488e4adbc836fb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd12b06d4b634c356338e6dac445b0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f929164732bc85e2bb308c42b1abd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5da31a91ee8dd8778f86c3d099b8fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3cf1e9a657865110b89b1dfc19c06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6a2c8ca4fa5b310ba6da76e1c4b0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31131f779b7930ffd10c8a8a2b9f584123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62325b08977f1a41bef2ffc3c8285ebd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00e68896ceba3b0c6727d0a8038f35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dbcf10394cfe63095b05e14f650f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77664e285195ce20ae043579f04c7588127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b09a714c4c081e9f170b3ac4c4bfad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ed9c4c458e1aa61d4801aa85e6410129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a25f06e82950947aa390171c9a056130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dacaac51a4f2fc65506fccf5a72909131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab0e6307de359d98fb6997aa60e67f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0fce9d6b6954e10b3c0dc55f7750a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d23ffdbcc2ec8e5854545ef07674c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a8fd2440c0fbe07031720d405b50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541776377fd7e9f8829df71be441c7c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda45fbe58edc94d7168e749d2b4a2ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf78cc4edfa679ee37bb2fc4e09f417138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347515ddca4e921e09cd78e454665b9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079719b01cb9223fca81f7f72181eb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b58c85bbeb67428a28ffce13243ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26435b30d6358ca4b0ff56ad189ebc44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d012fe006d59651604c3a121e641f76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441ae38838d03a61996cd55a3911eb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9f34fe2c53e1047e125041a3e93ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b307d0b92c7fa1d29702b6fe21f2755146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d857d46f3e4010a069ef4c267cc27e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e854af8a90c7bd88136b58fd8ec05c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10048b415dcdaf372bcacc0d86babe74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ca086a18d82c784c05ef69340817a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde47ae40f4e079a948839ca762a328151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228125aed71f847a4df95100cfa6451152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7841370c4362e15682d0307578f27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f28f050a8dccd4b717a25ae00f606c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce207a3a12c18caa7419ed17ed1d991155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab651e8385ddec5d0f27432d8e1938a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acef0248bd575a107db542d0409f82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871b2be6d44b22636eec63bec2a1fce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83722a294efbf9a56bcc839a0621f368159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419c93a93b48ed9ee8f67c6e5fcd685160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa72ec3f758f082d654b3244689ea4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255916ba25769a61f0df66f3f3ede22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf5477527f3e1dcdd4d0efcea94c5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6fe51636daf881cfa6bad9fd830db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a454b44922de5a1f8f00f96527d32d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059ff47557dfd2295c7bfa502ce0a49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ae699c2325749044164acafec294e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975e1ce9574251a565361ad90a72d57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5376707d24234df6e92d833b5a6d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611be29c51ffa53b285f6ca221c29e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe87deac585093bf5e5e85b8cac85e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0614ffba1f4c12c26591d3815fd827172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ef0a4d88d8b09dd208a0986c113d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912445efd409c93e753236e27b4b9129174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91543eb762c01305705a4314ccc124175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4576c4a65129f58c38bd6870afadfe6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c676c08387287e04f7dde04c986c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204066d4e115edc6633aa84336e7654178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee63727db1259a01e75cb7a75789ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699fcb095d4f7a7b8bf1a4450616806180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c9c86b0f8cbcb6dcf723e1c8ffb6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d1f35456c3698e94c0a9bd5fc1d86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfd6feb16fd1f18b2f0ea17585a3a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586aef73ffeec73a4da700430eedc1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c09f4fec9f410a433f48a97d397f5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25ea1697f9e3446792aae2d895a4b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851125821cc6be3a595b87fb4c0636e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58660452eafa8e092fdf4546ca120660188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1ad7cc4d5db910ddc54dae70a131d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ea3623496f614078ce9b14087825e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d57ff2cdce73a9d6e3d305bb58a63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fc1f66cd95df84eb48e9d320b2e6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd59a727dc9afd9b00a0d351d06dc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a6f4880ff0e5b4181cf017aeaa7fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0d25eb4f642dd1c054f21a2b1e48e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0a4cc6bb12bb038eb73ee03955b68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4f318ebd5caec21bc13e4daa8b89b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49167a4c6f9b249e88f993f26d6130198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea57cb655ea76821caf61f8f69a403b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bf013e2d7a5c69c543de2c4b3dd9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e531ad42592472f40c4b358ec7078a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df937b1cbb87661e48034ef6d7048b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3c43b5dd86212803cc166c737a7da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037eb1de29ea65936dfc575c3235024204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff3525c1f7019367343410f1a55677205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd84426f63d35d1ac1556dc94d1c14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769ee1b35cb24e12be15733679f8061207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df71bd8d7628aff6de0d839eb3f281208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63595b93a20e8e93e60404a2d0ec712c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82129073846f71fdcbbbe6ff7a78a16a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58759a3d98ed00079e1c86c1e669584f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d6df7abb069081227b5c663daf6b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8a3dac8659a3aa26beea846eea4ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc0bed9a9f4948880fda9b5330d78a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653cf6da665f838371945ae1c3f7050215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353536598472a35ed082006b8e7344c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7416d99535b93ed91def3aa086d9d9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c14651a23c5bcdb8f357861d3054c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9907321b39759769314383c410d05e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050010b43ccf10ef402322b345e6214a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721ce6570ae9b4b42b0be908a27b6d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13a5d17abde91dac50120ee44c732d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc303554a1c61ec44763e5a39d6954223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447bf936a2138a85638889897c2cab0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d27a877dac09fb2e9380e7870cbdb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396adf90926307d29e1aa9246366549226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4bab77baed1f9e5bc448a4021d688227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f057fa9037e97754e2cce47aa80d4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366bb66488cb9bbd62846345d273502229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471cca7ba30608fbf5406afb04939e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2d23e56d275c7953cc611cce35e74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad499cc0dd3cde18626c4556a348db7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297027d530c868ea68e45296420dc0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af7419f563b7d0f3a1073ee461b739234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b40766c90d6a9a64c95676fcf37992235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fee083e1da52be089e86384e05d13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aabaf6d36bfc236eaf138ae08dc18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360c52b0b8effcfbc8bb9d2b256606a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a6a97e28a69b6c836d042f42bc700239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1f39ec817578cf733048133f1b81c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c881348a0a43df6ede6817d45b1c8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478a639ca4b90214849d1fdab1e4517242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787783a91548eb2f5f10e5b55b7117a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6e8f35cca76ff641953f4c2ab643b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb363fff224ba7e5028e309400515373245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ad1215862b932de3cc30200b314c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223e5471990f7ef5e6ae76f11880bf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e5ccf277b11aae5c55985ece05ca8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b672d6aa5f4638214b60c1cb5028249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7178cfd5cc866f7756cdb97a4554b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ca86d1e189e39e72f456cae05f37b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fbbf66ec7a017aa36509d80e58d72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af56de5a6ba5e6e5c4d58aaef5bf34a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5a99a3b935a57f293cb610afd9c03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdaadb5ea7894b93c3281f337cd963255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8f71f8937896cb1b8e0759b26c38a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefa02071f5105798c592381d3fb331257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac63518e2e6a53a8551319fffdfb381258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334ff9047bb3d11902e8442de2e3110259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0c5d63cf6fee9742450cf1e65490e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaa2a31415499a6976161b858ef144261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe9a071bd6af2be3ffbdc5a04f0211262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8cb698cdaa2bdba09b4d171260ac0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694f793a5703526a86f6539fbc09b60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2917ba9393218c75c64a422257cc2a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b4b6dab9d92393ec0fcdf015b5115266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09876410544f80026b89e300e2c31382267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4081d7131d7f883054d2162a68b09f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c58309b2bb11e1605e7d06bc2580cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cf5bf781d646b3be015ab058b0ff9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05036139238f1895c09d50e77e8dc2d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d9fdbe72bbd1bb4d9f7fdabf0267c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6dd1473171818f55ecb0cd90f7c70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89648b1e10f82d04bb19a1d5d7b502274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc66baa3a539763a3149a5169d0ae3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa965a9f6b458e24fd13d36094efd2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec50aae7d32036be98ec782b6f7d92a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ec79e9938cb0ca73e693de393216f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b893e5320ee166683250db8f78a0e2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f135dd74d7d174fde80fc98544e86e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c747348789391e8c16920cb663be7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9d6a34c5b514ffd7efebc9438f771282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ba4a36ac4728b3f79a23bf083fee9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7885a51a7832cb8531fb288aa561f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75eeeace4e72ebe4c4c312a8532218285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc65482d40d9f2a9f0b30c63509439286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852c3a61390f93e00e805472f067fce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f842528f149f3c987d4d1323e00c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dd957a2a80d3702c0b4e3bf18c536289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed032ba218c22ddc6dee119b064f4781290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333e85b5cd0ff488e86746dc775dd2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5311d28a7495f39bd6596428214c88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676b5cbe41c57b7316004f26dc5b841293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f06767ffa8b0e31a1c947ccd773780294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce687230fffb78accc3116cb065a3c42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898cdf8999ea9a6ac3d76809cab8f4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f14457a40860617fe762753ae7721297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610a20c7c23c9952b9479960ddbe459298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0616a6faedbb9ffed2397935f6ad72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77c7ff8ec8b2a401dfba085a641d0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119d4a93772640585d24a19e71d90ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49517c9251d9fc996f4a87ad93e743302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637e3b588b191743dd84ca02b7e4832303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d88b518f1a4245b3a0d8c5e64bf3e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e68c32fccf531a41ac64cadf5b2f88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208131301929786dab3e1d6cf9662bbf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2426064fbc9d930c44abe208415f3d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a92fae8a16032191e67e312f02001308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1ccb797d09f0c4836517747ed5b4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078d9ee4041cfe99557e1188501a8c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30366415c670499693c5bf2e58fb8ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a55de89054eaa6450c6b8ca97f71d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3b0cd58b72ce655f660c58456dfab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b94633e2578d58987aecf7081ffee8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eb67202d92dd7b9ca302db2efcc4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef77823c6e66eef5d614875428cbf6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524d195ee2354879cb32554e1e71abe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793072a488a366053f3b57c5a13fd789318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017895f5f63d86eb2656ac53bcef2caa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18819cecbd53e57510760ca1f1b68cfd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abcd9fe4a6f1905d08afbc0bde2f0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3541997d4c34bb9bb1e23361c1f1ba1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbce72beaf5b0b332d53a927ad0c4f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622ebe1ef823199b61a8559c42073f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ef49ae41ab82b9aa571cb5e1bcb97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987b5a1465f188e17a502ca68c9fc40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240801e8f5a74e3bd83ba1ced416a34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8343228070f859441f38bd03c6fdc98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4087945bc4e9423c09031ce37f5185329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158cbd89424240ea81f3c7d35eec5bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f48b1950813d71f4d52cb90a9b247331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664219eb1af1276ffec28fd06a6798c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb426eab1a8097cc09942ca37e2981b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759481f4fa2095a3ccbd385f6b00c7a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a00cd59dcb39c3bbde947b8df50e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511bda31edc34b3c54731b13df4da2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1cfbfd29f09a73b4da14704188ce0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f869d24efb2d5cc58898b16f149585e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a635c1e297fc302f5bf0732c47ae78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cf3dac2bf7ad8c30af7a9c5a02d37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6b2f75fef09851252a09d39f23168341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a0e64a990f5333c4af3b989fcde69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17fe698b294fb9d574bb4f027bbdfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856e4ae997cfb8752001860f122c9dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc54b26fbb9e2bee6cc827cda9703bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a26c363e8cbe025c7fca6758a2686d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0107d9fc6fc7c480512b64cba41c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b234a8e9bbd54babc4cfdbc68ac637348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162e55e24db34ade345ef81e7d13329349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3696cb2711285f9d7eed0872f8b81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52095639c91da8a283db1e4700c4953351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568239dce8df8c4d023366e6a5eac66d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecaed262b95c7044b5a233e668aeff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814a4a0646dacd51c541494889d97d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f04515ae407b78709a2908a5429f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946a105085d15320d344bce275679b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331ca3711f9fd1b51e4e5fc171e0bf6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1334b5537424248eab95aec9a82c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb2d5840a7ab7112aade23b23291a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b674cbdbbe35a7ce4f2861e7a983d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da1249d7a36481be1378a1f576a1af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88cab61f093b3e0a119a1a19f0bfac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b7d6151199dad524e42c4e919c8d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be425d8fc48f7d2086a9c7ea3cc2fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a50a70349e45c206ae997b62520aac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d426e4bee84deea7d1829e4fcd5893366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de08f309b592b25a977a7e9c5bc2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06255fa689ee33784d38b9d0f6406c92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98c6a19afceb26acf4135d96865178369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f56db3c7533898ec42a2f9b9d4d7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9669c3eceae1b07a03fa450e5fabe5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a5f71c292a137464797a23a01548f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00421b2708681dfe0f8e1b8a73fde6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3c94f6e0e21baa906d9c94739e3ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918865e70de18737ed4b232db71c9302375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b87b1465e713ad0e30107a5b60d5de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac7f9f6e20d217c4423d2d53fe8284377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a5d89ec6df1e1d57984c7af6b6b50378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>