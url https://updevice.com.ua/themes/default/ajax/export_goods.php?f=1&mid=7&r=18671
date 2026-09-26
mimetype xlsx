--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfb6897bc295e7e8b84d8de61192621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05a26268b67d485046fbb461f616422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19cc0905ded56e1cdd115e1e1143863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d44375a78dce04706d40fb9ac92d404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283f6aec6e82b4595bedefa091560a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31d7ae4ea09aab06773edbe673b3ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9590b4dfb013d96452cd7d4740d6fb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a30e32a263bc1f6b30158e9e2abda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54809a26c3513081cb1b1b2fa80debd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdbdc3d831b62047c4f713376f7ed810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e09057c60f8533e68fe688e775d8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0eaf0c9bf396084f8ce97ed11cf3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1577cec89930e936f6b297615df7ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c6db6244c2d5d7b94d68b68640e2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb2ea1c58fd67029c90df109dfc9b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd283a7b5f92ea529ac76301ca002ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de05cdca415738cda77b206ad9fec917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6b9e77699072fcc5c09f5572e45e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3ea70a78850948d629149c5b3ab6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1dd27d760a9ee61b03f8f400ceafa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcac38198870b77343562e421e77f6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63854c771edeb13f2741358d6a08fb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75570baf52e51c20a6b85cde3512c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6e3160744252a7737f93a0fe7192024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797ca1a98b02cfdd92c1399a13658b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba9f521e7bde77d16eb68a930ec41626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e619e6a8a4721e7a64aba900079dcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c455709dc67639ac6951634cf8def128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ca5e72c2b045397e52727d959f23429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bab812dc5e00319d4aea6125e27e2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7627bb0a03fc2274ce552fd775a1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe58dbe3a203f2440e52d001f2de48532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3480d4f8847c2ced693238117654b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57ecae3e46918773de6a6c4c64459c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a5f86254115750dd73bba99e89e6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09e2950b30eddb078a187519f16aee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192df51515d10fbd4173a1e191ee83b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f2a65cf3ae7202dec8447d029103e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d985665cf1594662bec3a4432ebaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52418cf9c8f3e9fdf925c6b5ca18cdb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f50da492e820b125874a6ec02f57ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3d6d8308be6eca0e724129ad0f4c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb5057123022febdcce6f7602732e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17841a7af634d08a0703868d7b2a70b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01b31e4f99513af1b41f37006c1cb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995161f4931f3c0cfdb28d4d71c3e6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52656e2ebb3d3d6dd725d4f016f9775047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45c1b1ceb6d48c9d95c7cfd213d94b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67663336f61b9c26ed98c15daea4a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ba9b74d4209943b0ffb86befdea7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2782aa34f2ac0bed7ec22b9da4e4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35455431517da1e06372218d3a73874352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699373b0ca6a9d4a2f709b1479cdf41053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2eb8901cb96b08d15a184112daedc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba28849560c270464abb03c65e9e2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c47846c3a9bc4cf89d75809c24868156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9141230a1e0b25c39db169657060fcb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb25d38ae9edcf4ad8c3120311cc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba65ad005fbbb44c00613c36bf38f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ce7fec938f0b8fc09e2430aca413a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497eaae35a83f649c993ff465e0583161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce2328e8f51e21fd9a06dfeece42d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bc9e891d178e5e50bc88f1195729263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d9d2d28e0aecd22191217866c096564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019a2b20caf2c2333d74e423202b3e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae27521d68216be89317db6e37aa9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd508bf5f4c5dbeabcdf3601bd03adf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace5260e0ce3067ebca6c5777cbd6e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bced4f7091e5e4a401bb0b8a180bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02b9253d0bc65d992f017319c0348570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73032aae3943c396da114d7801e3ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb865a3febeb572ad38025d74bb5ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf86edd6cdff6a86e0b414b0d9a51d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30992fa64cb6745eca52a4dd66c28e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09ddd0c0222fc7b719037debcb765a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefec07033856231a4c4af35332104ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d3bb16c9c5c9da12ebb03cde23eb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98263de74e83960b6a1aeebb06bdc84c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dad3744e055ec4dfbcd458d85510079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a02ee4c26eafe075f19e984eb2ce0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75bc091d23acbe4a29e1f79161748681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77375e99aec2f86edd8e1dc153d527282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5f20e0fbf17fdd654dec731642d8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3d397bf97e06e537c08627ca7ba0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbcf2d2778f4b1e1bb6b5d1869749785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bfa501a557aa7f6b2c6535499704286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707e001411425f9cfd2051a137401d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1cb37ee7994b0ac9b3ca8729dd47a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc1c527d77a9081467e444356fc8ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6cf45c31340ee6ce9dbe9326baa8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8447e9f18bc6c68d20e1e3ca543e78b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cb2049912cfeab8b4fd7e5087da3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbb6db821362f19d9a1d85510378c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4021f24b2af524c72ecf1f3a4950894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47331c116a991cf70bed1e8c9b5ccd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6976eca3e03831baab9ac8c011cdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c0d13a5a94d3e610ca130fc35358297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472404318e0997b0c3cb4e107fc489698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2275c87cd2c2f4af2a8d707094e5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fbfeb24f3cfa8e311828541941831100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaee2eb88fca8c9e7b868db58fb120d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829428cd68d503bcf3a2cf4fc70e68b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733e45b5c185b6da9552865ecfd3d42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642d40a9d8e5eb2b82d9a0bc6645539104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea182ebc0f9ab2b6cb658abc18e211105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1f75566acc6281ebe7c4aaa6b94b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ec4a222cb253a62cce5dc4c5d08c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34650d440ac944c47923833f28c1bfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422d4e1521dba54108472446cff7c5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e7f614869144af35a1bb971b5aec0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c9c2546b658e7f549c0a28b8b81c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d124dfb8d296a3243c993227da8773112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fada4576d3d044e2e1334f66fb420113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eee2466d3d07a60bb4fd45d1934e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb96cdba4be672eca7de1d5a47b9e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241c0af993544d67ce5e861292404ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67e6a222a46aa45328f50ca015d7f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7604f289686f8d5ad41e6de7d73ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e349225f2cf5cd060936088d3297d51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091616440220932bf30e08d2381b9e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7972934a2791abf64b1a63f30f27c26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f09745d5acc030d3ce84151f4adf0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec77809203a44bb070ae70303d4d3a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe6f9a922aae43793a9e4bf4513121124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db094597aae5edd4d3f36d8dfd7291125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f269152d1adf8fa6e053302e63dea7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a74cdd4770b761712cb2a094fe16d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c4e4f841e182aff94a3cfa5252389128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26263523575a28bffd02ee2ba25eb218129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de44226e930e7d47c5fb89b920dbe7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf524aea830f82d4eade250074d6697131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f241c07c1bec1f9e3c4050d55af73c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbba0b8ac8a6d6a1e7b13a36703cd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3301ac4823b85a71f926b1dde019fa8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c809182e2a4c850bd53edc2944b590135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3dc99babb00fe99336b21ccab5f44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb816c82ccd83f989a0303651a5a1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9512b10b11012d5ba603fef45c8786d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b130736019f4965d400df3854cb68d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b06d3c55ff8f834f862ce81154a03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b12537d23ebba3a2bc071235d1309141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed592feb4f68668b4eb8b8e193041fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12590bfd363bf0ab40992dee931dcde8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e15dc8438da67985eee2076ded1ff9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece4a4e13cc3ae88c319a4ddce223f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3a4e8211427f260a141b155ef9608146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb70d9f890b83b6a36b3e13f9529916147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eca3b160c781c4728c9157d6047f56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29de374de2c8104d7fbdb44d3e37b42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6afa85e68eeeaf6529ebbe1e1d228150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b98293e2172581460c2f755165085151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efd9231b9173518b3bed807eb80254152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00456c90f9929965b025cb2b1ad12311153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739848bd32eb77a72f6b1b08ca0fb0b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d5910eccaf5a9710367cbeba87dc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd7d1d1b002c50d4507761295659f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff010a2a61eeab7beed0f852b4be656157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e87d6920f1924a26f3ad51a610487158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa518b5a3f4c5a7798530f19eb27218159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f3d75cbeb30a15c4813b45d48140b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1bc453862168920c31150b4ed6070161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e637495f794bdb383d7cf44656cb34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f66dc4be54aa7d4b141c70bde211ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d483e42b821876bff63b6557fd662164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529976a46b5cb7e83cc54e8d1a57fd0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbea08df5a08769c663d5e1549c1f07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164250d8ccfc671fecd9e6b2fce9de5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7d1cbeac79b495dd2c557d5f1ae6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099bc09ef321b316244c1e3cc48c6b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2351616dc604bf572075879d1b9dbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40795df3c8540852e1a31be4044abb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5febbe7b0bb37fbd35f061e37fe6cbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c310cc534153ec24e50b055f409d46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cf347ca0de7da2485878af9ec16b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9584bef1a2a198767a19119bd66df4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3606c0757f954975d02063e7d36458176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bf693aacebdedda76aebd49edbf5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e3ab29f4b21ebd8c7944a61b5466b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a908cb4ae03b3b2767fcaec857d74c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fc6846e9efa8a676de0549c98afd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10282db809ab1918f7dd195f967fbab0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995c0a49fadb2b7e7c94da29affd79e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b2a759c7ad64d7ed7cd25c34eecd1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5676361258419f54257691caaf33d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df60658ba78dc9a0edf2047bb9bcf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af45bd2120f11b0833ab3aa8eec5f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beb064afb055ec1db1411da41e2f51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0eaa250448b5fe31117e1d5e6d20b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8c11fceb133329ffd258aa16c92b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1e03c37e1365afc5c6d13efd60bb9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b95a18d31f08f8993df5303d49d73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d8a993e97b87859c6e521422d44ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab2afebefa35387783d1f1699b1363193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed809e84898b0e614ae0163aae5a9ce7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f3550087ae5fdb9d160231ba678eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efa729abdcd56d0d2ad410b6072e69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9f57fefa2dcbd0430d64cb4b07101197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31684ba1c8968965d36522b89ce87a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee22ae3df86f549d11fa38d7fa57687199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b65cf726c498dfe5009c02c4ef239200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04b56e624fe9c8d6cdb2fd6394a0a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b28ea67f4715084c9842fd3fb27593202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca456a63dc8019011166ee35253a4bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e248ddec143b22f50e1b59ba5b815204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d068d452a0d83db67340983c7e5ae8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdb4ea03dc6a650e70e4f89f289474206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e36339060e4ac3adbcbc108e182eba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ed32a02915bc3a66f3de2bb22ac41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddade566f78b0a882ad749264634dcd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738964ecb5b2b37ef0de75250e053ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba807dc30ad876a27d3875edcb03a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda8af5403a0d1ae603bd46975a07e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cd558e72cb235d474b674698b72ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563f136ea55856c5bc0658653c372a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd417e550634d402e271901f41c9bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a940f09a3a2ad84d5bd5d87090a1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0afff607d85a9c6d535c58b90b44ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85addd6265e209019c28ddc8b7219a7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ce14ef9a71693bcf32499711fe703219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702721af2d5808961c7f121dfb1815b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638f532fc16960a4f745360d622ce39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d5c6a71627efcbe1acecf35e89403222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f887b0d3c85898513139017828088223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055a450ede72e66c76185b0886c852c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebcf6fcf5c4503c12a0ffeee6c5b51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba23d7d15b4c94cd0e0e0b0205ce07d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d4267b58388616cb96957df925d11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b24df7f54bd3deff42a468975817a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719577f1dc8c60baeb0c690a3db0fbd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d42af2630538ae4f8fa767793d526230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98c48b3a667a86b1bc29fd69e64d85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abca4d88dd425ba678ea50074f53a3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33098890bc0dcea15f67a230557a9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53d8204af543082777accda4c4c5fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25dca710ca11ead226e458d2888b9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3acabc84fc4da69b43d8f5f9f437f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e52b4a86773a24947ff31fc9c62f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820901db655265597ab95797468aece238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a2680331d3bf1702a4feb4e93b0c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a6b1e802afb760e89af238c5b7de9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f3ca89fd3376108be4096582e9e00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823efcee99fbbbfb2b155eae042e1b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dd453c68acfebff44eb6b4ea25849243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fce5a21ed3f8aa49465bb2b61cc83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b6da0a979417d81ebf3a43bbe6ca1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54c1c14a722c1aa9c8199b0b28cea1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98a9d4156afa2f7ed5b525f78afb89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bade6860a4286494058b69aaec1cac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392f78c2aced8fd9b443f2457b4f969249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3291cb3d783579e8f89769ae13bcd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711a2379063f85fa805d38f7c20c73a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3aa9616d11f1d7284abd8112f1d7b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd43250df467cc076d81ead2f22b40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a84f3dc90c5b9dc8db6750b5fb4c6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc293fc206396b7a99851e2f6a284e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e50c2b8254df37e6cb0862173f6c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c3a23a4a27e6db1259bd946e320f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eaafe249609259812cbf30c7e0ef2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8da47c1e5939b8459276139a64203259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8d17a011daf4282f3ecbc457f3b31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb0c85907ad7a3be1511715524b79d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8285b5f3a5dd967b9c82f2bbfae37a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e7f7cbaa11112d30f7f5ccb166a1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5951d10eee307dbc2054565b840f55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35de4a3c528348eba331a2598f6ad8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f05ca10a9a74b5fc021a8e30f2b54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88c198541c507fb8c6a2f68b17b6a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d62cbfe253faa32063e0f4256f11a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb359f179487e82d706ba5b2063e9827269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401d3e124aa8aed79dc215425ee561a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab75f75517ddb73bc2944f43140fa0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73b2c48674d86d68202b591d8bff70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bf74a56deb02226a83a35b6daeddd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8f4893093753c758c3698ccdeb7d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e17acb4c1c0e0a9abcfbd9ca626d77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abdfdb65759c8d9751b7e9a1c9fab5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2475c05430460e5b0e4d2ff0350571c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d774acdde85dbdb0b86bf644727ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75bf6c834e2ae60d8ba82e7a2f68f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59b330061029140a6e4d9dff71705e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64781d0b975c8657000fc77be0d16a95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db9c4bf244a17e95e337943dbbaa8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e1cb34d4e8e33399a308aa8150a39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5329a3948ed2f31fce83cec4f8c635284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4cb6462cf2200e84485c0d1720596285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee1e02e4a40741023c176093598b79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479f03869374f622a0cb34a6edc69f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf812e62901f4dba0d2e58a4fdefa607288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a2c16763558c7811ed6280b42cf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55ab4ca59a5c752830c32cf5f86292290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db80844d7831bd74d12b3098717a636291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7a7e74294950551df892a2d354a29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d3b376528ed90a65f212b36173eef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fadf61df6dab6ecda6b4781f521c13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922d31b3bd7a0d1b83c07d0244c907b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf463f40b88ab38658df75f2e72cd6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309aec8201cb03c014afb51d36e0169297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e23ebccd7b30312fae061ea3e4d00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac5a75251a4e9ad6750dab429cd31a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2308aba4c99255ea333b4556f596f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23f93942da89885767e0ac625fea46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e7aca53e9d4160c50c6fce4af2d5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1446ed367d38ebfe06a4def4b75fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388f67b232fb07f3ce2bdb55114c8b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9155259e103f87a8a82f1d614929c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcc3f5c39ad4cc7c7515f300c3fcd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe49e5abc939d908c205ed24fa1da2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68571995b03c81545aa153a39a687e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c63cfc7da8cefada8fabb26812089f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5d0e813602da91cf1d7e20df443fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ece9ad1b9e98dccfeab4ad7cf569c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca9ad5655e839c1599271ea2bb4afd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8f937615f10bccf67e97970653dda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9c480a1abb998205510e02bec308b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35870e6ac685eb43d94dfa321e5d4535315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f16842e3d7b63ce860d2d567c19cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613454825558fa2744da63230aa4871d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b89b0c9a2283b6a6a18334d3e3553318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ff7502cf156f0e540f73f40ec8d4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ef15c396011b531e1511730b0bd66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed355700c7b8759e7db9607fc9b31a1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cd05924260e296d56f85f2f24d607322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e784b7aeb3848e7941d0e5e6603e502323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d960fcf8ce518c74028ddf075e3449b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c955d9e98fd515c429edc0e78e2d70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00feb9c6254a7b73f6eaaf6eacddca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df869b91e39eca6d5dff1ae8989dff1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111994508b40cde6c523960bad2a412328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fea042e14e4e98feaa15a94b6fdd68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cbceee34712524ea988c247c9ef1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3fe564c6336ab3dfa1263e34972b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddd88236f527176f97978c56f54bd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d52b5cf0e91d4ea896906511dc726e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e76a84624eec57d5a23937ff209338334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71ca20ba076542d2de52cdb20d0097335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098f5acfc340bb0f8310f4d820f6b25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c529af5c01694a676c73bcb45e186a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eea7eec6b7b7a221d0e8a2993bfb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761126c99e5f31ca3f317826515fcb2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cbd2ba2939ee20077df3275801e4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42192e7e74dfc4991ea68a29a51ab24f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c31739499b69fd6ec63813b1025cce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e35c559b1c475d3a8a02e679017c96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315a63dd6cf4d50d0abbc8a33f19e8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0446e8f6c25a85a8d95d72af20cb1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73afb77445046b5cfa906faa2c3e22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46228479f0f04b8bb2febd1339b478d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093e4bc36cc8433bb17202717971066348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e6f4bd34c2580c1b16d38ab7975f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fbfe908e24606de997c1911ec7c56350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3030eb0537735dcc1acb5e8d8ea5e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef89f8a851f67a15daee19bd545c0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb63d74d4e28a4c3c03d81a20594e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27278287ba516ebce99088c1509a39d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2b91c25e807a8701ef17211230d99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784f23798551936f9588efbdfc8d0bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c9348948ac47c7060c929e49b41d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ae4021a46dc7b08d7d4971fcf494c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a4ea31687541d774c1166e819ba27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b3f3c29068a4989c1106eed8cd23e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df813ebccf5c8eb4e1b09d826e929493361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77425685312c412a7a1f57eb016ffbd9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc310c03392c589ccf6df9c51fefd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086e15c9157e1370debd45b342b8383364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc93282df115f1aa6b05796d329e68d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a0d142b0715f04ed22d9c84c16478366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50751d2d6ec1c5b61ff7836ae47551367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1ba5093962ef7f8e04d90609066bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd7cb536599eb6e543a2bd573d1fb9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cdb3c904934f31cf70cad69eb7a21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f1f5d8625ddca617edf738987aa96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be25f31360670325ffffdd429e4de4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77277c2781d1222b73528161f5ea6b1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d9f373ebd810e0b293e42513e1bb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ce078798ec6a8ac1b3da842746f89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c730b05fd282457008db30017206376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c8fb69559c8e51446b9c178d930ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2987129a65cfa69899d3773c8709f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444603f8166a4e088f0839f44341c6b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589e5e01483fe33f0b842b4f1600b0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db430baa32b974864d915dd1cac3aae83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8a7387888305bffd6f52106c4e3c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f44bd12e252e694638806c52bf56e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff378294adac915527ce13cf1b38b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bbdac6e7fc4b33f0837aa5176435b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773695af860dcb28249c1ca5161f77d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8299dc48e2aa1e6ebc80e7f2290d8c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348028e5125f72e16c5d3b8d33eb35810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55cea05a557f87e73be0f7dfd6e8ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af5cd432f8c44a9135f5b876903c3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b1909f0fb08e9273eecc431042b2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e08abd6e5cc5fb391289d4d7851fc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fa16537644e59b35b0c22aea1c03315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915e3044dac583bf9af474364c8e11c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86a37a5fbd0915dde47502958a02f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f25e502b1e13d2c9e775ffbcf64cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f496ea511f932bc86163674a6ba6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ffff2c4ef2d5569566abbc7e7dec320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c9c31ea07544cd60b486da9b1088f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593886ef21a1741975a98bc79b0e942722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181cc136af72d0458cf0e906259e5ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a1578436686d98b109e0a45c34f1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5af91f6d1eb459d7186d2e496a45f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e3f8a39f69495564dc8f63316c6a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257b33e1cedf4adc9fd58ff97c5d00127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d30453bd099f0ef96ae22bfc07ea4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dff9f0ad6403981dbd71e0e0cb8cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4de9291467352d5ede6c4648b3b9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a26ce68bb1fcd27c610ec04b3c45b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a884608e440bc8ed82b58f22de91832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad8fb6e2fb8b0a3d725f65f57dc25133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e4e221ebd100bdeef057778c2d54534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcce00650f22c3cf44e32c2af2fa04535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903fb486026a50b4cc12671622dd81c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a187de0fe4409737b84860111700a8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00488f8f3f3fe8a0fe2109527f6fb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fd75598cc47f47fb71e95dad4a75e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d301c49eb1c9dec307e78598ba28a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cae1ffc4d3d9d1fe1c5f41ed2505b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dbcd025c8ecebf60e66914273257442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e2aed1e6e0777f71ebc529fcbb71543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c905e3fb57aaec7fa4a63c8de2d8c6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c92786e5b48beab6c6939107c673845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6a7aab9042838451c1c2a20e74deb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce9beb05fccef4876c14a882f4c31147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260b4775ab36cd78e3a133770d4da7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b9d269be79810bbcb4933caddca6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8f5c0bb71961c10172d07cc701db050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804a3e51b16d6eac9c36eace5ebbb4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5b0b1ffffaf32e3f754185085571852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5bab87596492e8b1b0c351abde65053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977086acfd621e934a745e906a4b0eb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015fd84be9b5c1c97830eff5d932c5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4fe2aa8bac45d9cba1b0d67ae420756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bf7f165308c86b3ae239ce1dd100557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82872273cf94623be00fc9bcf22c8d1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962375f18717937f7d4affb3db876b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d38f2404bf29aa17e3323473d198e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c2153fe87e250b0c246600331225461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec3ac59e6a97924fa4b14320e856d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329c729f1c30f308362c95e44133cea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487a61e4760841bb578fc01ad1befda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00228af4f70a1b92b87fd0bf94dfc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277d73f37bdfc2d0ef63ecd576547e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cd6edb7e88b6d1c6f8fb305010c8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed05c8055b26adde5716aa81e79b09068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cecddfbc248b38a91834f21b291aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd913283b63e8f540c0d2fef3a2f25f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291552e7253dd1d22298454747ca43c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d058ac999b13357059d5221bbce3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bc565ca0242102b44c9bd2924c99073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93653a2ba7d2988f720fd617ec79216074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b55bf66ccdaebb09e363f5840853475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d530a7ceb3223679cf4e7e3f76aaf676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19b66b46d5b4ead1f925eb833f31ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f29bf3bcb8d7393310b01b6befcecf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0577a6d8a7901205b562bfd7526a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea4d4ec98a660b46d28c7d6abdb73880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b24483632d42a5eed968b39da697181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04c8c7db26043666e59a003b75c5ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915eab952947e536d6967a9f7d3010083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176baf2f4c35857c30b6432a54b50f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880f1462527f71b1d1973944846551785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66410b4e8ae7195e01b8a96a3b72442786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a6402e2d78ee4034621352bbb274087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de660ec92b9bf23e134102997e1b0f4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef872eed2edb5073dc782037778cbef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30820144b1ad8a9a7255126af8626c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f9a0fc538c5c99c7adb29c0f01e8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba17672521ca322e9a58e6a7b81ba092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f96d6b2dba30789e245e878008abd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c24a7bf7d699a9085607b551f8f5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca78d5851d23539c951b0d1254888795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2c42b19e363828afc723044c09c8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03af70e5d76603d5dd678a70da7ce097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c9e091e2c4588001d26a7acc094d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74121d66be4a5f8df66f2271ef5bf03499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7b32850a86f941c6fc36e35a0d723100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615002ab8a534b9d605c1615c463b5b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448cab2448b9bc3955f42ade884bc94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985bd7db8857a8d694595d7d3af6072103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaf338acfe56bec35f4f6d25d97d7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2fe92fcf1b1c8960b00c18091f677105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e595efb635b7068d7725356edf6cb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae439694e0d1677f8eeacdb403533c14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c156459904bc7c66cc3f433ca9c50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e39909d7f930737ea922cf4c3b85e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f44e7536149bc5f7863aca294a5ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b0c6833d87f365c1800ddfa41740e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e378160b40edc5fa3da122598b5fec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ad762f778fdf4f3f59ccc4668f16b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da36f4099538cc01e613dde0c8d573a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaf0eedc8f05260094373522b32dba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429aa29b1da498ffdc7d4116f601de6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdbb7b4730742ab464bd69aa50fe4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058368a0d377f4b505a06adda9b6201f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb640df2a137835d0c3c4a6a83a864b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0e328cbc2d39b6a4c48dfc4bc8111120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dafd9119500e80b1d275bd859c7a74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041c191c8b64594f41ced84a72a5953122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844c9948a7771ecc46e658d25e6a865123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6517269a2c5568ab7af4d799d4a9a0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc2bf16c482b7fba97a010cde5f6bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c073f3b70da7f8f83214327d343f10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807678bc9535dd8ce9e1967e2444fd5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284111a43bd875a9201347ae3b8055a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f997e4a7056d3bd375a89f931311b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfd89d64caf2e2f072f8dc865ccc98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660e34e77db28cd5acc1ab633c034f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe8954261cb46a095d865c5772b415132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88fd696b091b63a67022f4b659f880133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106176ea52acb693664f453c2855b61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d611027e983a351d0eb0d2b95d0b34e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063a4c3d12563f1b63f601ec5baaa0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f622b8cc54d9a9c230ab45fbdbe0a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9732e55e96d052ffe18fb434f2eb5ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd6ee8c94c86fe12ff36c487c88238139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075aa71e9348fa60c0099cb336630cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f7f2a21c3235289f3c466b87718b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d709dfd18a9664b4b6c3fce976456142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2bdb4e0f6f1652cfb345b409d8e48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f375fd895e6296ff61e88055df721e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e221419329df3527de72ae1e5191715145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a667d4d962d09b27d66fa6269abd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b816ded46016faa22032ecb9a41bd4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc775e07aa202a9b47278e8659fb6850148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871f422226cfb3fd332cbb19dfeaf26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c528850b6101eb5ce3497b31dc8b15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911efd6586ac0e5a34f7de0a1f2bfbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6c81463c7a79b19a6326e8c1c49a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abb99b5dd1888dcfbf4578056126cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feb52598e3c6972cf30816276149ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a988e56fe94e9f271a2529e3c645e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a2ba2f92ac2d8a7dcc16fa70577b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22810ae4eaab6b1674b2d0a18e63743157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b377bc55e963fa43d07ca216cbefd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3861d50b5b16b813ff88ee3891cd68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed17bcace60c7d17c74ec734edce7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78156833c16878737cd3c0d5b0cc4a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e48d7da52a34bb67dca7355d9e633a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9939c66d954be2cefba04251fddb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce9401da3a18470b0f02c55a5beb2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2941f67679685c8b3856c22f397d2d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2623b2f6da51d9340fe4cf111b6eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd943e3e1338320c4edf81b35c2050167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbae3ee37f43a86182f624302784d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ec51ec332cb71e407c0c7d88e99f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74632ca77211d66c93b496e78446a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05e145e05f945abcd526980ce8e4e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97a985ae10e19b3bc65d1af3f9495d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190fd58fb7acdfdc64c07412e4fe3d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c71d38adcde45ebbbe4ab6b9009e8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfc877bc432daa72da8e6b1fa1cbbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f367ea82cccaba80dd7a0105e0c51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c5adaa4edff94c8a3ec1ea3a52124177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee54e7a41b7fbeef966d4cc61c6b02f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc6346b98e3331667cf52a2842d168179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbf3768c49e9321fe2cb7a571c1fc2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d363806afc02a5d810dda79157f3d0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cea7f854efa7acb07b6417e349eff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac47c5750cf21f1bd848d514785087183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053421c45f51f991e8005a8ef53301e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78740ed830998463c46284237da10016185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f49124f9581370e33e2e6a7a094a8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e75ac7abff25eaf756cfefa19e301187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d2f82219a18ee7b447ada5c07229b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a216c6b545127e941200a404e55be1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1eddcc1cd3f177d87c3e31a1e8bee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c44e38664bbfb30b929c3e1d5887e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3045e9caed322c1dc155d40fc2556e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f6bf94b5179e0b70ef1e1875423eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75516b9d00e599f22d83aab7ed8dd1a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f7d162e0aa056d58be8939c1bcda2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa7c0e859ec2094f722090e3dfc8f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89f9927e2b571d18ea263aac48142f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c5bedcd95fdbc07fc776f7ef653af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104448a4492d650ea2e74b0217f79176199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc3d356e7f13c5201879f308ad516e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b77ba111cf791be3fae0281d7fc8a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d735d11a3b3468563c38ab296eda0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b954578406e0ee4aaac74d48440749203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196949519a500b04081c7d01f117fa24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482015bb1731e45adc957e4231f44c8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268777b5f5072ea0845b9e43988f4f31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4021b9de8dec709eefec0b71e5eb9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095cd396cb8bc3b72b8c98c2222ed9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783327cf77014ab8fc7e4dd605da8253209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640aa880d26ade4e12bb07342f9cedd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8dcffab3244fc6b9556e76e7b457c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36ff8256ea7eb4c0bc37e29ca208eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff28dcb9edf6ecccdca0262df081efe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9936f936f237f2d08b453cc779ace4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee641741f9082153720b8ecd36478a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc02f274fecf83609eabfaded7ce5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a9abe36ef15f382390ff769ee4ab7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eebf911d70b5d1a6da393781a86b48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6678fab7351c328d8d0dc8cf8f91a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85bc0e10c8613807daf7b22d088e68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b00efdbf3a356b58e2324776358a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcd57afcb2a689112f481c4da8fff4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412fd164d57219e1f93e4b0aa4cee04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a2f37a9be0fb1ed1ee613862f960d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022026f84f2dbe6e1cb6d65ed7e7269225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10680539c03d90d942d7b7bd3f7fe5d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88525dccf89271a10cb28fb2a7b97f3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587dcac0c932501b738e8ce2056ceb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7c7f28bbdb218fbff9aef7f96faf1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573dac0a1ad5347dddae046c9509fb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb93c090558437739e69f6728d867da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5cddcaa39b05915de1bb5010a6985232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d03d3318e67d65d81b81374d0c0f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdeaf0bd75a31c0949b3e865df430f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23e9068c195921aa1364d150fd5c03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d65a4e142d18cc1ae7e30a63c491ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154e2aac07878bb97cc162c5391ad29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384db4baad69cf92621f1a38794f1ce9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd32952758b554521a9fe3d3ff2dd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe68b430086d018f9fa7d785968d030240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d1966bcb903bc6b1b9367b304a0e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddbff13ce41324b6b3b3ba07f1e77c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0ddbe32b8bfdede1d53bf16b673f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac465b33deefb4aabce84584506fb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363f21c90fdd29de14d79d4a8eca821245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef260c481f96d6d9199971ab483685b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140460e891bac9ced528a9e2eb1a811247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf305c43241987af6b805fe9f97e68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2727a5f92790cb5213ab6a6b57c56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9ccff5bd4ed06f9f7d0b2a206bb41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ef3be6682f5d07e098d2a5910b9cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fb7833276ccdb3e565e6d67c78f65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d6fa15a3f8e161c5401104d549b96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03972ab71c5151f873d59df7c9f78c4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669582173f19e6f373970c33e6f323d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f577f9d3b421a590200d806c355f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415837dce0050e96ea50315d748f6ac7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f89c0293b4f70ab9e2870f3000d0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeaf73d38bb699181288458ddb1b1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84997d4a2c8a5b73826b5481c60b9d9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea848d7cf8fbf1079a2586fc8fb6d214261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8279b3fc600d51e1b63fdf138d32b9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f10db4e65d77ae08bf40731ba972b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74754f664c99723ad9b41d41e05b765264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cb3ec7acadfddb2857557727cc5bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99625b69ba058ebac4ca4125894eede4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba39af27f0d0fab09f421a166d757a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a930535141d7300f93608ff381ef672268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278af1d585ed8f789ea5c39c372db2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49611de01d85d9d12de412872307adc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf494e89c367c45a229ed5ca5c9521271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979278fb7006fbfb997e1f4524025a29272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2002b1d9ff789eb6a76ef685e5bca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f8873ad6240ff8524e6e7a567adb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fed741dd8589f1d9c7ca8055b69ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a8d74eeaf4119c16b25032ecbcf0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06297d3226f62561c3606a74931f75a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b6e2691db67a23dd6cef907fe541b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1170c9c0f605db214c7679d503b1ae0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de5eb869b28024db54b3ce6fd4aa07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ee009da2843c93379ac946da555f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e6c7225b7eddd22685903f5557481282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29d6a9e2346f4e9cd875bb213d32bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586fcf0337c1805dfea7b086f0800f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daca652b0a7effdf3389e06529d4d12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509560bf3f7f5be799b687a7e78550f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bd5a128cf7e78cdc9f94adb54ca9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fac6d946bca4a6e40036fe71621c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa647c1da167ec38367a809214a8cda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d52548a5451491d1bc47c777195c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e47ab4eb108bfd53bd1d6667c8899291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5d4b4476c1d10125fb3775ef42922292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bb2c618e1b3b92ba932b25fff24e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab58efbdb910403698d612e0e15d634294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b748ec9b45322ae7145388263fa6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5075d50b7ed4d31c1d0ead58f7486296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17938c7557ea18ce8d3bdd0e138b5954297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e96e4d9c487b17561f471bb3a6323298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525fe5de02cf72b4ecff979c24641e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b30907c4ea84b393b4204f357b87a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac953bc76ab6a89ff5c15538e67346301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bb6a7a15a41d048619d512575eea1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ecff56585b36663c7b5223a866669303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56f020c33dc929b7375bebc52fa0d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd637bdd511611c1ee261cf4007fcb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8012a51f84b6fa4a43035eb3fcb3c4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061842d6d8f113ed5098dbe8f6db7fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde97e3e5e1969c0aa9aa201ffd1489b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e86f92e1c21973cbc372305e02639309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532221628bb0f295a7cdd0dcf855ea1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a4943082436a49a79c852eb0c88a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093e9c83a21e45de9c2fa3ebe7e8760312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c6f1b5baf630f52d1323afa7f872e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b09aa07c6ee07eccaa32a03673de2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc40f58f552a218ba899c08d96d2c22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576056edbc52c0266d1eae7a83838a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1b28611eefccf0794704dca9973c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ed85ac4211a6c7f33bf23c7e5a98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781d090dd3142c208982947d68d05cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717087f31de89060246e09a30daaf41d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5b6f6f0e339706b7ffd6127a71598321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33843fa6405e3431714c9446a35701322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e04866d61b70457dbf0e56ab7f796f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c2465433e513a9f6a20a37ab47ed6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110800d0155179db10498807b2de5c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e59672c6172b10ff568f87673aa20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417828415d138f9a0864124c112c42cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150582fad435356513160b200807ec8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08bc27fa44b17345dec8fa600acf5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da67953b2dbf1800e82292c0210627330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f56872916d24f006d026a444416fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d4ceded25a72844711f30cd624b09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af471072c7a58582170d7f7563d8b7da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfd2d52b9669973249da1268c39619334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e19d07e50350affc0c60c5ac6a5c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ba0f648227a5f811c9eb81831409b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e37c51a1b07c328f7ed76cc3cbae7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711af8df513986f0e73c0ebda0b5d46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb0b45d68977b8ef61f6d14073eafa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b18ee14206c388abc4f6b218842155340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabd2300a5bae2f238e125bb82fa10f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bf48bc8c847607fe2fa933cdb6a1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88369817369921c3b493a999986231be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec0520be22a286af2acb858bec6c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1147c7445bb2ab5e21dae34cd2777b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6fc081f1321e902e2f3570c9ea4f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3141254910bb9662fb9bb6a997b6184347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838a72b947533c2aca5004120a19694348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26403cfef1b4bd1ed2a4a97fa21f8109349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c8ec569f411a099f08dc713cb9366350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998824960bacc181ca760b3bc65812c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6892a189024714e5def4cdc2ab40d30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23e3a8854b5fa9e1175f04b35af4f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796d4437006df5715a8a498582c90fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652d23a9360ea915f986f95bf825498355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba87b0429fe3eb7b0b44f55d5e1f6b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6a0083ac47a8146505b6c2af28eb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91f5c9fa954ec6ca8ef68d2af06b88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e76c7812b90259dae86fc1485cb56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1876acf5c0ecc7fbebb71260f226d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33c0183b07ba6f9561bc6c2eae5f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3bea28b7cc65fc31e8cc2bda7298b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb704cba82e5c03256dbba3bce8731363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805f457624285ef1372e93d4985b107364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b8b85fa0a47b69246a1b5048dd881365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee5881c29a8e4a02cf1ee805557ac4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab8a7e2262e8e7c594df39208d9c4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e7a9be35e736bc61638516e7abb4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8e9e8b6cf462619b1e80e845e6a50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67676c475afe5eb3176bcdbfeea109a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660e8f57c2dbae590a2d0a0c4e4d806371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529201d55044b3b86cbf065bdf1b7363372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f646164819d8e304bf7425d77b05b9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826811dc59b4ceafc7384a3894952372374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3815876246f64a1349a9072c710b470375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3aca53027e801cf8f4625c0127e1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2ff7f021d6ee1e97f8a3a4fd573b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a76d1bbaea54eaee7f88f98b0341dd378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>