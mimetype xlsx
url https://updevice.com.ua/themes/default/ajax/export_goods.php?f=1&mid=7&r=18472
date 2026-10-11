--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894a60d456f43efa35ae888804221ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5afde3f418693daada9dffef4972892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6476e087c5ccb267333b14a6db4a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3add962affd69c7fba0c62e5a72d074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdd6c1e61c4023623e4cdc925460335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafc8f8cbe45ec16d2ad1e8355177786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c1f53ee93c39e1a5362ae3f835bb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5456a195a95e86adc4bb3b556a9b238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d6e9f6b77ea873a0652201d377d4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f6c10e23c578d4dad63be5d3b96dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cde28abf62a4c792692d9cf6c04af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbf5def89848e137d91db3865cca5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2227b868c24ac7a3e2a0479e9390a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769a8fc4ae11a578b0a52c3b87881bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eaa9bd67cc4c21136ecfb0df7f54a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7febca786a6cb27ce9ee9b568db83e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9bb16cf8519fd6a4653f09484536b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34f634d15cdc5393300796a7c2119318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b29a905430fb240288c9e4b900bbda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5e7426fc53bbef67d6d44e56dc0c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a7a84bd008a503d2bb630d051be821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5e2c2c9931f8887b94cbca22eab9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cab70ee6e45304f899e1121609572623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385282255f35a33fdc8044bfa41871cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3838400c5297021cd3cc53d89db9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a7b56624120e2792795e7ff4e62b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e01c014c8e4a8996d9f0964931e8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5643b2f4c5d527a3e31e5b45da1b3ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72d62d1941f7a55634ae9188f0b3dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98e5d22214fc932fcaabc4f698c77830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f881a78cf9bcf483847481b86b8f8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e31b1fdd85aa512a30665dc73daa732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e817c16986565377465ff104e342e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57e598903b6f58293f374a566f6d7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05464c02700d05769d32c5ccadf19835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62798fa57049c32dc1f7473aa35af736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ffabcad331c9092757b55cd5f13b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941ba23b99a7e14a3bcedb4f946d69238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ec78f245cc88c740351d12ba45cd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406e5db4151e2e9c6b88e85fcdcef3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b11ab66b08f0095fc61ac758c9f03641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc4b07991048d71d13684e30d011f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda9593964aa75c62785901492f327b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf54ed04a37216060d351b7c466d9fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8011519828fb64efaae6b86e79f8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec04b903f33b77496caa9aa1e8270f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a4b62bd268d97b8c8e18f983d7cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7c724d0903f874d7da5f2b953ef2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86f1df1a7a244dcbe5af59752f8f9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84810d3dc4c88293e718d75fd25b2ee250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02300aafc4c4fca7947a9e8e597e9ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78c01b08cccee09ae18fc1ee50c9ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b215e864960bceb838f209859873353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11c12678340d07420d47e39e2fca6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f455f1e3a003f841f25860e791d0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fbbb38d88d8508321770f2aabefd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bdd008aa91d196771c48c4b2afb2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f5164654b0d2fb892e4ff0d7e672958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d9ffae4e3caba9fedea0ebf6e552b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e73ba7008d8d60a2a3ccdfb9c5566a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de31e707a3d27c6eebb0b1399504b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd84b86eabd68c3f7eacde70a8985662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35f52f97bcc82f351cd0bf5d8136df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a21751d4982da7ce100bd8cc3e30264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f146de7f2152e245d3856f687a44065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f0629ea55a482bc865054e2f1f82566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b9c55399516fa1cb31d32e76ecd8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e0964267739dcf5af7b0497773fd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddbfbf8171bcdb786c9a4560e4035669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02c87956a7868adc78d54f397f268670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7557e41451aa3b3531216fc77d5a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e159cfee98ba5caa158f9d7b2e327072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a65966b7b4cbb2b6144fb3e0c4ee4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b36d4c8eb5565f375c711d6bb4cc1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377835ec045cd75e411c2bbcdcb15db475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3cd75d216f87b304f74d2c9d97d9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c534eba183037a255f360d426eba8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909637efe6aa70eaea7ccf93c71cd5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cdf299f2ca26dd99bf7b6352b39ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0568dd660bc440521262e7dacf874fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b4c0e7719de441dfdd0f7c7d072a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ffc0c53998aea4c172a1c2ab23fcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4050791c2e82ed4f7b6f4b4d7867483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a406010f87dde118aa6b7fdd950ab284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4a7b5b3236ffc085c3a91c507179e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcfdfcf8c215ac5f011c8f4bb189df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d6a4d6c995ce4b5d41d18542b800e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d90a7940307e1044598ba5e2b9589b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340e8c4bb11a29a8489b1dc04543bab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0110cb62cabd2775a679c9596bdb0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f013529f4399efba2bf99a5628333291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f2f9fbc433443538ac6dab30ef64b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf14622cc189eee110ce6f4a61992693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8cd679ce4ce3d0bcabb0b266b9a1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91efa8ae6ca807fe2d16decad5325595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e74555c4b5a1b9ccce4763e4d458096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664667a313a0e5285cbda43750c2837f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7687981c12914ab9c7bedc9783f6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58729b85d0f243870bf83b7d2756064499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a418308b51aa869aa11a8b763e538a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0931bee234fdd5d41456dc12347da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b569283fc740858b3735b589925f91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36b4d70d048bc8567ad9a2930f7f4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c06e2520ef87681da98c4217dbe70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880e9a68e03d8fa2873218f57ba5ce0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3133faaf73f591d7e832159e791a1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34688a7ce8bc8090717b0b84fbbfd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb72d34aa5fc5179a2c5fc1ce0f672c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cd43450be203a2210c3ce43e8e340109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558797b8112f336b5cb266b27156fb20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8e4ba3c5120cd023c0cf5fe24838b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f682de6339d3cfbc99e2608d16f13ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d9fd3c5ede03e43a89c4fc1d87f6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cc37e41e243d5ad30ee6a9bfafefe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6f8ed2bf48329f402421fe4fd335a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7c8c9eea6623b1ac0406cd2d8b8d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebb26f119c96d68a028e7c181d840c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784747eb351ada00d122fa7bae9e8f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f023d470dee3f8b54f43bc8c4aceed0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d6ea4a935c45ba8fd1fee7ef80082120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a12f8e1c62258a6666b9a729ca532121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8d10117ecc48a93474bb788278afe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8c0245a211cc48f3346dedf269ffa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b73067b73e0b5370cddd9d3e83afa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8f30920ea4f8ace9a1d67f45311db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0761feecfc8f03a590f16f14dfc122f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef5d3a521ef06f58a2e699fb647fa2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502bb6cd59407c08da8537718a92b2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a5e41e11ceddc14e56ee3686f3c62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a9177a770214cfc56c5324ccdd6c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f215785eec3ceef830a9590e70a1cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7dfa770737c37e4dab476f1dd0e8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a1a33bb1f9e0c669ebbd6f8085c85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dcec3b97e537e323882f9e42bfeff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13823e4f7eb0c98f4f28304033f9898135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec627b66dc737761419937a969d4e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52753073fc62a288e32f95e93ca5d490137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8064db06f63cd16e2845e0e5e9904c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6ce7b5efcc9cfc9ceeb9a7df6d80b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb354bd799ce2fc5b518e5ea0d8f93a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a277d0761a94ac59d2010f55d3d475141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9db6048392004770d37a3fee6ce1df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60975aba2e87c4e99fd54c850da0bd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a63478f68be7804a7c3e2792033b38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3061125fa67fd4f8c7fe4477c5f9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd58d6f5fec174300ef25395fc0f52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fec957d0ad73aba362ed5bda16349c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665b5e33ed90ef26d21a1d7bf8dea3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39d8575124585e8304a33704184c0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9539ce525e4a66b57567d95fc15b095150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e97cdede6e4ae8c912a1991e9b59e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378cf63a3b482080dede6ecb4ec883e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1164c2675cc325ddf7690ed37998cc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c9c1cf247e54fd2cfa05766b67250154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7edd5ee23809ea9f84c9fe32a56de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f96efa9be8da2ff962a753a0f8ed23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d91af3b70e452dc301ea99e50e09ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dc1d79eb57540101ff7cb61e185d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e34fdc518a0bd65908b89cb028285159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae9ef6f617861b10b0eeedcdf8284e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759066d73ed03ff250f7e18af610b5c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75641d527bf33223f2bb25c05caae1c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8e1dac66a702c28d96e39a23c3d74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d4bc2a9a8cdacc7e5cbdb7d34aad1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9ea97ef052b164a9ee160d454ffad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51010ade84083a0fd877f764936d48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e25106449875b8710adf63251a323167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832efe066c6561afe4cdd04c3469f45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ceb4db7b58940e6aca2b3ad425506169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee777e84ab722a107c6ab4775cfa3ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63eba6c697e4f836b5c449758a568b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fcc53aa7ecac529b2bafefbb81b84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f3b97db3a57246d149ecee0dec0c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e58665b25e02a5bc8f1f8eb471c8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406ecf72a5d0c7410d3802561d5d169175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe53371f0387300f330ac16f7b81afd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb076517b09de423c471af374fe9b7de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed321fde350eccfbb607e90eed3c95c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ffc834bca0e4e21544108f4d29d91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3578dcd604c4409c3d8bf7a71455ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4e1e0642148fdf656fe24980d099b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10010bda269af5d1db6e7da75328e9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddbfea5d4c6cad4d559bd8f73f50ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b1160b5ab06399f9c03c155206e0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3116257d56b0f9bc0493fd2c77723d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c9ae02c423a87518078fc1bdaa1bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad36b1134204415d58357b115e60ef2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99403ed83ba69d47c14623e453c8b58b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9826b23b62489e7ff45a5a9c8cd766189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121ea20816880b807e5e32e458a42a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba02b0a6067f0a7acea0bb1cf61a16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdea61f886ec80aa0abf98bebf7873192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7005497c08caa0ffb9712f7a997617193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234f467e242354abb62fe9b8d43dbd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee10fa77a260d13d7e1772b31c5a3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c907d7082ac8ef70ed650ce38e0b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3e8b3cf4faf9231fb44b3b907f3bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a411e5f67402211e7321651cb2afbf9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702919de57a3cae88351f54e3a58fd09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66035c3190d27a9faabe685f7d775a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a89d8bfbf9a5fc8654442c1b44ebf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c854e1e2ea481b0169652e21b7a4ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900c912f6f1aefd28e3b117bb9f8085203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa892d20ee1baf359c90992ca5364b10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519f67be6bbc9a972e46b383224826b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a0896b81a5ba48e016f1ed6aa7410206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafcfb836be1701379395ec18633848207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b2561df84e2c6c09541f1f9d1ddb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aad7714d06392074f23b8a0855c3a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb5bed30359f4cf132533321d0d22d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3d8566c06a4449052705f7badc045211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71220f9d48403feee0618075601791212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f157f2b6975aa0bc7fae63d010a3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91318a01acd6ee91ed5005c0d58a19c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6c9e8abdabe5e6d84512779ecebd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738ce8ff8b50a1360042e3a2b3e0ef2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530ac06b00f2cf6a0e4d94703e979e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf147fbf85e9c2840efd5d171f032fe6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f194822f5105cebf7303a596280f7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569123350cfdb6a2a9606b48cefd81c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e3df95d52144524872599d36aae47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7291088dd1961a545421442647a7ec7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cb0aca0125a0fba67934b60d0dc88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7348782a253430b4a71c69ac05ffe9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381e9b1bb95aac268c156385adf5527225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa378bc9b8b5ccb2c8f22d950d2ae8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad184c6ef8fce58192cbe2520a7ae7f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d677e950eba9a21b78518c8512cbe3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0f7329259fe145ee40756fbbbeb9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae790cc061a7b74f5dc0c91ae8069fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975fdb710752baae70daeacd4d17e3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c264f11faccd4f7172f5c50bf8d96cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad89d25d32c5b66e1c6c9164c52b0c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418d3e520116dc5e8945878cf9b8011234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d37b09a7451e57ecbef11ffe9a8ad7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086ca0558721fb8c19eb83883acb7f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f9cdebb9d21275aa25f48d5084ffc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e411fa51ae5804cab79fc2643fb3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024530c8fbaa8d194a3296fd84515e9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415583fbe7bd2c91e747ccb10ee9b720240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb63f6da01ec64398629dc4f3c2c467241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b698656364a3530562742c0f056f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c562c26898913622032f6bc1f8d0e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b60bfcbd1d5955b33b06423db99b61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7dfdade10f24c8578dbce8d4a67cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb586b01af4ca6ffdb4b01f9d42bf5f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d849613234398bdb8bdeeeba34d79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fefb9ebdab7970dd7f3d8028c3ed1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73018829aba00d1b769e1da5089fbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f37fa24e108686ceed16125505f8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64bd0b33797d8abaa0babebfdc95b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabb1faed4b169177fe1c70bc3c60a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d2f4541a424fef0cd5d480cbacf17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d0073d9645be0a0c429b372a0f1c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af723e534f79ab77ea39772887dc4998255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993ad2151d05b28206acaf2421a9bc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdb6c64953f9d8f9bee6198fc0287e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c508333289eef66dd8d67600b591e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4e3e9a4ea64896f923e379f143d8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ba8d976cbff4e9a6eb7767140e7b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b256e7e05db4fcf2fa0474fe4ba12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f43a09d6174cb9bee5b7ae77b58b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8298ba73d5af1d52c5781ff467fe49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dabd8f4d4cc787dc65c3c113b371fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cbf6dbd63a1b0134e2ca8dae98603265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42655ff7346c9850e243e4c181cd485266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aa7555e95ad252465595c972cf83e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7ca0fdc2ecddac6d2f31d59308298268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d0b4546680568190c40bf53171b96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf57ec6d5d3a91a330bf46910c8e91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855968bd1afa7756b98916919485d8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd1e59c9ddc7df0a41ffe73d7e89e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7411894af2acf78c0a3fceb194aa5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802b123df2634c31851e4e1f68c6367274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf31fc46797118b8190ce9900cf8e15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e4a16f2d502d27171e10a6b8bc260276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682070e151c0180bfb2d97ca3e419609277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c751a6753a4da326695a8469b3f48c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500c2d03fc9e42b18a709d83d7cf8a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58221dc3ba7fa3876d50f45c5159a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccfcac7748814bd84cc6c585a59ea2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc673990dd1e4461cde82b1e759fdf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cd4b28acb922d08f4ba839f1e2a35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25964516ea5d33a070a502581c44c44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b1706d917f18d1b927f1a0eaf25a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827666411e7abe106b41538cb8bb9d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248432a04831eb82821431f8e1cd3a2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6c74c4d9aa48ce7241deb7343c84c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed439dae2b959c9c211c2dc110b3bc82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3ec436270c14a92ca93cd0dea706c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ad6a0f08f41f074269ee9d1f86a23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47155d721ff4aedd2055dbaa05c5b00b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3a4880517aff6909876774418caa6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffdbbaf4b29832ab4945860740b0fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeaa1c7afe32f15d6b590f33066a2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc60c6304e4bbe70c3dbdfa1d27fd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b903eec6390ebeddf552485ac89e980297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d858d73f032ef69840ac7c27e013cbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072c1622cf96a8b1dd07bb9f4149407299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be245aaf8ef860b40e7af45f3262932300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24e6e1713a10b96b449d991430944a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca08675eef0088d1012b6c6112d5274302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868280705a20f18d2ac7e1378f7b1506303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365fc6434d5d56a175600ec3be81732304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a1ad1145c0b18671121de63bca320305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b27c3f51ec34af591ad0fe04b81e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16e4b33fd0cb2e03c4f926303d71cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9ceeb01d372155c71c6ae0f075b44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30223bf55a76c1c71b31469d6c3c8c6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee897309b47cca821dd5a72512e63b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344acf9f8f11005beda21b358066483c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480a04aa9c08c5142d554d5b866ead1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c42b0020cd820055de424846e08cae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8d4d881cf78b7090aeffe6281e2ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d847581d9141f6210fedd4065c4d36f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d7f31cbba7fc23bc04aee79a91487316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13f1edd88e50e5ec597c4dc1f7c3b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45477a149406015d9a53e76bbf9015ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade6c685e298b7977a98d3488ac2e9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05119de5e3fa08a5b572d703b863496320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1d5bb958f203a0a2632fcf637df93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4fa1d23218a8217cbe51e5330f490322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956a337f15202a273cbbf5cfd2af405323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e341bcb03b912b4a061e7e0669f7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843630d014e72729803b44eed4a65b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c34f0ab4c482b7c33ae4775df69eef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d165f4ffe394ab5147b0628a839258d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d78f30f744d2fbb19ef29b411c74c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2835a20b7683f34f68e959d5aecd3d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd7da671d679f51d89e3ec0ee32a39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ade03932e419794bf65a550260323331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c4102a88c9333b889e2c2b97b675f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dbdb7368d5374d76a987978c5a47e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183952bbcbe8a2f02a8c6a654afb2f90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4cb6ef844324ed390f7a379b0638c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d59349c87e746801bba3c8db3f43d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5f05d95bf18b8fa91ea1e476c7250337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c03cc652146da6e5232247c0e5387f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5f9080f7ff8f24ca6d908943e9a25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36df79f15b3ff7038510190e034204340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d0d283cb6be2d115c886c06851627341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d53ee51671dfdb8c41708bc107148342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30c61710be2043351cda088d9c0ac5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3df00b9680b65a86db2fff235ad384344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c85eedcbb5de0de7bfa475d58f8933345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4643aca192fd13a411808b2a0c39053346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98105013e5336a2acb0c06c26dea12bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1a666d0fe35d57be64f4922ac2493348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649c25f4764bd6f43be4ef825e1e650349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cddf2f46416e71d90a777fb05ff00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce15686b160430cd62ec7bd6d3516bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292154e6798b8c5d9e2d94b7673b68a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc52b41c3edeb0333fda94bb920693353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064553276a2c5090640a6c50a3e9bcea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd104ef3ae8e8e26ffdb9b6b534698355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72f1d2c976bc2bbcb8a4f1593a2056356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3314a79eb5a7814ec981c0f63c2eb74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62990e8ff437f86205cceee070775327358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487b0475f0996e34fbe347d56dfcdb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d2c4f277b11fe87ebf200df5c4835360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096348c7fe91cd78e06adf21dbca18c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f379917891b560b0f05e0ff822a05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b3efa36c2052d7a7bb6e801b5c24c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a646120b6f7506aa4a6babed7e459ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f7b5beaf971aa994b373bc54f73d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471946c1f6d86270aceea2a5a01768b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bcc3e05ea1b611bbbac4586dc576f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c991d7d89cfda1a0aee587cc46a544368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4b293de766578657c51ddaaf9c8d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23857a8f23fc2f5e9b773e7121d8f318370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce30d509eecb409985bd0e56807e75e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d883fe7900b94fce5963953ff4e765372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a327d5fe32c06b313ca994c3cecf982373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede661c691a04df3d5ed819af1b3a081374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2c5aa2e36b8a2aaa104359571a0e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8a2e2def5fd1a1043e0bd5796d4c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1661f00d31e04196e72b997ca20eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b92efcc7978086ec8472993074cc3b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ab4701e71b9ef1994913f9570e01a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffa6a29d16b88048f212cbb2c9e1fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206c49ea0fc0ca54da797a44256acbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e911ac1f34be6e63cdaf63aa9c11a304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd617b3043168aa62008a7b70fc36ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45789c2669be536452eba89acb92b7186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad53291aa1dd426d579fd1a55774e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9bda01a251f2b02021faab08ee1888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e5575d942f8510819f6cc291aec4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d54b4b6ecc66f84e0fb527e4410e1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb1a90e0cb1c866a8d70420f93201d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f07ee53278a44ea846bd004c37d9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8310bdb173da7ffcf774d691d1df713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5f57468c67b7658c9e70832770d0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced71ffff07c6be178e95dd639dc2fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f61619d688ef41b5b7986eb65df9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b15078b3ecef7db9e611faac1e772917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4957658b1c8ee016f951daa03736b6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8af217b868d8613b0e40593fe22e8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18ec5a50eee799952a8f0846c933bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980351b4038e6057efea61ad03790d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197adbc3b9b3b08f65d3ac50f211e02222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7062900dcc3dc3b46221ade12be7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9a9346f23ff2258c0863583422c6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c1f8f7afbcac07ec12bb457cb361d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5054e74d9c9d5fef171f8bf944dc5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d11d2720b5e85fb511aebbd94729227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5775248b2ab57a554335639feb2bc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e17d231386c7219c2fe8a028967ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c2450000aa67107c71762897c2acf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f40c44dcb88031194f74574b56deb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842405ea346eab7672b785ca0aa76bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465d659c582b224a02b206220b6cfcf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ab65b202e22561fe40db4b316a3b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e7d9a8bcb7dfd540589c91cffc2ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cddff038c099a4e9d21992f5ce5ab736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563d724faf48ed6fd4629a1e1f691b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea97a4b9c0a7205ee6a9a2d202ad40438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6b9739ee1a0d934253674e0782c2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957380b93e0278cddf195c2b970f0d2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37b56c36f9b8501002e53662450f9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54ea1f9d75e39817af38f8ea528ae942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e5dcb85a4a569295c3581ae38ed9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7198de84d4f0ebfb28c56740604d71e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dda29e00c8bf95f83e1f90fbc456245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ac28ea27796b8ea813ca8193ddc0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede51fc59d7a999769ef5f8ac9ec79847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2fb83e95568e09ba75093612b27f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cef30e72116f38ef0ecd5588ee4b2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0c4898f5da2e214e8856aeabc7c6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849d50b1dfec65eb2a795008da35b1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4883f2914e1c98f11c9593a65eaf4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7a892db504abbba66f43d1b2f9def53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57e87fdfb7223bbe5023f497afdb2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4ccf6f7c8a3ac38dc2ec1c3d2013c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9356fda75c8a5a598ed7d410d4429e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db088debb2ff666ff77d634dc8a02c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c64e72d786eae7d16c2678f48018058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4affa2ab9f3fabe23bbe5bf62bff2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711932a6f7a7586710656d399170d3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aee27f0c17407e1d414ee432d6162661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f2c1a5e78765e14d1522f053905a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6eb10759c2662c287f2a6eb734c0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff9d94aebff62559fcd3c47c74617e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d6a05ee4df727fd4570a089a00fa765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d9d82d955801812c14d3b23db088a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296da229464180a4827c929de127aad167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c38b36e4e914e13cd1474ad3b5db768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67104a8e7c350ec521acaf26e87c6ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbe20fd5f302bbe65f50018ab28f8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca4d01f821ffd5d83a23475cec59c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ff4984067f465d35715a274dd39c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad749a8ec0690314c2ccf171f49e1a2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580bb5961ebdcbd3e14f14fe875079e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f83aa3c8c1f4cbe411c814567570575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf229c4cdb71370072046732dd3c7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a58ef8fc3386cbbbcaa9a1447fd7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d3dd3aacba5991aacd77079620f0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60549c09e4b8f8bfbc70f43d232fda579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfb0c8fc134310fc0c7019841753d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e13c10aa078ed4799fcd76b0e91ca881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469aff88ad3ea5f9485e0587efb176b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308c4e2c41d9d1c59e3d23dd79b95b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b6545d180fb5cab77ec9a9c7e8cb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec18c7ae2c4b412d93fe456d2b6f7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63615f6e8e5858bccc99375679a98a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be7d09186f6d5b688e15a3ebb3827b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf9b8741e54878ecff2c93e0b95f4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c67f2a9fe1a65bc5baa455bdaf80e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52469a6f6074462afff6082d5ba2fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a863b0559f688110a8840ee44db4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726a3281d0c2449384ac2451a40f5e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6d887c9104d8a45fd5c5467dc0fe893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef3da7c766878d3a205c6376628e6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fac194b15c305e4d28176996cb8c7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98752dc270044589a86e5db544b30ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504fc37e20b4a180b764844f3793a8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a27c269793ecfc64685f0a991c9be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56166bf98b9bdaacd8e4e5310bc7d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2829d60d69b313e21e4446544ee5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d60e64d73a620cf91e1da5a7f3c16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f98cefe8243b688b1b7ce5c7346b10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d5c32b77281af5ffb11a0f29f6e7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfac5b852967c488ac2071e9b19ebc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972bc8764477f23fea7ca8587b422e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686fcc5fb1e29bec564ee07c2c30bb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94733c39a9c0253fbddeebf724bac063107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3638d0d6aa1a0ac9ec30592d0922346108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93856b75c3efbf59cee779e6501f131109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f21d76657d55b8083768e6e64d01e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b9fea82835ab62a7cc188d385cf39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09037ae7d98b66a3cc6c30821287bfc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f987b2ab8a8a4acb2dfe7a7b497e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cab922eeeb1496b581b706bdfcb6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25b5e5fd283147a1246be7554b5242115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df55aad3f9cfe1f734c9d94e269ecbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459002a475c6b74dacb9efd4422421d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4fd33009fec176a69b8d4b942f74a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6c0164e8faa7cc388122e54b21309119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73907b148141bb9890b5722f979ded20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5ca3a8790487bc2b58b783223c850121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309bd3eea6131674ba9d29badd85014122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81404497906eae36f9595f7025581b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b8183b2d331303f4aec15c76cee7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517167b1c9ade34d7c9a32c07c08f04c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695c99c7d797adae5558967d86cd2b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314297aa7e834dbc95bbe2b150a9f76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c257f996fc6db9429279036ce6336c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f34c6591403c83825e3e04b0b5a274129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1533eaae189498a7b0cf797ef81375130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16043ccaa8436e5fb49865783e8f9917131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b392e948e441007e85fc055b93022132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87125b946308d5c113e42c2e3ecb20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293d82607ce2436885f44343c5874ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40f84b9efba7cd040ccb738f314ec7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6eecffbd7e1f578218eb3c95f502e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bc7a5a00d06319eff0614909f4c25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0436feac43f5edbae548d690691ad46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dae867e3d44e6dd44fde8e3b206513139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822683c9d13ded1157dd8a4d703bea9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bd5cb6d7d1bc01b8f2ebffdebc4cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567863c5a6fecb5f16cdad6c298d190142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b08e969f00d5d22cc594584f507199143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54e3197aba8bcd0c2eb666561c8a51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608829680bf636051d2f58560675140f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5731c0715a2f0929f4fa999c5b19278146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0edcae8a502862d7270c5c7c4e8ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d42d08c896403e4a64c56f16259ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117e208ef3a8b3c2b0ae397830acea4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ac657297366083b268258c4864b2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b031ead473f45da2273a4269c1e94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9815b1b460be5ce68816302ad57ff1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6102404a64c728ef883f479b1945edb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45bb8e1237bead1c7d44687d6b412f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3006159cc1926ec54aebdde96cc7fe8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7af8224c12733951fb208d1f13d7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e3513f2d9294c13b7b98f5a3f8a27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cc91be39eae6f70175582119963e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300e17147a4c6360b656381efc8248d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0d8c7215e083718c0be46929dd0a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07e01617eb5ceaefc76efc9498fc3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d9ee410d1d88ad37f82512f53acba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d5daf0c8c6473ec6d6afb093226d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a3fa6b454bb5f0548e06cf312c3fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08437221e55de7a8228339f7f1bb0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f6e3cfc960a6e3cb27d769ed9adb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5926bad35949a3d72da9947c97fbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a45b0dafb5210343cee98f3efc2020168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18a16a143056254c351c173cfe6cfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98edbe667b5a54cd5403cb3175f9ed8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09397c34da728ec543795b051926753171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacce5cdd22e6b5f580f1ea352ffbda2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad19fa14e900d510d95764e43599c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702e03d86f25812ccf48388b9c6d7bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0698be5b83c0a968ac01523164373175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1488220dcbef2d72864107cdbdd4411176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636f4cb806bad373b0188279da8d540177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678319219505498add70f3a85d5fba18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187dced245a4bd95824c08c32c67df9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150258f2a3c7e2d67b42f66c31b7c3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86306911f272d8a5f2db917ab4259ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095c838421596f2ce72f6420f3153a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a682d4268e4f60e1a6d5b9a8f7034183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cad85fd5d58ef584405b5ac3e4a887184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74253297cc7ec586c49d05dd35cd193a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850c85814267ac78b4b55e2a5c8011e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcaa0b0f505303da6aebfe0edb78c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b11cfef23330208ab3bc063db4d7dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36734375bdc619a35e2f983ee0dd4685189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bb25be9beb7601eafddca349976b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4285df2c552f0c4f4014c5836335e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d49e9807448f306fae7e883ec8890192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411530fee54b6b2d2afb55766ba401ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cced849ca3cebc176b9016101f0106b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e70ad6d271a3e6e3599f5f384cc6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3c551238d96c9f26dc98a9f04d109196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dae222e4a265a418d03a5d0b9bbf89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd76654052de15309fb53ad37ab1442198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b21e05704b5cd211005d21a72318d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19777d6a686bf0c83701cf61167dc1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09352c4985c795538db312891c7af48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8013fb655cfa3bd296a5a8c0a9aa1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac4d54e5db91c6cffe18468f3101e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec12d209a9177732e53390d34fda92b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7beedff2a0beb6f1d40be8426f0995205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0c619006ad445190520e76c4cf4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2f15581c43ba4d9a8790091a2f862207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a234967c93c44871e22f2200b5720208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1887421384e416513153fdc77a513c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ce650ff80226b1bea012d491f7266210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906591287d37668cdfcf883d3f93e4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4e9c9db3f6bd2e86a272e5cbedef5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bdc829d4260f8d490dc2fcc9f20af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bd40660c6d055118929d49722ea32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd9193b02131429d8e2f168643d0ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c147883f15331446735df8c2956915216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1e82a66d5ed53d2df1c19ef6ee8b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc30175af09d6c74a38c1d4514c688f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22ab0e85b690970c82c02f00ab740f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c78967f783b70013a7b8b0c51afc9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a644720ebdb2cf20f8728b89065a7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3664273dd314384dd9b71afbdb1b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcfad08baf73a7af208e114a4abf24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb063236c5466d1f2e61614bcb5a60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658e67285eff8bedfff927659e0c8d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce22880870c3b9b0cd4c2e8f725d443226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da8f87d7387d89a3d78d9346614e2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf15bf0e9099b5c7da640b4d1818cca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caf452512c72c469fe68597f1b94e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b87b921e8ee3111b897644b8f29a52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee04e4f0ae28af660af68095596fea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d582b3d22e2ef71abeea5079282d6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334d198a31bd3a91dee710ad58e8abd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524df0b37bb91602fc944dbcfae4b728234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21549eedf160c7d7a5247ab19eb3ac3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fc524f0686f3cac8d73847dd7a107236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be33c4d1826e10ea8845142cfed7806237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e1ad27b52597975be69d44c7d5a98238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2ade964399ddec38a450b0ae1e4df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688dabbe20e766b466cdc9f0e6ae689240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f745aec6971476eb693a08a950e891b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f4c44bb6b19975e4867b30b4a3605242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28843c652ab978870175850cb4d9aa77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d8cd45e011b9c9256ff416a5abed1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36c86d86aefb5873d529861b3ba625245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31ad5d8e27dd90043200ca243e0f48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323c818f1f8cb0da48ebc253b3d37f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bad33da269a8f34d522224fd140fa5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9f66c71491792495be8985b99cebf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070b4b06ba3e42672a61a870e2cf612250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837497c9a47a6089a2a24b86f5060afd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2d1401a15200f9c2e8e526fb66d20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2180844afd622663e5f25f1378b024253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e12952b08202f1a69977de84a49fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55933e53d88ac92dbf6d7ff77894117d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240b189ba2510a4a5b1e124179f90af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e85202443d069d9534e6ffd63ec91b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f67203c7800c5813cc00eac427726258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae09be2bfe6605f24ada4bc3a3a263259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ac66db5403a35d2b42f3890a085a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8bba03b3a886900ed8d748518fd21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18fa22c59c8caee57cb453741965c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7651e127aaf5fc5ec269e6197f665d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58634ae3c6ab895bed9dc53167b9aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdad060a1e940946df191a2901cbd5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cdace76a5b58d74b1d9fc3409e63d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355cfb0ff5311deceabef6ee1a83c2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640da1fb06387db9c73ece46f95c4fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e68a6b07f2af149f2bc54f7d9a7225269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5034f9dde1985164f61a2db3069960d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19368784dccc2d2f995986455d6d1919271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252edc983c5f611b5b15d591754e5eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0267ca0090b010dbbbe0ad468efad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ad738528bdd4dbe3e6dc1ed1943e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821224fc894a582ebeef5445124dbab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118afe3a74777d9ebb8adcd1f9d66627276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f47f01c1f022f6cddc5985ce76e266277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576bc59b3dd22e3be5c8d2a3a0993c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15b594aa7159148eb70c7bb1f8da80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9602a3e410e5cfee00792a536def43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bf8d0d90cb33c3eafed72e0e3b8f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8252d3e3bb25f1e100e688a80bdb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d51c952037045df3274744258f102283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ad304ed922c2648dd0155a1d5f111284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ee3c9fce992fde5d93f3a39d82b66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc563dca41eb48532a40c12be7862025286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76c29f9ed7e5fa963175e99938aab6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bc5175ea94723f5a31698fa61c654288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590b8d46ad26f07b807e0c0c6148bc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9e0dd436b40d6d70f0b83ebb497ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be762fb2ba8138807b356c3a75e4125291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5dcb0d8f042c9322fc3dcf08d2176292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ce1dd4611495738780cae94f2d3cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd65e9ecd9053ce032ac2db4f3d4af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42367bef34c7c79e56f62da17be69ae1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04434e49e679bead24ccced5767286c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d6eca84bc37db4b53c85fc10732cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225310390b03deebb32462b80e032af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440333c9f338d7dc1df04b2a0d7cb49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fcac62a5ce1db205bf277b4e78917300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4068690b7047bb2145d67fcd4fe344301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd392f32dbb57f79393a39886d2b6c81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3521fae5327d23f1c1b1e63b9f3a11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aae7fa7689c28c237820390311e0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48c9223dfcc1501b26093daeef4a51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24f0b5e97b6f3cfed560933aeed9d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2282aff0c4f3956b6029ed720f919a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecb4ea6a1ac341ee126efc600ab85a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea3fd440c298083fa1781d58a6a4f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd41b0e40fcc758a2f912755c80cb24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6026400f4501496a581a0c67dc0c29b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443d41274df2a4f17ba805cb3c36281312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd2ef57870befae52cc39c4808ee4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d044ae5f72600f284b62781b33cff4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca042cd16b4038d8f8d9fb3b2a33638315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ca8c827e7ab27b23039040818db69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5f14f724395b26f3cd41fadce2a54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acb2c955444973e88e9d20e5ced485318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c271380f21c4d6bd890d28302b570319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59f5ec084fc7cae305ebe4fc17e0c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570662f764c329b0e852c89dfc39f02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a33f2555e2e133561914d6996db5f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df4927d1c5b01a0f661ec37a5c18d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74cbfdf3b0b624e7402df6db568a16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd83138e6e273a2f79ac29c67bfcc97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e025d4bb6d755d82a56f2c6293528b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0064cc94a9cb4ba41bf4bd217854704327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f381ad106002e3c97ebf6661613d3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad47efb5c5947742fc29231044dc9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fea394c26339138ffde6d19c9a68f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4b217782a9a576e39e222903c0455331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cff8f1a4e354b291d702d79158f75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584205e24937974b4e6069192b65b87c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d9eecb78bbd092979e5984f8c85cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f681decfe6257ab517d0a81f049b04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692d6d1f6d4613f8d64e6104113f991336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c1688c1f01575842f960cc5f3e11a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1358469b88941f5fbb72422a7588de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e2b10265de392d524904e630f8955339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece804882d441ad8377cfa5c7a155713340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bc325fa9a86b07ccfb632a005f428341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b579f861a1d869d7b57ce6cbff77625342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64612dddf6801a9e8c199f7240dc30b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2d2a046fa725387929f60817b4450344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76135ecb58c4c2eb1558d07315afaf4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567426fddb1fa545389bdcfa451ec1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eb4fb3a711258c3b9fb7187769e7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a3dc892f37e338637f1a951b8d6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4541589c0f14a27cd73589803514d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4373892f0ca1a6cb17298dcb970da5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34d27be218d92e20072db039b9ba3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7f77dd0c2ff88b3fb22cd940a7cd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a62a99f175a2067f9c6ba8b7e9f121353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6728f6b06cc19254a7440a62cd880d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429513fa7929bd8addaf3a87cd2a1e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ff55f3ea83a4b13cf0ef6ef26019f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002e8403ef2773605c2cdd0bc42983d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b385b34f26d9ed952c1fd3bb9641e05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992bd7999922fe2ab2b2b4d4e9c7470359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302663a4ad829994cd9e233ce7bd9db0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32fa6648f9318d366081da952db2c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9f5b21cfea795d3c7c792fc94c329362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837a5308027c93a34db1c1eccc59cda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169179528faecf300fce9445a8313ac7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce460ae3c2166a7b511bed829b5645365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31397da6982f2ea489708c21efc5c77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002514958973e6334fc106cbb746801a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb55239e5d130189941043b409db208368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1dca0b820945470f041c1ec51fe54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96968223eadcbe44ecf6447879fffbf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1249dcf743a3b8d7cdde0c542b00a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffb9ce2593ce332c1eadfb25f5683d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c34be8c8f0094309c76a75cbb8c69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cba519edd1a24fd38e742bb20bffdb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b7600fe69fb2af7daf0cebf258a4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710ccb0e556330b855f1b43d0a0f1b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a20ab1ee1470cecabb19c8c6f1b2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07015e020a7ed11def9a7fe7bfbfd88c378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>