--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0d5cd4e38935dd38ae792253102491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c6dec93af30bdd79d0d9ea40f6bac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec693bd58d4ac4051b440e94e4de39e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6543d14ca3c9e61e50f79283ee1f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c4625535d10a10240bf5acbc56b0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f16dabb155b8dbac703cab3b3f19736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b32e72bbfef679e6247e091973fdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a616cae23666061f9d65ec1ce7087868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcac95998184a3ebc06c23389613c8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c1fafd60b2e2bbe06d5da91c5a28010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27704c1322b8a9d4baf89205559d49b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b4168d391204d458ca683f3be0cc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecc7cfdb1560c68a6cd1fa031e0cf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edf3658694f57e5238752950e6a59014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6c5cb268bf9d566e7c61702f25a7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45618a4bcf4e7fc66085e164888223716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68b8606bdb60d1d7746c2e905d1dc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0836da7b9d6d8c9137ce912925286f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48902657058735307c85ff76906388619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2e1099ab4a0213e0a9ae3fac2311120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991a05bc75c86314713af06fe5d0eeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74361c7fa6c416a6d1659a12899e405722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4e63b7c409ff4e84bcb840007023523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ef4fb9410fba57f1a6fb54196f69324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e5f82ad28798cc558c78e85b2f81025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8d1ced64ab27c0e366d8e20726d4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8540a93badde9f584010fddef892027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26459b49e79a01cba2ceaf0e1699028c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6becb6425b1361ca1592d2e0c6d5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddd199f89238cca889acb5dbdb159530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688a9ce352940809a11c449bcb0803f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7bd4fc3465d959c6c7f126c6d6c2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8daae64616cb6a09c92f8a189b391d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ffa5caf3579bb3be8ce2b916983f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0307cf1271a3fe017ab685133c668535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c629d333d565b271200dd7003e80a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88230daf545e9c8183f13838d11a40fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43457e4632f9abc07aa360c211fc615d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94040aaeffc9556a9145a3d42e9bee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e53b2b95bcbca0079ba428a79ee90b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14609d0ed7ed7b5c06c62ca9ff277ec941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97337e3b13a1a6b7ccef07c8bd77b30842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b140311b3953e85eee93402d6c572d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5546b713bc7b6d0cf44548d39dea4d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b78c6a06b0bf610858f195ba8717445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569114b4aabb2d48de84a242be992846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdaf8648b5f06f08f9fa6b67127e9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f30edf72a009171ee513fe023edb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2e0e906f6c4583ad8a63c2332d9b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4e376d24361049b4535df3ed3e0c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cca7a217861d0af5ccac56d19065a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9b6387d30128cada11d024ce03d1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1e9d06d46700a2b733eac35af5f3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fa1c61c5ba978ae42be40aa97ac2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fdb39b47dbf603cd98732b8dd911355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe8d0845ebc82c6ed680bb51efb05c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44e5fd38a4c3b8dcd1b26e047f934657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ed187fc49538c265488812e661f9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0f6901245f2fb1399f17a0888075f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d84d42e5be06ef9330e623d9ced2f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d483ddb1fcb101fbf59b915f8e57861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a2dad3583abbe18eb2e645a04461462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3500510efd13848d202f8470f9054363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8b4737ebc05eec5d31a3115f0218964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b713b7d9b6b46f5fa2ec3acf47655165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d08fe87252abe9cd17316f3d6e9fe166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0ca1739ad0b774fb53be3d448029767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ec4ed52515b3f09e48ed4f917c4da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd542b18504ff00cf1b9b8210e644469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2e6d16262c559202023b436ce413d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd7a869b8ec7747ce1bac792b2eec471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad464f6bc69da9f5ed6141152cb580072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fbc891e2a9e95da00b2f551cc35d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70318baf7b11d19820d0f4caaa802274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe518453fc42448fdb355ebd4ccdb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ab3f3899a3d712815991393478bcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3ff1c4483acb9f42624c490718b3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7bad98cc1edc17d91d02bf61db76478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11c333ae0431e145d2bf1a99bf4e5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d755094b2f62dec4d91eb7dadcf4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f112b5921d931e988b94ceeef102f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57d11c9bd44d0f8f041b5af8d2587a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012d71e78d979dbf4bd51c14ea28e6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ec5266136bdab8f4467af04a354fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2d679802ce454c8da959a6be8ec8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b93d9070dcd0c56ee44e0d0c71178986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86682f3d6fe8fe703d38af73424eac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3711922b19a2481cd24c783bac8fbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f634165c323dd729cf54239aa910589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724942f22e265067b446af9316a770390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab19600da1146092e8072f97f8487aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e335fcbd714767aefcdb22bcf9ea192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e580b164a09768d6cb3c820abe4d72693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a17ef6470a401fb00b9b5dc148f6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570f65b18830ee422184684ca1a683e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36e577e97b6e24557f274b663885ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a526f5d4f830751dd2a87f1e299c92097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de462aa7f2a63aa14e252a241ce3687598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecb5f8e3e10390876792acec39313799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed01402043f3656e996528334101191100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c2e159b9e3ab9ba2c4e4a08fb6cbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e184bffcc632ae40301aeaf42e2860102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f864f0ea51a5e5114587a150fb155ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b39062ca4c0520b4d7a0c08fef4ce8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4b5e89d0a2096d1ce30892e0c04cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d2ef99c1d21f62268d29b43586713106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b679133ef3a6ca2e9588016d7d19d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b6d05804eda7361c7a46f6ee72f99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e2e773f7834c16d89c00b6751c63d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1361478b5a2a54d8106afbc0babcf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a0942ee663bdf6a5fc8ce73f3c140111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad834c9d4728bdf2c0975bd184a525112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051c30e9e4ad500148b7e53c1933b4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872e535a78913314fead1c92f2f8106114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc3874fd14e4b2daed69109cd9af50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90048867bc85bd7c265f3793b893a5b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd915f3c7658e0c2b5b724cdd5a8db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c6664ba1fa1801fb10bad87433958118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e2133085899286f0875967c742c72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babc19a4286d4a1b694b1bd0cff141d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8ee42afd8e5a1c6be0f7212c2693d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095be9378616a31b064c919221ac7a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccc9b669ed7fa9424d7b462cf9b087123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e56ee39c977102fe0ab10cfb827cef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813dc333b9593f5a6ba1263a28a60a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda72bf7e5adf18f45feb7c6808f797f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556759a4f9fe40aa5b0e1044c8c41a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b33e3def92c3780afb8416a4c95299128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24013779845541ec8fa942c78c160df7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38a62ad6787a58b898c8e2f10ad0ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f1e711d1759ccd4075a7bb5e807e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ccd89d55de2f81cf8e57a6b8b53c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7375634d81034f87f67d5ab27222be3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99286c97e54d02e8fcc695f66172bb48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016834c4f5f261ecf6243d8c7fb44cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df859517c6126d996016bfca10f551136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cdbe7cc78d089d0806da862e324ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e92ea63f8104aa82205cdcbca6059138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34048cdac9fe0c54428d617cdd25964139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183249b21f6781286641bd1c88fec323140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e43fe7172af0402a9cb8a22467947c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63676c5e744c6a1b037fa9fce2efd66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0ed69d1122427ba1304f6292de7b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc629a9a8a8de63fe1c845ae476f542144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253ccb1f39e811714e0ead437bfcd36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e50012817b018924482655145f614146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf983d8f0ff8f3a347e8dc4233ba861147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276db11da72a940a4415fa19d4ff4503148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c76a685bb79fcf3790c9566fc15344149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36ea3a519c5c834d186bd5723c7bcb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d39766899ecd49f163350235c8a7fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f4b98ba5f738e8a87634d8de4d409152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92d6d0e9cc6a10df8d95654d73828a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032e0166d2fdb70e8c680fed6d3d804154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8098a75ad5648a1eaff04ac6f6f51f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882f82c1ebf68c0de288be1b552c96f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9c7983a018bbff3fd7589cc422607157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9d690fa278315cbd06666180d1d36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e98d489ad8e5e874a86b9598eb017c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5b0e83612f84d52728846ff16ce36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fd62fb8bafd98f43e7bbb3db7ed37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f35d5d4e8c8dbf9f50e9295d19cb74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd5e00a0c0e0c1073ca4c5d3e9ba96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70a092b00413f5795620159d8dbb77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8284b993ca8ad47ebfaf3b690c487165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95071153003bd77969678095751ac1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c69c307b64ba9e05d7dc75283c3b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cd4292c692806509345a60bb23040168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23e95da8167e1b8d8b11a6c7e05e2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45213906cfbfbd63ae38cb2b1975192e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c76646cacca1507ad0e8dcffebf301171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e5df84d90ce0df60048c496674828172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a8b69ccb8850e519a78061a063110173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2ce757c7a030194d3864f248c59e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3129b9813024b4aec5d23e18f866eb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea3d1135f49edfe05622934f5fa014176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91ca4e270885ea63e5d3c1b0eea0ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7733b9183d80a081cbfc96fc88ef0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df466451caf3471b751bff9b220f6fb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278d78c7791036ae652fc1fd0b28005180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a278a27c8ef735d0ecd3fd7594a1e7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8b7f3b1bd8de352005b1e811a81c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3ae426ab4d43d289cd6169d5a99a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8690bceacf7e7ab3af9479695a425ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c622e146c54a4a4644358152a90a4d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3cda3f96c6657e310aee7873ed458186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e0f1a9716cd0cdd81c4b69a2cc203187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658e9acddfd995a3a55b5275b95f5b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9d1d79f66a2c945762e884e94a0af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1283f4d7cb0b9f72e9f2f144e26ba5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ffd7292349e78747cf4033610d9dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40f694b31e70a4382918b9d2620e47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b182e1e320d573ff1edd5e72ee21c6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d3d8970617f1f2a1ab7a0e2584e13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb44812607bca6d087f37cc00b15683195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59080fe4cf72cbdf25d8b8d7816609a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5eced72fb81c0287a156b6691af67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2afd4d6eba844b5d861c9127ff95a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5ec5de3cf28919f7ba24ad50b2c10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d66c42f49da515217409dad37bf3fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b18cf81cb8fa97cbe2e170f0e13a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4188d68913393c4ab9572e41e0cb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad519ffbfabd1a03fab033fe609f736203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aaaf364a5e3837b5275bb31b2cac7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacdfbd0d1325b09b837bc661aefa92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf57182e698dede62f4d4b97ac828a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d92197495d6639a8b273fe5e52a20d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3656669525c568ed7f7d4e537ed67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543599b3ad2c8a5e14c1cfe75377790e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e41461cf6fa9e0297e16284d5312a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b2db6f28d72c2294e75f2532a876f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee89cb06d567fe6e588812dc5b366e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f0ef46138400a7fb7cdb246561483213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe6c65caf2181857a79cb79c981f94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45228992f47af7993de30575600fb40a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72769398e30f12f7b86a9301592cc2ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c7269921d5841f8b06ca08560ada6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148bca8d700f031744e1e0e5c4749bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dedfbcc5f7d4c9efe34bde2519061a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f94701d8f2ce80b08db57e375f1bc6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b61abbd2838acc530560adb392517221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44ad9f90e2b7dd655f25c74081d47d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290353367cc0456c37c77c7b3a08cd65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c520441a950ce9ab5b5568709b34b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395c12ee7757057938d457444cd618e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00efaf7983279aca88398279dd8aa2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758968372f6bd41a82fa9afcd1d98768227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011456a52d49a4f6622c60124ed4e95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a33cb4ff2703d0fc957241fec3d081229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc8e475ea091db80b62c683232136e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be077d0347fa8dff20c51def714d0874231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba4c914cf5f49a1701b9ead624b13c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c711aaafc23a6fdc7dc098b63f1ba1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf78a65b05bfdd90986da61fc10192b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13d8859d4536678c8ef1a9325e17d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f56071c31271933507a46525a15089236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33deea594fd6945f186644b8e6dd73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1d327673787faf120e5d88627b7f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5abc817e79715a3ec3a2e04b41ff2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5b85082eefc927ed657dba5bf1414240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe28cd0fae618c1cbca447151ed3a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee127cc90bcf06437fd79523ee57721242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b4a6473b9391e2a4fa3204cd3df23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b03c6428a6e9965e56b0fe38599ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb7b695ba6525d57279cf37f44543c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af02d5793810f9f6457f5525fecae3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d46003e7c38ad6ef604d61c41bc99b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649403a48957e63aeacab768df01b96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405cc7741d9e7a0e352d70740b06780249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca173fd1f28aabb0dee73b308dc4ceb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd2083a1f48376255ac19cd5751edd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc958014d84b1e1a87e1a19c4174bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085144e4c957f132956f7a524a07dee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca402549590a4ae805d9d4cfad4f0169254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5409ac8601d89df220294576798cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa42e7ecceb19800a560570173148b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7eac50a966b5f80e35860c346cead257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab8341aafa702bf377266d59212220258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe665e751699650b3d20787b660e7ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909206cb6ac6462e773a8ab733cf86a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbba54190f6caa6d7ba42b0317f63ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760591ba4b97bb3284a9abe0f9be5761262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5b287406779c950d07f33cc876438263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179161bf60ddf291ac19cf411bce197264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964de689a65a6bcf7286278760a60f79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152fc781b5fa4df056b79c1ba752e76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6526e544b6ec5efeeef9e40ac22ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2858b24bacdb5e2e83512f83ca9d2a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80d462a8e41bf8703828e8e6585b09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a3dbda3340084436836a6cf4e13bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b7e0a935d14407a9082f9dff5f42a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87aa7cf31e66c8955b86616c1672f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af59659b501dd6920712e75f23070e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf36a83e7c21d677800ed58f64b35b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ecf75c5f4af6eb62f7acc1a13e6fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fe7540ad34ec446e4f6f6b0e0b883276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01396d9b02a1dbe1521fdda89ece7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f89831c4010df07e4f993309b9adb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efede0dafba352a9a52c72d09d487e2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eeb3bc713a37f6fb1d42a4b116f7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a8b783606074c125a52d1dafefa51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e19b9d139e85c95920a91b5caeb234282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c203fbfaa25715137fe54d2403278283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfaa3fcaf38e67a87e99670910321c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0a47bf359822859d6a31ef2124ed8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63e0f56aa3bd87e3b1eec9b7e927db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85f7708c09912b62a920df6bc85548287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e7b3f4941028d982cece02fac8f96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab8cc0ec02738771623f4ed43af217289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac6edb77cec5e9ea7b0125e34994fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413b9a730795759c9b4bcccf9788a5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520d3926b48f399057219035f2336a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befcda6d555f70cf5bd8e578337388b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7868fe2609d774ca6c16e0662005b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78f70866ca60ff7e78db2e28c1f25a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9169d12ea568299a4da69673a1139c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38c36690aa1a1b3e78dd14b0e71a4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb5f0a4c1b817cd66073efe60f218298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d62472f23e092f25823c85edbdfcd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cba7f7743d2d79c1116a4927b35fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8389057ba91372e0ad2ad71750b5d14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c76361a9df7022ff5e78d5aa89339302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaa8637d0c96c62c1ad62859db26c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7a745d221de5b1c7b5b8fdb55d129304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568088c90de7187fa48c5472074f01c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b111087d7ab74901184be3fd2e121306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a25b774c5c1be3c439e465d9852cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5279c996421d6e10cf3480a9282907308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86f5f29aaef5b410241cf4bdf3480b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273671f9c36dde684c8687e03629f80a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62f9247f4ad040019acc07579d37dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba390ac7546cc2b08ac6b69e200053312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb74ff2f86df142a7c18cc77751a8ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cffe11b28d76466ddd0110de3df21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b22cf8fe42074f87a18073ec28dfb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fb3c0af5d0d633c0f31d81ab6dc00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564ff3703bb2ce3674fa258344c6cf0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf076365281f89d5dd07cd802be8a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcb7466193fac337543bb47d837eda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661a905edcb6123253d063b6d9e6320320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32482bce57ff384befd23ebdc04421321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9ddb41dbc6023f8b5005e8833a04f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d11ab1c8c25add48fc0cea010db8dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4046bf1d583d8a400cefbdb694abec6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046a3f50c0c3291f3fd5bc5454323e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd068652c59536db0d62ac02daa4afe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab3df9a6e55c53cf5b2226bd761ae1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f5cec2c5b6d2293a0561ccdd618ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decda83e241318a00c1850923469a1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24a6f6dbed69d7730f202e696ff819330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489e4c77df501aac2456baf3c0fd847331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e713a8cd2dc686b10025d35d36878332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8f16edda8730bb8764d4105930c36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca1ec03900704d9b44e06af0adae20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba5fbedacc650d2fb3558d8fed3f61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92726cbb646f94410954149e2afe608d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61388df531acc5bbb70db78a6b53fdf3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8df9243da85e735ea26f64485491e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faa8fda0a409f621fc6447d845d9a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed954d5e3a6f3b28fa597649ea534960340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c2df994f355608fd0160777ef1d17341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da67c7d6e9cd52257a76210e7bb5d13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ce10a791642d16caaa80882e967e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6258da1ec960aafb7d959cf82ea6fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288e6e6db0a185a411d155ca497727f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac3b8cf2d0bfd338d2e3b694ccb133346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5424262a643964cb81e6b6be7d67e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56a8e8a927ce524f4f3b1d0cbad550348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba406a77a80e35293d0b66cc8ea6cc5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d6c4ed6c00e156b28200dde961855350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb102f602c9d000da8f03d1eebda10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2bdaf2f425f0bab863d1cd53c4aed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c5281603e8117111c8ef7a220abbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84558771af661dde0824cd0e2cbdae0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d8d81de8aa32d0c72865c5b0acc3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747e84ef73d834e5dfa3dde60ed78e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502ab30281275a0d63d93b9d0ffbe5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15eb0b7f29173a6d342ccd2ba53567358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e86f8c5c88d90b462309c0183fd26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b9ca0c4b39a390d5609ba1fc2cdb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcffc36bfa7deb5e6b95612f6330057361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ff3f16f3b67752d8cc187d0924fd9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249622848a36a5f3080b815faf548c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa781830d3940e8a2741fcb6e093ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b5221020397df3c2d38d68a73f94c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7582cfd75e38f2383d9d4993ec760f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fb2e553b005c7b5131a4cfd324318367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631b46284caf8eb39522192a1d3f31e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024f806ba053e10e391558c2b97535c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb43af5c3c36345998174a3bd6c6b9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610e8f16919e3d83fa2676dba20411f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d611d3f71dbd449bdd7f12ca0e6e3e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434a50bbee27928f7b034a2b4bc2b6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814b711a6b009ccbd2c03ba28f8f862374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ab6d0d517c9e83b938a3024bfd18a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e314f0b62bea5e1cf073c9ad0d6e89c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfba067a742c5205897c1200f1cd3c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc39c9c541ac165cc97282767b99f8378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e808a445e89b2afa4d5a026387825ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a70f835a0740679411ceab75aaaa9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c25351fbd018e20f007f252fb4c2313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b87c8adbee1137f938b66df434ddc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50d830de9676940946d96eb713512a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937fdc01b884a5e5a51a949b0a040156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c82c77317f34af540bc17d024e4907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a543a29a1c639192cbd30dae978b7e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c446669197213b3ed73b9ba14f1219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64932972db3b16dc5400ed8fd8b82a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdda44f1788458cdfa3ac0f5954d75d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b47c564b649cfb58dd3174d28887312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f4cfd0ef72fbf2c7ca32bd96e047a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a9271276576c3982842225821fcb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85491b04c3d1cd81b5518b9d4ce09d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6599b53af6d098ef2e710e0debf5c7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed74b7c53ac8717dd659cfb3517c19417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67055c61d60aff2cc35d82d3acf74ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741b2b40c6dcc045590200998b7ecae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a7369d60134bda437e22e54892ce720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad8d6de8baf3405730a51b98572d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090dca9aa59a8e094b1d80a3c8e10c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1abb418fd137507bdc4ec60601c92023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65237e730f3bdfc6ca94b31e14a6ac0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea563cd8aceb9c627534c2cd292530f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aea632546237ac419329de0c21dc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f395decf51fd33663908e51a2001427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe754f8769ea130372161104c3ee7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec33857302ddd28dce3a4840c8b80c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4571c59c73ae06f566b2baf1cf69bd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb6894ff353eb41683709c55158a8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dffdc01d8a8e089a135b8094e48b2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979e3feba45c8a7524dbc6ecd62290133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d329354dfac9bedb31fa498c585dc6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f63efad69b0ff14ac6b1a88ada20035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e81dee21b0dd16b40e97e1f14872836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a18e9008176bb43f9bce2a2629e1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706e01201ccfd6ee343e0aad755b13938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b770db7e6a65fc80d190f09f4dd5c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b740a480bab1358b432dea570e45540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec490a4b9ed85f03af73d874a56702041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a310c09961e0e70ec200b4de85cce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06af35e2b6a4400991ac6b0ad3d26d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42366bfa902a98ad9931b0e01626540d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2198f20b58730cab2b179cb4db47ed745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04102ae068b1b8ad63c383b0e4e331246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44ec58ecefb2b33f1cefc1daf6199747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431645eea47704e391fd358df85eb28348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083910afd97b06341f43df80051546df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1928b99911c9ba0cbe13bb6714ae350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1639a603b7aba80bf01132c3fbba4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f8aba0d9008226cc03c794b6d4bcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0194a734a3094a77505e0c38a71944753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4360a83513fb4995a1642778007a95a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc08aed6590379ebcaa5aa57a0969055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943cf24bded2e3b5779c2f59d6fe4b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff26a22b0f45fbb5168180cf811469257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870b34c79e99a15212c4852c6538f6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534ce085d2a4665067c0f593679e63e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c449a4eea99f5cde0fc2eb689d7d5bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05c460605ac1e5a4f47e9922d6cb8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267be3e0b2b544bf17f51ecdc8bd59fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a9d664c57624ef124ae450e29face63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e133cca7d39cb4606e4abaeb178c1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffbfa14decd88e01c73df443891d3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b9d451455e5097b4acebe001733d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862beadb7ad443b8b37872da916da69c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf4c30cbb0c40ebc341001d4dd209268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842553b7301e0475090bc454b522b11069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db657623eb6b3ac7978ce21737d470ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf20a34eba319066617b24abeba26871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34067a1ed95b193e42defab0714d0bb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626250c7428012453c6c4ef988a4fa973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654e14ab3f30ffb975191c08ecdffa874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183153c89ad49385775522ffe97db5fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b2496741f7a68afb4cf4daaff1e3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f2f77b2057497a8c810b8da997cba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72619771e6db361c4c2d3170007ada78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53066b0284ffd50b71a69aa3fdaafa9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c6f2cb500a49fd131ae7ddd6207bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f863cfacdc1e5af724f24f93d3f7eb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dc5d738705b7fd649d66d07718ac682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11550fd6407597d6a50c1fe7c30a723b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e68f239d4c3a8b706bee98f277910f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49869d12a01d95e31746e251437d5d0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940f17ec44007d8ccfdd2aa9eede06186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea701336189601e5bb69ea0c917e7f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6684faf765ad66f6bac2298c9c5f3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf9e8bb938e2356e51c569baef557c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6283aea0d54ae074f2b9d7818180c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49cff7cf45b467a2c0821eb50a5e5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6389ced0403775ce65f60497fdb01792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4723e79d8a433eea0e4fc4db99dcfd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b826b52f39d8973a4d8417011833af394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770d741b4788143d1b5c3305616a52d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c89926b8873f2e30a08ff8e3c1be596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edff99859c8e48c41c6eaf54cd1daf497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebac1a4dca54d102a2c3a2b1b57daab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfa9b0323ff84419793e51b6cf1b8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae2ddea6f645343809a2aab756a91e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022b6e138da8689d18bd2c3140da3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc05570cab2f908b6df4df4cb00024102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403de2f6a0611007f4012c4975bf02f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a2a37e196f5a516e0752885e801a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41075eeecf2d94a605039f7e1cc4b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec6b0ddd1ea1f9b1abce612cdd8bd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e21f70ba5b5b136235d808bf75d03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1247abc72e815d1e513f9f3f5d14a0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f65bb3abff71164b77f8a8cedd399109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b538002d78b17576e11873a5318e3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f90ea2bc78581424a69d74fa40d1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a98267a5297f5889ef8f269da0455112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f2efcf72ac10a330986896f9cffc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821533268cfb60b8a43204bb0284917114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b8f50331658bee007d9264bd570d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ce6bfac1635d887733dc82a7bb257116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9634838869e6c907734560025a285117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949945e4b876012c10e563886ce1a3e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6de29e1932bfe638d60e3c062baff0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc18ed3b8ee36e76815f13831a854b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f4c73d37728e60cfabf08ffaa5fe7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c72735ef703bf1f3f04c84c631720122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2db12a4f3de653032683de83636c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f6b1f5231eb6a979923a5e158cbe9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b70d4a5678c77dbe7e2e0866a9028125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac74447bf581272eaa97f694064b7c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb31805ed78f97f7d813da076cc7389127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f4ab48d5726988e5c50c12cedfbc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e2e32cc9c2f5835800398e3ef2254129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d0e2f8d2940f9e1911f89c2967b8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a71b736bb2b39d8ecc154e241794b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d22ff279e9c092cfdffe1f667b2f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b63753b4fac698f39ea876a7b6ee3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e16bb27862a3914f0a8f4da203ef93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bcd1e56a2d51c17a4f1edb2e84f02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4b200275d11b68686705b39f4f3e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42d12bbca944db7fca2b1531461233137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b69fa3b0b691224dc2176786864cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0626b3986283a6f990e354e6361415139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560732c526dc4948b5736f34b9283375140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734eb485fab7c6abe135fb8300cf20f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd77234be95d88b8aef95245ab4524e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac96d73ebc46f5337338521a169e11c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a68cf9cbd7ca45c6cae5af4e019cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4668171f4431faf5ccf0df5022a757145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87533cd20a3b627bc4134f7de407100a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4623ac0460c6b32dd68c9b910c177147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77493c8fe934580778bf87d22f631c77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b082aa9189e58aa8413b2584c5de5f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164159972195833db1c272706acadbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adc9d308d0d97ed1c936663dfd397b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae582818e7a6bb626d151e57ec1554152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b78c559fa5c70ff1f7fbae29cd6b09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3242421008f3f680971530acb6a2c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8707953b7ab379cbfc47630705fe7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6147029800d3c524f65d39cf149ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a3a85cd39e497b4ea0314e5bb78e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d4b506c362f5870acc962c813397b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fb72909e00564c20709b5502bf95c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17773dabdf304a88fdced3d06478553d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80289afd1d786f40ace7002d3a4cfa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88200305f09d93be8270e00c9981f10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d57cb649edb3f55c80189ed1f9d7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9bf1f087f78ec877f041d848cf91d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40cd7aa997dd9d9fd64454be52acd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1e21228663ba93840f9c425e6c150166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43834de5d8a97a28b173c986926448e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f18bf08df8e35ce3edac88d36eda8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807ad1144374ab99ff3ba367b261d6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829527874b6d257d72eef62aafa3442170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c60eabd517a714b09a7bf05292da84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036579031ca105ff7f9f61725c5f221172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874b7768b99691a9d6841fc9f729251173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff8ed676864a8885142d0865695d85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c320f4af7764987900119a8b38a1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb622762d2a25e82e2d914b757440e72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124f7d3706178076dae857891c3b972177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4be02fbeaabe11d188c913fc02681178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e52689c9669a13eb73f8a3a799a4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2882e3d09eaa84c9bea18bb1d37aac2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250345291018b17ac2e2909b095d90d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb28f92e51a25dd23e46ca86cbc9ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8faab71164552885bc9347ae254619183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e70bd96cf2220aa00c57232bcf825184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35654025881f1684af314c0e53112a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd189e8750d64c35486c813f6140d690186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c52bef46e86ea3fcfa9e86e7e712b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf0aba0837055507889ebb3427fe2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5be830a51cd53f10d04b6d60c9e04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9d2f6ced9f5b7b8edb87a2d51ea0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391afbe454141e12ba8571fd9a56a71d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180d254553a1b80f759527812855171192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb31202b7b8fd28b4250952eb42999a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf844be58e3ae40d21b766f9efd3f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94117cfa963685c9a7aca4fea0dea7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab847da6c2bc92f5c9d51e7c3411b7ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261ba40d867cd91a2f2b9e852956020197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a1a0fda2c151cff5faf91e82eab41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf492f81a0fcc0995eebfdf074f47e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4a92e99c6b8a545d643fda9ed6edd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec8685cc8c866a2005945c44de17f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a7cf9c2c39fa594696068c9364cff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a541fc0d536e8ad176a64c95071f37b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92887795ac625e8add3f31feabb7e178204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd08bbea893fe33b91c7bde677ae884205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe751d8462b8c70d7fc44533b348adc5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf25f9e9be9fef0aec74d4eaabea38f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794280758113c35740005ccf75b30f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068cdd135e8e301d8840406ef98aea2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5defd99630d4e87a704628ee108cf2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f39483400122fb301fcf4de4fa3f28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0f1f21d0b57900f91134645c6fb0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fd0baef2a605b7aa3ede52b990a74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66e8104a71471a166feb8eda1cd376214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214b0d1ebb530b4ffdefe6127c766bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e04417e942393156f4bb02093ee01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c324a4281d94679dc152a4eca996b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2804a87a3a40796fcae0f4c4c3998218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b1f9cacb48341d2341af6c31cd959219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7cc6af0432e3f67f56e5c8e983080220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee9995114258e370c7435a2e49f8b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165b4dd18d49241546a85978e95c27b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ece7684e1e62a19391369dc4e81e26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae7e0b4dab6d70acc994e698fc46dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceb4cf58be5731cf6037a0dec51c97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31237cd3199425b3363cf8d49412036d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84ed95063fad756364b66a42e2db88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c29f87423cb482bc9765224421ea2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ee521a7d74f3e9121f03c4c3f1950229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f690807914dbc81287ca07e7f19a52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443560c47ba7822276da22fd956b5fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52f57ab8123015b34b7f15d9533cf8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226e8c82bf9dd25e4df771add88a508233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9337fdad9c7028a258ac06462e86ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a27d8b576db1a9588bd841ff7aaec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95435b568036a3208cffb6d385d9944236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50436dd6d707d6eaa3664c7571af5bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e41082cd21925008af61e94ff94590238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a30236f3a11aa619930f1e451dea5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88829ee5ef5b25274000d8e6e2f615e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513b16fd6a3fc947f85f0c7fa614395241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3daf956a994fc027cb391706f92b1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0deb100fc36442fd6840d7a0f996b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c1ddddbf36fe81f72db1ec48bad09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1625ea2a4554ef68e82f0f78b5c70ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4519a4b27a41ff42e6f4e1fffabc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f1143dce2bdf9391dce8245ac1a58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66023e63e49f18f38ace429cf47976248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a8cdb6755b9d3b1fa7c074662a21e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58096ac543490584523a4b09a3ec76c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbb7b9f26fa1e04ee0b869c89c84ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaecb5d634664996310b7b696c1f1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb2a6c7ab60a0206a1ed6e8aa910d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4afa659457d900dd2ba06c30857336254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9a2d4d719189d30eea8f5d3f9dc4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c2e6d5fd5772b01d72093de77e781256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e9e189b041fc7148ed035c00f503257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc6bf1633745e53d8378fa146a4c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe7d0c1b28e95e5afcfb30600f5363259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cee18ea54b7e40a0e937b2e851b0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1019076536ea65a9cbfc07bed1891b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941dcc954ca947b486e576724323cd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb31a512a1dacfe7fc45449e1234d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867d2e1c92d54232dbafa1c9708b414264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b514ca428c6ca983cec2d698f52278265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226b85edecbb0eb63202d94851c27c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0dc68e8a4dfd931a128e92584b1e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb6c7697dcb0be5d38d4988068c4ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed42fda65130fab6a6cbcbbe1f209e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e65bcae66c3390cfa33f07a75eadf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3417f082e4573351d5dee98a0e243c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf15d10ff8bd24a91c9add1adc312d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74dd2e470347253d10ca972bb55097273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3c806963b538c03a87d3be6905a82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9a5f9c08537d616d46e62900634df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224e4ceff1057361b091d49ef7e6232276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380cb3552c45a2e0938c6b6fa6c5529277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623ceed1b9015ee6ef67670ce52c45f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d353514a7b874d9516fd9ccf819e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b30f1b001c9380cd3001b37802f55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54551e2f22378aba28072b3cb8fc9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfc7146bf408469bf839aa56200ae7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01203c30f4f2fb1bd7c91af1861fa82f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0719597f464cf43299c7f60e1a4ab27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888569d3c2c63c25eb904ac5feecee2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee2c689614060d103322f6506339e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dd88af4b02f2879fdf3075d098975287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d48b165a69f748311d2a4a236ae84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e35e7d385734cbd158966ed74e770a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319612a5ffb182525505b19731b78fb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84219b549761c7daea258a2b061190ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8366376bf6549c174e9902e63a05b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ee6f39d03886240964844409539cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd4c602730f3c653e8754b3020d23a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce668563d3f3ea20595d488f958a9efe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffc10f1db2f46546996d4ac66d1632296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f2381e32ae59f0c51963c7570775a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066c799202961abdf6a2f8efe8da78a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ec4f571270a7c298f105ced85bbba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fdd6d9215c096d40dccc2546f97e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c4929b00d84aad823be80c8b95197301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b1cbd85c90910eef7cb65aebd2740302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195239eb65356795e9154e1e67ffbecd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363076f6d0e4e444408aed9a766aebc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317c46bba4009967e75bc4145713f46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cc1ad729cd09905e93aaced4e27fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3903d2cce291e1b39fc890d4f7e729307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291609cb29f5772b1db7f5f9043daa7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876865202fc67025ff7ef6da7e1e8d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc642b55aa488b9eba69c91a7831f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a5204c8ca0ae18aa7d3f78938402311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aec5db87c67179430442decb27259e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b537522a7e559461cf1af6cfeb74e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39025ce59ae019e5372b2e561f2b7af5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816d37564041b322eea18790b43875e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2c3c16a34ee0e69acbb8a87103d3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b31ab8352b6a055e21915629e56ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a125259b2adaed7ee57bff0e2ebfb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc00a71f9d7b8e4f3335ab600dd737319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb09a577c6c7c761d99a2235caa82a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2b07b3366e836781b1e8a0bf2c319321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88318ab40857fcab84da83f5de369935322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9aefb9c8df594d50df60bc85c7c90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584004e1aaeb295634e6c289a312bd52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58339920c1bc2267f9cb5e001c35d71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62002759acc76808c0fbf8b3c91c26af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb01d4c77ba7d02501564c4c37ee683327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d64a381ec6f6598fb7fac34cbf55a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446c7b6682357703ef2c39f54d32aea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81240167ba24dbe8bfc4a6cf86e25b62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b849ed9b5536d492db8be705b48c3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380754c8d17218bf142d4efb1eee77a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e954215b5c179fa6876864a50bb538333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a454d9939bd5487b2cd5535ea02b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da5b8e7faa45c0ad3e3c7842397624335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd15d659b521a1af10101f9ee79ec5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7edaf0754b12f95490252b434946ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43b4563748dcb024893633edb72a43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9add1272baca2b202f91b341723e3ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88f3955c02a1221518da35897304d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137e462a7a01c5e66b524fd35bd473a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117ddfa8352aa2e96e83b3f2f921daa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655ad95f618744315526feac869b286343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba949128657f0f05f18b274c19e6e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeb465a1baf28fe04c80968f3e2031345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e3673c934366826f4a06f1348d71d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3e7c471eb69a6ea939bdc2206566b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45c2088953e7aaf7f8141dbd86942e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ef58a44382aa7a75b5e31f3489084349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377614d1fb4abb24c020fc46d87e8288350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad18b80fbc76ddc5c3496f611a04be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71e177e9bd0ced1667fc6dec05bb60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e18111038aca29f9fa76ee8994de9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37ec102ad3e71747496092cfecd0b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68021c36cf6a5ade01937a2e7d9dc3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915af013dba94cd2fde03d820ebcc75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62c1ad163c7392b784efb0d9568de8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430d70f58e133084b20986c5619f1d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf6b90b69fae8ae5adb0d0fedf92fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8860bc2daa73ec99d47116ccfbc1cca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1d68af4c6420fadf6519b9fefc597361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c022c1b839b8cb49256ef753d3bf8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32acf63f436b9cf7bc003e79f91f287363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187058a3e47dd61d8326d39c23d4252364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777859b49c312f76751565186377e39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f39d3e76d9e55c2166d50e4061b6ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a4bc73dd36686186bd5945a163906367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43391d97a5b8a64478c428a3b4e7a63a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225e3fadff52cfa188fe6a50a759466369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abb7eabee6050f409a0df80edd0baa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ec11b4153ab60753c50701dc34612371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b2443ce96b40877ad0d707a894931372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a23ded523f9000c6fc1350164e77e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5d5ec8c78682f2bd324106e61f61a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8734917b0da7ea75bd767abdd5af70d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aac58d0fb14a1a6721dcc570c07d32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a337eb8f773ad442e16fad829416e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69c6febadcb6e65e5a0913900aec5d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>