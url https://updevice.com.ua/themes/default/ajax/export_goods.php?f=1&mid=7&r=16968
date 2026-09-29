--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e28911f263e65cc927bb06ae100861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb93cff83fcb2e10760f47e9b919fda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5d47d79f295fef6446e19e0f53a0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9d1eff3c7c6bdb0d1a570b2d011aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88888c16781e8a05278e8cdd98112f875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8605e16c2af2c34893bada069dc139c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cc16e99592d1944b6db513c4b77bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086ead79b9dac6e18c0bcd85e8c8ee08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ceda8f5be8f0f1428b35ad808f67a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508256697ae290ed0c68356e7b5cb9f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2b4cad9d52d6891c6ba310cf1300511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f55b2f11a3898125af1c0f80d18cc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cd52d405e00487b3a538bd296143113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb5d66303f5f867567dbe0c1f8e53914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225aa883ee83d018b02768baedb758d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcde7b3cc42f58cafd358fdadfd599716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92991f3a5c19dd090eabfc5dcea190cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931668fdf4efa75a5cf21c9a4e7cea118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf57ae3750c4849f344bef8c89d31d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a498a24c9fa25856301b9e6200f4da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09612db72e97ab49f1dd4d42c69020721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17662ae928bb968c68888ad237606c3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd3753ea2b10169685df9ec254115523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b40b66f4cfe1c617dab20cd7d5d7fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eebf7a1658398c264a4089526a34b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c00859643d92eb2e8bdd19b06651e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87be0d1dd98d0f32a2b2d73482e08f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b735aab9fcb5354ca750832af71a3e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b23162bdaaf4a14a03669f10e878c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6692623b6392cb3274a072cbaf053930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab421015a79c32321bcc6c70302d2e6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ad364103cbedf5fae5539b861dace32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea6ad5a3e5cfad7d25a06b7590091133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019391927a857778b31db808de3ba77534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6ba5f7dfed59bc5174e092f0ec82e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb9eb8d4a171a64c89c3cafabe274336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2545fb0a6bbf63d02edfafe700fcff137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d355f0c354e9f9143a6932a97850b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994059d1e183090c73498f9be927d3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa821027e5f00c0905b88803ffc62140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beab3232db318c87903fb555405f9d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105960268b54711708a2ce98651f5a2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b651d949503dfd4a3a4a6a4dc6cf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e83cf04a6ba04b63cbfb29750b375b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe13fa0e87144bd2c9dbb4e2943506745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd55bfacb2fc1951853e3a9371182a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf945cdef5fa45de32ff82dabf1ecd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c6d8ee18f55f2e1593ac793a1804c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ec66614d006f355eda59640bbcf8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85417c2937e311b7ec6447b9ed52d77350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd62c02c2082367af52a05898cad8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f7619116412efebbae9c68572075852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9afcfb14896643a7c0b12b968fb71053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc77b2276c7829a111789535548e8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603fed8f5bcf96fdc07b11bd7e06d8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3706a879c6658588a97aee54b93d4f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453d2d82675705fb35c6621e350e14557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f1f6f949da84e60918ccf757510e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a93c8c38e2b5f88f55d9e32fdba6a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e388aa228d60c435c95990c1240a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d826027ad389114585b16e8cf94d3be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce032a035ca286816e0c140f67f4ed3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33628ddef3a071c2c9fa8ea86b26bb0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddae696065b0659ac5e81f7375dcc2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10977fc131add6ab317900149ebbb90365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61150c9a452e9907d4e414d58c2bb23766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e37b192e98442223610d317c15d3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457162b2140d0a7d8411708c1edf29d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8365886155459223bfdbdbcad3d74669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcb02d41afbcfa72d296a1975aae1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941cda50783bd812e8ca833df00197271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956060756391dc42aaaef1fad16a11172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501640357fabb1ebc67449a47a7f4b0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbff2688e0aa5474298ae42d70bc1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc03a859ce0311668c82f2498991dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbf9823abbad344c2393694dfb3f3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699a6b4dbd4b1811ec22ac899d0571577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ec1fe7dfe4d84206106534eb01e1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5d750a742162316dbc7524fb2875879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2e05725f1ab5992e71e51c110643d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95852204975e9415a6def3c24cdf484081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05a049b970edf518ff46485d272d5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e55c4668afc8110fb4fe3ddb6c8cf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b2a701f9d43d680bb2558f90dda5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89b494d9f314649a844f8089d9dbc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ccfa3c988ac62567b0ab41a71a72486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0379fa725aa18d796aaaab3a982b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee086c192fd2c28c9f0626d1bad47288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55854f453658658a9542c0550fc7e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9c37aa43a4d9ab7dda37aef5bc87990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa10238d5a4815982521bf0d10b3c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625ce5e7cab44f643e74170f5ca3a3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24273c5b29ce297e830e58fe3f3319293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef1d586a1ebcfd2ece69938624d78994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734e170b02cc578a34f4b5d4a001d3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1cf50726c774ec830aaab0bf50f8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9569f31f8ee4b263bbd01f428770cfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b241dc81cd0bd27a51d2988ee445b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9b4c5e256336a223909619e0ecce099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa778f1d2ed87542dbbb9f16f5e94151100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac292b45bf0bc93f6f513733d71cf9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053835a7ac3761d90412b81760aeab3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767ef8ba29a28b1c147423e23cd9fcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c74f4442ff8f76daf778cf8af613d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4896055e4b6799e7693cceb7e0045d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1443714f2c46639469eb2d9cd1448106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d39a822c8dbf526c1fe41644d5019107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a5045d9fd4c97feb0b1159c6fde56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0c846e83eb6f8eb9b91e418f28369109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f916ab9b45144edf6d36828565340a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11e3f1bbb67a799494ecb0afce763a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133b2abf166a7cd6346b36ae17a92c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820116726bd730da02b206bc94394bca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b9f5f5342b3168e97b7d1696ee7af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d2e6203655a4c55be4f85226861eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e15c6209cc82252de2feeb222a032d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6852c3d748f73e200b11b539c9b5f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6094b1557aa220f40ef55561b5bdc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa7a4d23a7e78b13b22546594e9077119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707af11175d561bcc9dfc0956ef66271120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5e981d98c9259f0ca58d9c60de0f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c1b4311f6008116fdb2ad9e1b9b00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228b48366cb9c0e18f57980b7cc7c27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300f22824769ac2c04ece661d1dd223124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652317388bc7833f9fe88059871b2f14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd2fc568078345929f1e488d7b9dfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd0a122f354edfe9c1bf3f4077b9e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d301c37573beafe358f17d9ba14eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a552d81982567cc32b8b32e3023baf3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c61afad9b1c3ba018d35b9d65acdb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab64652a480f63e314c0e01ef76c10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4e0327e164ca392992923cc307826132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62f7fb5455adb19f33f10b0dfa327d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126c48ded032ad37b16b0f8692f139f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6ee388ff4f8403cf87bcd160aef65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294161e7b273ba0bd7d287864054502136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d3bd961606809146c1e13880ce5bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede16699761ecf7eab1a2cac6fa60236138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdcf072b17acc8a6421246aaac9fdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b88167ea4d42dd5237f8dca246d0f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69755bc9b83ac4d252bb7f95e9c7f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38efdf23caa631a78c72283eaa64d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18b2864c4d5d80890e19d895092cd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9fcc038b5eb68508d50c8b4d38256144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037eba829dcc0926e5eb275aa6ea2dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c94e265a3721a0df166ab8fe475f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa83509ef39f67e00ec28eccf30bc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9eb07ea6a0e528846caa76facacf6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65ef6aa3280eda45fe98ddddf1b8ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3cc86eac18eddc58d35febcc0e03d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647904760ba831488f45474bdccbde39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0082725b6c057284f2d9f41712ee138152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ce7c5777c9080a9dde443aa819b4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8537b165241f0b28572f52ce9a6fb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5afc20e203ea79c09ee23898c852a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e165038257e7e48a02b9ddd4c3a920156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e211d13956af323e9dc6fb99f892e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f4e6502db8181f22e019a219a2730158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252d7317c508519bd56df6b743ff207159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc65ecee5246a8a78b79aab438fb543160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d994cbca7dbc23285e278ffedb03ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209ed4dd8c922ca8ddc2cdbb709a77b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd59080d4cca91a287287dfbf1c3ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3be2f19f92e05734a2227b5426870164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fe1668d0f86e5cc31a2d6f313f95a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba379c98bd7b72b987a0086b6efa5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5975b09ac64676655c9bdfe41c581dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e02b4fb5dcf792ea6f1f75982c2b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd05a379e3c5cc180ad3cf70f55516a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc82bcaae107a9a99788452fccdf29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5931d6e47eb21eca2ca5bcf622a34b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac9ac2119fe9b601cdf6eaad0229af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d83088d96852e34d9fe411f0b1d6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4516cf38d76fb20f803c9176973ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08507c2b26125c57fe24a3ef834ca8f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8baf26e30688b87aa35f09a8ae28d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681371bda5d1f9e251a8d7d7d545d7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409bdd965698e60c87bc2cf8c4978bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6936ff754eb141eedb48b97f5c880179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd5d89f0635f8c7ec659b77d0d3735180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cc8f41552c949f3e2ae85b1131c60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9119e976523542e343a7c90c426390a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09105b93fa6f7d44770c41da19b1b0e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56631dd4199770e5c9d7dc3fc30819d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93281f682673ea4275c9573c250193185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b322edb715e0a8330acc05bc1ec17b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdd1a4797614a067b846296484c6f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b132eafcd0aa2873b66b27ad0ef5ba0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc1949ccc952efd8f4bb1db87abe13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9fbd83c1f4bae2c861829009da676190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7820aa3f83f3078dcda26a21b48c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa7495dcd41c68855385676a08e4b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54184e827973def7cffc3f2abbfa6d09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466a5d52ac9132cc111af99e7b07a78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b5a773a41ad7b850de078eb22e357195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb6f9acf3e3400008a02b7e31942d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b6748fb3dcbeb6f9389691e550d67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c81eaeb6d551d506905695ce8c4bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b1418b918e870ebad0327934f7400199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604e8528149658fd5e7c5cb0f76bc60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888649d0ed4686e7c865526ddc6b61ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70fd464ac6c5db8126aa725c2c057b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d5957677a87eda56c26dd32fe39c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d4d3946156f69e281d39ff5bb187c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aa9f8746e2c128f2d31d3c1d7161e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73aa9cd9d70217889a35513d2456cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b80b1110cd3e415a9f51dc23fad3d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae3e613da1efd45ce8a611adfcb381208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4359e4c0604daed8abc8606b27db112209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68afcfc54c897361d8b20fd162ef69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc1a32f42e1cf2835109143ce69f5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c62caa372e7c05fef0edc69255b3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb7ff3be9082b5ddda185be8bed87c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b36cde314a7a6fdb81b94ab847235214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80758e8655c0f15310b2e03d547a6131215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4896edfcb74176d8a0aff1f5837f90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306527a1b453e5c90fd7ab6df143a449217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3a0f7aa00810f2b98ce65719a055c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd510c7a0327a8a05f3900628b3274219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6ba475a97628de159b12d8c9042d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0854e6f2cea5844b27b85c7ded898221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20fd0d6a035264e8f6707ccd078f75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdfa45a11521430ff3608aace753ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0650dcd6911a3e08e917627c18d86f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180e54f07156ad325cb35f7ab2b580e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb540c555c9f3e721a413cd8eff7d371226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d3249e948b134c5c118b4a1a0dee2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa01262202249c8149ccc5cb22fec2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b658110f726ec046d131686546ef203229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293118c92b6566a726485d2c157d401230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff8d6eeef33648728cb4f2bddc1f1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b33310759ac19c348198aa2ded2e4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c929486a0ee053f60aebc65dfbe8e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bc01199c5737cf7e005fae708db24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618e500316fb4910c720b4abb205dbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3f410d40e090878c5b8958c008fcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dcd40ec67480c9102e4cfb186d170237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f11848be0b31ddb39dbb0f231882f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ab8a38a88d1d67a27d955883d0d53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c008a9b1a392409f6f63ed99c0d3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93d0aba9d47da525f4e43b4b657484241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d5573a1ccb3f6f762e9a31dc034cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaa5c4c05d5cd238cbd832180e0fd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb54adc90b53b8cf3b51d2dc9cd286c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116de141c83530060b0f425c2e23fed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0946c78a92652d4faa5d46457f40385246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0a9a6d22b317b3a6fed7aeb62a6e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721f3723a3cca6f85e6e8cd64c951b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438911312b3f83814e5a9067888a7d85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a9510c0c6f6f7ffb47255f6d0b291250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1c8d95ec08039e5ff4d28fff382e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14349f3a6b139d31c4b78e8e9f0424d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b5d0572b6072b16a6f477ba020d68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff79eee0fe2b22f7fbbffeb8e77fcdc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470ac453c1081fcc68c8877442de5c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41d003c6721a20789dcc8de830c8e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee2ea436f9667ab38d50a7287a705b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00320eebf2fa3c260093c7ab9f62ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955f1de9f2dd13a00e8b2c23af67829259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c376a272cbda1f4d34d05b9ce60c71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b3621ba6d88e9cd7c8f9cc31ef208261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170ea6e59aa6caa604cc4c29c8a1217262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046372f752fdf467cd8d3c925a7b3827263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d33a13b127fe6b9aeed7ade36f4ed0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a470a063844355a96b3b52d3a9dec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84bafd57547278a14e4d199d92716f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605de6fc2092c4f26c226d729153e7e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6a5d4b218f017143faea06b9ef341268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd444dc90c270e7891b1cb6b0ea81ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb7d6ea7c9b2cd0637e0316e9bf449270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dffe21d307e9798c3cf7ba73fae56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05569c142eb3f6256dbf759886b4fe5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b7922345aac6019af9df13716e6e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af942fc52679292dbd7b9504b7f3c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87555077c1446a739a74c90ad2ae6908275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061cb4c3f3e5bac5ec0246916494ae1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb66d8efa7f177fb949fdd16fe2d29d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b44b1b4412822ba05bd01106ca825278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369145c830b2d43bf8d78d13ba652be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c821522b470fd57213d87afa9486d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e87386611efc78c6ca7660a5f348f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f93b2ae5ad56b33732d54965d0173282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7abd4d7c90fb164647f45cc029913a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f71e414ce60832e062675d5ba1073284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14044213eae0c7799933d26c5944b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccbdfba82699d8a1dee809d4da354f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de722ff20c8f64f69926f3b8b7863356287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d16019eb8a99713b110f9920b706b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ad8b9cc75cbb096dbe37f4391cde2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d881aca4d8aaa7846c8cbb74f4bdc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e6cac31b79443d43492c96a9bffbc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923a8ca5e808a31a366b702d006b7e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04752d38d098c19d6130e1640580129293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50d7cf74b68cdca15f0c079dbcaffa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c927b4e729c7da60188881b7b1311295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666934c1f27e46530610331a7d60e0a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9ba060013171bb2116c5f65b6551e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bdb9ab16837e74971a7f4fc525951298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af266fa816d7f82fea9ce0d5d28fc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213f1bc35fad2a1f7dfd9243a8cbf39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7424c36d16eb59b1f76b568f225de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcfb893b72a7bda9acd66016064e38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c6d812eca6802757ac0521cdfacbd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7be5c1001190eef64612bc6cc737ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abe995345755498bed118e25206550305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0815e459ee470734ce82454cef7df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b870f53e13911ca3ca98dfcc26a31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc6bf6b5b53f4aa9c28b8a01f4abb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01147965f65a764bbed9a4a24e1627ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5cfe980a82cf4aea9e24f6aff167d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437c38a352ae93c9c94acdb9e40f2b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb32843bf715923d4191c88c679f08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fce90c827fff24c17fa122182bd73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b6d500f3bbc26ed0c7c3ac0d7640d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66e26ec6893a948333c7ac24a13adf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4afce5e28e23670e9320ed27a2109316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892606cb53955a4761351128b42a65f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e583ac4e46d79cfac52252a4e24e2ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cf5e57432255172f2b768dc03329c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2029b5bc0a15f5af24d03e666d0e129320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5322e333938ee386b0cd23964c3f46e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016ea71e58e8ed1313c0e2c03ff7945322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bf2e1fff6414cbca951d0eafe5baf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560a99aab5c9026787f3ef37152163d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4796bc4888d459efd197d0ca8bfa40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aecbfa8cd4228db15782b2feb2e0b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7be3ea4f88dbf46b916d0c7fb62cea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c90fe7d3bff4c505e9a6acbbb7455f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec4540296e5ddfcd5961ec774c7b28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5ece01344ee21ba062a24a32c736a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdb5ceded13f0d5f630884b3cd69fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c38257ba8377580202aed7cd53f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428db4b29db77c23f842c9aa4ffb9a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dca0137ab20803654ed66c776b2b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74038fbd7139ea29dd91da36c367e431335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d4a8092c448ca988ace8ce8886efa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd439b71911734a6a3bcf4112bdd9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfc9eb7633e3032d8f2568b744e55f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dc81a9aa61c12afa84164a2969410339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1aeb5dbc953fadee7d5df56f033428340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607887a924573047b403275d6393c07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24039f5119a7ec53430b84bb27643b78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f45680202f63055b2a417b9320d5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80936c22512e25fb4f109414637312344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952ec924c1a41680ed036fd72463695345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9949685aed592f9b0a252f03e419c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025f1abd32cc7a5edadfd130a350720347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbec4d6f81120f8c996f603db1e547b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061b7e2b9babab2451234aed5f21ed5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef1a153d17f22d792fb4f4e9ee71bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc93ec2a3867effd75a980f697d2de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd5d45c024edbacd91f730be8e4f38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294a7ae16f6ade660c24b157ea4e8ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d5e4a1b0c796314d81787879daa28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bc07acd1adedeed850f684a55b9c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30188653c38f858f866cf7259b9aa42a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3642baf14f86543ede7160964d7bfb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32d09d2d66e189e53605eb40e4f1b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f12232ece7ecbb7e463a806dee5f5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0812b8ad01879650b02bb5c24833598360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d027b8d393e28db6f630852a4e5c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a376f536d76029a9f04d489cc328637362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13dda07c273cc07842fb1cb10d0edd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f31c677a46f6efe5f84e4566553933364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152cf3185c8f816d0284a658025dbf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dfaaea03a8d79afc229f1545dbf7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f79f1a8c5b98cfcf9d0fd36758574367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bde835003ecbaaf6a4bbf3a839dc47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ff7048c422cd55a9fb942ee354b67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2129de372f77a727029e3bbdcd535370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88144bdf38289b5ed567b6e1ab12ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d80e7d9b12dd0f489124c21de5d97c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbefca00b3d2c503ae7d93ecd2e83c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f08e9ffb58bf66a38fde5765f87ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f607aa0a21a262792013213c48597375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ea82471ceddbbc687bd1b3c51309d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1749ef74149d58662a506169f9cce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5d0afccd99e4faa57b3c0e1b5b96e378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdc2aadf4c47e2cd409900e5573b611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dfbf41dc3e05a70c58b45f262f0e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe127ba0a8abdeae2c4bc13834b0dd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba5544e28fe073b3c9196b9ef52b914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b578ce457b94de66f1ff9baa492335b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa8315b3bb322695ad933c3447a7e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c72aa0923e945be7c5da0e37850ca57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa59498bd1fb4e4441ffeebebc5fa998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747e65e5878a6e4726698b6af827fa19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2317ee56292f3119d090f0b201dda810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef808a6be72cf585287fa159daedf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2725249a80f517ae2dc6ddd45a2f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147002ebeaef17fe8b92ff235f0dbb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa3ba728c3bc6cfef1cd4f5bdadc5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732e0236e04472314b39b7ec31a6ec115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9f16576c387a981bdcbe7fc384f9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcd4acc7455a6182f6cf19b038ec3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54907e0dd447e416cc0a09c9e06e040618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7857a88074f7c0a0f82d6f84d5c67ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aa9a47aad67fe42ee3a4a0dd27e8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8e9da813814ae31348e492f3a297521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61f0e2876b1e317196424eea6b93dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5731ab729f0edd453a9b0b0b32996823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e7d5c42daa53471ba879ff95e397424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dcfd4467a44f4c111704079c72c6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9c633591d1fcc3c8073cba6825e4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e70e2c17c6fcfd16908a07d971c67e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772009e0f85d08a2793a338a56a4d54028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124f22daae8c9b21a9c5b38f1e7b35e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29858d015855e359e7914ebca50e24e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ab1dc9a1963c41ba08d7f72af41e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b6ccb9f878e906255a1c5c9cc95b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca5dc942f38e6a574a9c1f0435176d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee368af1bdaef75d78efa3dc0e3eab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5641748344ab9e9ae85d816e989fcad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aec5a66f6e8068a664c2598d61b6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b22a10b0d2831f31b1e18a5e9d3a4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e391e350db5d212cb9b3a1cb6431838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e29868d87ef81d41bdaa93241961939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242b1697bfc2d08c8aa8f0f43e1902a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66865324911ff8a35d5660619eda41e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038941adf425891f49365126ca2a364242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38148bc8f339eec294f9a28466e6172b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8362a41f9f2fafe34b6690c00550b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08e701bd07446f23a52f9afb2d922445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879c1ae9365afd4572c99b5717ff39a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ec8d6f37ad884f42534517fbc163147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c3dde65312defbba49cbed209987748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d593be6533b9aa6f51a05bcd7e90d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be0afbf380880c2dfdac66cd10945550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cb214e19b738c2a634127f0cbfdc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175cfd61d10de7693abb8db4b60d30b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005805b44db0380c4c0e8caca33e554953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aec83d5a8f14cebc2f299d5653ed154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4a6eced2643f6424a45da2ee08e9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cb057042b38490414f33dc4f934c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be18edf05b161cd957df73ad26f773057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683156ea9a9eb4d7fba45004576ac8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354e21f038472d1e09566c5bad2dbbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941413bbce3ef249dddb36e32fe9cc6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d700601c08cb58043818215fa26c7df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7035e80acbbdfdfc9eef678b544ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83671898e86479274cec1b2809afb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55ec03bb8e8f59cc8a26b6cd9597d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb843c053a47b3c4b4832b9fcd441665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6f9eb69a4a345b31e9b2f4e6f3e6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d296333947cc9131865f62d23afa0a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2980cfcec200ced957f83dee23db568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b788254b2264195a518cc1c2e52e5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7635a9325bf91dedb4331c7ed81a7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfebdaecc270cfaf14b556a45c0d8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62661a8f261b6bde497ab43c861818972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff876f35be41b9be8fb5ef0bc5cf3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20459a5fa7d94d2a85e0eb85bf5514b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6918179b4d261d97ce9178f948a80b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a675f1bb63926efab5a614513e03c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48b086a78e6e65f061a992f8997b6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c999556da6b006993fe99e8e1ec39a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58e473c022fb105865e8181bbb388879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7503302baa1c1d1220e74c2f2b23180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8755a40ba29d8f98f46aca82a222c8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0213dc9ad90cc3182069ef4711653e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d9b128fa677444a98daccddbec0c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678e7c0057c83d2dd8b533b4bfcd09b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46b9291c6fa126a032c46c7fdee21485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2596d3c21e4f6b53de8b8c346599186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99509a3daa817268800cc4ad02db88687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4da64cb32368ae5083d2b6c3fc14088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cb4e00fa60bb3bb6d863dd8a269a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dde3d3e81c79af6d27eadcaff64aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ad548f178b41c89cc54f684bfc50291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1f47deba5268fb678c41ccd46a71e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c529db1fe94dd81599180eeef5b34393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f91c640a6c9873c48f375fa71c93194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ad022ecc9313ae3c368426b1c794195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac41a9f84dce06199fe53f5f46249596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6e4291cb2f902ffc26f4a8af683c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a56d05ce9530388cf8c519b2de24398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7e2bdf3c717b0f8e3f20495edcf2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedeb89707720f04bb4e34d5924dc53e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596b3c84e2263df2d64e367447dee60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f011e87bd17507580d9857cc86b10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bd9a471fe572596a395e53e2d40cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27293767ea127ced83d3764b7e934f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eab93ccb31f68cc2432fb110e0bc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc84d9d5fea14cc9df151da7f0e145106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44f827bff60ce08b25a2c405d0459b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c30231b730b4d224d8956f917aa30a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd5a0ca9ba67f7f98cf03f17cc10d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f189bc62809b13d86346301e244cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbfcdc1ac6ebe4f648cd331fe1533e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de577f2139d0dfeca7a2ecd638db99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4eaae298598d1efd0fa57d8eca534113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b7d4877881049d1dac43f9203490a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f22e70c649dcccee2fae5df920ce5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f266b98690a3b78dacdcf9373749b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec16cd9014cf833e3307644809365cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf13511522388fcbbdc2f14b9aaf10b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a05239afac7bd0e5c07ce38aff542119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef15299fd29062b49b3265b3ab75ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cc6fa735e85e08a5b79a7b111f690121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58945ebc19310b2c65b94f0f5c54b6e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb88cac284adae16d0a4d1a6fd290c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51e949f4ea8b23ffc9ff4f36c64c94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc603dc9acf158ee493634fe687431f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6384eb3c13c3db338b5d9ae3587ea8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c46d91e740d83e1de4f430cfba846d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a199a2f329e641b74efb80a784aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10dd27b2a68a029cbb28156ea842ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8794837910b8cc8379797cf385c2dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5046e6115577cd297a1fb187f3a62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42d3e19144c211ab732268099a58f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1973f64196e5e642dafbef4e08f552133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de8f93297638d7d69b1295daf7e5ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f74fbf9ec11a84a1cb41912848e6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfd73407ab9d978ff95cbeaa7aa2dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015e3d8175acdc7a1537c3aecd9c08b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f778b72ba1a9f5ca5c0170afcbf1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c43859818c9e37a00a95234176788139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc7f66ab72219f7c8b4e166c4d3153140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bad10cafb7ff8cc303330bdb6eb43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefc38e44aa7eebc7151b5b8762b6ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f45fdb41299df54858542e0563b39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b5686ca700aa61034eecfb287c9f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583cf0112954c1d01f697db8aa0d2d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895441a952873d8c715bb3df3235edc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b0b6b91e4c65c1b853747529931f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29e9a2046ee71b75a72d902f478c46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600b7c0c302b9c6ca57343aa612faa5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2564bfe5c2576fb71620166812a81f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968a25da26cfa2b392e92303f1b3f8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccf651db90ddfb309d9c8104f56b7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3f3dc9a8cf34c9fd18b88fa156dc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f71baaa583e808aba4a8b6e7c35ff6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786ddaa933578424f724d2c551072ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eace1709f3b565a50a7c8acf7c7ac46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d880a50e0ad4c4a442ebe78c72a1300157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf1caccec93850c4bb0e1d654ccb5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd26babf2534d64e07936abe28ac56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4703a0110e9726e0798b04a1309a7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf13036169cfb4e4795fdbb2d356916161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27417c20b31f2511af688b0ec6750bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafdf4a73df1c17e6164527703dc8c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f82918c080ba1b659a1bc6457fc23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1fbbef9e6631cfad299e35aba79b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22256c743ac77ea499108bdffc035321166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b7dfc9dff42a5d20dcccdee78d2ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57c5362f7b3f23a1116fa6819505a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c2b57bb20bb109c3d6292fe95b1ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b5dbfb21e68ff70137f0ab85b85b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5de0f47288b72d6c9cba287a768dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dcfc89657145d4bfcc2d2360d04be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b59b73c8e978c4c1f4312f8db9f0ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b7dc075cb8766a5c4b52e19d7a536174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f5be50fcc1f175f533d9e4fe3a2ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc52c12d8850cb7070fee6ada6561d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc47900993f2839e6a2238559471c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c7a657f2676aae84e9d56997c0798178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ab4fd13dc1feba6ac15ab1f2f8f34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d0da03c6af7dad7d6ded5f90a82c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f768809f4e16b65259ec8f23c949c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcc27435dd640e0f623615ad0d0be9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d109a8637e1eaf6c5a625f0e31486e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208771726f24e14dee6f342c59d43ede184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f3eab3a73c7b47d49b8ce79c7b8ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1d645d129834a93926729009b29e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03527a01b592b2d214a11b97354e2cc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001b0b458c53789af33372116c598b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aae97ee544f5af2ae66d45520e4bbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cab1c3e0ceea17b9e6861e865fddbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a96fddfecb3e91779f358c83a8002191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da076bd730ee02abe17bd8623d333c07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a45932094019cdeeac8aa1d6562a88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c933d913132ce76bfa5fa328ffdd70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd907622bb5020883a35ffbad1e655195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21665fb1c9d2214439607c678e5997196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e4902543c75c6c0105e4a70c39502197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc433c8bfc9a240e071745ec04fb330198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746c12cbd70bcebb4ab7e817d5f6be1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a87d3c213a256ba0db663162b0ee63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57490d75a4cab1c17adecf2bf4658487201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fa390e626978dc3c8235a9027b2b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbe5b894cefd30044e7dd173eaabd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae78bf167f12d1571b14f41f7881d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c0ce35a87c8f36ba0d196e73709d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc056169dfef59e06d11a401d668bbc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb899a0ecd668160bf2004a47e58baf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9d454b49920e1c6910357b86da302208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd07b2c29b5820114980590e32b13ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fab3add2dd07cbc626add9e785ae33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40219aaed64aa774508f215c12955785211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c926675109ac12e3e4a0f0da17d58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd47a8cd6686c3880c44f45dee79da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ccbeeade906d6ba2391177b5de89b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f475eb729e4630b8e99357322a7b2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e74f8d77ba97ab3ad357b4dc2f2f63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6430491b78a528eb4e9a18dde8d533217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405e5d8382173fbef9538619a0152a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc78adfa1a78f9cb3bd875f32c63209219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b26fcfe23b8870054b1fe9be3b3bd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6cba9941a22cf77d49733ac0d6162221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1fe53acd6fdb5f34065d147f84bf6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b3e0f5c21ec8eabaed261cf76259c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c302c5dfb7d20579a62cb435b339e58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efad7daa19e461c9b9e2eb98d605f15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5f7709fd7f85da6deff5401377a04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39e6b44b77de83b740b4c8e4f25be7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439c69903724fe8f99a2b8ebcc6a3d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e848256d7967c21768c8008ec9bdde2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099597b3066ce3b3ab96dc4bd240330230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e732f3d4c88ee97e5c14d7e79efba7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17a3fc44c5a50b8b997ba661e601a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bdf869d411228a86015b71b8e0102233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194e8ca6f8862ee0cf70428294c9789234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca7f008c47ad3fb17dee90901bfa61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a265a6b47fe24466656071db7def312236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725ff53663c05ba98c791a9babf1cdb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a893d68ace94542da831c40dedd8c22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550114ed93d9c0e62d8c79b31b5844ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcfa9228390517a1bbbec48fd6d74b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee369557e92b360de451ac487a3ff4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9a2c86aaf99d443f549de3155cd56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be10d8b22ff798c163763302300bc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a710ee9743f2c3e2bc3fc485cad0e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead39c3af3da87d9f28625145d357a09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e98777982ffda85ca7b6b6b2019c4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44924731e55d75d046cd4519243e36be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c136b1228ca20b85a11454b7e5dc402248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fde840d0841f9efbf0e01f06ab44b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68948d5354f70857e8614e3a2b70b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7ac4cd7c47765ed000f6254821c16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea660aecce9f67e5a24117dfb84fa4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229c519b8698f95fef185542401d908253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4b7029f5a518c8961bed76d2b995b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf28a27b14b8d1bfe125bad6782e22a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb473a28a9966a87cfffc2641cde6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3944cab5e864f5e8e9423d62e9038257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780a638c0976ea51908a4ddb9b05b62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114a3c7353a9790469003a6117a88ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9ec2281453a6040689716649b58cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88394e3e5035602793c98f0ba54393261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d620e9232b834af26141e678b11bff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359e804b6d2c412501ac094cf510d45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b4df092031abf9e26c1e02f0263bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201180dfdc2cc42ad40161ea90ef3e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66320926d3a6a396d52ae9d63ba13ed9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276d607a78eb8ce3937d5be13b797e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0d65546637bb90d6dcb046d1731d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0555d302b81187cd1c1c2dd5b7d2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b7166ea90ec073caf5decc4feeac7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68064e29e1158d32ad8429e1ecc27e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7769ad86f3815a59b2735310c7fe423272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6f84c8cfbf3518a8f1488e63912e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150baedd3072cf22838ffdb962d03024274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39ec60211f3ae447c0efadc64e8b96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18c3f82bdcd5d0a1c181556e1843b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c251ecc1e3147b1e3956cbbb7ef5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124ad278d0f30706d1917ba15c98a07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe6c3e5b36c97bc05233c04466a099279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3f785b6ed7cf13858dbfdd50ec00d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500efc26b8049293e19df0432c10f47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de75dc555bf58b042067bdf56023480282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947efdb3488ee07293e166a90c895cfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0c9a3cb3914066b091ce9c0fe6219284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887ad4ffb30288e45664b20cb3fe668285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778250d90e8a412e046053938c80cc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6e7e4bf939272c7c5d8d91291d4ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e77b85b6a3cda9b76fd055f4d3f9e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8083e7ee8e5a7c6603a308dd3cac549289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e22c710912f4f7e4863e01bcfdeb37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56d26531a8cfd99f9ca8b37cf4a1db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e4e7093530e3d6377f390f745b015292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41315a91fc34c2047a14867250f6e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16145fcd66dac57f5ad93f2750edc7c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733b764087811c4d0230027043712b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004faf58103c6297a37f2ec94da1c25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d0467e4e8eb3044d67ac523a4d626297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e6e40f0c687558be7a6fb3ac29e0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd295629849f559f2b1e8329e707b6d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35526ac8781dfe3b4f465d96fd83cb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bab4b1b314a0b0adb5c1fb6918be08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25b626f024770c20b11af06e64fce8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c56977f9bd5ec90f1d7e2d67c8635303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb303af0861e43a2fb890e8a0e3e3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d3c548812466401488a86b39f71a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f1a58e2c06385c9dc8322e5efec46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e49b0794ba402843472298f4978c20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7487d4a739bf2008935eebe58c5872308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7e845d4d89aa3aab552372c20ec90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58152eb2656803bc277a5f9e50b1fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063f22b016227604e32df0bd6159dee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa4ee471dd1bbb23e099a04649c8bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059723a76d89812567f1517f0bd32845313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf1953d7dc715d140c82c1da15ff58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d0ccd6ddfee6af3d0388ac61704c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfd7eebe72497e37cc3b2d35d178d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc785c9d2329f3fd4897a3302d2b27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc0703a6bd88d1518b3ea98fbf4610318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d924c46d853ad208410de44ebedf538319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bc6725c54ae9b65e620f6fec1ff7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46238fc232f48f86af592372b43d50cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d468a8d401a6e10534b13ac5e2366322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ac2b4a6b83d2c633a42f8ede3b61b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fe334e27b50bdc81423c24c709e59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a966ba22844d4bfee8bed8c45b12d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981278237bce078caec97fcfc4fc7c90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780a99cbfccc74dec69fd9c89c647e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53361c69276af575ce246f2c6eb90ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8862dd5d6729161a87cc77767a886329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4c75f39a0dfd76c2bb99ca3706f26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d31bde0befb6e4a9d8d766704db3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4bd86e3e61781a9eb89f176c775ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52559a3359e931460a0fa43d2eee527333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec92bf2d790b14a0440a65bd3330a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288c3d6a5ba9956b461771468d7e5b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065e9c5a4eddc2fb2cf1b6da9b21a3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7da64f42a90e196dae5452e642faa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da894f1ca0f16c90b706887c9b0791c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d5f74df9afafcc51e9610ec0e9312339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41c64e62a6263b536d3ed82584a491340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24b7762b0c39b3c9844c628b789335341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6764a04a51a57866bf0f085fa8203a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818a1981b7c339857832f65889d397b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a089b317b33cb00a18a3b0687ec114344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd3db62a29369fe6032e71c4a615de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2989757f82f881e76e65a70e99fc51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0c98d806f11253fb5941b5130e741347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fe5391562e6065758483beecd95b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd03f8c8b2ca6e4e7cc08a61caddebc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1d5faa9a364ae6b505528df17d8de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d76cc6d3b6b71f110b81bad80c3c1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6035204913d39c56753add297414c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64437b54ee1bb9609f9756c693e61d48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a0aff593b1dbcfe3d2e4e8aa5416e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a3363b48a54832354d10b5f1a2d59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83e8744c2cb0d52a6b1f7929989c14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb77e88c212ec932604bf013be2f91357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4103d4c86b177a9e636c899f1974c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f65e08befe668ba2a60a78169945e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6af3ced802c912cd3f8ba1e253bd0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88592528ecb3bf6988560e20f5f39d64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecf60718ed6828e25b9af927fd01c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c0c1c348d66135c916587900e52dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d68aa3494284d1c071277901f8e847364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01198ef6cc9b1c73d0e2833dc1275b84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fa732b41acf9f76f4ae73a8ac6665366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aeb85f4e728a443261da2fb050c82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4adc6bd0d819b99ba0231851b560d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eef25d270fd919840bdaf2ce9e0425369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5057e4f4ca42102e83f5e02ec3586a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2640741ebc66cdb1454b8fe019ab5d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2e9544b00c497a1b0ef0f6a408fab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe258ea61e533e654d04ae251ee826373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123beb64aa2554619f6590207de6386374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fffe102a66d7cbceb6d5ea14b18542375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8864e8804e50658cbe76795417ad3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b830dfe4d2e92df6592cd46c7cb03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cf97e51f3c0c504be43cf26d279c1378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>