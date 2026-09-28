--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97b4aa36091d2770c928ce6cf553571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd9b78c5cdc43e9cbcde671a0c72ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6ebec51fa77f767fdd3d809d3ab8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6db6142d29eebd15edb4812c980c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3e1300710d49f5c3321e33ee322025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662050cd3cb2b6e9947acfdd81195fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f100c36bc172df4dfa68dd7f81a5ae67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a37ae99aa7a8ba1f49e011805ac7938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43895fb0706a8788ea8928625b8345c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe99355bb74a1425995bdb6390b75910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc656b66475f3290d2f8ec01e3a53a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee1b16b119a7ba37a9aee4c98c9b7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcc0f089887ff3f212727135ce67f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276ec9639979cef804038480b94e43f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857d010c114e32253576accb9abe62015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b2e121be76aa01a72010f6108ee4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd190672ebdcfff3b771e1847deedae317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4fd0f42300eaadf16887b9f39deb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52249bd16edcd33a45a87e56aa98ec2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7854b24ab9fd24a90023ae40588078f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12c52fe96f3127f4aa88c65dc8425421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2445da1536d2dcd2fcd68a41c4e8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b32e62747a563da2a355ad5c9183b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65db946613949014683c24e244b962a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b37d6c721981a88059b16fa67b399025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45fcfb18b828cafb6fb90fb989df8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f961198dc07cef0464ed9ace602a43327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59e7c526a40ee3630c6c3b74a6b84128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadce6ce34798f6ee178a89511ec488929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0757705b86563881cf4a94ea0624330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa9a4697ad4dd8aad02ed5d221925631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afed7cb21e85e01784a10324231c3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092029b83fe0223853c2c834d0e8013933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faca62cbd2b82c5ea97911bb1e9f03034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53f5d10ecfbbf62511ff45b5a27f0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a683c94f5e398ea8a6827cc905120536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149879514f8d46780559d32dfd30548637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864db460618148fe04f67a42708033cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc1a5fb8f71fbc34bfe0483d97b1b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50c9c028268504dd9d62ed7efc6bec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f79bd54a8dae7e42c5e48de14c7cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698498e885d50f7ec56a9db13ffeecc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406cc3d91d4973d20192d4c2d11befb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567765b5ff146c567046895a4ab0fc2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c20c04b340ade9954a9d34ec6cee6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5a78042a93a02bad2de9aa3bf913846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7febacfb53bc31a3357eb7939018fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9999fa58bb0a8c18f6dbb738b633148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9417c1ede2a33fb22d0d58f582ca18949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efdc7ac7646b45c59b74c2479a1a3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea39586d3e2be9c907aef7f8cd0b0ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994f2ed19ad1263c2078d81a2c9527152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e969cbb01a5e2acba3aefaa9defbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92642e0e43b9810686af7e8b5e9b7ed654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef943769524892df190c5a7d9f20af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7096702819137569bc8311d7e353456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a002a9eebee6253b655e8110a0b67057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6279866891fa9d64c4b6b5ac7463e7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa60b86e9097da4ec24d65f8b57523f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4ddd62e4d764f2ac59f2de1f4802c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d06b0df3c8e8fe375806d034d0c15061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016ffd4217548ced78bfc9a1b6f7df162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceba84757fb40402f887906b8a180ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcce26c3e4374218a7e5dc2956523064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0120ee9b3ab8f67a443e410ce185865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95869f7b1dab7d769ba2eb7ca04f4b0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73394526021fbb8ebb61a1c500f5e1a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d19d4e1280e11760ef33258b6e87f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e4212f3dd0301581712e33c5c47f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ae2ffb6c3898064a0d000487052b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9632e8cb4dca46af23bfa545474b5a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38dbf023e67bded068d26fbd5409a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae946f1d0035d4a5313b3c8f6096cd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b89e068b3b4934424e24b59ea2199b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa805f0a4a3b77cae4b4b56b8a28b27575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd8b156c9dda985a41d5b0758d12bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796545bcdae078de28b74e3a8e69146577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75612a15b22b5ea2b6fbf5f1b0beb7a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46e63d45e34d4018032cac6d1604e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c013745a1a64efa45461ca2ee6a8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75648914436644cd491af281ffc82b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8dce105ce2535d0d772d89118a79982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42032ae70a7b82d1d2905ac934350d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e2825d94272d786b77b4acf0adbfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33813dd280731eb70385b92c1f676b5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd613cb114467b51fb11afc7c57a719186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41444333fb93c6255e037e7b2776fb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7c997cf9069833d20a282e3e65f3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598cdd58088373443a5e85e65215a1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6be1a519eb7c6eb743038efc91551b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa9401866cfc8a01466ce3171a7a5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01441d33b6349d85ac1c6cbe0405984d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee438f120a2871d0a762e6f1db2e8c7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd91ca9f85e610a2e85ff66c408d32594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9cdce96b776accf14946cdc6584cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca985e9119013b72ad0334274c9c6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082249bc23ab7ac9d5c0cb75cf5bc30897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0a8b9050d5a6f3c4a679c4107485798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da983127091e5ff7e68928f372219cb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31b7c2691c6d5009abba1165887dea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57064117d25eac096504510ddca29f4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad468573f32be45834f7990aca003d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1578a602c65934e044f3f1d2340e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1991c4024655893602b05fcb40bf272104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38cc9e4cbf6ee115139ac11c7f33b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a1ac10716e420309ffc1dd2db4850106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a08c1a28325ad17563a199bb2c17b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768499b54cc938f9de88be45da1a38fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49552990c4c93f202a79091c8a25a350109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2834e9445d6b3dfe71d4667f94f64e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83add52ba385fd9bfc8179d2a77e4ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461508a65c4fb81d8cc5aeec246ec06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466c2b6534dd71f256f388e920ea6de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a0c00a8523299efe009aaaf6eee28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284547c1ee41dee08dab4226dc940c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179fda734ca2662e2bfa8bbcf8bec65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecf61d86f19dbf2a4699ba4d9c185a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea79352fbe2f1a0513fa0328f5180e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6060b5927bab722f680913e50c1538e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3c3d20822cb835f3f96ab44bdad32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee70c58ab9a215962b64ea55275b474121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6bbcc283d4d166ac443793c8fb509122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97570a89ad77400897235fe4bc6bdeb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eae1fd38a5f4dbc6f3124e5f028588124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabf827e2d75067d103a41c2d4f5a9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fe7eafa8e0dd8a97078a0898d7f9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcce8e55bd3c1f7fde6961f6260809127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3261f805d6a1c53881d81e5bc31a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d0a0039454afd9daf3752d82958dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f060ca822290aef4920ab7e5470bdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530c64016608528e26bbd7ae22453c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be229fa2192091747149c636060dba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f274517f459d90133a5dc04962ccb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79fcf9962e5a413aff48ce8b031d03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cf73456975524d3a5ce9984d4235d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb82e832e627d0d6e4bfafd582c534f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c20048b25b2393b1847ecb37e20623137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d505a693ea069139cfbb2c8d1093e96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a09b394d903470e41939c2e098803139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89d7d10725a9efd06348de226e4c14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f666e4d9997b26e61fb604a3846966141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87842bb0c02b6f0d671066c45c1f1fda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2bea7706e08393e6871603e5ddfc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4e5d839f70d2ae1b47231ec000433144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91459bcd6569cc0d60bc123f39100c5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870288ffd78a289643e33b2dde78ea00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082df4d92b334b682e5919ae3a8e717147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14726a1ed9f63cb7567ccf111391853e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ad26be58c5e69d303c8188287e280149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca78e254d6df117927ed1caaedce73d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd20286d56aac01b7580796ee9b4de8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55dd4ef3054c7a5502dfcdef0738d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf0fdecf6ecebbc6a18146540e3a27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1059edbf963236c8cd991bbb62d8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab04462b3cc028c5867f9c82c44a0a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21612df7516432b1047bb3500b32bba1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ba077e9725e2f0ab984a1720dcb50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365c984bb8dcd1e04d9b1bf7b084e6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc4d781e00c29da5582c4abf221031159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927135c67d0d3bfa72428313afa092ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae414adccf0c1715ead615555dbc4ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97b0947a1903ae095eaf72485b916f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d07a999c4e20e864a7714a705e1f3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec8bb51ade10fd8d311d265a5fdc24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fbb2abdd0e26cce7cdc26b62c111f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d770acfb66b4e279fe04a36b8a24d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ce35cc0777eaa1e1e921896266b6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f431322d194380194dde6d0cb728c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4a91a3f5056db5558765e432c48f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9f285af9995c706ba7f135fdea935170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f7156fa683738455a83d840b76e57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa335116c5a3a6e9657888aead6f262172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a222bfd4e533e3c65daa5c3d4ce8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7d87cae94ed439160a54196fafc21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b43eed608e7c5384e4adc47e2fa0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd16035cb61e36ae785d12d92455e95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23974517572db6f6a1c8c9d6ae37a5f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadca053d17406ec048f11915c9dc51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fd4a7af33e524e76883ff50560eb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e987503c2805542dfc484718b2e3e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a700ea8442550b69454d0a6e3fe171c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738b38437044369b6ec26a3de6a3a9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f6cabd527fe5ecfbc36c6ce4486f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90709d5efc7063a52cf69007c19b118184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212358cb502b6abeef089f46c5c1d274185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e852ca527638d004cfc1522a712a1f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769bc2bbb676a49e7d8e24ce314233d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaecddfa347f363768d6c37bd974e40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1adc45098a45380c7c70d66b43ab7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d340673f481a823556e683b38b828190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aaddeef1b7dc9c951e5eafb4ae27d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e8c58908568c9595c025e0e5cca9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1279438ff331597aad9f7167ffe3a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c0e5b6bee48720ccdebe0783c7ef2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba362628d20e2f16e2a7f3f85ccc9922195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b99f2a747731641c84b6d62c75628196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42391bafe977b211b520efa3591d467197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340b92c74e6b7327c1b18af4dd322d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfd5586f250e9a747de3f0491510ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adc360e4928ba6e5776a84c4477c2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac2fde5106d0b4c394968a8c7e78f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c53c08b3bb49692cd7c051d9bef4a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2996ea64ae2bf583982a0719d1aea55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e225c2b7f42aaba3411281906f70d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc700e5b54fc08bbc1c06ea617fb315205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cafc17af9e8c2d0123fec9522c6ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d571e0e6c5b0007e7c78d518a6de932207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f80f9d3e1b0f4f142aabcf1ad2697208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22455ab7ccfad94874f68231c33a672c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21983246bb5507ebf86455956665490210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfc709a31733e510749cf727bc2f33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14d26cf0ec13fa1baeea779bc366c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7c0d1fe28aa4c91d18e50cad04ae3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f40c6f3407a49f03bb6160e3a3749214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0ee197522588773d5a6f5c42b7444215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d787104e438536089726325c6ccf50b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fb98bf2ba3018fd650d88ba692931217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ce5230a990785218114664e1b72e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cee98a27b54cb4173119c2a499211219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cab102bb88998266106c19855bd9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d547f9074e8bc5cb804ff19fe5322221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e0a08c638d7963e6c66f2073f375f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1ff0e654e486931ecf8bb6e07b068223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95573ee1766ce3534d38dda83d5754a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56309dd030c39654da61b37f50472b6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca2b89a1581c266765fa3ce7905faf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce623d6d25602910784dfa2fa485eb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebb6b83d9859e910c314499a52fa6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b97cf937ad7f974056a8a53f06e4f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9de302b3a873e9de18db7c791d589230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653a1c3ced40e47da8caca78a18a528231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc5d8e090a54dcab1080978cdb3e28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d6de446bd20dd4dad2b0156f537bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4316ba5ddc552293d4247ee0c7b4934234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475bcfde61c38a9472720328d813dd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261208465821c8d0154966d7b1778abb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f386d992654d5d874e5058a23ba6483237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee9af97af49447c21cc6837d99f583238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ca4ada41a80831c54c5448526ce7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cacee7b56f4336ee95b068f2069f0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817cba3b9766b63d52b1d909a388ca8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e251b598d9188cf6797de58b8cc5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7adc5a402e7f8b9a68335c730de271243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff0264d01180398aa4346a9cd218fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b03f29b6ac4219fdc539048bd943c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dc34c8d334de29c0424c2dc3f7e79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4da9d5123bdb4c54700aad411fdea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816edbffdf157bacb4164882066a0d8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd6dbd28bf2007f0ffd82653b44529249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb4c1df6c0faf89a16dd85ae608833250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2204f9865bc56bd7cdb3e0f057988251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88dfab66e52f2c04a6fdbad0bc3be5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76073dd30e1847d6ee66dab789cc64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ba5d77871624f3de3deb8750b9174254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df0b278fe195c683872dd713725447255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32e40ad8285d4ff66caab51c4c3e92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b0d957e703008d04edcf481558c0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a542dd6d9c8f4f70977eb4d729088b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dee63f5f41de4c0d5b6479db466aa8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3a9416df866df3a9af808ef9b9966260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642c264f686fa97ebf7485ef0ba2786261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a3a783f093ce16b718792d1710aaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ddf380061b85c4e6b1c2ea79db22a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47795e11abab6e75ec967362acbbe3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e216876ee06cfdb9a1d0057122356265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b921593995ae1e22213da8ec25957266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e726ae24d132e54bf1a01ae2ffd969267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8495554f4ee2b26ff0ad73e55fa5ec6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8372e9cf92fd7cc0cd91df1ff9a59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878f929c89f94d225c777300edebe7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f85d8187b041426470c9870ad7cd2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8207a8e90af3aedc73d6a7101ddfef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dad1586d38f0804d2eed9043f2d339273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee18b9657283c9e99f3f1d103831290274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ac94f8c679151c3f34e6deaae9327275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa59a43898e6c5753aab5b9f7dd43bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818564ae4134d910e0406191bc3d20a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30069e5d3484ce1dd4f1e5e3f9818f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf780e298423de57bb1fa16c53ae05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1d5421fa7140eb7a8dd994930a4b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d3efa98959c1f2e4b035acf3679da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff35e2884c6fadeadf3529318ee4ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c57b9a67cc8ab2de37aea3134449e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db09b394c095507b2a197ccb946a28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707cba1e6ba01ce0c2e78a0dc1fede9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ee0654fe928aeb8ff9add48eb0329286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78164decf9b5f74be405c0ada7d6e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333db806c9267351d76ae89bed2355d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77f67d1534e92ce82f24ecd0e18d27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4e40daf165f473ef3754c78d5e1f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220f2978df9eb1276d5bdb949122756291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc90ae64a492a74d5ac6832f5d7ef79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952744f408a616a1377e6c3a4f647c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1682fc20e64486f2c7c49da5edb6f96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8855ef85dac8a48ad1cde4fe31b2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088c5137db561e8a2428a7b920fd3dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b36f07f8c8d26efd4f11142c7e5fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6763517d0066e198230c3189b4ca9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a265816d60525ec9ff4d521f7b9d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf9e460fe7c44965951b38c848efed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b65c6140d712be00c099a20923a3e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b773342f62e478e42a818ee57a3a8b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b74b0b42c8ce04da4210e3f2c5622a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cae4cd67c80af2cba855e55073f5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67346f1b3c0a0c178ad063acb51e5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadae0198f58a74e9f6068d11d7e9cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60367272e761346a3a4d64ae97152ec6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f85ba2c6bea84fc4a6758df7b901e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6a018c1b2ac7d0622e9eadb118d73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05d28af674436cb0ae28399dc5baac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29ed1d827ba7ae8bd0cc87203e5cbc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd43b28fe80b8a688bbf46edad15243312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02909da075f822de4ae630298b4f1ef4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f1aa9af4f82863ac6ac0efc55dc08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd569bded69d404a1a92873faff9e47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c541d7618fae608024eab1527f58c21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283a8c47613d2f220143eac7ee14212317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3b42d193607b112ed993d09d22448318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eec9b7122833ddcdfd3794998d970d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db03df7bea51149fd70f28268e5a06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276479382820cda06a4a7e868b57cbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018111bd0cc0b157acd968a00d662cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef975c0eaeeaf7d415e5fd124e94a5d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2810d4bfa50f90110ff28b103ee17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81ff8be8c995d2a85844fe82f41276325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaa79ed559b132d80ac23ab97927bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c6c3c609e5f0a145e2a62b3aee310327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc0027219ff49a87c4438b0ac8af84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08407c7fb5ad54d48e2170f2d84ecf64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cab6064cc2e537f25562ffa0cbf44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8371490b06d971b685b40aa248262c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78f1143f5d9a2a93e074417f7226c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5289250e363f587fb6840ee4f1124333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c0d8c6b90765f5fd209859ca9be34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abc7523ab17d9d72e67b33ad50ad10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd6dca18d58cc2c5efd80d4e32ee1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7d3f9ad6d76e64732ea50bc3b844c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f2420bcc5b65c9ce2800955a084a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a1d6ffcf4c92dbbb4aacd1a3c835b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e19941baad8b932a21c8b568f75d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21599331e8fe8f78090b04fcbe89dbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762bf56c9a6e03dc5f3165e0b0af623342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a7b7358378459531422e5356030ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02ad730382d6e2fe9ef8d5a999094b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4ab18ef4790bff8f846b65498df61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84400a1dd5847a51b114a3a77f8f6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fd97136bdef051ab57d7c5c11496c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd002f8734d91cdcf6d16290953423c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27538146667f69e1f0efb6e359ba26d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2748b30adcc2e5fe5c25c06276940b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48387204ac588421e4f4cd73b1cd6a4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb37aa9ddd0997cbc98f0786499254c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702546bf7913d9b04cad2eb9600ff662353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4c5952c899ddaed031f4a3d8962d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351e404086d081faa74d0dcba8ad34a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55002de1344757017c21dd1040eb61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11917112db7e0a1ffded9a85c1d0274a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fede5acf0a35a7e40d6f27e34adb59f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920fab93b0c5019373ba02b943dd21d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ae3037b65c5863b233cba52c9db6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703b105a5ea55abfd8306c6f07c577b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8857e770cf21d7c09186b4068d93779362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326325818d2e42e577601b675c5df99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcf1fc94fd0d80120317d85ac8b2a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ba54aadf0080c30874d68c6b68c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412518909e0310a97735dc8237c4fbd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164a87337720bfcbb86d8c73bbb402d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910340e5be73932896f5453bf8353c18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceaa80ad65aac98e9aa91dd8661eba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c7364f9d79e8bebdf4d38710d38ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e41ccecf2f5b2b15280a1195517c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466b85d9527d9e2dc5dab573fdf8164372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15263d412467552804177c332cb0f751373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81363e3dfbf297f4b4da1ad9b9c88d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf6600973d5b73d7cb9e6e4ffc77a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5594014a674ed93643a502191ac26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0d0248a95c98a51d8bb78dd5a0882377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a9e15fa74769590799619d78fcf4d378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fc00cf9e09859d6822941385139751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53df12f028647f1e3daeb13146e0c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35bc5861dc252a843fc583dd744e133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2fc4877abb4985605eff09aa5f1c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2079a9557581a4c7642cf8e43f8e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07805a3f08e45bdfc3a0f55b0bea7bc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f929b4bc2576f9abc1316ad4e2863fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5de29258bc0eb71cc0c7bb304ccd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9c83e800925ad9b3649decaba799d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269476bc971af599f8d9c9dac22ae3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa97aab931e8f2493344d92071410911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b16db9917de6f50df4ece358c0f22812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f34ca4ebfe598197b7e303d6f0c06713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df36efa97f3adb542d9058427882f5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dd8a678034c7ab169d6c44d42d59f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73835e2faa0b2aa7d7568e695359fc0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e3fcb006e0ad0d149bbf06309373e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28032e914415723f96bf8257bf46907318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e329d52065e5e1434d0c9738c604019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8d5d15b041cbfb698e3def50c952d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b379848811771499518f93025e2695321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcc515539bad9b95734b095a02f65322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40ba315263e59394ae0ec7b0575df423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56976a9251dc6447334865f2c2d60124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682b0162bd67140a35b1ae83fecf8be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556f5e5fd8dc5de82930e8e1b0cd62226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7443df4d44d5fdbfb6d13d3327f7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191cc99883783c7986cdcd10edec11a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0c96eadf8c374052d7af81efb5dfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e796edad7542ad3d6ecf6a398de9e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba5c198be9b851f4c95b589a5c23ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daebbd028f43569317cdc691a81d8b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da6a85a3e2421d4cc9c876af46019633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e28f59ee8f870bf187caad2a7d794734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2d3e713c833cff37c01eb77f1af4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da27879ff9c9b586161ed0440191bf036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1daaa6a9db4e8c3e7704389273088a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bc7a3bc4d3e5b279cee9a564a21b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494683c7899cccbf8a8d1f3c5b7ba1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f4698c34271f167ae8d0ac60f774340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702016fcf3d2dbd2867f147e1765bd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ea17b85adfc512c90a91a88ec124042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eeb493ffea5a8ec65ec8680e1a01043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0924d498e75eda3548513f0b3ca70f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135ce5eeadfec97752a40f64f51d3cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48289c2702d649e84ad270c12d8bac7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1a411ce0015c124a96d5b00b0b5dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026497a864e6013fa3383fe62118a65648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41739c6eb7e7dd419f3c92cfe6dc63e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196e1031ab888eb701a175b98dee78850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a941933b7cb829c573fefc2b0082651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7242bfb7d9b453da7406409a0eeadb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120b4ede07dd145c631cb5a0da679553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b86fa74edb346874e9f29a4421a4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277c3f792c2ae66a2b7c180d31fae3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa78b8097cc2a30d8634fceb759e6b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0a95b3ba41446c1082f6bcb1760b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c76c187b911951f8459a1fffb922358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396965787dd25eacf6f4605ed74af0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d070ccb22862e642a010d697a28aa360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaaa5060762248f2156087498e50c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af0ae21dcad847d6d99cf64eda0a6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa534f6d40b66f9ce4f44c7ee1aeeef163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d6b164d92f4af84311977bd4e09e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b30980dfae2ca94ec6eb5ea98067c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149f8cc1e921e60598d740c369f746c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996579770e5052b9e40da0f3cfce36a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65fdad24e86f292aeca9a68a6dcc0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d84af3ec882d242d39cc7955a9ab8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12f12abb4cdaa44ed7829cd38b912570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6224692345a03151906514cc3665671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0d882611681c26ac5c34c5d2bbd9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b2b9b0c5e7c1f2f4e4c3c008a8be773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde843a60a4a0066ba4326ed484e7a3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be3581730dfaa9359d19346473acd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a748f3ac493702fa58309ccc1b0fca976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9ca468ac6b7b420f8707f7216a0eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e18bc160c2eff9ae9fe00d43d122c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10320c9a044277041834e84181c8e3a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e99c3fd9544d7f519c414fedb631c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2840461f33e6cf7867af92eacaad58381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a612fcba3b6d0f6bb424cef462e1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36f53cf1bd25ab55045aa7d3c76f3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f4e96d98e4b63991fc5d9ab85f8ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bceed6ec956f70c6f0f8cafd144ca2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb32743dd7c1a0ea9456616cc6007686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb28ab58e89155b14a6dce90f49291b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2b516b6684b3f5294b18eef7425c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b11af21600693c15a34c5f35f7a5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3f4d99c182721d2bfe503c501bd9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32351a638c97e865152b71e49beb13a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24181e1d653f66a4d260dfdf0c883092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22bfe9c9491ece6fd0d45d8ec5a47993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec82a5f8752668996d9401bf643d11694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028184bc0e9a98a6c7539139b94a044895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838f902f9e6872864bb0ce4e9094f6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7043592ad1a19855e4e0547b07c21197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f8d8ceb38f86b558615ae257a1abf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f61a1b755e5ec4a5969ddbc85c440a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce90e963755d02ef844b925d98adfca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea058a825b7d44286cdfb17934551d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324110d4331c904d143c27851a260fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7638b77f6dc316ffe670c0e2eff4bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e4426c2af6c85144dc4595b1aead3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61654fc1b1cd2ca7867ddaf63bfbb29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374b95b05d21ebcd8a7383747b37096106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1545e2a42ae282ae1b3128079aeb50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5332a1d2827c378d74a24ff9972e02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a954c0fbdf54b25739c771171c2e11b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dd904a591cb9bbd13840f3d578b0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58cacc8df59a5842f379f6d831aa06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f548e35ad343e05c81e31fbd1d60e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95183d9dea475de33ffbe98583e2dd26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe6c84969c65a1cfa52d7e866468eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b09a9d00c65adf4d6aa362f2a5b9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267054e642039d607decfca42c03b364116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714fb4b25d2bc42bafbab72b2acd196117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec53b1caba8fd14b6f4e063b6dd7e67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571617a806e6b23612ade0d583d5b079119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686c2190f33cf944c9a81a4d122fbcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8165f88a4046e6af9351d87d14060a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea6ea0b232df21e15a8f082a0aed57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912457012245515e36bf8d8bc7f4565d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1749e6a3c52af9fcd17d20ca5c65753124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa1fd6ec560cdb50ee1f53db788a10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b28f59d4384fd6215133e8809e789126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cff90df6837449d0fd4d323c444a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089ec8ff0db603b7544df27d0b7f1da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bf9c60c1b2f5fe3870d5b79664f51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df74469a4b486e725388e71df8445a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0c64d5aebd97797888b03781a8c4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c13af10f600800c0ac28b78e529a5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c5f7ca07b7e1c727dff2c4e09011b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457b2cf02417ca77acd72be3c62ab28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66be7747721b4328f9baf41b569aac0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4ee417b7df67faf14c54569c72a59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26967b2d2d2344c05e5383f536174ed2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68a54c190f8f1a7de0292ffdf56aa6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41589a720c5955dc3366021ddba360139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e91dcb0589d733fa7e64b5d5f03ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf886c68e16fb2b3bc30f2bdf081f20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d9a514003fe93f518c89dbdffe9dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7320e146053cda1fc6cf1d1a2767ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970b887e8e214d8acd839a79b7787e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae971c21b50b22d60075ab74927783a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa763a884ac80a0cd4d622d669a386146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed485569c84cc2630b2cfbdc5170773147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa145ff93680e55eaf00748993ca210e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752236e24d4b162732164370c1c6ccc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab87ab46418a0cfb6f23a07a3987b7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd9ac5ddca75baa7eb74adf6bcaf80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb58036365a452bc7a924ef53dc7e64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9623ecc9665b1fa4adc889c5d06758153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901dc7da844c7a56ddcfc8ef4bc238c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92af66fbd322296471746cde44ae0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f2ca25aa2660a479c6a7e70a232aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212a888afe0b87e6fb7037869a385a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d90c6c10adf8418aaaeecd1d0b04c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b778705fd2001ecf58ebecf541edc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d348018c09044716bbdee2a0f15cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9656350bde4edda584dce0d1e4d86e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499f7fab1f550cea4396ce3e49e8025162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b7f5387233cf5db014bf2f5ab6abb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae720ec316134803f0c770732cb76f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e69c7147c5ee14fc5ada3106443c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ac8d936a434f298cb109f8ba4a4d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b21a99d9c73f0eb4e57feb77c4d7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857046a7477a2734943d9ffebec22758168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dba249e73ea674d0db2c0e6f442bac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f1c13dd13c5c7c27268a67940aa1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ff362b12c1b7e183c43e90a7e19c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1805d7f29465f6f1fc7e95dbf5dc3af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85992c3495c640531e3dffd1da9e525e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce075bbcc544d0df9b334ad3d0a57b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb19960fa04075e107a1b3ef5238df2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb2f5c4f1e3756a8397a1976634c35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec53f99ade83c1afaa53ab2b9695b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841e026971460c40a752ee820f5da95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cd358bcac657b3488f9471673164b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c430335b63ef4be0df78f55a3922b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9885e21efe143a7ce7a22201ba5f62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76087833b78eb176f64e7680eac55c21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cdc11aea8ff98fca5f3eb03a1abea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ff73f033d3dd8fe53248acd54ea5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d15c021c032a00da915a4cdb276ac0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330830e590e3691fe1bb541db4135e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ccbea85d974e80dd8bffbf78ae80a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4383e3699d4466d21c58aa1743b9716188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d168f9fc4247ed937857e7deebd00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f794fec2dbff89b25551da5885d9813190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee352af4ad4dcdead5b1c4851ea4707191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82deaa1ac40173ec494dc23a458b5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c365894ab076fa1eaf2f10088dab037193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f632bd39a87816cd05920763216c1e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc9efa0589bbb7ddcd65a26175dac6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbacdaad8ac119a62af8661a50c4e8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5b16be16ddeb034983d49608939ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06388693f59f545f615bfb6e2e67a716198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49a28869470559cae90cdbebb0939a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e76d2eb6f37aa38557d1ed8eac7b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6dc1e99cdb97055e05894b7825f7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2314ad835b1b5e1cd4ef60b79518039202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27f7c89d8f1f67879797258af0d7c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54304dd6b8b31f58c45a64ba7ef86ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fe8d6086ec80791ee3b54b8109210205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d261009d57a9865f0942c67d4fc3da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4438f88a482efa2b6665c2aa972f9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d322b0f72291d0be2604eca21d9a09e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b71b533033ef0386d0aa75e0a17af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5e9ba5f806de011a47da94106fcd1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0043cd8bc6a8beea6d71c86dcef8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11536d65ba65bb2ae8a191dd32e9e977212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7b12f799a96833778e99e2282a663213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd16adddbfd8e6ad088230e901a495214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826245792e0cb3d7bb41435917c19a5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e65149ee29d317b4b89f395c7d2d4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf4038dc15d31fb008b5171f989f35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26054c13ee00af7521dd57a52168fdcd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec320ad5a673e6fcd0c838366a4ace11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28eec6a79d71c44ebad869df20c2a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bdcf6d67064674b390ad9c0e41136221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4df49d28ce82246e5839eeb6b4cf1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cbe29ee570af8923f9fcac4f03d7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd06b56e866cc6faae0b3f6c50f6fa8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83574c341f83a7b443326920e493d1b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debff843e9f78a1152d00173bd077dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99938ffdaae42dd9ae50ee13fa0c7ebd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee789c7e4a8b37db109113aaedf5c1e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221fa5aca5334b1bab3b1947db4b235229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c29146ae75a80c079f55f6d8569075230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba29d72424e7f17dbcf0d68e077426231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ca105ff7d3967b45eb2bdb811545e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d008b806c23094d9f5bf119b19d5d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4ac92842fe4b2c3bd206d382510f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab46de48633a60805baed53d23fd511235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc65c708e38e076fba80d673b69159236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d910b5da37038d28bff8e35c58659e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3c3fe876f5aed299091d606647bef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc8ab5f52f423f0d0e38b387058d3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf82a588728ecc12a731a13a5b4849240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b9bf539ffe0f03fc031e3b6d931ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231f22fcca31fb2931d98befa0148fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff209b82d9b4b487f1854b0d3e9e315b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fcaf5c4358746dc7562a7a57b7dcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72905b6c349765b7dfe3574651cbb68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3f7009cbda4b0e704c093d1f4a9fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860694169c325913bf5d0ab77245845247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030b9f9ebb09187019165a305947c7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f503d18e4f3ec1bc11e366ce5b48a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eff8807c7c3baa5f090509ff289cb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaae65146acafd52b546c2efc6ee195251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d55e62db584a086365de4ccc7c4fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cd48f24dfc5605dd91fddb51708d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0167c819041c7dae556938c88aef7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188444e39095ff4149006ebe10dc4854255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ef6f3ce76521f0217735f7150fb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72f426a0edbcedd210545f0a579362257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d0e4aae792aa10fd2e3d7034b2f2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fcec9103315f11abcde7a532ae5b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0527f4b1a9cbb1f4eded51932665ca4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918ba97d544cad4f977c0f5f11df32e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941f39313f1352d3d03a8dc525f21db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fe9d9769c1679e46c78fafcbb9c43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05448e4569a2371402c44b5b11642716264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669872073e1e32cf633ed8204df4626265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3820e0c112fb3be6e523103c6d2a7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495e67167f0c06133da9e01af32b8f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfad9adc53a9288ae0e1aac2024440268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bad1f4b3664f6ff0dd49f54fc30d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb6902359103d37dfee109596690af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192c5dd59254562114a7c61f04a5ac6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cb9e1c442562b6150bf7cbad943f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd122c0da1c9a8f0f40f83ffbb3b8be3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fc4be6dd73f0284e6668df4a58a6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d240c24b8f7dc62c35ad83176e9d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426564f224aafee8d7de07a8ba12d70f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf63282ce30b8bee24c435db658f52f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c4d24f1e1059ecd16877166ef05f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b29592d756177af49b8ebc5a05c621279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadd03dcf4a42923e778a7cbae635cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8b525fc9127f443938fc72024c6a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f9d19b161c8a21efe4fb5bd7e2208282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9334b3115cb9f592128f420da7060f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c19d2fb11462689595915877706f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a332ef15c34ed722369dbc2af4688a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2a5b9f2e07b1fdcd4697e462da071286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7147046c71b1ea9e1e72b42c58b358d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228e89a0ef3bc78e66461a126082a00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe85b1f475d9747fd2ac03343028a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c17af083c0336026608d85d17bea0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b148af108cd520707bb530ae55934291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217250748c10f2cb1198537bc3aebe8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7130e3b2989e75ebc216d4992938685293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c9e2e4197c04bf46f79956a1b52e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713e677a086434b33d3e9f644f0588d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718b79ec1f542c33b1f651938fdd393296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359277d94dc3fce6b807175450368c62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcf4d525dd782cc0f47d4eb8f76b73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d878fdce08427a50de731d1e65cb182299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268d6cf2fcde00d3dbaa9ac7558d82c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3575594b3c1a5c7c5f2082b0a98436301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c398c544ab55e48b6e02bb303694c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fa6b8fc70d13bef3ceb8337495777303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2680ba1462e20bbfd0b06a9e180c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae09bbecc0cc5de694226fa7674bed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bfd39317ed9ac4862e54ded96930f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ed07a4e2f519fc6a1c51c91bdeb60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112a81320e324dac2fc83db08b291f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55a61fb1c0a85890fc1c079ebdcd46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d677d91ac6a23933e9a7f30a881532310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe57e5a9d56ac1ed893a35132da9c0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b9b634fb5fc6e661f759b5bcc5e63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5adcd399a9e69467659b0e21a8a682313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3a67810208215b5ee7b48fc32b5b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229a6cd0db570d79ffbbae66b672177315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b23cb0bde360791044b166386859b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23740767ab5484af9f3e4715021be545317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eff7d3eaf99c42f4f775d2312f078a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a368f54085d84a09ea7d883b53b32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85d952c534771db33d9208429d661d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceadf3ca7c084f7876ce2578d2191d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a23403727823378f3de043638910d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25a83aaf0123980639b82230531a76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a8066ec911d41fc6d0236ea74cc68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278077d13df1a054386c4cc8254ddd88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270401b8e82c6a735c4fba1586a201a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fc54c28b1c25241d4a4f78b1e3092327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0c1b7f57f3d13246cc57d1e0d50ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d35bf1b03291ece4b8eec4ca448b32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0aded4c17bced83cc27115ec0504a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398daacc6815da7d38f9bbcfa38d8b18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787e25f8b704ddacace765c7110b8e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae71daf35e23e389a5699aeaa54260333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb810771752e1c8a3181dea6c823a45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158889d83545cad919ae54cae2851ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64c4c2fb1a9a6b1656330e46f51530336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2f852fee5087992990086a56b8d61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a07ca820fd61e53f73de567b41d01b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7a067857d8ac5ea113be5949fbb3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddd9ab892f86fe1ca03e68e78bfc80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8da8ebeb35b43bd227308aa2a4a56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d6eecd37b22cfe8a2172c0ba5e10b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abaf4559307d9d21a79e9d234d5a8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0455ad6b886fc7aeae68cadcfcfe2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234047db3ffa83d789006b86e2e44b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e96b955965916198ef5cfe6a880898346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec9167efb014d294763f59ea89fef1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854b0919d3b9f8b39859205bb9be4c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6cdc3a4dacb17afa7a8eed3cb696e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de09b01bb7e90ce63c32da6c032193350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c5f8ac97e86909abb51c920f28fe4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0c1a8f9dce767264214cd9727b83b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b2cc9b28609fc9e658087dd3b9050353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ca0fc912f3d842638ce8dae5adc1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df90318ae4b55c136f0b3465574c059355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69820babb322ba2cf72b6e4726cd37fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7e8cf96229a510d4395f415f559af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da204432c6a7de02d90bc61efdb0b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f7da6d8c340abe4e39d3c59924f39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a15b50c31d217b4f0de15b04258348360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230b87600c120334e25d758214ec7b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580755afe1e057b9635e07d92cce501362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcae337f1fa51411a734363554b5a12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648d98e539d9c55b438992df7b3ec73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b834f3fb58c930a54c1c05e941e13d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde4353cf440c97eb67a516a2855901366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2f7be81ecad4a31ad78e91b08697e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05c9e255530b69b43c4d202d725f18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54727c6cd2a7f92238ae5bed0ef95ab9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5423ba05e03a57d2e2323e313a16d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ec6217d6aebb75eebe9abb27c38a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ee2a9fceb61add8f25f3f6ab64e9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a903b37162802d214b568c84e9720373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9a2339192a7cc78e73a4730d40ba8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b419c87dacdcc2c1ff9d640eeabc86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c721026dcd152e4284aa4b15e4ae3fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0b55dfd766ccd6a444e84ad454c9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e741fc4432df35600ffc5805bb72ad378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>