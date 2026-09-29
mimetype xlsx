--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85130c5d71e25fc6e31cb8a4dd610c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a4702bf3bbd51314d9dd07bb788352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f63016bd259ba9d8d3cb398e67e7963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f521ff906b1b71ed4f25190f5c076a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac7eea12abe571c010eda972abab8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4e4c00c462f87dabb4f3266d86e166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ba0f958a3b0b877347fb70ad5be817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadeef2a086243698aa5259fa74ce0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffe81e702ca6480f9191f231090dab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a185326b402d39ca2cb8e00f25a0f6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1e76be4e4d30b8fd4dff1457f49d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84a309529a569238483354d1af33a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cadd28458b19902adc6dd92f84c04913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15221f4a4f37a8850b737502fc38e5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ae3fd1a3bf5572743d8d3b03c7dc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eae34838aae140d84fc64eb293355116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c59127cb11585d0ea93d924eedc9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14189004c7ab6f565b225cb12e4439f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102dc6bed7a8d3e83e87069debb702119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812077900e75db886f4e72f4d939ccf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83a51e6e3e4ba476ba22cf847b6b6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55783306f0a90780a1a13eb59f904c9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830c6c95a701d28a2b7ff8fa66e242d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a99392b450c565cf868e46b9a8cc5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c996f451663a0f9c11d801edfa115025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6403961e2546b9b2aed2713cf51a2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3be9d75604c7848b3b56b34853f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2efb70e02f1bc759483dd31b4bb2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003e361df8bb8fadea13b70693e07c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35ed505a59ae106e8849e18e1f9f3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed728aa5c14e275f324ab4a6160eca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c0b51941275a31bca1da1729d841b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139db1b6d3fc54b69f174ae3465fb6c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712b4807c4df8e63be555a22bca9c4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaa9929eea21473b2f9887ec5c105435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73f5f7499cb1963e5d047764f252c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6ede6779cd796fce24e5c76e5b43737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134dd1faa2736a9a542346642bbe44638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18225c1157973074a0b2b6506037befe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86869167ed884487b22abd6a593cf9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209850aebfbfd208d1d7204f4c6821841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c71d1f9bab74c36b0394b7d0f003642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927ecb40c1e3db406449ad40b0aee4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580a01b9d749fed8a7c9aba98a256b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ebfb4ba884e64dc7410855ee2a24c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2a25d83199758f35e7f5615c29c0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c20087c0bf4d04db101c8b504a87d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeaee5e8698784fdb5a3bf08ea08df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685789a11570352cd340c1a0bebb973149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9859dd8d545f422f5c058f8f3a0b5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1789e4d0653c09c0c4b377be4062ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2636ad28a0e6fc7731db4b62d187952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21c51972a748b5212fd74708151f2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b885fb0f019cc8bba1771de67331c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c804b0faf1bea20592ef4ea1fc83655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba8e03eb1a57de50d67504db24dc1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fcb0480400e9125282f7e9e07dbdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd58fed3c031166bc549a1a0987bad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f10033100ba1880f6756df2c2eb6bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4430b641cd865f84ef6ab77afc6ab7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530327ddcd7e5a2fb968d08fd4709c6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e777d1f0c4b88a6dd069ca31d3469e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d75734340698604ab70f9baae9f36263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0263c1b1f14fce666475fb36bcb7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92737e8ffd92bf60f5d601325d358e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bef0641b9cb2751d049731d117d7f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fc9354a5f4c6ee383682faf12363167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b831a2dc75daa4c0605e641a0077de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd6d5cd11a495bef1ad98ff58f730f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc8500a7529f2080c3f8af3b354bdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f031b89c02a5ba738e85acdc3eef971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c4b00c0a0ef0c2cae046f3449d8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5182d114c454d7d07177a4d0c676f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0695ca64a2acc6167b45caccf6006974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846778c62d3f661c521b2f40482e6ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46602c85840ffb81bf125bae48401476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08dc7d69c4fb7f5d019ea584c512e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc32c2210da947e7f3b129434da1f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabbc3f2a09adc4710b82398300d5bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1b945339b9d5c3395baa00ee45c7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80d0b579f7b012f0bf33457d80dc2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03627dc3c48e138e57bf251db777e16a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557cee40b8a3d7f9217ee6cb1f74d6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1acb449be3db03006c701719616a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60087d2177743e02693f2abe6274f3c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a4b9cece61c28a53a9a3a39899fdc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b932769202067f83f38b701c5d4c71387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ed947bec98db9ec9ba4c08f2343bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5405bcd5ee5b0bcb72584a191a56689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2488cdd9f9820aeb1bf5c3514e7c6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531af9d9710f1f9d04cc798ef3b451fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0023cfadb71268ddc01ccc899da9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85188a833da19f3bdc76e04900c08493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f9eb368701a634056a1f45d8d8e0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f4be4b5d694d9a3edc153743c33d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735f09a41a1147626c1225b486d9ff196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb3107ba3f581f14bedca8bdc7d10f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e07dea50de0a22df4271a494abf18198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20b284dd0ad89ce35044723885bf3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2146e2b34ae591b1c73266badcc550100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a2063c662fc7bef6c9f42eedc6c12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b6a8ac7bba2cb2efd592b03b2f659102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace7f20686ec02bdd1b46000c7f0c2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a757ae219eabd936fc9f33ddeb3f6c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524fd14737e09b17f58c106e8b0fcc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ab72b920cf4a32b3deef55aae92cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940da62744050856702e393b07ede29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542c75e6651165d3c7469cfca5307fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d6e85bfa4fc3cabe16f4fe2ddd779109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910a30968e45686031db0baab0e7cd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72917e2152f10cebb178236104814f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daa3e17466861b240cd4a12923e0a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce0be169769327794851a0035c7387113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c68234a67be25ef12027196d94c45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a48166877e346cec4a05876f6a788115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d080e70f8ba736caf8d6b9866a7b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564559f3202ee6ca57df590726c7d738117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bc7dc1303e87ecd2e40e80451e085118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d9e196404c56a839dfdfa8eed15ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebe6d240b795701156bce0336d6d3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ba7130cd6b499cb3c5da5d7011598121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e76c20820ffe4093e79ec4d32025c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354f1b2b677e18eb969d6e6ec073e40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b21f754d43987c5738828815d1ece124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b02b611c052a750c1b93682420137125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca892965217db4ba2ab8d5b6a952e2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478b2f18647e96ee14d0a13bda7bc19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b8ed6779d64facdc7243f71bca6d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616de31ac6c9288426013d1cccd0154129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc46c7cb3eded1ae6fdc81b9158df4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e704ddb939e7749c755dbd615d37a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6b11d2486fec6744181b75b50750f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999069cd725d81b073f9ed25a3aba29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b934bd69ec3918ce36850215a4375134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e6c621524354998aa3b3280f9c4ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e02f5ae88ad3a50e3b88a33ec0816b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbfdc86cf8698d67a404670b9f7f47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251392c6179bbd646187d8b588ba97d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11c760d9570cc5b9ba185f6e93736d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6209fcb6c6e74b9617da24202c294140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34324166291a4a171bf21e2cabcbb06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026854bb3c369547bd7701bd3447677142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4969de2e5a7c081a1992ab230c978143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea76a0ca60f75f15e0174d36d8b693144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe974ff05c65dbf463dd057e62d06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f843862c0068ea2cef275e0084518146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bf78be32819092e77413ee638e5de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11cc78f54f113eb923ba7b49afa747148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de4fa2dff981061bc69e732fce9178149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2485650fb72513aebde41685f84361150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62c80252f558843fe33b2bfe16336e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf6a03ee75624131b341092e926ee7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d3feb76c9d5547c5a418c0c06248153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e607cebd6d8177b105ac25f626a302154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00b4516851df6583a1822fcf44f586155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bee3d85cfb27a4df2f0275198efc69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b643a53ee028278c31c4e72f0448a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd83c258d2ab21b9bd4fc267715bbea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ae77d6aaafa5c73eb62914ead16e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4f491cce660c053e0265838672895160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73f4b75ebebbf0ac61dbffa32a9636161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5366c3dd5b59ae634098c778eaa9163162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385374f553cdc3fd6546aace63e47a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b52789f0922193796bca1fff081ebd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b4900991504654549d2768cb786b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392511866f65b2df2074ebdc1c6a789166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bce0ab8e60203360cbd10fc575c46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6bc898131dedcdccd166f02cd1ae9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26716c6b82fdc903899fba749cab6ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c74d473ace8d2b64d26f686fa86ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9d1b9cc7690381c97949009751c42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599b2ea4eb7d267085a3695ce9b0e0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f711f02de3123af264d720fffbf8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0c6c2b369843e754973116b3c1eba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9ad8d1f8c9775e07192b684a66e86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517380b59d049e43572db67dabf0a1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76637d6898b9e2b87264c3b371586060177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac923a065e487133428951677020558178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c154c253d2a58067ccc2e820ffa625179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a392eb1acd9b3f9a86c81a909eb04fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a178c3930af9461609b5244936b993181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010fcbb95f232ed2ffa94e8f65d85c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901790c9cbc253684e25336043b1523d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f335e107c3f27a5e89b9e1300cc37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b848c20c3d5abb09134faf6b34ce2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd777d2c573998a4852ad5ec15ff0e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e117418b7b9346c373e25ae7efb24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cf04ddcc78744958082c7a09d7819188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3f479ef2d908b33990db446fe25ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efbe39de6e28062499c841739369ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e96f7c63e226f7d670a6454b465c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6742a06a6a21f062b60e437d7001ee8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfd27dd40785f03042cb94426ddba3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6188a7f7f144e5f9bca7a1bacd776194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752263b1af0491287946623ab284220195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28942d47ba95a9d92952317547decf4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405560bf9f4278492c576b5eb26fb4f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ffeb12a1640e7b8ac8b82fcf9aa73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60fc77a852009010f923872d0cfc3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f461b362030fcbaa37cc1a316270f72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3ad251d7550a35cabe8aa1be93fd3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a2b5a2ec98c686d62578434f839f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a7ca21d758df067ff33ddfb4f301d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a755f713089c47c2012fb7eac08b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a51767e4287b7ee6dcdd1ce22e2f08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b33d2de9117d41371c21df0ec89d12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998f0b7c5acdac0dfcf099b8e012d50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657bb84eeefd129983496bf54647084208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d841d3a378e55d8a84f56df5b83046f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf82843ec54b20de765e4d7d2203c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7846fc955f11a14514fb3157122548211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5e5805e982a9422634174723ee9cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c17ee7c029233bb31c3c386909a93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c225c4f9af1ec402d62a6abd1557a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227773dc02edf5df2dbb371051ea951215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615afb1f19cefadad23f8b177ac31242216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb291013a4c965a274cf55820b0563217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd72e47c62e8156313270ce6a14e55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ecf6ca75baf516fbe08f401f997d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4b3920621984d3882b5c672ef7ed2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deb72b92ebc72b067d30877db719cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af4287c311293622ec0ca44f2e601c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fabf1387a7ceadbed3b20188d485bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b3729a0c0038acfaa529c0e52a5bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd823ec40cbf7e7c61f771ab139495225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7465d41e46814bbb1f590f61db257226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54831c545e1d8fb49ec2479abf882d0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833ef8d78d88c47d3f3a73354784490228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714f2537c26162689157fd3a91134c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803128bc4683408646ac95019e0de31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2d8721268e3d3469d5b09e73b8307231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b81789987439603b034a10dbc5e571232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c7fb768fb82386fd33671622ed2bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0da2ad134c937da492e5086d5e146f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c32a33c3f090b8b180bf0961b31fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7a1c7d43381f76b52e003444accc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8af8c74d4f2e5e2d38354eab1e972237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c621e64febbf8d0b0e90e7d4f0090238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407d9997cecd40bd245f9cb8cda5ce8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c6217f931e3812e50d93203e87b59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16683a4b65335c3b86c20a8575fe71ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55927b651a582ef623579a6b5a7bc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1c3a310c7bc207964bc4ef468681e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd19d470078f2118ef06afc4f3d5dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76eef062d9b00d09dbada7c2e4e808245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d85d7c03528a0e920916a3b2976198246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7465fdad290f2b8b57e36c1abeb9793247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863207952cff5778b5e054476dca462c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb08eed1f5951020265d108256966a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b5dc4c870b7be9d670016135747b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f64e8a8b6c68a8041841f057878ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f193b23ef979ec31b3ec625ba1ee0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6241e0c52341232c955a7f35670ce35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e893cbd4f8cdf8f4e50221e6f37b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c85db5f54e9728196012d85395420c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d166f98f1109db261dd1937fa9bb4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0e04b2fa42fa8048d6786a81d3f43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d12ea286c291696539fba6c00ea5a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a705b46b92fb108eda25d78d18c2d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f96ebd3a1f1c4b205c4ff8297989e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb03c906b9c9f6ceeb632613078cd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df081c1c592a0b176fa828d2bd01cd45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba29257f8b246592427bd974593c30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82af0a7c6b973e2bd37e805ee47428a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6101cc80c8b3c98ec95466aeab028d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055996b24fb973d38e7e48d22d14612266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e036df62512b8c5fef10938155b0f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d75e168602630d6a44d171d14e9e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b86b1d9458f55ee24895ce0eed3f99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf571117c46c48d9abeae759509ca1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cb1bfef0ccbf871e47920e837ed73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff32fbe82462d4a34d92fceaa9c06ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6b535c990f83c5bde57827d1b4fbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd2c183c9a310ff1d31309162fd007274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051f686e63699185c9545d1ce378b29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2d17b2e5973813817a3af86e99de7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9afc49bf399c4e6843a942eb313685277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765da3808136f9c85242805a594a3f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11873ed2f54fbf1d427c380f35234461279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559c7d2405b4373a34d37478995bc7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6453b7ffda8a2455fe343b6dd05345281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a1c41dfc080debebee573629ed8f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2c685a80410c92f4c57a2c7aedd83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebeb9c2fc89c9fbd9ec6837eebc2572284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec95d8a425fb0c5673b154adf04279f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f58134bfe4af32446ba96a76aa4fe6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b499e32693713964a3fab15ab192c37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a731afcfb732b98d99290f168ed52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0272240663e27a85d03990ba8ce7fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29c614e6b8745e56b329761c4a4762290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973b904a42b750d838d0e34789834b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8db410ab46660deae096a95a0f7ce4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c995782866e90f8f1d5dce7c24841f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143e03488c19c6ab16883ce65df9873294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e4fe4e7f4aede34e039bd72adb811295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67260367271f0afe7ce0ee1a9ee3c3a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31be1c8273d9f79ce6d109bcfdb6e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784f128269440d0b2e2794a8a5f32e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389fa8d67f1d4a4e2b6de0b4957f3e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45c6b4b13f5a87c2e4a0a34ede8c27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6692e3d9603bcd3c8bfce1002392987301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5c8ac88db557651379a7596be6a5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2707ae98ec4f11ad4558c354c2c1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52abb182f4466441346e77fb5f4fc62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aedad06e9eab299dc05b15d19f41d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692ddffb39da538e5d1a68cf7af9f23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dc4b08983f4888163c996cc25925e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cbe346eb89d3fe70485dfc9ebb321308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a9a5dad11c5230de4f71027eae5c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663743a76a442c0c33e7d1f3a910b483310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfceda8849b5c7386ca9d825526b3e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b505cbce88833b8729f2e5e695c29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f2bf136c5d889cac7bb473da22718313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca324d70bce2563b9074e1c91463aa7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc9c1e79d565ec4dca3adfc00e8d2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7f95dbb8b28ace07985a87ecc03a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c03e0f7d947eb382ba8e28b3f30fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f049af9fd7c6d21582e0151ae98cf3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0331eea29d771a117d2c74462a0b51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a59d6853eb9f70d1bbb79ed7c3b3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d661498c7b74df36e87e138deec735321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905480056dc241f5d400592f8921375f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c5fa3266a72318e9dad3c63a69e50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8891984062e60913ec5f3602822d8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47316407959f87f94b121bf5c0a9dec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563da5573e88dce48f6af8fbe1c2be74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15c1bcd763c69421770e3fcf7dfff2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411330ff77fcae7dfe581a362bda736328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df9251a2b18a1f09f8b4fb86620a37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451944fb2c325c333a0186d3d8307d23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42302d14bc8af9f54721f30993c11773331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bb060ca7d6a4a001f1a75b5dbe3ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a8e58ff481ba16bfd0bbf2d0d35b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccd0d53838919a3252030522e72272334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57174829344188155433e5993e010f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278bed5fcd42fe8df3c4ec33b7772ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a055e61824273322fe6be87769536b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd8bf41c23fe7c7eaeec63ba9bc431338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884117bfa80182947ce361fea42aa371339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4555fffc29e5b8386a24f4a7094e66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa48faa855ec154afd0a32c068bac38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea491858426e655d78c0db4d8aad118342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55f2c832478a6dbb10e5336848baef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2545c46965cef62e13f43977caa2cf4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3741fbd0bddeb44fba31253f3b1ea0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf504eb60ac0bc3ee24625762437c1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c756563159bae18d65cdb43e33118347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fd8780344f57f31424ecba8fb664d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8edd191064830634725d7467a789e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77079317c2a414cbc4ccb9379eff3d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdda7aae9a8cc22927826225ef22c99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173adf2f878779971990e38eab0b0575352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fb5997ca37e7f900937a3efcbb0fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805702006c7b6b9b66da61bc1997fee4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88a2ee078f2012b2569a9ea8ba82b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091484443cba5717481e4ede6bdb4339356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612df9eb84444594d3896d683cd8a212357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259c3238e6e6536e2bae89e4af71e27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292aacb6fe88527e92eebd21491f2da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087886c46215c5805b106531aa1aacf5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a74858cfe73b2783e7951e2b3b6dce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55ca68c30c5039f4cf045967371799362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870bd5307a6547060af3e7edf11ff8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265df39cb078d4c42ccdf4f864a0d93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0266ea23bb3f0f06e9674c97529e3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b3ff4f78183b0e19e14e94aff4952366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86997424199067cf12b3019a667026367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000da8e2759d2f0ac35eb53c1d105d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9d3ce38907eb1f10347a189f04966369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96868edf6a513b8c852bb4b8b3e459dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1882c1496c052c22dd15f203bf48d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465e8ef41ceb3058a005b1242403a42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cb23e06db6647ac3602f8fefcc6e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a66eb5d2e0b68d830e5cf8db709d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217635753a51a9c1cacda30940e41e55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fb2d74a99f3dcaf875e4da3eeba19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe0ce47660dee4b1545b52580b6dd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139b8e24d33e53c41181a7e41721549378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955e66e5c056f6cadd3cf44313d11181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513e8c63034ad09b5709b1aed8a20562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5a5da1b04e9b9ba51024167e0cd983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52754e080ba84e90d6d8c75ff25b694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfb99884497850fcf5a951b7e56cce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e719b860e22ffcbe16170c11015cddb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578178089e63740fadbc5731efe59e747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8298dbd86d4c32803d5b8b9f686de908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61314b70a1c41b703e804260331a29879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ccdda48f3fc8a9d4edd37af8f053410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e96fdaa38f76bba4d3bcd0e272fcc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a6028b10489d0c0b07ce8354cf58812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fc84787ed09b7a7551338185d13dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed54c8db588266d74856b01559200d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db28e9bf2219e542900cbe1911ff5d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c7876171c9aa639bcbc014c7758c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5d09a56987ee59066b0501c32392c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afa40b1a4b964560362024e3596c0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554559e6d678cdf5d0a600dc4b8196f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26cda32ef805410d8ae1e80a7a8f6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ee5ac4f03406b603096f88fc6091921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfe16305247da078bb663ca5fff6f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dee1554f4892a7fe41371e3e3838823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32074bcbb642b70c44cf211b05220e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f5cca817e4d7ac59e0401bea59f2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ba0fe91aca04e4daf7d06fa94600d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33509ffa48d9375ea75782eb9608cec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ec0270c3d05cf67b9adcf07bbc33328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd0e563f8be6d1f859eb29af8a5aeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593289572595095e4c5eab9736e01ef930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b217a1c76391df122bbd166b3bc0b1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40543ba007b3ce9d28129a6064dc9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197d465034a7e47bed6fb4774cca08633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b45546d94811508ece89ca3408a7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c223be77a7822410d6baebccfe4c9c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91175e802d8dbb1305e2bb81bfbd7f5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bfce88d5e2012c4a0951defd2b27537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a3254b49bcb3882633faaa42a74a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b85ef22fcaf3ab91d45796d5dbc6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b615a3dd673a416e7867c11e02d72fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881a261ed7d2b9da8aa773fdbecf4fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e094561b8cd115925d745a85e526b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e291ce363036778fea3ddc258a94f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bbe1ffe5d28e68134afef3a18745144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8395437d1889be2b805d45dffe7274445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62e8dc4e9d499fb9ac61136a3862fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231de0d7dacedfc3538f93b812502f2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a6a510d2bbf88deb356401846fa0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abccd9e23ab8d039049422f0e3ddce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a8c0b0896c8e004163f80a0c3329d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf592c3ab3a35329c7ddc8e94aa244db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519ad15903ac8cec2d95593f5c36f9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd86e24d664101781f8910e0841b91253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf08cc5a0b411a4e2f90491392b89e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0fcb6b661b8e5195914d98a01f8b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f969053d45223ad9b135703b80770a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46d7a5689eb27ca5a6e581397c269857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504d9f8e07432f8c7c1e2ec52e7ff2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ccfc4397e82ecd4849e220b048f9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36d43e73c5f9b3d4263cb854f8e8b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d9751462e8563963c52936491234361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf165c51fa03a6609c7d7b6275980f0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9cc072b96a6719e49b7d2cc10747a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974028404d867ad3ee32c385192c600264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83164287741433184a364c9a55ca52c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70a3099dc6e2fc9599b81901805c4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93f606c5d3348310f15558ad2f79cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec07019ccec0940ea66d699bfbfeeb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c925057303286603cb50dd672b896869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a1bdd13ad0cced45fa5b4ea9424eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e2d93a57ccde97ff32e7d4353d0da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01315bb94a874fea36fa8450f2db8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15faf8c8cba062c9a63fb1432cdc8b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97db71ac79cd7b40e8c3e442135825974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be075cc1dcfaa80d7b0eaa9c760a9ca675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c0adc653f37dced834cd5bb7ffb8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939499d7c72905bf20274ce8b01638477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e43476ac7398ee068e9893126e2da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df94bd28501509d8fd10296597835979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6ade6c63649b1927528bdf6903da680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f9366ee73fa4dc1e10b94c797ea0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee19c50b9fbbbc94197f2655c8cf0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589d708ff9482e870fcd6b149dd4f9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b3af97458eac4b104fe6a61f711e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac619fc64f3d6cd825bdd378a2dc0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7af946265383d74ef11d0005d40e0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3ba906d7771f8c7a52408987241a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3d9651d968352ec86f08c4b62395888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6ffb4d671d8caf420df21ab64940889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adb944b47d376fb36470dfcd33e18b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f956d14ea6a9ebcab35258f2bfc9d0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6320c21528ae8b0aa741019f282b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e75739f7739805afb628dfba3119293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b5a64da13ffa867a7740b7330d71094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914185f244af5a391d65fbd0511c1f2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08f9bdeded7748560e3d91e5c146bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae747915f07f14cbcee356835ded782f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db58973d62662ec3e4b333c531b6ecc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08a346805d1894356fb6896b96dc2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4c1114c293eecfa29a63126e537e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384868501e03ae49864e09375f65a64d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb7c18168c91fd13281688a47ebceb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef87c7bd96da0f69a1151a72ec89e07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041942c2c59e3604f931e136f37653aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab172e9b607038fdcbaaad37b0fee0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7af58dea520a4a010c601bd7f597e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917d553b977622ef1c3b9eaa2bd9b64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e542976178fb31e306840d7d826387108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbc19d9aa57942f57f0dda9ce31646109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af04d8928f376fe04d1bcba9b6fd6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d476b3805d795a06bdbdd80992c70d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4c2815082f5ff9322a0a3c04ab463112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b054ed12f91ea062501d9270f7192b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2b5e41f89498c5a6a46ca3bd2a58a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833652f3d145213c713c65129672fa44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8c11754cd27998324f493fced4ea1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39a71cfb6f7eb16d53aa3daee5bbf5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d360f7db537854adc664f2fc7ceec1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3c692c425d62cf485f994777e642a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf2e49f8b98ae2e65d1d3015806736120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70803c93057403dbea16b20450509f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a973b3edc26e0503c0dc3814aa0639e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e5bcda065b4d02aa4ef17dd25a5c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf1aee9eaf0e5179b12cd25e4e2f05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c9172fce66b59c0a3b700246bde26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a65c7a54333bbbd73f13980ac4ce81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169d5463d272a2809e694f50de15a3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086a99fcb6216610deb622a6e99db72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e64924da523e0e05693c31975cbdb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089065121ed3fb25d06ba7a97195c1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5625855ff52b5577c5614f80ac36a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129f36367db60c7c743b1ac1d05affa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617e07534823f4150fc3b40b835581f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d9471e04f9f458ac21975164a4bce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a1695fa8d35d4d26ff7fa0dc81f56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d9d0061cedddc77472ce7f16182a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62141e6c7b469e5c5ee9c1d89b29435137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ccf5710d31f9c9786410f283aa633138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de6503260aa8b9559bfe3b1742efa3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd71c0582a0ac1e4cb6106fdc5e0604140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68db40c1938bf42c158bd0176ac7705141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2702922aa2dcb8c548f18a353fa4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bc14ed4568065270bb17aea6c77bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca4ba10f4aec38bf5bb9bb42640411144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5124dd848be85158fad3474ecce48f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375d192af003c445a45553895dea389146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acef822fbdee17114fa353bf54e1a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16a87506e877d978e0d7eb6966f1a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23656e528021c8da2f9d6546a325919b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeff2480cdf6c17f0169fb85475b6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370be113d39c0a138ddf0aac8f60acc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69d5fe2cf98935a917809297bff4b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3cdd324727e4c8700418815694bc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460d4328e7090ec6643514d83a2fa28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4064901b56286574011ef0952b1aeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a6e7953e10c38b7fadfe346b906d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74c54fef78125fa0752c3db0f221ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c3327c12f85183c3571883dda0048158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bc7786b0287f5f2d01a80cb4f3fba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6dd7d0e70562e28031e9573031e9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23504082a003a215d5d5bbe2531ddf5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec995bce79d9175f84348bfca134f522162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b572656cc085ecff85facf0058aa637163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bfc5f55121901783af960831edf59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c302570abd4642fa536c2f593f436165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85420e43c3f59e0295808020dd70ba9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21029645b6fd494e499b98d775a4369c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d47fdb53abfb2b02d6e22a108cf82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb461f6f91afb3936355e2bdd1e176169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883e38094508fdf7167543f059669e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26f6ad4750e51223b1cb3cc8e43e3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1090127d3fa05cba0d798fac0972b57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e157be9400b58f39b9730580dfd55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873432600cc826f13b1be2e8c3fef961174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f9d762490532157d080c88226a973175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5f23b6c2cf51fc8859ec00eec7652176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccbf04efb8393a3198c871b7c285b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae5dcf502fb16004f6de4dc5dc3b67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2acef879e4cf44b48f724200d2e797179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce90202f61c2f04479a71b55724bcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8491ca1287ee6d8ce00ecc9bbaecb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bf30ddeb4e11a3032b8126e00d149182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d95a8be4b45078c46809f5b472e73b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d947ea5b7fdfff6efdc23f6e3a7e2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324675197d2fb7a7ce060b737116a23e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c214338266774afdea930483ca5fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb9a9c1df3ff5242951ffbfd9fb238187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdd9c642997b849c33249cfa27302c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b81293f89e5bc25139e2439a2e14b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595026068c1aa85faf933988ab6cad4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01bf06f86ffc32c1bfe120ebc20b93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a735252e6f0ea034a5d53d841b267c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53515bb670efe4b9ef056ae3fec8b060193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697dc134aa7ba89a5719e29412d7ed4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94078a31d8a8dc7b5218d3be21152f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede92168b3959bd46bd1bc18b036c70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751912f89db2996dffea269817cf27dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4016a95c679a82db3e4b0c387688c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542d4b56f916fb121343906bdbbd7f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9902361dd3d70e0089ace18ea7772b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bc90c591bd6c901286294c68415b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb533a8485e40cf6933a46ac12b46cc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767ad3900f1e5fd95f80760f7b06af1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3114e8ed5c9045d064d625c2fe44d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72a170db4725400d71339bcfdb0ad5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adfbdb25bfd2dfe4654985a19bd624206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dde9fa1640ca6c6b5a64a53e415790207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fe3c6eafad547c13bd7a75398817e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9608a385de1706702f17cc14d3154cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c48680ee7263eccc098b2c21a7c597210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56839c7415484d46a7bf11c3168192f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b30b81e6040c2beb414b9690e77de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147728fe059972ccbcd795dace5625f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1b11f2f839dda3ac9a407bdf30d6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2d66fc36391e34cfeb2d0b10e7b71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4990b2e941d0a0f57244ee0eaa8827c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b9195838a116484724ab8197de3df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57017abfc4a93a1c22a6d3ff1ff296218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae782201eddf56fcfe2bbf133b3c7fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0abe38e0f7e1ca2726cad86ff65073220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142fc220bbe19a62d144b6e0573a3aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e58e8291ae7cc864ab0ec0808f403c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee7f366eb0b305c7a013deaaffe3cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0800f288e27190bf4579296c0a0e9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25898649fb955b321c432827e08e3c24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9619485c7199232f91cc5bf052c315226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec10c08fb9d7530f863de88d3aedac4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10ddc203e886eef16b87521a54bc58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de037cf3b225fe6a3049e8d0da13e294229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdce757962cbf172d2bbec091693a26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102f7e522d6f0da57c6fb9dbe3ff732231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46020607a8cc111c0b017314e723e181232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa11da293b9e2658e62c308b7fda5aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafec35c6a40e453320dabacad4b000234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81fe2554d27e68707f4d7cfb27db5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930b74a2872b35bd4a264ef003775fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab33291ad32c6e7a7152ec7567e302237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a4962e1c83650c31710f0c92ab84f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23e9524703efdfee9ef48f4d34bf24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0708393e4239a03317448d4519251cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87cf1e0577223329de0a297708b262241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63009cc16a57ff15b73ab97273def2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf5886c8c38932617c86b9173dde05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba11ec6a3b8ea503cabf406a40942e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085568ec62df272e81f89b0ed12af4b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a10e134ce58ce21a509c7c10e1f9c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d79e597fbc325c74161c4a78108bc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313e4cb080116a8959f294efd223cb8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3409e7fbb88d506c8c26fcce34f82d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558667e2af10ab131d42f90481006d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b9588737c73fe6a8b55fcba088ba3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ac4d4a7e21854946045cc105ce853252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67de0018e075e2d51110b620dd4494a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3243afb88dbd134455fd811fd000e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be459c90ab4092596f2a8986a07436255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a087491ccc6c574bf6faa4f8ebccd9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b242f3a6b4a15bfd1f6b2cbd6225a4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fb7caeaba67b4b814b506ab2a7c04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec687c5999032c3a38b24b42f8e4e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a36ed71b233c3b7638056eb3b9a201260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb822fae765bce8969d40a43d19cdb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946488449ca33302de5bd44ffc1f4ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e20b33c4000435aea29ff7d30d05e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476efbbb7ad3b375cf9122c85d4f22f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a633b1c720879b21bf515f9a50290265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dfc24c0404cbc0eda0176ee771258266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc740de739582b3b1d5fd6bab8d57a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5592d5abfe7b04b86ac6738c8526d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0349c9031f5c4a18f6a38bc1303478269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d55d6cc5f6eea27f67cc778084f59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d822dd117932f5c3414a001c80384271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c36a25dda5ff7e119a54bf775b81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f472cea8b20bb1ab4ba473d27d7adb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1a7e3e3269d2462326a8f1cc7ef6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc3531c71f36c30c803c722ae8c9b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b809144ef18cc9d5504234803f494fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a139c06fbf23ff6fc4bd1d3dc1d9eed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fab3d34dad2419e07f1410d726ac0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626197ea075823cce7ef2fdc5ae79657279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186976933685a00ae2789bbfe56bac8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf664ee04b364bd409b017fc60cad9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab097496a5e55fda23b8f63cda47c05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c3137219c7cd3703170b763cd638f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b45a5fced55e1163fafdf96a2d2446284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df8a6552fd94f7e3f3423ef5aab386285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9b9c1f7f3c7665fc2c980cc2de6ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872f5c043a6a340f44de6c36bb01993287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a62021e666e68bfad35e6cd29c3eda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73d30507c1e82c28cb97be97fbf91d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234279dd10ff75f697ba64d914ddfe2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deeb468b55684147c3afdc55b6fb638291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46786491e9b27b5dadbbf7e0a0b540c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefa67c8bb4cf4d573189e0968b1343293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc902ce6c8139bee9c0b95670e1dd30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3399161ccfe6e408caaa59ec794ea4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccefb71719855bee60e359adb84a133296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeb5949b85d7cda14af303810b0e72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9400ef803a0b4ce35d548984663a87b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0598d1610d3f1835e1833a6594fea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1b3509c472109b6674a3d3c803ed3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3730f0c9f8f2b62dc48bdec33ebc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608342bff9a65ccdc7073e4092da21df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52d1c9019ca2af216de2d1b9a78fb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98c1f78d7fa061c0b91b286d5a5524304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e903833ad34c1845dfd3e166569da1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ba1570838d37c43bf85884cfab52e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627faf80ade7450f19cef8678c3a7cc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ab6ffc35475ca6491fc0078277b4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadd892422579537e76fa4e52ae166a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6df206405eea928897ca67c2af4d1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca72e403111ecf87a1bd5b9d3c080a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c2b2c878fc3c2d3e5f39b74e84c95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb063e1eb66d5d562480d0726c7f04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc12d7188764ebc0c2567feefcee11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8257913b5a043f06d5fa247926ffc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700c26ecfb8a1a4c85c130c09ab075e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b500181959613fd0ceffeedd86acd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da3502df876d93d18cae3d829467fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526c0f4178f436914508b83b40e2945319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b84f715bc0acf86e585586a6e7ea1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99027b99ac1deaba09a189e29cbcfda5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135113d21146ca2d2997cc7ac61c16af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196f31c3f009cea19ceb80ad2bf786b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488b0d35165b4d766308839d4fdc53d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a612bce73444bb2a8738797eedcf9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227989b1ae56abb7125f8b5af53b84db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3f2bd68763cb13ada23e57281994f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401714af116125738026efacf660fef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02439cfd22dfcb034df0741a165dc7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95e82b81eac9d5bcff4833c8fde3ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66135cca230e8282fc3deb747fcbc2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398336f0af5047d37e17765321b7f375332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1edfb9269f3ad5c8e665ab2413279333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc4d995fe6333ea0ebe1128741a3b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e4552c1779be015c91e5b8a49d3a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d86339b5fd53e4794427f63942ba38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d26b845bba90dc0e2dbd859559ffc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e995c709f3005a30780da2f7f68150338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e50915908606e1c9195f1c5f1d302a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdc65c630d11795064386b24fd6446340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea181e1f9f4d8a93c391ef1d994b9558341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416d6933b71bc1b5ba876e1a8145db9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6564b841c2a460c81fedefcf7cb50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a5b2965fbe25db7b28787b9ea9d97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fb11b5b6301f902871b2bcd197ab8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d88f95088730fb4f2cfd4c856b7b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52dd793116953e65404cdc6d794fad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80796d3b12a2d4520583f76b5c9ef0d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f826822b741aa8bd5a1cc4cb10b04a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10edf616eb1ea557f6e4bdc24f7bc6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad288e4f538dd7d5120be0b525b620351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a1508f13a106af8ec71c8dc7e02cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55c19762f42c55dcd74e2a2eff6240353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cc7269f4898fe111f0f34e6e1c8fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc81fd7c76ef4d901f5609143519b65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffea7ee366798701d56e5a92c1510a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d0bc9dbd721ca76c3efcc49c88da9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a246fe76e63765e7ee2b039d4a216358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caf0e12e77d3fc30b97c2e0100ec37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc6e21390b2a3fedea0e2822e0536a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47422d3c7509f23d9f430167bb27224f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b16fa8bc4025235674f4ce5e5a793362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6b83a0f16603508c46b3d3622111c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839b51fb4964d1097051b7440bc1f9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb380b7ac3b75c2645167cec085318cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682ce2b60944442530b8de793ae7564366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79d27a81da5561a64edffbfb4f3eae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f345bed5771c4ce8f84d491db502344368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c8f2ae19cde5dcc0da78bf90d7b32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbf03730e9ba7f4bc2b88965b3f41c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa386877b13715233898f1cd7488a1ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467241c7f10153f62ad6e45c24b10aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd4859f3ae0b199630d2c701b09692373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261abb69c5599023e40f8573cd1f1648374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bc674221b36755f6e6b7e06afe800375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c704fee015a5e30606ea4367a1adc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50d7a9715af4f83656f134c516c9bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55de142da7482af05dc70d065cd248378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>