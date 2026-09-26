--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea037cca4f222cd43a34011bfdacf8661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a4acd24c836fcd08eef1d0429ff9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96537bfb4a5b10e72a13d5ba57ffeabe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adc6386b831128025275ca519adcb44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71819be1c041d602bb57fe34bbc83f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd336848780881c2ec952d2849d7156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf2454714d71f82f48120fdce4df267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1693eb71386edb0b10a926d4b5e3de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8004c462bbb3a4b02cad173b4ed8ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb747798d3d500c40bd33489b673de0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fc04db8549e18aaa504e619aac4fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21973c868d4619b911583960a4e944f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066ab9e2d7670a0c2e396b91f7c797913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4b3abd6cf0868940edc850dae5b8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d133912c9d9ba8a6e18e64869faae7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e6843c9f7d1583b5b7f0ed21634d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f098539cdd3a1901b8df5d35e98d0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa63651b0fbfc12d7e89d3efc6555118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ad2fdb364ff7d8312dd784ba9599519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f289500b1aa738a4135d20c789b8f5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20194ecc0b50dbe3b8e6bcd2e51fa421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91576b4702d59c2bbc84128e82b5363922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014d803d754c89a9c64d1c67345679b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e047b548c3c38b45991117459e1e3cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5628759f92cbda6133d72eb567db425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b39bbbfcc27b05e8a815b22bc79c7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bb8df3289afe460aba85f4565f82027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b27dd285c6f6fb400f90db689a1ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77193d2dde6c6dfeb47e9b92244bc68e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0411c4ea3c3637c2aeea552554aad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871c5ea89cd14b19b98d9ac40dbe2f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84848443be684507439b3ed0976519d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077ebfa4e7f7c91019c3481a13bf88a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0da0bc3110a2781004ce215261c0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca10936cb09de88ab45f053a576aa435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d271f3e46e8328a5afb63d8ecabed436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aee991cbd1673b28274dd9c0e8ff7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc2da5175e7dc5b9b348c1d0099c7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b945b28400bf1fc3d5e93145e6c882239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56635249a8621427138e4bd735357e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae48cdbbd11bba70a41b11bdfc090541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3412e47e726fc91dc341483010766a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add992f6e0fa6dcbbba61b31a8e3440443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca4a21754293d693c117ac361ee33644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3435be5fd8a1fd00a1ae7ce606a49a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f32ecd7aa7d2a741ce9bad7faa4d7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9f3f98e7cd9a4bb0e42602541f08947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55256bf6f310573abe26586d2740801448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1e19f0c2eefd913504b81f6e7285949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150290625faefec4affaf6c3b08fac0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eae6af0024d28ceb104dbe2e1e32a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7af301a6f213718e180a2f63aa84ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c5b9ca39ca8a2bb5ac48df2014c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0e487201adc661e263c3c0462be2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685d2acc243a71d055388a050afb17055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34876693e7f6af38e2deee38515ba456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580f8de399092c9d388a3ee143851757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622167eab4a20781a4ca036c52bc3c6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7d1f53d8bb8793d857759cb018cc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92aba6ba87ca1f5a1a8e7bef72775f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe1453ca116e80c01d812ac798126261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3d32619e931d61a6a3cf048f3ebc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5533ebb0e4e2112cd371c9a1834ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d120d4e541bc41cede4cadca5b8c6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14985b3a452959a36d489cb50b2187e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90af2f8ca5d57ddef978adcb8ff60066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efd15c5c4d00959f451863566ee97667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb78af34cbf408aad326e5c123bd3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3ad5db2bdf90c93d6cc90bcd7b21369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c6ebc33a151c01706337c03f19e6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226d2d6715a0b9f43db78ac210f6e3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb25a7f07c1491ea41f36e3524164772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba846e4286a58bc945116c01ebe60c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40151dbc4ce619f839016acec7c6269774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862b9f7cb8c5f323462ee015e1bec8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3e2016be0fafef91b88b0450c62b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91070937871a5a53d89d767fabf805a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be12579c90a272d64432e26a90365d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b25e67f7ef02b985c3ee340c36f40d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dba77077a60f2ac3eab400e8f52c0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a172134c949aac78b28f93e4e3c0df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af407311582494295ba0bc05b5ddd0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac534324baed7eff04ffbae7fed93583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104b79eb20d96e79ca2d7c498fac70b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d74205461c1cf0578eef61b3ca10385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10082cb2959d992a48e289fb956d580986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa7009c8bee5668c35b0fbe65a65a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22559acf037eadfb7729a1c869fc735888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4d9edf9ec8f33e02fa4fa1486a1dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6304c44469616b4b17408c5d2aa4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720701972269ca31a29ef9b5ff277ed191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e888cf06a42235268e45962e04658592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10ed402fc8b0d0227564c66fc6758a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c65d05a37f85d8a22858930bfd48094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee223efba90a703612a879f6280acd6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153281867885e7b3d445bd514d2b2b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28407c5fb0fc84d6c2538a46683f6e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5cd9bc1c287f5f9671cbf9df8987098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737547251f4857626e10af3ca2281a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b676ab678ca1ad215a39fb978e3da86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194095004af967374d7fe582c603d2c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b23460ad2c0258561e8d7d167d668102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46303ad6e49133612bc9991619a9c9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a7c92226f642da42926c5f6d6aa5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031615b8f173e14469d7721a6eb1c96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9221ba841c019bdfa6715401cc9fa6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae396800ed72eec52a40867c8aa4e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d69cedce7b88f55583bd609d01f42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95f5fd77b8b6255e2d9cb84c5a3b15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87e7824898771bd0fade704d64b8a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22524ec798c29e6f57b7e9d42c80b25c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ceb6d58285df588898c14920f02f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788c5b590a6297cdb98a5210fe3b31d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bac96db011b95e6225bbee97d959e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222d1e90c1181030d6953843f869f23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da0db4fd84c7f8e2b845f8b5f77ea6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db5375e1f2300eb35bed5c01c454e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecf317deea8482a45a322cf36bef49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c79689b917a87397b3e70f572b389119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5fb42ee184967ef22baf61e2b6662120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71b4e5579a12f5b73677736c1b4ab4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2570f1d850f52dc34b16309e42d49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912c79fb6d8c83b02b4390918b1f76c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa38ec19a25dcbdaa1b5d8a48aca6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84281879ebd3d07e88d7e38e2e5330125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfc1fa542ae5fb145696d356fb7d8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada43e5fd71433cf64fa3f4ef7c67329127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b4d8b7573c5a275e44b179ea02b0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750de26c82ecc3f5a8680ae2577b5ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadd1fd6b7c1f2a850be0be34305e71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efe55262b871244866292a24016421131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d5f55790e741c1dc2c3b59cfe09bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b983377503d0c93eb0e0f5ea0f22f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce39d5e34db64ba55dd7c0359f5cd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc494d61b3d4906b7e25f5fe7110cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64845111873dbaccd1bcf243594e9600136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d92cc6045edc75c10fc7328597eee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cfbac54d785496882b451d253d2a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066071988426a4d8ada19518d08d3870139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9363f91fc0449eecd875db1e3085a31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efa5a0eeb6fc9abcf0c338ab87f6e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446cf959dc79dc937774f96c0238b09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa43617b86e0fe35bf9d8ecaa4ec78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cf73a2e097b127a0bc1a4e2966f6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9e094761cce761bebd25bbe2eeb9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268456f4ea671c9471d759d204bf1e40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a53b7d1f08613432b2fde419ad916e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907948b03416798c2176f07267e26ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6bdcae65bae6718478b4bea4c9df8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746c27cb5bd973a731a5e4c2cc5e931150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a85183c2cd599a5dc165074ebe33f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f55caf718b2a976b1aa1ef0202d663152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564993b604e969d3f491be26695e5cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18045b8098395380e35281ec29c764154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67523de37e8768eac962f21d3beffd8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaff60eda2a4230b1bec86a528bdad8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fb90ae67554515079e51032fbf718157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ad163dc7fc51a30af369d5b22b2b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80432a0c1486b03d1bc5ec1f47f5de46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155fb060227bbc2810d5aa7abbf5d0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27611a4cefda7ebd928b0bf3bf1dbfc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f3a06a61dc802c39a0dda61a7c2c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d60cdeaccea1fe3ea35db811764029163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b8acd80e46ca03e205cf75110e69d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505b66d700570bf7447c50f8b49fefd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653e83423b4a43a61e5b6df5bae3d6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046e5674562e36a1c6005ea6d8a9a83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0daaf1f2185fa6deb3a3cb19d14e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a869041b489cd42a49e49175cbe4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ce1b8cc906ebe997f7b5f7c5938f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff3a727ddccedfb28a4480081f58ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff41ad637abf5390cfc41641e59053172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbd2e963182ba9b15f2c5fa420feeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b6f4da42ba0b5c708a2c6db1f3e60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233f1b88e9e3826a174c448aed50d6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981dc4c54820bd5c74fcda11c9be3df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d64e170734c3c76dabbfe27098113177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c34c6ed50b7dc18f5384e5be043c1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222f49b0799111f486351f9241f282a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9be5d7915de5d4c045492dc34abf52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2e2f4a1525b3eb3deccdf7fcca857181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739e478387280be26b4bcb76b822b6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b854b8830e9c80a9115a825587dc7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493af038934376925f1bc67c672d055184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aaaac143764e58ac85c460fd955fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dca9b39a48df247b189a7b031400e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f9047ed82a7222dc645bbd21ef6e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e59c2aa79dca927517ededc1b17b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ff4c2d1a0d6f36d63c3e2e280d91f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa1528cd7c61a6267588f7f36dcff4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26bf5eb4efb77beccb2daaafeaa8a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5f9e38c69d3fd04309a88e071f7be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936bd894a15ff5ed66083d54146a318193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5023869edd7d183f8249f0e8aaef5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9637b096ba7d9ec3dff6fa99c6cf52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa3c1e937118546b59a6d5b5fffad9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871f9d74bde4d042d1fe3f1f43be723197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3afc8795dd75a631eb8036967d197198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704e9a62e47843b37fb29a9490abf19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaefa21512f7a16710901795671647200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81015ae00631a586ddc068e79cecc1d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd00f9afb8bdaf228244d45cc16ff2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e3bff7c273bd641ee7a52ccdb78e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056448b200647066e25ef227ad9f40c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe52c5cd9bbfabfd81c7cfe1b550369205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8da98a23fe578121a83fe0c4119750206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae04f3a6cbd72d6392410069f937f38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b77388fc845bf0b87694ee3ad6f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44276e341734429f8c940b8db477ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33863e3946cd27a2f3fece156cb1ec61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3df31ad9e4cf6422f4d287db3076b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ccab1212db44f1d2ab487a392ffb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661859d0ae2426d812b19590f8b862ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e15f48e380ae25a827e3e833762a3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a73120bc44a8aa1de07e3a5b670e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d5820814cc67db6f73cd9a452042e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73093cdc9ef066100b62e1e85bb5b146217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e94be1352e915883b089acace8f09d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b212dda31869efd0691428d91a383219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cce12eb2fc7e986835b143aca51ca9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494096f218e52aa68d7bab64622ce85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedcb31676de69b1e5aee3dfb0ff44d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab74f12b05ae0db4a36cfa98400be8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab22466cbad11c7cd6976f72733b86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9021fa0fade028a7abc02834d1d08d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c2a60cd97586215d3dbbbfdb3da8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac13228a8f770ebf201e730fecdb8a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be48ff21781c9c948474cf23ecab064228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9805300f5e5ed5eccb624aee904df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927a28459c8a79dab4d5fbfc9635097230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c091662ca2c3588825050ab73d7e12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163b6a8d7153816c4487cd0c0b1bd6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acdc4c714959a76ac548188f39e8e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fed90405e5058ee7710191e576129234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad1b6ef6be9eaa14fc3b5bf9b23ae4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0783ca8aeda9524a47eda0cb810ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3028fd1b8272be1138150094562d9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c522104a74bfda479b9e83be2941ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a14187a38058bc399339f7807ee954239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc97207129b33ba705f397fb6889a0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5ffba92809180eff151736e8b18e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab441d07676dad4f34b0a8f8af9a34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac5ebae027dfa314fa39177d660744243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0048d74f91e62fa4d1b0ad929c6017c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f20666accd4563f7c6bc9a06071548245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d995363dae98636b1236a14b763f34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1f293273d67490e09b0e4811b337a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562a3388f9870014ae6b888b5f5bff5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4030b0a89483fd6e01d3f3cdf174ce6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f175a66511197df8fd6faaeb9441c99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599707e854ad9e471122765ef45c812251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85904a2dc09901bedcb11726c7d16e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b752b547e43d2ce4ce80b8f7413e8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec36ee14a5be65fe3b11c344b4da5d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093807521615dc36cb442bc1ecac0d37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f805e1ea6f18541a9464d314ff96eeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f19815310065b42ee3d86ebd4cd615257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b9e16895d2dce1cff88ad41ebbfd8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9541a34c4668b88f5976076b6faa0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8675f7387db74e709ed561c973ec0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e46db0ac5d3d95dddb2f7c2033fbf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d31b51fc98b6eaf627c4bf4893ff4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe62bdc3f718464ff8f7934c4bce7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c4f20742f8cd93b4a70b29263bfd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072725a9e66bd26203b798c6b01fc33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455eb89d055fce1f1ecaf17a3a792ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335a3df4f7e23b8eadbc0d99f52b1d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaf0e1a93ecaeb0c95963274fc76e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f61022bfd30c069d1430ba47f90c39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3c366bcceffa5afff95e0ccb5e5ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0544e422ea9f4fc2ec07fb8558d5ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1b1a20ac31f4e1510314176ae1a7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d7d6c0731597ceee727f2165d906c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb838da92d57d9e8963e0fd8845ddf3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da93300a12907247bb14c9e78008de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96b436950cf9d4a6db63654c1ad851276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5e54f20dbc429fed822aa72629b78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa5647b62e849690f2dd65c965f148278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c2f20a2c350f06c349ca712cd1d16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7613b49fce569c233c1f5d11d89524e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38036c755de219d615e3694b79f5c04e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb8fda4f4af66aba7dcece8684fa76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94806dc98e574687710a22e7fd66bdc4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9050f2260f96f630006d3af34e756bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25c08a7e2e89f76ea1997c67b75db7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd020bf7c150f91b26913f95c0ab1982286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a1c77b39cf3840151a859208ccbea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dab6d8194e0f6f9d8d1e2680c9c26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496263c1b6435f1696aedbb44a5d6e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d495ce367db95a01b5f393c9a69f79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513f89333758d808e6a8c3de16eacb8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff9058aaebddf0df26ca029b1bde7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5659ad2c80692b410515747e4a2fce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a135c714e0953170e16d514fe3967294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b738b812dadf9a3a5ec7b6707a2a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15887139098cc51c090e6f1ff77e0822296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896237286569009653f71cfad0bc8f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff6dba31dd3f5ca5725d3dbee1414b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40318a227b47e226297f076875c2ee9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45b9a6c68def8cfd61153666ff91d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fcd5a59766ad007fa9079e21ff397301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69d41794a400c2bfd4e1666ea96274302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd925f95abb2e770bed512e9ddccb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a3a3f5546b177a5ac1d57153f1885304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c963dba0acee5fafc486a58008c7e6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f740c90a9f8aec68a6b88f16dd990b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359b943d6bedef65823ba1c749d5908307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49e34f2c75e532de24248199191227308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56cd681787521a981cd811293cd1d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7317fadbebd51eb82bd37a66673b21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754209c52505de1e7bf2cfc94a0dff1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daac98720a86f3fdbe428f1ec06708a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe26de1c081ce33fa0130b1943ccd61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5a1017e283316559ea3c437e9d618314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f9c2037a5095f452b007f80718de9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c1f05556da15193d9fc0eb73af386316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ee2debcc518ae47aedf2ded5a9972317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e3a05aa95d3a3ecf4f565cfdee81d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1b274c0c93aecf7ad8b1ac1c0a782319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6decb46d27ae8f2e33c57a21b5fa59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c7012cac06e7836896e260cf61a2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bc81ed3f058c841e19708a8f2b084322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a229ad3c37c8ab67c5e5a55dd88a1a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f442bbabeae5b52a62feac7b069f74e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bb4fe4483aa27db6d427b0768ad28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37338f40ef1cb8bb8a39f0cde1e408c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117609ddfb0a8780c9d8c530930df51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0e939b25ebf8b5208f7d6474cded0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df7d1a1ea5e7e3d8c90bd16bcf3084329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f36967c78123d6981a33bdf838be9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0163955fdbc59361fc1b27d2dc04258331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d7f43d75145799bfcbaa41e952b42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575c98b49005e46db126e85352154af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce87900445e23d104b0889dc43e9af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a787d17679a1f66afbd3726f9b10c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f618df359fd9a62902918c6fd65af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9449939d63d080a53be24be0dcda8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c30fc0d5e59b272ec4b1b9aaf8d94e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c78785cbb8734902b16d017de8b12f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e254d0316ed707586a3471d1a6e5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616916c66e9e6d225ebcb3723362a17341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d6fd16e052c09a2174900502ab08a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64636a4a512cd4d9e6d6e26a21a12d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76b1c7de49538d1fc4622b3da496dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347894e055333e34ccc2e70eba86f89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35832a14f3653a42fdc549ad802ad45c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a2422915ae931fe84562a0f70f540347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899cf73bc347f7be2baba451dda7ced348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc7f220da3074061e159277d92d89d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60231d9490efcb357782400b28bf9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2b7684502be3ee091e6c79fa2bb9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c3d6260d8546d577ffa25f6869c11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6e94d902bbde78d70041a507380b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b16d6991fe911ce906a179f5db0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472b42756d61c4c58988d1b205b53c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0adbf79ae8ad5dccf09952aa59fd80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402687ef73f365cd8f6f5970eabffdf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401e4ddbcf5baf4aac03bad199ed60b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04256ecbec8bcd0909db2bba1382d95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0335b94b31c370203c3991ccff7bbd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdc48e026ecb00fb582fa8e89a434d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d62a10369443a9db8bec37957ed893362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e7ea5838eb5a602782391e815a3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e204701065c137df32ba213916f4b93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771d20677b8504e5fdb0729d77364b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba999a6ec2c2364011844ec3a26f3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26c678ed23b16682271530033c0afe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454a4da2a8a7a63e742e1ed3ab2b6fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade0b72761d791252b957a76b63a4c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d064d69f9f803b6ac996a17d29f63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157281047747211fc5043dcb8d949b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0ffbfcc7d990d8c32b2689ba0a860372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c30d964ed10fdef725d7424aa9212373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5c7a33186a5b59d48d0070e4a0cc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78bbfd30e1a34d0a9138be9c94854a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a640fe4cf70c5de87a211419bd98e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb307f1f3db6f433cbb754ef6a21a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090c87d61a68ca8a68dcab687e71ef0378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6da50b09183f3d32e0d3fe1579f931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8a250fcf8ecaf71a43c6d95c734342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79ecce82a501437994bbdde970fabd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fcccb5ca01a5802b2fe57b3f4740f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d027e5a9050ca47b442a1e4f02b9ed15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3f04d97aae651737998a61c83b4816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc584671ef0bd1dda4adf064ed2576b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983bb8922bebef84d72dcd9eb453a8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ca6b2377340899ae573cfb145cf3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a68a4ecb84f4379db4ccb9e60efcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f29475511575b45f5d84ae6130ee811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf17463fb111ff71426eb8e25d5d1ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61c3d01a90ad5f1c253063491868ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5a76d4ed92d25447bacde8a2240f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c776fd49ac1a72ca4e7eb2ccd80c77d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b83835994df1b5aa27663fec6cee816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6bb2ba1b0b346c5dc29ee612d3ea517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07620f6515255ab748f3f0fb71a11ff618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a315b67225fc08cd56413e6457b98519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea4c47a1e9465bc1fa179ce2161f9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36bac7b05e5e4be1019b975e97de3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd60059c3b98193ab8d46d0b9e514f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb976581e4b893e6d72c59351e6177c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206d048e69f79da597bff1fa5caf35a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414327dcfd120d78c30df83d677c40df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed694a94463381dd174ef05191af9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356f892782e2b21fba276591663df0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b0b4c7e6c1afda69c20e9f911781128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050e6e09e5c76762a059e0612a13a7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0480d755cbe9a0c4a03bf4596abd51c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37879999987590858e35c4189b44e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476dbc54c756680b5b2894bc9c0543b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0f08833982b95ad58cc94f8318dbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd048f15eb7a73466eaf4b6b0826c5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21128d5d0d2c6e77c7aea47bd2d6ec8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15a40cc6feed15aca5cffee1718da336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ff99c217fcb3484d5dd692c590f0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753bd339f7a685838b9b19323a8545238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ef31ed2a846fe236dac137fb77ea039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24427a1cc34fb713d76a5f614911f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd48b0c5d68fc3abadb5e1fb912ad141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a01c9df972b76cc774f52da4feaf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526d7ab5aec2f49ff98276b4a3ee30343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4232945db87eadfdeec25cef39ad244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e10af18b9b7385c5bfbeefb51e63c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdd49debbb65281b5aa4509086403f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e9bf48b7dc861a8591a4076d90be847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318bddbef646f170659fa4d0a7cc2c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae51c7302c6ec61f381c01559f0dd1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fa4a3b00d92c261aa206c9978c89a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbfbd806d46adac991cd703efc6a4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffa086aacc27e0a2ed313ac738cbe952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53f6b15bf87ea97bb92ea3b8a9745253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a1caf19221da541230224adfc798e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01132607014d382174d9aec1305a12d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be66bd7d29ad718e3387bb17b2f0b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de317378f017565be648b2cac31695b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5e266994faa157671521eeecb198d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59225058a744b290f5725e1d00f134059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7fa2a7f5521968f34042d6ddee30f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba496e986a004ffc05d67465ad9720061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65ea870ed7ed490006c74a0f9650a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902e223f27371173ac744ed902ac31163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba3cf201a4c4ed25352bc752252fd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5d16f78b411484dcae89ed25d7e1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e609a4ff9a215f61acd1f07796109cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c590786a20e7d5dafcc0bfaaf642cc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba099d552af661abafa405dcc03584268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7a7893a5904876675d0b325b6ce2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57edeba07bc55f7f350e25a9bb42c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611c957fbb3c5d31d80ccd1ce2875b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f5753999e2ee33bae676f11f8166872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee0398c7e75b998cc4ab7782d7dd9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559c10cdd0fac6b119aff84e4cf89f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4ca1dd5f192273648a8fdd502814675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca99daa73dba58bdebdf2d8ce4e866176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01dde0c45738b1c0305f92f084dfc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06df0923877f84b4575edb77338188878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d23565fd61ce12555f7e08dc81d88379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c4e592da337120795892bfcb5de0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965e6c09acab36d8c2d76608fbc229f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c6838708f8bc6d9fa46227c920a4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b6cab50c8cd2b6516f7fd7cdb0ed783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8956e4c08e5feccbad5b2977ca9f3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff511ea96a5c44f70b92e9fac6e94d2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02a3d67d9253ac28ca4773c795282e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549e936bdb133815db5b30f38803e9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c901e80dcf1ce3708e7fbba353b1ad888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7bddd6349305d3bb6a3d8f2853a0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502235273abee1898ce849bf2cfa633590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdd8a875ecb998a94ed7435c30ec2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ddc1b744d658259a9b3553976b52b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e34f262b1a2d972736d3bf201557ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813998bb3f841a189387e19c597a0d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daea1b71551ff62efb273820ee74cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2da282e4b9c82effa922874a9c45d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9fed8760b25a951a27daa01b7208397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c3f0f55fb10c121f3f94efa843da498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565c80b245fe77e583d246e51a9aeb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb745265c07b14f68f422ef356257ea7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7abacffbc476c78ba0e194bf6c7313101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16216f0ecdc843027c578f3c493623102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fb1f31222d5a351390e15fa9fcfd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef58076abcac9d6c5a017eb74a859e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3910b3ece71cff5f71e7aae7834121f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87e0ef0c277ce4bc7a43cb540b6669106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a5cc22899b49f0d13cb72e0a48c61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0543d3d1f14d974df4751efdfdc5ca9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5730ba82f32c3459224233b7b3b0b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2610febc4c5dee5410d8f7843dfb6ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef134e56c1472726d665e7fa01ac5799111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3754a8ece357d7d92beaf3e2890127b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2f37c34623ea55357758c01ca119d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202a3dfecc1a9242231f4a2f9c5c9f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504c9e334c64c86c4e9c177a9978d52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ad7514eb0494e5a802e4a81101788116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0872beb3c63dbed726e1ea7711a6c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf31873b34650b9af76eac8eac1daca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04c74153ec759be7edad857ee7e420119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbc1da8acc0ebf8bfaa926f09379a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ba799266ebd46b2b12146917aea94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6e4d43fcd9f70e566aafe0fdfad3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221d021f2aba20b08a1a0d88106c861123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13444bfb77265bd7115f82713424c4a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f7e36902dab7946fca9499334529d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889bfa33ad3aaaf9b357f4066dbdadb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836bb07e944710ba411c355a1396821127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3bfa5ab2b59ec651a70880d565e64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ef697b43bc0cb87916c31f56ccc4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63efa0f0f1e06c928a7dd6f6e74f579130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550d4c93f3f8b1d4b80b54206fb879d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22107bf48e40d7b93273ed4de2906472132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c030322d65a5b81aad7e56428b72a4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9097421165bd09cad632271e7a37620134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120147157402eb51588d9dabadb566c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe4354fe77712b5590e9d4f45f2a7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e29ba19ae45e3171084ebfd3f10bfc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550907d6ac9b15081816ae6219063b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86527a44ef987c47f64c4cc9b8d0e1fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1d5eb1819e177d3e8dfd48eca9d1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593ffb3f284d943ba86b51c79f2b105141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e07ba3bfdd65718859603dccc9ac1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc2cbfb8ce034b735da5c894f04079143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b982517584febcaccd10d98389f09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259122c39b4e691c4207f4657ba7495145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece4928fdbc1d1755228ec49d0d2308146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90655e4cff449e2bf5436870716f37d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18197b59a4adf603365703b11c44a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9932098b4253789123100aeb0785d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4a349acff1b7240123c5b16eb18c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a500fc4c4937ba182340bae93dad650151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff30b05e78449e4e788130a0a0e0ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f758ff03e4510bd1cce5e5e295fe9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7522b55abdd6f3dc118effeae946f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885999baa6f816c8f54854a678a45b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbae9226f23fba36d9a8fa5ad7b139b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a4e53f1ab78f4558c3182b4bb7cc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010c8d8eb18286455280b2fa9ed9d9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d92db12505ce41fee51dc6d3d0cb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a37aea2a689fbeed31408344dd4bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b97ff7ba70e57d34420f4ddf4ed22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd796750bd43a99d8331e0f4d9ac57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33532b11079bb953829b4c880c66f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37aaee044b3b41b4744e9ee40aea7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2e66e762203481d46de2532e5102b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64902bf988743390503e185a0869aa5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289aa4e53edb69ec6a23fbacfd0a8fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2be2c4a774c2ffbf7d2f3630097bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d2005627316d69c4f88587e67af79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5b24c8f16b01fc5bba77b0569b5d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eec738f27c876b3e2e493c98e77de2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1a391351f9340effb31c9705c41a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5d7d32dbb77cd3d23004431b5792c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c57f6ebd6ec34487e879f718f08931174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b767a315f0f846ad41dc62eda4362f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff832591c6f057709391c61b80e61ae9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3ab349a107d65fd7c59a23cc2aba6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8a67c581c6ee6047f91aa9ea0f480178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0795fe6c5bad9a3a9a89c45a9b6da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ee25d5537878654d8abec05ad5710180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f63f38ce41faa5a4557892d10c679181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a51592ad3759577451c441a407ca1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23330c3b1f681aa4c9882636225f6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614fd9f659ab9a9d01cde1ba26650c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dd35a98357cb00db0b7051f893995185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0edba69ec6a8771875b03df0af35cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6533a5fe41b867a12d14b98510615187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e369257a7f890fe5542ba2f1b5a7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77ab839faf8c53618d1ef6a068ce5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b53864e9e66dad72a9cbdf8a5a745190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3b2d2cc9f190f1b7370b9a60d0059191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa370591209fbf8f749f14085b98e211192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbddf3ace9af84ebe5e88275e4f308193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab5e6439ef759cfd543b9eebe8e4b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ff70ef3f608f273d08569e461e705195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63151e1bf60d6214d475579871970e1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633686f4d18f32df5b96b257f7958de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbe9886f071821ee7be991dbb5ed84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9a187dff14956a139f2a32d01ef65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20e62a9e7ac7783c1623c7f480980f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70e0e18df9d477369c2835851553db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6351dc0db001e4d244c9a842208ff1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cecd2e3052edfedf04126f638cc83d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c07a7b44a63239db00b28b113ad0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487c4efd356c88c717f879e95c50f5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbf35b7375876e06ef70c9739e6b60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097f575f2b60cd7de1c4d87ded8b1bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f91ce4e7e908cd230780318db38b6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8a11d51ba9a353ebe53fd18dab278209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd8048ef475352e74c70fd7412ed18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adf495c698df293953da3cacd9dd68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef76bfb62bcff3114e053aa04ff25a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c744a32b3a1f0de8ca184b074053d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9fb1db4cfc71f75dd88b1cc641199214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f4d69720c9a277f17ee0721857814215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1236f912fe9f3180a1c517d86f9116216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a0575382ebe741812ad5a426472be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf7403acf33f8a3a5fb0df8ae6d5db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeb2a9db1ea6d887f2d375949da15a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b54e73257238c7778d2a10e4b718b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed57bb8b5cee4d5f1b310561b0e63ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307042f74cbc52d5650fe01a1d20792a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab42e2f8effdb0d835e107bc1354410223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828070a8769daf69b1395086eb8e3e88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f31dca7c0c245f7068406a909bfd77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ba1cd92b8573b689e2cda80131965226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39c387a391ba11b84e2fadb6844c16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c7e247cd9c924f5836156e3581720228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76015b888f3c65fb18eb989683f405fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcd0f0e880dd3e244920b0bec2cb1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b50a52b7e45cb55b079e3fe952043231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da1d37142112a362613122dbea4373232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899270977443dd635833fb96371582e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276af07dd101b2377351f413bd9a936234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083edaa56da76576f76adcdfbd789aeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f92d78388183c60da4e786d5f16f6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0713ac2f97f32fdc32786de90f8e005237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dbb0ab1b7b562065de1887ffae690238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9da5d5ea676be8b59069d470d98ca5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e457d7f944ece05afd759325cbc46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cb7335a876d16cc4750ee9fb61975241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aae6c877a6ab0c87dcf1367f62e9f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb24db6e7570d54288b7047b306e7d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c488dcd46ae7638f5dd2f0521bdb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd6aa81eb1cdee6ceb368d9c1106b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272c21c6c9f5f5702fe9fedeb37cfce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a1b7f4696aa4447e75c527df83074247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144736b5e9f9ab3862e35d30f0bbf8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c35b04162eef7a30ab3bd5b0c2bc22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5042dceefbed155ca46fecb8115af6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0decc44f8750d89c42db1e9af54e33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f531c06ca688f19071bdbbcae0b503252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f2318fb9a9d94908d1cc9a2e19604253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb2dcddaa0a3fc409854c6de62ec84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a737f2d78dde9e5ebbcc4a4c9654a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f319ad945762724ce2a86c8a5da37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7df6911036a11aefeb26e0c796e8b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e0ff8ae05a6d4241f1a2850a2fdd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c90823dce00bd25110cae8e89a8ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fe1111f11d6eb9c1b435bc3439ef9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07236c3da5140e1e4eb1f375aabe05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47046554d756dd89f735c88f18e66359262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7214475b1a3df76ce12d5ba4363297263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc23a235276846eaf664e1beea348d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15310eae3b25f1548932657fc99b5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7f3f527a80790e7a0eab827fffcc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863878e0266aadde129e50a5a3724e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938a2b774f638b1add1d2ea3b2f14df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043133a4b960bb3a7e11754ad8b9626e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2496587176a57b0e3f6bc3e83da869270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8fa563375698a08469fc85da07385271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105d2394fc25f5cf9b670133796e25d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c49106dda6cf389fc09490f886964b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f979c31c14777121b56402967adfea9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1cece6bb4eca85a17d444ec0436ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba74a2fb79dc1fa0b2d580d52abf32d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d4cd265b0ab194c26b2c1477bb501277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a1fdb62a948d7ca35ec4d6b503a9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adaf25378e4224ed5fc313abe4cb1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed6eb93b1efa46d471bcb5d603d32d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc11689e5dba445ef4eb61760c30e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780aff30e824fbaf6a93ae14484dcad4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7554ceb566ae07aefc5791f8cb4b020283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7365b5b0b0bf08aa1a67dcaacf40d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5472fba18258a60ca6be1e57fc00db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009bf249f640669a93cd015aae5acdc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90640097973caa3ee31c343a362bb375287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bf52ce8ac6c98e1e3ef7ec355f2a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce86a3c2811289dcc9ee76f3b74df0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbf31f7f41cfef5d8dfcf4011d4c8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862c2a56dd89125d99984490c009449291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb32c4624c78e9677adc7273f168ee6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe53cde944ffa624715479005bba29e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656578a08462a5fa5e19d3ad2a05b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e9ea7281e2b7ea9a462bf16b03c58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5baa580d73d45eb2213e4e6ffd22c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7d36f185b62a42555ba2dc33f9a80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f8b9325fc07a3d91f781dd855b499298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84496b367207c52a0c78e15c1d689796299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900fbe53b249c6e6adb0b044049d0c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcf5fb61ff245d32058fedea28fa83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767965fe8222c343087aa1b69bf388b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4671bd6d9664e0b09ca418d6e2a58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f71956312a8aa9532003d6071c3096304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e79a1e355f45fcddf35c2ceba99bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3a6ae9f8039ea11c7cdec86815ec8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951958108227d6149fce2095d631e0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01fb0ef0c8d5aa4f1f2d14dabbc323308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4615710f757aee5a51db304bb3e173309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069152f4d4f37955cb02ba219f9ab1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098a1c3c7b2a363783df19628f864bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ee37416906d843d5e46f0f1839e9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7af726da325d8a733a9bf95e99d37b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e5cf62c4b99c88cbf4747e0f83ee4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d00065b611972eed6f2304391eb5f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36680a76ef15ff11faa30dcc3f163b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b403590054a840b661b45a46f19839317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059d1f5ebf3711a6e39449e3cd13ebc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16806cc233728d7c7d3ffd0e106c1e14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239a9cac394e383cd5c7db4f7ace637320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83625e2ec4ee0a46bd496a07d31d584321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e25c3672b24b6c4221ecfe924b790f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625628ee90a2bba0204600c7d2ea4e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424028f7364103bc9ca09cf0d6d51cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf53e8681bf562768c6347a9af1a9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749efcb68feb8f7dcb3b38dad904ce3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754783fc7b5cfa18cad73c9196a0fe7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ddf072be98133a1d49a429b6f8e84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aff8c2fa09c690e489ae1b3086448329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889d2c55a7133593ee2b4a39e0762a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c1ce847cf2ebe17941ecca84e6502331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42000abe702da515c91b56743e4755332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37fa5a25c7ae3eb79c046aeedef1d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e750d64e165faa46929475dc8fc34b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803677ab41d74591982a4b4818c84c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9d86c877f9530fd9ce126f64a38ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab0cc43218d80c7f60e947526c3c11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad19a11d27073ce20f90b9fbd9e870e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c55c521f5b46b6d92afacc9522be29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910e630e1628a32975bfd1056db2d64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48a7e9cb6fee19c46ba2c9811c80f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1edb6b998762aa9a8e5b30e5a8215342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2601bf23f8d3e7d22b35e7ab18add3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d8e6071d45db3dfefaa447248296c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d3f34d48122cec828855fc2b12fd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfae7d60309fa2b9ef0cad8abce2ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464c1407fb1d00a3b6ae150faae74c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87725e687065c72af62a8597bcaca870348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402c75d1a372c80aa03a07ece6b86a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154ae8b89764f8080dd9b368e048bde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891298b1bacb927524236a206335c0b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd392fb64e0e019095f7b6ba6ecedc24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f0ab6651a66784f987143c9fbdf9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919537a698c4ed8bc1d2ca86a0124dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea2b71bb1204f570b0a8270fa78d31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e54d28be0eb7853f4183d3ea137852356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcec64d7534739f3e1ea5505aa6c3ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe48afa2f414a073db8b891950d7c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a6857f031921983adcb74699e543d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd967bb8f63629f2f5cecf93d064a23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c4838b4d1220f086146e199322df2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697151e4377b9380eac271aaa917733362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289792bc44e9985a3b6415fbee796601363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b485307ebaa2f6b19fad9638b6dd2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139e4451bc1229f6a1f904513f16d08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff38f11b8703e45403135fbe65117d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836357d31c61154138bcd5e657c245eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9696325b0d2948a66185fb65e26b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaba408c1ae9bb66b941aefca4c1e1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5faa94036e156d4267a59870ff08e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f4c1f8042130934ad7b5df1f63cb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81d521c5a3113f8d34cbcfd751bde5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16a39d6bc10e2faa1f38539bccbb1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb3c691a4883cffbdf0a5961c0dbe1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9318f188f9f429b7bafb8eca64a82b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6317a43c3eb8c067c06db83731fe5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2f6fd0b178f6815398f709c8d228a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d8144855ccc68ae064bd72b9c8619378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>