--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e697367c404862c3c2d45e527e9a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60274762aaf69a65a5a7de818a4d4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4240008d3720567a5f621c5d4d8cf523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01fd0fe450e9dc9273265e232bd2ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ca9f32daea97506af1765a897bb8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c3d2f39a4f11537f206f927aa09886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e25932d2657d6419cbdfdd899809897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381e86f05d9f4eb690b99134b3384498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d2eac6e4022eff9f917437fff3e879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec054d0009052b2e753994e70e95aa4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39b0c356c696285294eafdee05b0de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc647782a7353a362fb7ab8154ef46b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56a7b209455420e6e241126f2cb90c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a22123a69815131bc0a4eef5f5364014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7249802676f0ad5a541f38cc5ec7e6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26d558a6dbd39e8dc88c1c21d460f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47824471d80c37979b65cedf2a549a7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad95adffce877492cc8e019664bc6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b4ac8d117a15e9fd666634242040a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76c04091623cdfe26696d891bf1f8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6467cc7ccf5e06d87d8b52b7175a35321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7f164315f34da30704dcf6c8f256122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33cdb96e56b3829656338dfaaac62823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828ba29b887bc2468be3a26794e337324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc4f3fbc82b7efbd6cba920f8385d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bbc635d141c9dcae61b568440648026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683d1075ee372928cbbe2e5488ec7d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ff423ffa1e1fe9e5f136677cecb7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6984baeedaa09e84e8694064acbed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c65ad0c8af7f622ce9f5182c295f6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1e612fff8a8c988bd057bd267b6f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdc70e8974049c5ae26a3ab9f0e2bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2e8befedbd340a68190d1d094146433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2118a616b3a046e1b259f7e79107934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12042db585d30618259a59d81f3cb0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc6f2c8203fedcad9658587190fb7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f67c477ec7dde8351c7072075e6ee637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88654837e627eafd3334b5a87a138edd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6385ab5c6a807c800bf2d99f4a3593a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604f54027e23309fb033c4f8c41eba440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36ee6c856e899c87a45d9dc05d48ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b3e9b7b77690c6fe549c13970ac3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cb35eb4db92c10be7bba294f1541a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee196cae1c2273a74709ec1018efe67344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9871d0001750bb125588e4170804e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e20f792b4a8f0d8c04b896458e5da446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409c3a8c6bf5c90c94e16ad71ae7f9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f05381c5185b0d8f89283b184b55148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba6911f1e24379c27c172492c1960649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871f20886aa06440563c3555799b8fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d82871b019b6c466fdda07d2fae0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bfa729c4a37e0a4d4046fba183ee952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc711119b0fdab78bde3ba06d071ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbe0af4865e4bec53588e34060747554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2434d3ff6753f8c2f055aa7e3ebee8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ebdb3104e33d7af8f028f27418e4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4c2425b17a72d5c52a1c5d4a21d1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b1ff40c5293af4fd0d7345793c3a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc34d5ede3afdf2132bfe2fd2fde1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffd424c4d80de5729de82bdca1e06860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca1c34161ef6a865f230c400a7096661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936c1b3bdcbebdf88778db3ac271ced62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9585ed7cdf73be8186aa2e51a3d61563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24ef13440df46d1e9d82641074ad6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f57a1ea24879ff925079178b782e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf47c3101d6b2b7ed8dc0d3dd201fed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f28cbe81a3271032b83ccb323cfde767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc843077f81563918696a11f32c61668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7e9e1c72e168ebc09c2843c32475069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30e46d0dd3594a2c26c85f9b88d8be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063ae72fb7795dcfeb13ebe3fbf7e7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d3b79378e7cb4153498cece9de4ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735d42d493a9ed4ea88c2659a58b74973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db89aa33d2f0bb7a06fcd6e480972b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021f036da4fd59e922b0048ee25d4c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22253e9d1ccfc3fdb33fbaee5af7796476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532c5852bff9311721c6aaf16fadad577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f186f43dc4728d376d51f6a79faa95778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fe4c49f56cac86379ddf0803c0d5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de9e9a841ecb5133c852b659373d9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcc8c6c931173840214196632caf1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de1340a1c109c130f40af9bd7ae28f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e029c7fd0e9bcadfa6af65b137d729f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f2dbe0f3c5d5633ac0112ed731dba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e9435e5d19a17153274c124c9e53485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13788911f281cd6eb4c7f20ad50b344286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599d55e7b90d7bf1bacb9e72c45f75387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a688ef513affcbd77c5e8f18f4edf2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570c5cf52b3e4df911cb6613d0ec5a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3437058d60bbbcb5095b76c6b2324e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df518b6790bdd0a901bd9aca3133fe5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bdc88f0af76d7658bcbb38ecb477892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f394596ba26fb30d57b9ac46a268a3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1a5a860f9952bcef884f6ba06ac2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9e78ebf276313d4943e066a0750c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21119ac02423f67bf60af249c5f8c38796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55474ad8a6740d7cc4772d765f4a70be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd285df98f075e56b42f6f0f48fbce8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49e2fb8840b0667d06b58799b7a32099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddce5509fbaea9bd26831056040adfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6c257617480a0486be6bedcc83518101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10598938b4f9783e64e082c933723e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0efeef32c962e9946c3d06b7c704f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c73ed37311563ba0c5d38359049623104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53ad8cdf2fbdb43daa0166ce37f503105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429eacae51de318723f5ba06e86a50c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625447dd93326bbea21042060d87917107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb8464a1977afa8b8b04bf981177a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e3dd0411db0ec45f963858d5e3f4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401429b85aeee20213e73b968712cd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eee374ac30becbd6f3dd91fbe2965111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78960f185877986173e133191eeb2976112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c1eb88040cc18e2c36ef1bb1839c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b69962eedcf3122986830f17ac032114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27de35004b7246f225f1193dbf1f875115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f3332e3aebbbf2da61cf3e80e2324116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60bb7ab0f978917717c9ef05679583117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57a65f47f275817590f3ba4079850d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19437b8030b0bfe2dc221d19247c23ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e8b7323148d1f203283529f86a02f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c5f59a492d4810b68fc6833bcd61c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb646a196961486ed9d2295fbd437b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737975ab748dcd8514eb19f0b58626f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e502b6b2ee6d3725b6b91126b84ce5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd47b1293635fdf5b954d3a46033493125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6735867d41dfecdd8cb2036c3d72a38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66cb38dbe905756e7da557ff8eb30d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57273227d2f3ab9fc7eb1f375de1f549128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15612fea90103ba7a0da753439f27dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51916ebd30b1f166f68987d1402cac13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03606baaf6c3285ee3a7dafd0343051f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbfe4450e2995826cdcce14ccea4ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808c09e4d0e2996d9dce98fae746a1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663a38bd449b8fab6ce852c49b4419a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dbd056584ac711fcd0887607f512f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c40f9c262f2f5590052916bc6351e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441a8f57fb90c35a387bd24a3dd355b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab380faeeceba6f71b01bbd9397ada7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f05149392da42d6757ed6a88398a41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed92910df6019752a4565c9f947d56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774516a9a65f758b2a8ab53f2f690e70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7fdfe60e9764a6b6dd4046ddfb8c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452cd5b886c72dfcfbb898cacf2f4a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abc873cb862347b11644f946477927144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f606bf2f2b3034b3e34adde6e503ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b74326ae1ba248bd237f7f58b6777146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95ae8561019e6c9cba6e8d5a652a55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bac1f4689a2296b52dfff9322b4c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c0798f53b1d11a107d929b8736f0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5312a7a78fd62d5a7666897d2ee5905150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9efbbeb04f5731911e0ee59b4e78c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe9e69d8fec8076e439ddc6ec7c572152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9613d24f8d005ed42a22eec7a1fc30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1045739a078170eabf75cf00bef415d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20125cde084f2202a493b030d299866f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930146b6443dde24d9ae4cd4d1fc979a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcdbbb302949046c9ed27c8c7e3ee5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340b7123bc9d1a921784c9e14311c5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daff92d4c88d0bd04f0f960adf4254159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab038f275204925406d75acba8f60b6a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169f413c842fc144b7e6a216350a4c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bff48f31d64026665c1ed76370c901162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13714ccc4bf9b8b4d772e662d788ef6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67754593dada32b14a7494042add27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f1536004b1af28b9bd89bb0fb9f8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549e655d2895a05462067e2c17c3058166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd708e6800527ff58a46d6b2d069d384167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde67e4db1846932222da24c7ca4fb4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114757f8a90e21e2cce9f18dbb26d06a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb054caaf9df72733cee202db403786170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192ac5a2663a808ad28ad867b6ff3c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1f5b823bbbf5ab3d345b4de86ec77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52f9746232c7c2036840691eb189db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c479c75510b58062f24fc4fcd500bd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf5d2bc573555f1231a094c41c2c8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35538c41f620608455e7c08bff5df1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e24b81399b0f7536faca7e8904bb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1e6e0e341d824c7c57a7282abefdc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da38bed88053a0b0ab61bd9aa1d0322179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf290175505216f2287825af98c3d5b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21405aba33e2e3436f267bf6abedc2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c08c08ac04d3b027842719c27a60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895e881a5c1de763ce238d38f9a13c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c571b2e431ebe2c914996aa585a96aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df5351f032db1509a04f7cc02f1fc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb30a4e6a404586f7deaa8de36e63a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bd3da96ccd8a4a867c0e968a224ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2ab3b60ce54588f524f479770428f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9896fdf3ec708e4235a573df4bfde2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2951150be25c2cda2ba307a7224c01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3949e287fb8ae2da544170ada06df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a270516581e8d61ab8d1c7626e05ac3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18475267f0b320903316bc1f608015ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cc62b7a9a578f4c532d95594514bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122025d17a0d1bd9835096c072bd30e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60851c92d5f429a18f13ece26460adcd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b68114a7b666706768670af12a099b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8750bfdd6d1928ec9183263d142d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37d3a39a37397bab89f91d54eec1a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c383ad7800022ca441b271bf5ea4fe4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961328f14da3006d9e628e586518371a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edec646c1a87762a5dc1394c6f08a9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950023978d84e3ad439e31248e405f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34bbfda6d16105e9ad638fccb1a58e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2d8ec570e91ff5b8f80da324b10f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f51923b1346ce3f9c5665c07c0256206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9282bbf43aa920e234929cca1991464207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffea848a7be7724c2b53adf2604b431208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4950a7e21c59aaa618e55f5eb2352209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfcaf47ea07a76362b8ef175ba327d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacde5c1ccf9050a1f4eaa33cad4389c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de7b614d3bfdbcda695e17e0ab13e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f9ac0345478463890bc7ebe46c230213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22debf818685e1662b9e17d52d90eb2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ec959fc707c55b30928ab8c8c0413215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab843741dd05fbee63727bf3341e2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd5d7ccf50910f208573194a56bc92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c4fb6974332401697ab99430862db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fece43ede8aeb767556cb681ee3536219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9721c1ab0aabeb865d85a6df0ebf7aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41710771ee9435ad15440832e2a37b7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c9dd66fdee6630c54cb82c04871ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1da74d7e84fcea9529ed0115e136a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f619297868446e1ee4bd1df6d1c9296224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cd7bd0b0844b5c9c9eb86412c614b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c73d158573e173c8c7f6b8c7735e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36375f4ec6d69777cd2c2e7f715b863227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c79531e3960c110986fdc972a242a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60acc95435f70b4272e5592b757e28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682b6f592ed06208fb4e6155063efe6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62f56cb944f51d397e03c61c8c6815231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80816dc7e128093f41241b7cc5b61d6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6d39778c31016ff1f24fdf8763a3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb22fae4a46b0cdcc579330a82cb65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487cb754306779d1b984e58cc92a7fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f422179d3ef537eec4bb3818df74d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b2cfbd3ce310363cba344ff1ede93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e3417e8360e52fef948829be1d027238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313885aacc3050d6e3aa8615d64f7ad1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f82498011f165859649cec43f049f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230c95cdee48adc6f30666b357734cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8521147e97bbfa859f0c8b7c3fa66b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e47e68c73f4a9f4b80c42d79e14256243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119787149b9cecc06944765cf1cbf066244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff0615a6cc255acf8b1b390aad48f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba68070b12aaf9cb53a0baae4eb9ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314b687e9fe0ca9ee2799072f875dab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3be7cae109f40e2e667163381c585f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992ab75e04d068425e14dad526e2b21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067651e31d3d79b1a477c0b3fecd7fa0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0006da516d60b6373512654549af1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8bcc3da1e9c33fc81d0838c9b8114252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30b851a78fde34b6dcb00a550e2ebd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ba84bea2036d54f2c50d9955dfbee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b9506e71efa9b55521252382f1240255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14803ffa21efc07af48b35587173ea82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a254454f0d4cf4bd1aace5d76761c78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae198e35caafc997fd3ac759d32daf2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4e90d0f8be098d20a456cd72c8546259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75713475a8ec4918d269a4450496bed0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e5c015d115b2a24f4b6d2e66ddf30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8f0add962c6c60f483f85e4029bf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd48c61066b3a0ac63ebbb9482aec7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76629ac1a1e0742e8abcf9233c08ae5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6fa7c34a9183d5e25ebe0b281d3ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834baa7cb49a979d29366f5b7a21077266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e6383e8d15839f846aaaa0749f4c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18123f188bcb56cf0dd4913355be500268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9644f52b2163ae3e20a6a18d1a960a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac520c4c4f1d2d917dbcf40c8c68b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6e9b40484c512700be8d50d3638e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3387ccd2df9dbeb01a62663ecd5ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dd6bee01b6eddc464d3db1e316394273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81f6aed1489c64a86b707d6ff9b7b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed019fb5a4666b29a8c15493a9279cc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b432d182dbd590cdc5747620ca89e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2046dd4bcca28dbbaf22eb37efd90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6703cc41a50c33781dbed12fd8cf3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79535883ccf0960fcc09742b8f22d12e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cae4e35d9fb17e477ad8d139daf194280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da593eaf01fa03c4d91bfa5b5ad2cdb1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649a1f6db37805800fae3f575753638282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c465859647b5b92d7f804623a0f7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfde0aa1a997e1d24df9c5de020052284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467d2444a948d8182beb1ecfadf6491285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dda98ffe755a45021d1b5368538e62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68babc0b3415f1170f24fa2f3a5c58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a03c551021285ff7066fa87f163e16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d58ec0bdc0bb5dd615f56791eae6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3dd27a0843601804c38b2c748a905290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7507134661348309bbf5da2f73caec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9d8c4309d0551af954a30d9c2e019292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0715749566d1bae6724b52f4939e130293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461507854d9dd2ecd27fce23ddc444e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d54d9cb9d71ca8c14b210660f9e5b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902447c83279024fb083c1304542704296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f914b88c444787aaf2f5a6e50a6e605297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f374a19900060c70e77886331cdac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d19ade62c3979ff682e712e9859265299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e077636d24eec98862b181a1b2f10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60633da35ccb368a0915d6d7d3bd99b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac224d1c49ecf17f5ea63ea453196e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd7c95509a270cb327815baa9cbe7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68274d6495c6e6a1f8425cbbf21e8ff1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0bfb52f1c6a3a78fd5d6e3a55c60d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6689a0f2b4def6e48a993c485ed00b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f680cb6f06bf0e65c9b4bf963d5608307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a191d742ddefe4dd93a6d488b208cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718add7bf8331efb610eba782be0eccd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9294a471885932d8e86cb269e359ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f77da38ce77af8a11f99262e1786311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382089170981d2163b05e1add3364e32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0b94f1a6ac43b4f6aab2471685864313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079b788cc08208dbbdd42659614d2f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35180e39b7268c5f9a71cdf27c1acd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d038111410e63bff44a340ba99acf27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7a4a3fcce4aba26ba5d2b660db9d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196cfe6cb48795ff4f28245945cb669318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fde49aae9b34a80ecf4c6c06e1c218319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b5e0f1ab2075726833c5ddb0f81c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064fd1b2f4caa68c6391e1a4996eeeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8702b474524fca4b5d81773dd7194322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e181477676d3ca092f9d8951ee8524b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70704c02207d03938cf9ffe5b089bfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d7616b7f3f679a9fb870293c05b26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294f734b02f2b4b27486ba03dff6644326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97787f7aeec536a9824bd276a2c13224327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f482f9be01c81e9e8a7b88a0c2f8adf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0b8a4961a4966ce225d6a97ac3616329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fb19cbcf1d5d8a960bc755a204266330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ecdce486d80cc7667cdaf61dcc30c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797c4411cac62872193ca13f482fce6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201f93c908f24575b1d2092adb8ee0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779a8a0b5126f7a4c93b043bbf2eb9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ecd750cb7ed40bb4bf9f617342be1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8951762e35dd6658162c0ec13ec51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedbfd0b4ce2810c3257d5f66f2852f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ce4958f14dd8c905920175e21e3e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da603d3297828a59ed80c7709337e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca238dd51e40f377ccfccfb5ebdcee69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bf31924a0b594efa29761751e88b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0b846cb8f28f723bd3ea4a0995871342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787c9e2341463284b0783e8c5d9b439343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a43f3bc90da4179c34c7b263bfccea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe768f3c2d20b2a7372d5f6198e9d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ca98572bc892a57d3bf5fb71a7967346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e2b76d60aee41ddfc4b879cfb5571347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acf9ddbf2a637c71112e7f788c2b30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7469e5e2d55b1a610c460ab181fc05349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817344f5a1e7f1ac7f6bd70a2b334fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecdbf9d2c60f5da4bd97391d682004351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff431e63f87302aed196720210adcf9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179acf7e5775e55a55df3c0559054d8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b75ef6cc5ba52c642c416b192888e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a3b06635ff47ce939cfd1e8f162cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a810a0817a25ca21d7228bceddbc93c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db039c152b2f2a95befd1f3720bb3e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c7a6567a90adf2aa8db03169f65ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67630e5e6294ceb5c599a699a48dffa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77051f1779c52db73b935e2142a2eefa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458e41d8c397b642acabd2807900323361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28cb6853d4aa7ac8d45128fc73b851362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acea74fd3d3125a02234960ad4a1f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173eeef8e9384005c3f3032dde9f5d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73b3052929768ce3b8ead67a38697d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f99ae193f45e008a7e1f845e5b9d84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2819b9a76a10d7d1f43057a9ba4299f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f34b00a4dc37f8644af276c3725c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590c795d079c3b226421a2291dbded0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50d189a635598429fea6ca32493b64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7165f0c8f3f6bc5f02c0771be0081371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9624564c20db17bb0d1993b5261679372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd725bea497de248f8076ac4491867373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16511472e981ee13030d5ea6d8ee20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad8844c28b58619808cf3fa4c6e08c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5241cf770de55429bf4201e398d855b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fda2b742071a2e43fb02643a9ceb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c86be76342b3f984dbace6a6a8c8c378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24af6e30a23dd8e8da385770af3ad91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b2478575625540915b197407eae7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e35f845b43538094ab2886dbaea7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0628255fe6c82f16146ce6c53903ad64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046cea21af73c9c97ee8993434fc1f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb0d4d34e0a8e02fe8f474284621fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd7253a8b1b2b9b9822b40859ad1277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13910f8c7e6680a1fa4aca64983009888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36873eafda08407c58889a473b8d8a009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ae9fce5da532dc67013ace96ef1ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552a2bca6786ad21e48dcc723a4307c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffff9f7604c3e16153eb6263df6d08312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37172db77814ff7f108c08f56269ce5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacec945f62becb81494fa8accbb68d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb937c4d78536939c3d35b4c8e49315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584de4edc1d1d190207e0b84aee95bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017105829c80ec79f0a509ee170cc8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bcf65ca79311aaade0db0b28c107c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903821a0885761845f2bb7d476912b1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482906a5b722166ab683fa55ea6c7c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fab3d71c00e4b34423e9e8f09b45d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53292d6506ed76e2684efe7ca383a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcb7122508a6eddb75e33a68e1de6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc4516eebab40cb3188fd39ddffc4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab833cc2775cd64b12e0f78e1c532a7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e7b1c451b3f5b2cfd700dbc4b7e7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e025937541a10833d6bad40a9455c7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f99a7e41b76c7b64c84dbcbe78dca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696268fe9d0f589521a88f08592cf4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924214daea8324f3a617d838b339bd2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06400855a0920930901ad06162fbd6ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6d79e4ed7f6f130a64dfd40176f8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf928aa4f3f0cdc98ec59592a8c88d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b8b06bc46c2e763dcab12cf119e6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d797aeca81947da60b70e74de401e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fd26a0aba5f62734d55f7338e67cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f039e8c612a91b86fc2e2873db9df1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f1d9e7f1aa8ba34fd78cd5173843138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438947ebf4e1dc1e9518b71fa9b3b61839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fc7cc752c97c7106cf68865e78e1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3751a64079e10aca036480c0d155e7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8d2e53f5be82f3d7546944201dcb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd92a4c2b82f69677539bd6e74688043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf4257db0f5143cb03315daebccf1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee535e5c10153dbf23e28157c2fe93145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c902dc640e1bdee4779a57133f99a3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fe33842beeb6f6ce30d05da0cdab747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a92086dd38e4c394cbbe3071df48248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e277b2df7f1b1a8131e7b488fa52f3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481f8d6ec5ed5b32a83abd251583f9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fd9b4019c24463323d157411c9efe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9304dc86d1d59eed12beabe500539f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1bfa2017a13e587ab51203770987353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5e7409e808688404b255d7426572154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11de82df676256beede0e4f17beeccf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d433216752ccb632805fc0d4599bf2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe812e7a1a2c0075f75bdd42e551bbb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40193422616d2343726b07938a1fa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdc0b815c0cc4b427263c518a1dc2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344332fab5c2cbcb5ca2880fceecc6df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdade2f8351c534bbc42ce641b7c18661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec8de5b7ef4a7150b9c30f23ae8a7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656dcc11ded96d1f0fd2caab810526063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139f9be0b7f41b43362116961c03ee664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d72753d4d9f87c48e02a811044759d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f50c36191eda2eb8f6bce2baef9d7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48298207de630c54d8a2a649cacd5cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf788b9422c92cfb943e741749092168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dba3bf420fa0d1bf7f1728de1977169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fb5dfe7b8222999f7720fd9736ff870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daaed62ab9029f3d489960e83c3c5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721a42e70e24a47d6dcec3237107de372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705f5f300ef8b6147ec17c516d6258273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176ee00d541c5755cb88fa8bbe8fe9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5469094c54c9d6760489367e8c7b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da538824db13861fd19529d7169c3b3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bc01ac019a17b73209c994f31bca177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cc9869fa0742a3f691da076e1f18a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc00c38dd5940312b8d56f5aa987a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00945468bffc0218eada1f6aefcfb2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c72bf0da0a46631444318c8cd825a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f1591c010bb8f7340fc7799ed6cda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67997bea2fc6663e41ab830c421fbc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741babeba6362d11f316f486b73dfd4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50c71b3e1c461f7779ef319471bf3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27887713e242d79f8ad5278a2caeae8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda71762ac60193d3eafffc6af9032187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405121589dc650ae9df386af55e3adb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8aed37493e5c5676087e36f7c4c7c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade7f899502e2b3a9915fba9b7b121b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bb8fb557cb9522ba6f03d13a2fd9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccaad68a77aa28f8b8ce2aaec0cbfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b7873c809ef8cf925a93365f62a4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00b1979edf1624c92e2106567af74494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6baecb093bb24e8ff7adc380ec3a1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aac0116cb93bd3f041001c88cc86fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6991141477ec8a8d49fb4142dafbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eaa940cb960d16905b9e538562a5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdc7821bfcc1a1b6006f685d98a94399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36547f279977e464a3ea1862d3b1082b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d723487ac1c6c9cc1f95d2e29662d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4e15476c125b4758b6c2ed9c3125e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6810b95cf45c5ad9bbf669d39c8eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdd01713fd106a1ab9987dd268fa3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc940a560582de81ac33b235d025d051105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025fb622cda1f68dff53b5ba2d8550e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b604f0535324b87061ac41d8a897d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ae85c7ff797fcb9dadd86ed8fd1b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00e80376a3c51d8230ab545d40754e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d88d1fd97785fc728a6062b3f8bdf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a6aff407b64aa06ffeffebb7a6ee3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108fcb8b6556e692ac05fcde64391d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc478dc1c09027bb11d94d892f526428113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcad6cd78a55a63f2c1a0370bbf9bc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563ec1c14d423870feb99dcb834b595115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49df2e0a3e43fae15e0ca3c6ee06ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f607587f658730820b07827731df1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cbe4a3454c578b6b37814049687ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142329e7e6022bb9c8be14a89973416c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d5c1ebbc5ec1dc64344292426e0b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ef0e0d53f9f9fb70d579f0d3a9d35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba20e3dd7272e410ed97bf6aa4b816122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41044181bb2bd307e1a2db9caff3f80c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3b1e4b0a1fef9ff4a4112469251ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44897ab2bec3328e7f680ebf9d3d09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f7fd1b74cdbaca3082fe2caaf9b85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc182680182336c74711b74bbe9464127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097773781c0ce79981cf0b4398f6f90c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2739f021e5f01baff49933c539249129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f81c21022fe42260afb322235abd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0c8245caf53d30a371ef1e65c6b3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f650b62f5ee74c09fbf5d3ca0818c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5597cf8672a253e7914f9d26d8cc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d0d5ad5d00fbd9b7db0355a52a24d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0013673975541241c48f15d6a2d7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99fdc805c1fefec745209d06dbd9b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332563c7b49e6c9d4f393f81f6fa9d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2cd444ecb71f150c26eb1f4ba4779138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d819fbafb6d0e8975af07c9393bcc1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd01c71a7f826df7a34ac56a47f7a05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b66a95cc3770879c894380f18e4729141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f69c12f32a501bc1d52197b00e5563142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23078a6eb31f1f034d42b499fb2a41bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc938dd83cad0509850a218349e3af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898b021b66bdec21757821d8c78651e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eebdf86dd80023fe8f6314d52745dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d75a3bda2162d41893d1818468c8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd9418331e9c8d56c2e2ba4386f2be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52274110b6d71e33bcaedbe3d1294ef6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfe7f795b7c8ce04b7f2a3d8d3c8b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fe74555e7ee1176babd74b56f618d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21481bc435f9d5fcf0178d53def01af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b33bd6162d13c3328bb60fbfc01e73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94f933b1cba7265a48237ed62c04e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c563c289d0ec0617c2abc540ceb2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d60329c7f9981d7ce786d435e16ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea5efaa1bcc0339f92729cfa29418b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43671ae08c40f4d5831f24334402c111158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4c291b8ef528e8d82184a0e0b6aec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b87b06dee85aae53973cceb288a02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58550c9bc1b1481fad5f7e9f4b54a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931036a353898635f85d36bd2c20823d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd38f53ef12a3f753b1c2a93304855163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d189fc6024461831cabb10122d86d96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02122a20ab25a5ce484d2680218cb0eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899491bc57210153008ed2e6df9ef71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38ef3cc4479c5bf48899e76084bbc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91e531e516c2de249bd02804d9c4e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa759eff7def22c5b39fff5148246b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134ec518170085ba8536de6fdb08222170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8224d7a238cd17ee2b4dd0ff5cefa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63123f40bd109bdb221baa7b54935c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03500c198aef0ff9137adad339d2ea3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52a7bd77577140e9fe9bdf3370d713174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8958def90bb8a4269b717a1e80c2be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e956bad25a685fbe091d0c8e12e5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031e3aa95a783d7a9b5910ede0bfc06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6984f31d093692126086e9da2cd03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95577ee63c2ebf2adf6361d8264a4a45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3446171031ee16213703037ac0761180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983d09492bfe19c9baf67534e912709181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e17f2aa3eb1cb6850344c75b8672ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa0b976406753f2bd213d9069397ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835921fe381d055a8d3f8b045e8d76c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa97b0d072f55e823697efe288a855185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb754257c91b9a6989ccf2c2f858fda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f59f7e6596b4248fadb904bbf6abad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206365d147caa298ff68cee6a013b20d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906da46c8d2321a12160d997c587bad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8300abbab98d3d4c02f17d97c75452190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6b020fd041d5f4ee8850ccb39e130191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c2ef58be23d7a4f3f412631edab9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdbae22ef9e1a776162ad766772aaa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a108f3bbf563f6b514d88360b679fd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd612cfc2c1062d0e2e7561aa0ad069195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f93f3c26ad5ad4311f6c0d081558e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a5f8d6ab6631fafa43f4d7260c14b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ab4de0558af9af3ca78f4540ef43d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0cbcb72a13a779398d1cf956c5dae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d26ff66311335276469415ee71c66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e94d0abbf3af88fcc53141441f8dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b6b67d8c825a69c0c56ded6cb7466202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b443419ffaef8a27f7838382927203b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca8bce1ffb76c3999ee19af85c6224204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370f5caa296a3b06a7b09408768fe94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74609abd5a9e7c40285bc4b0c2c86f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027173285e4e84c93515195dfd9b9d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e3219016c63eb3ffa0cfab1660981208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb281c85cff05e69b81077b8cbd1923a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f341a012f98f8bb8f1f59a40d91004210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6767d2250218cb505cab3c1c612261211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212c850f59762e51aa52ba76668c07a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4655da759a1c8230b3bf8f986d869213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addf5e31f05e5849a6a03e4c54c2d79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcde90a3fb10e24a2c4c27f6e29a46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9cbdcd2246971135b8fa48fd403ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe05420969fafd5399e29debae96a55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ddc252a755d97f95771cd295e7dd8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ccd50eb2a8bd66c08179ba111bb9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91246c88d8d2ed7a874a72e75dad01a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7899d6e04663e28e9d186aa27b1a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934ef8fd4d273c8b23a9903cd33bb8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71a8dcdcb7eeec470007f4fecdac4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57930d9eee46d552ace6405aa6f6474224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81493e965538d8c18d66b238e97b6806225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cee04fecf94f33c985c18685fa56e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba37c8abbd3eb54d99a1457066f18b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349667e9f463584f88ae2c8a8d75807228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb59f4fbb8ad4ae7216a73503126b09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153048ce1c4a173470f98b449eed9e80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a264e3c3b55673718ab576cf186fab4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4873df24a0db08e36c9b96565c220232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a81348569c1bfe1a68dd9a30292025233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af5a3bc5da966e6c3906e8d3dfd2b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcc78637295a8c925f54d07643c1f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a21fef72fd9e5ca40ab3a6439ba11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0665ed23fe1ac3965441a9f25ca80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1082892fb86087dd9bc8b2d272961238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e411bb81ef212c13852c49eb0fbfa58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec86e1f548bebdf81fb5c0d6cd1066240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ba9fc527cb07c9cd85803690de115241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd8ea8324b62dc230f1d357ef2b0f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3831ffd6ac1a7cafd754d99114228243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac0edbe6ec9af13e9ba23d397cb95d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2ba1dbf41e8f5e219b39b4f9380d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9759b37d22ace2904deeec973afbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18098ac3c2f6a34c528fa184956b85be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300f95edd77f632fea6b67b4d22e79c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba191f9b5dd40eba0aedb30db1885ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9c090eebf79a621168eb941c17328250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f884fec0bdf813f2a9061b8da5a3f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc8ffb4edd966f39c5bd3602b10967252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1afc9b6589316d324b8e699d24d621253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088d64cbfeabc026b3e29df2c9c68a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3608c33c0c1139161a0116f77bf22e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b34cc6b2de4dd67d91f08a0269bb7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4df5f3bc47867ce98843748923dd3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16238333a653723a9594dc9d0871573258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaca776a754da02faf8f33aab59ea5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76d1e95933def732f7bd6fce1e5381260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee45d1135f206c337094355db9a97cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61ede571d43f3627cb20136b4fd96b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7695b9bc90940f43f522886d5fbabf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dbab0acee5b161bbe258a519ad461264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864c11d122f6d96f7509e86344690c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4ffa3a58fa12bf654caf5297a558e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec8b7c1085d5c2d62a17a9bab048c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e177e1861785e6ee71675d3c2d2e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d977f997789bbadf37788180cf19a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc397d78ccc4e8027cc760e334382fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f5f504e6f48b8c530eec12d4a3e26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba79db2cd1915ed39aa8e788f61934272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713432e987289716c1d5de3273c2e8a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e4a6291a049ba081021bfd23853f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e87d3abde815acc3fe7bd08d16531d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd378b93de8d4b92ca9058bf3c947b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f0c81ee0e5307c486c0f021c47c54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f72b147e2ccd026e394448141338b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b4f2830e8259b2a34304da8461ca9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02502a256dafbd68cd4b6be4a1f86e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f12ffacac5cf2b0d6ace01369181a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fba62d7ed34f70a48ce306613c677282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284c3d5f6f481dee898994d68862f26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b0577d3e4e8691713d9d31ca4afed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84adaedaa3ef5515a6de0682e4c741285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed49ce03ac029b85e017d218311a91f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201ec106f7e306e3d55e7b3e733f5e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228060775ad47d01ea7a62f4e4ef54ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697b206fa689589f5a1c37c93552811289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03d5b1cb18f1b7047ddf4559256868290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335ff0d1f71df78a0ee9a5ef7150523291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8a2b2fd86fc6e20de707d4cd929dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cded16c36c964bb2f9c313ba20c328e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa9af6a5bee0406ccc9c6a19ad3cd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a9f755b54e54e483cc2c6e1313378295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbe2d704cda7646f769ef769c4da25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3440956282db6de9389de2b13dd356b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ea2e0da7832a6227eea23b2e9fdd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6500fc25a9c745cd7783fc85cddcc3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9bfc9195bf7fe0d496f2854391d42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea134fee6cfbd02f6407a1caeb71ba3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ac2e264200045530168b89bb32c12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107258e5c3d2071c87afb25ec5da019303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36309e733cb4a3416ac0a95a6e971639304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4947cfe2abf258ec3fa3558f8d1843305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae7d9b3d8400f143e5ade9370f7015306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411180a9d6851f759539377c1c6d63b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481cfae04921c445bb0e2bf8a7d16e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad05a15a2f4df8f1a2f2991d2a030e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604d800a3c46d488a04e63b2bacf0a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3917c605d636767b4e06f908f96ccdb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a5d6403e2f12f8ca9aaf3920360ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79fbc58973988e10b9c25d0e6de034313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da8d84291093f42ce94fc7372d484a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b7eb3e32b602bf9d7c86145f628a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2efb9625720f3b4d2c80cc0416fe6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcacb3d59a6c38f46171d1cd53bee99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc03c2d0e5bbc95a7c56955d5cdd480318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e084de2d5c135272451cfa59b40ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023100d2951a16987055b2f9e6357903320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cf4ea485d4489732caae721f14aaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a4037714cc0a849e6cb9f3deeae5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df249a9b5703523dcf1e3c9acbe4ad9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a5dbf8f3ee7645d286683cbe31e5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4826e8ffa3db6501a0d931aafca47ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5c35ebc26135509549b90d5cf9a24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e56f11945587bf62ea52dc011dc8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c879147df21883b04b1f671efc6ff1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d337de86a6d0cf58ce5b4e633e1f368329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e9b66d2019a47aa73d0e84677319f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2286125234812e906456af9729fed6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe0678a8a3492214411e018e90cc20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e725fa6bcc8f156fbdf165a66340a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a96a5610e6ad24f9f665cd6685f78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b5f9b63e0dea3414578b1cec66b79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a3354557515c558619de61b60174b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa916a9c303a1a6cdc5805b1ec6680e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c38c9d5adb8aedd561a83eaff28b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e796e1623ca9584addc5b187303c41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787e412d9adb960461229db44384c4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90720280844c0b094a93ca192c65adea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32fdbb5f727b500e96e4b98ec66642342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb929c23c0b085cdacfff29329420f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55b498f461956feb68a2842d53a0f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235ffd8f628e760f3a30b2fb72c0ef0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3565d513e15a596f81395cb26d324c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dbb472252aba5ceb7d530fd5a8f6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141da3e9b692ff29834b22a7a3d53eb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21560ff4889bdff0966c95a3c6b6de6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9746b13b57924e3d2e3eda4d5f27ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de55140434566c2f325ffa8baab649351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803bf00d328cfb2e74eb50a952a013f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803f7e1163b1bd9cecdfc8bfa008d64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7de31da7d660579e728b8c6750a56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896333745d6dedbeff3f5745bf09429355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e10d2f7f317d3b39698b1194a3ea3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167f87d55c1382ac8e9e58e5f96b19d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef524c9cbdccf0b135513206c0a8c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e430fa5e0d5b223f3e41691694c8bcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae39fb93c06b280f6da8a38d3a3974360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cff5270f6a92944090f8261d1afd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4a9934eaa4b600b89f7a163707f7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d310d67035f122686a40b3dfe52d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb219403befa0e897cd4dcc55c3f59f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe06bb279244a32ae3b2c0e6235ec78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968312c68d1f85e6d3363844df12cdb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af915ad4eb317855d036d8181cfb874367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72054c6858c21850880b59e80947e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ce6b1ea707b0c8cb69494a186af35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6805f44c8c8fea8f5c649972f55e92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42291eae1fc399fcd379899c0d21dc3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd25c2dd4d966f76423b91429221a36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341a3e508a2b295e5e8207887c626be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0478b6a4ef8d62a42448080166fa328374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61818ffe0dd9cc25faa858cf2d000a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b22f2ccb638abdfce04369e32c83d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb000f097be92b7b3cc5aa41b362253377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a77e0ecdefcc3d849115ed8fd3e90378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>