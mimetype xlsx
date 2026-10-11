--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837183ffe7288da5e185eb98f6c056111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9de8eb126a2900636179959d6b9282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cadcb830f3c257153c3a37997ff3203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a593d768fc0d4ed97e5fdb0e1a83c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb9b5dcae3bfc7224daa494236592c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a4d43fbcaa8c978a92e0f6040a8706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc558a31a7e868191c29420128ab54d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f202ec8e52f027382d310ffc44c7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4069802ca03100cd6c73096971cb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6ced458c889b5d590af6a1ad9fa4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a814e9e8ffe178ae13215e4fe594a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16906e432f80cbf8e9fead26da79f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740234677a2a6ba5ac2984cee78a2a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7994bcfb5b5a40b5548e1586504f7ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a53ae77fe504d1ce30b387075c88915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea79bfc33577bebe11e1e454f2da1f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6afd4037e2c306717813a38fdd08617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3bc39d82de31062c86af53e9d1f3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea91f4ea42ea7b92e177ffc75afc67819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b784352358d63f57884b88dd8e4cdb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7abf675ef208c1b5a8019a5198efc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831f87f8cf466d57d22e58df962f3ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e2735642d37a31afaacb449bde00a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd345d063064e058be2d19f1201d0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70d7f62c484441f4c2e0ba19a061a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f13ee9fdbeede51f9fc39cf47b86e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b46885881d5c6344cec4c5eea7999d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e42903a88c1541b8c42fb1950610e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaee8138834e2ad9e53ed8447bcfc3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672b08ec18e59b52884b7427cc27ea830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a82aab9d22333d7b9bd9316a2582e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe432328ab34088523a6001f684f1e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9c6cd06d897472e2279aaa982886f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8937371e6ba61aa5630e7b48f4ef534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536da3f0a94340587f7ef64c8fef540c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48ee2be7e9f3c5a4b12551993edcaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed150a5694ba483325c2633b9e2def37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd65cddee8cc58239a448eb02c265338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6b8fdaed8641b02b08b9a7c3a4ea439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c92a6ac4438044b1420d733a47dd0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1b8751cddcaef936eaab2fd25b25d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904a477e0dfc3a8857863c07c9b829842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d214e19c639b65e74ea98f9934e65543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9817a66b21409af835e86c6b7933544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e86d618a9a93a9a50a0b5b1f45c28a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144e3c8c4f02631a342be9d99617e5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cdf9acc78c01751678714f868a31847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6ee43c82e2adf3f974f25cf1d752d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce78f44de4467eaa283d1fa61ccaf7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c8bffa701f0daa239798ddc8660e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b4f0aca8ce538afbc107d8ca70e5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5df04027b2fbb1917e83c81fef7c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ad931b180dd7a17a3dbef09bbe0c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c40d359e4a5c73afdb2792b6c9461f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd6998c65edc312688ea883b9f633755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbd0311ca8de20c7367909f875c07b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced58b278f5bfabb468b31ab5e416e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b82592ff2803e6e39f558ee5616eeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388193237ba65bbc3167eee257593d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a127b10a279ed3a835c7a86ee0d0f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d607e4e85c5899b03163674e05cde9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c52d0a9a928ff5d0ed2be270e766ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082686848434e8a764c361e342eba5e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be6f8561f43df7261f2bc088e70b0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfab422e75299748a9468740706934e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83ea48ad09cbce9feb8bb6418912f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78436a87695cbbead32d3f6bfc02fb6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8b817729b8040518fa3e60664e02a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f20fc44ced3cab03b608dafde14cb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff3b786e808c4ce005f0d76b8b1f0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c604ff37ea244d2fd2cafa29316c4a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fee69ede482d85e5996db69d877dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8189638b212042bc39811a0cd665973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8f581cfb4773b6e47f24b23099bfc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4b8864628db250609d2f35806250175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5477ca796758f6d917a296e068fc1e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2922f72916756bd7eb11b60e462ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278996bb8a599ea1030ab9a7fc62c1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f272d2f3d3e7435d6390b03be40728579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9b4b3c90bfe7aeda59d1d7db3b74b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2d46cd0aed0c3145494d7570bd61f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7bed3320c6e14b57a828342a4e9cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede43138e5f95bb2ee1c2660fd30866583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573228784e70db211caf580418ccd9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b357da4d32d4b8f835843e8f50bd59d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fc52a49eb70fac5c9498dfb9f385086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a532c4e3de87e9bcd4516626479087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d20be7bd1d23a49f1f4e587ebacb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88c9135f383aa10ed20822bbfafd8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a278e4cc8fc3d7bde6d5ca43d0407d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc278c64776b08a93eb40444ace1c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6379b88190d3deabe903ecd17bfef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317f2e8b36dffe0181990bd7eeb760993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d38b9d2eac470ef3e932aac86cd98794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653083d1868cb39aac65e244c3d8602c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdd42a6b347a3df867d615ef3b1da096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d34772eae8875989bf1ff6c4e7a3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d27f79f52e1a8e0c491e11f489b7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d576f1f037a29b737f3db9d6eea6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3279121ef74f5bd00442359cfd48b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3536a005fc2277c496bd4b20e1730fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1740fe573b8f6d73a948f1444f4436102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72bdc25634a92faf3171dc7eb13591103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00077df297db91737012ba91152b12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f1215145a5544786e69a1fef5c05a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496165df73391165ce694cd6a09ff627106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f791a192a5c58e1dc01f08a469841a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a753147509d031c0d4e59fcc928d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06888d724520175174c6a1f00f653d73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995789f4effc3d4c5a9b1346b7fcd0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583a706e6465b796147069a8b006494111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b979e9dc4f4dffe166d0e15ecb95ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8adae769907f1a8f71872b3b9a445113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d9fb29eca68bd470a1b3014415721114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b92365ace506fab96d9f264385806a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee1429ca234aa3b9f12ea179663491116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab443d92b938956f47db41f029b5668117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61245ff420d606d17cc047993f4a22b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8d64ec65fbe0fe4753bcb66ae85a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928ec47687303575486b3af942afb7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33327d59e231c418e21bd0d5232bf2e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95369a2d72c20c7555628da5a9db589122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d6a412e63eb96fec57fe82a15408d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45033ceaac723d77acc6c5e1c151073c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aff06df287e6ff0f7c4cf0410ac681125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b11fcf9339e76f104cd14b6f2b614126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0effae5be50c123378adbf6620220127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62e2a4182fc213735e9567b50bb23f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c5dfb562cddaaf4de34c2721840fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceead50d33674e80915a3dab558ade21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3a166054a8778a279b78ed9516dcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bc64e03dff9df1cc2e65494e4475d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61aee665ac8c06065ea681234cb8e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bae9d90784c70c5aca4ab75420a47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288703de50037eb8fc3e235a41419f1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20124ed52344eb292b862d86f76a0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ca9cd9d635417efef930e3ffd2bbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d4ea785fd510044f901db302f00db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689aac0f38e6a6500cf745aa3d7146e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445b31f4ad6fca2c185cc1dcee11718140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd4eafd41a110f8329c2df089c06c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c6e1ff97d9048135ee0c37d9dea46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085971d40ed8c0da9bee237d80949fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75811451429f0a9a7a8c9441553b8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeb17231b88082cf906006e8a9e5d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ee21f79de4f1680debd22db2e93e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f98a0eb173b5894ed5c4a08c799d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3acaad68513fb9fa870c79e422ab75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225b1184ac48e80e21d63f224d6e147149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66343c08adfc7ef8182de6a4841b6aea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaff16dea3f1835d014a148c9a045f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a638276d0513e4822c706e4ccb0fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c4dff91667e6f244d0378490b8069153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e061633f9715a7e553a9fc9857b9218154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbc50e028951630c6ef113d5772bfb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f3ae1543dfcb857dc6930c7baef9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae43eadbc726316e568e445247c35d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebda6f4d0958b82e945b232bdbfbf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb4de7125094abaa9c6bf6e9c5355e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30934b1712b28ded7a5c017bcdfe5635160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179ec29f09d4091dad29c4613a2208161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea5c7983df3fe452cd31e45c06fc37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcb1b572f8bd8fb60e65c9b796ac39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2145d0f6174f3f82d1a0f10ded968164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa116861674532c006d23f8fce6a51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9d4ac15e445e3799759f39ea074f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958efbf70968b5217f93459c6190d3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a1efe6b6fb87ffe4ee78463e434ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965873b10738e2f783fc636f14d82c76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef813b1e2df50feca933378447c6d98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e1cebb5491ebc3972c0dca88b701c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854210e4683193c4c220e5e4f55af50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02de95a53cc353f174200c62e29ea0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e330dffe5602f7de8ae9b474527e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414004c19a61658f1baba38339c265fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac468ce9d184cd3277f82c106dc386e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936b0eb605aeff420243f9c67387377177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3f3e10f8afacccb46ac6f115de5f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54749cd2654eb225d753f0ca5d3e1434179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8e5ca771774cfce46da2c47863d74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc84d7a9b3729c1e08a701ffaa856c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b647d259747ff1cb965cf9ff2474692182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b441f3be16e383a3a40c72523d6365c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e476be7ab522b4e8e8f5a0ac42067184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfb38330e6197ba09f0aa0e5e7ff4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757062a4405fe68c071e0f4361f5bb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad1f33bc3b1fed1038ec1d9f5ade54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45a589fecceec8a39d434d5b582ee2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fb3046f9fbd616ea82af55f33cf09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80be835a6b80b9ebf8a4efa9264d47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a96f6b67819d80e7993c0548e5694191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e86b53cf5f550a270e2b7159eccf85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe21897b9de1d6025dc8831e92af721193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6f660a32aead09a2b1c7233dfbc0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0855dab83392eaef52d04cb4ee4789195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fca7dacb594f582e45e4e1cb19e797196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bca295c8173ab34cd65f5c9f5746af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86b6d7a2d2dbd0e8d7488186ba5952198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ca8208515f9862460f535198f209d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccec7a0e23279991249682dc81cd691200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e100b9d52294010fbbc25fb04cc917201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac85d2ec089245bd0c8b75b51e304a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaed5a1864e74c25b140038f96dbdb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c33dfacc11c4474d392989edb9e59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871c81386b503ec946501c4f563949d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d145df774d29bc4db508fb7e2610974206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44997565e230d3b937bd4f557b9a7c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfa49cccd5cec020d80365b9105220208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ce5c1a26cc134c261addf73f01d31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965102c5c54fc594897015b4be77ee5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd8a639a611958d63e4f4a94d0c605211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782852a4bd256eb190bd0588f15e7d64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613521571b645441de252d4b6ad4093f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f9dedccffdbb79bd28c9be1ae5f7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343c63ec6e4ffd6ff7e5800f8f745a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ab9cb2bfabffd7b24e11f437faa9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0bb7d2c7c90aed384ba0f6a41721d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20e608f63ba35b7d106c684e18c5e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782091122e48f9edc87decc488ce603219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3494c59ce4a66a2f5dba2b074e3d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3b5d28cab16456ad7c15c40f46242221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b2434fb6469bdbb232c2edcea4078222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29429b40c3aba17f8ff72c8237fbda2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d33e281928a979e91b8468542c74f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fe39e450f0a64119acafa78ed0429225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3511253a9c848936141101d363d6d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e02f67e187258be39327b0c0821642227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fc1c64c22f4e3ca2cfe7abca3de0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32640d5e9fc098830791a6d3a31135229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dec01e75f7500f472a5fe3fcb7901b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b93536249532f676a7f0fcfedf13a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7f193d6cbdf7d91841405774552fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d0aba5549e82848464463d9724a96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e7c500521cda9dc536e0b83314960234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26950578ca42e2ff032626ba01bf6dce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29823760af55bc04ef3dc02c7bf9500d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5374e7c23dbb5753a3a97580a38b755237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2db8ab744d5aadbe9fba641b85463238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bffa514808931380321e5c49b92dbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25116a7b248dab935690be6c7595981d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bdfe553bbee01e520fee604cc1df6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a2885bbeaeb2e293c5ebebc53f1c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f54fa7a11992e6454c18a808b51e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7158d2978a4c45d1ce47fc591979e47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ffa4805c0251ae24dc178f23639e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ae43bc34a915b83c8fcfa2045bef2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3982eaeb13fcef843f91d586afee798247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4adee1b1d21c58db8f5d884048b99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d61e9bb06ea1fa6962af429b54341249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1747a93ee82b2639a4cec1bb6d359f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adc0334381bc4f2bb8b1b5d49c6f4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1396a72b4fd96a704d4e57ec6fdaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcff9c7d0a55a57c8dc3b23bcffaa89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a613c8b723753009a282b79bf40ec4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ba2a843443f572e18455ab59a113f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a4b728446703178c4ce33347c2cec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86535e8a0f4223fc052a0e98a5b45a10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6cc2345143abb97c4a68d2685ace4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95763c82c0eecd5510568ed68210431259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d552a853d15cdcd0c6d60df1c4dba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a03422e1015c372b9e1b9dd8ab226261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fb0a528d99f5d94776ad5105cb124262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09613133b369e1144938986980fee7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38236e3861acec8cec66b8e9f884f138264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1567e8a2e8e581f72a0cb34842081265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab735469194ce1c960fbc943274ad1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b15755d936ddc3b349dbcfa947ec3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7aa735dc1e2d7c15ee26cb1b3a3486268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13e9aec5ed9b4639da0c3f9cf89020269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96886ef47d6a3fd2ab58eb9e2f91e15f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a4fb3b9652e3e2f1e2c7d1df7af68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b66694d512c8180f8d62519645017272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392439861625d624fe1a6451a18703c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f653576f3d0d47a174f266e644a428274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081abb214462cde36feef1ebbe7c9de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37fd680f34eda16aa04e04228b6517276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb62b7d9c1c32a3c261cc4f289dcc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ca23419bca53716de4455d318b37b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b24f57ad95417bda4e6cdd800a39e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34527772c92c24f5dc8506c793c534280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4499d9dab3a57bae4a59ca9fbce1bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9fc5b57474d744b40691a47e36873282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a96c1889466160fb9889b53b4a4ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2b731fe31ec95bc767a5e118aa76a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cc36e80e458103d8a7ee32b37511d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14af465afbfc225620d6bd4fbd50848286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c818e39a050a124b53226fa26fb1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7336beece79a063cf30f0f52a2bcfc1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0917d377d3526a46c5631cba84caf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adf7d17690256cf8de29509d40e9e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03687930f1404692907e1a66fc59ca5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47019e7344c7a55ed499e408095238292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ba1daffe9d95142445186af92869d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021666bb58a08f5836a81d4b9ac8d4f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec0923679876422daee7dadee3dd2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892340958c4d39baebc5bfac6bc673d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292bf8c817bc4a5c944046ddb6e7019297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3570f37518d23a591ca9256612287d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93c5bbef2a1232d367a3e17888d21d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3313c9323842d9c7f281a1ebd7d10f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11d364dbc871f812953f109fdecb98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d52aeef7c03b7821f78c28f55c2ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549e3850be42bfa23c1b4922bbd4d3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d72fedc6193dace8da8b078e4c0bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f42c33d52f0d4d468aa47bd399579a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a0c9bf0ee39d25ded7695d712cfbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7a5e2577701b8c9f75e096c6c6aba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e0ef056d2d245d34893d96aab8d4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0b38912074324e77a58e1031e24c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd225c95a9ff3f4df90885c6edbbb56a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a318cbc278a2837abc68323fb78333311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0ca9c07f4fd5aced7d6452e6bb0c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc6bfaca4e695106ab723d0b4934e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3bac98b4ef36e0c752dab24798e48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1ec6dd101d43d62ca2f3c6006be5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d40b0e94d8be2b7c45af2cbb7a89e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57603fef9c15f85d4cddf9e66f520d3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa536c79dc9a77341b05955c3304ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9839ff62bb20be6443afa9bed352a3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30398407638e3d561d930ee17a41d9be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3371f8b39f1caa5cc77c08bd4f982321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a358faf985b44911984403277a0292322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f828dd6b1bc1891aaecc4aff51fa9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b7e02ead5ca6f784d5c2364cc9050324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca1ab2e3b7a0ecf41e169c42e94048325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb61d5dfc7b4a8f85aa96f3b8226452326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba06c1246d5eb5961fc6230226ab06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244254c4f90829fed653f429fec7dc2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de6c688f77595b91a247bbf04a96d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a158646d1824b106c3f223a9730b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56e164fcad81e02fe641349d58c031331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad32ac1b1e2a3773120623279c36a82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6414e3bfd9682b9c4d100088c05c8ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39226e967bf1db4e60dd5df7fb8b966b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d4172a2aefb7f6c19fef59dbc1201335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5f9008a30fee472c682dc8a4750dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27ab45b463d0f5d83bf07dd85bcb82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f059bef17042387e13c582d86e35a1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835fa8dbda80923ee52874c47ca00c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194cb2cb43c6f4bc5928f6ecf1c0604340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ceaa14e9f39970e5f33aa83ff3dbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c1f005f5d3f66e3c49abdd7249448342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec288f32a49f835d309d45b8168b3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f674f1f3a69df4b0758aae2662313344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dcdade9fe014bdc2e3293f04e1e52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be47d51426a50ee24c76786f4489884346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc033d6fdbd41417da99b5cbc81402e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6671f04a98adb79fe58c78d6fe676348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15cd4f818e39bf37fc0deab5b159d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5abf9c4e6c890fd38eac65463a6fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc073e3c64537113c934e5ed23f86a5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e87a587e473f096e23eab95d74b045352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424005aefa08f5ae9fe9a877c1f3841353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4938f01eda216750f715bd8d33a3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe64e3dbd17082a818826c5da182479355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419d38fda7ee46707103e15f14e3080356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcd4c7cff18390cc8c77910bbc5601357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f4e33186558a59c13b069ec908546358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494402f507272d3684d532f5a2321dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add17aa40eee17f061613c2697c5097360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cf5ce40fc45b5dc8f47e70ea40b34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032577ad5eea4a9dffee37bf73120c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e84a8a6882ba14a5a6fe11030a6dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586841ee9741cb4e19156274f6b4059364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e411e0fddc36a34ef9b437516da56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb59f35c7f55a541a5ab1cc0da3e3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fd7c05376d0e32e223be1c312fec5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf3e5b5015f9eed584de039c8a4dbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776579fafd255ea7d316f0559e24b47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6299310d060a2626c9e97eb62eafde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e0fcd45be2afcb2ed24ec7d26beb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708e8582818ef61f2d297e9cf5602eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52740c9293cb19a7b8795fc7ce38597c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62f04264d1eded3b6dbfb4001a6ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f75a17898429ed439fd58c1842214b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cf1037550749f6a3a775d10d7a0c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8f2ca45904573af6aa1de01d8bac0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93557539f68f9cbef3eee1fa2bf79d2b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb88c700e86951626d522289bb38b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21899150bf461fb514ecb114992652472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b33401824e4c8da66682d609129d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6525726ea992da2a2f080be3cef6df84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22e5884c8a0a17b477a3c56a2ee2de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccc28179555c3d1a1783726477f9676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f12ffa4f8b7dafc506c6d6c76c0787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922272a6ae3bfbf6aeae932deaf883e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5f3bdc1846207a5acf69d49d2c48b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17582e9865987203b1269696e48d267f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc292966a0d83b13f4113d4d810c1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f2829652b84e20003af5a1547772f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596caed22ac8250308d49c00c23060013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f040dec98f4dd390fa24bceb20f0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16b78d92144f0b06e1591c8c0e1dc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd2a71ca6682508b894b569713085716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d0ad5c3a1e9fb089dd0702777e7ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9cb047da9f02df8c9384a076de31b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b2c899f4e7e16c5dcd4d31e50c37819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd520d9d9b5ab4c2d1f6013952c7494d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743b721f9b3c72ac172469b98f3980121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd972e960efefb67fa0db2a60b6eca1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4e4f632b0169f1d47621bd8fe862123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df3056f275a946d14a0f5027b119a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ace7e979214ab5e7f728e55b082c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7928b6ac52019513915787f2b31cf9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36754cbad6bcab2373bd477dc84529a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaff7ce62e70e5419751773ba33d9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4179dd06fccd085ee31e963d60618729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e61f1bcd834fb819c4ebfcaca216b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfea6cec67bad8e34a7382b42fddf7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6322e786439cd74244fc4cadedee132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027e912067d68002510a01253eaf5bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd857a9e6391bee1d8bbc3f4fc190634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d672ae3b4d1194af4d1e6d9ae077235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385b652e994b60745b91a84acd3656a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42c4172083f684480c6dfbc2d37cd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6c4f47fcac32ef2bfe4d43d27e7b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5143bfa9a63d8461cecc25e42a01c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b76b6f6bd947281208d45c323fe9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606296fd691dcf29e8a10ccfdd974e9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad6e1d0e188831416a7f12099b1e6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce7449d9fafdfcea8fb1ec69aaadfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7379e65f967a93ffeacc5531e79ca6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587167bbfbecd1dd35ebe6190dbed7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24717f088fbb92d4315bf6889fb8a82646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab00b1500253c2e81b1eef1367bbc1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662e62a6b6123d4ea305701c2eab75648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cdc902f342ae6499743a8a1ec814249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9a0c99bd5e76180889e51f168290950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff95babd007b3c5f63328c8520d06851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a88186aa3bf7d79c4b1b690cc7bbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa6e4f416fce9801b3fe4701a2c5c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8c836a5299313fab8eec95c27791f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ff58bfb034c8cdb9aaf49f643c9bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda84bd2ec030e88abdeb72337832a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4b51d4ed6f4cb3225819590b0a20b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df76c92add1cd07caf78442501121858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996b3b25fa49a5141bbad49e50d82bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190ea7958f05d584516bd74e08753de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5963065960abd704d17e9529a0a8f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eee2c7ac8586f76489403022380b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8d670916586eded07bccb7b59a59b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2845bee3c73a726916552a4c6738564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303423b5fb14b44a7a4941b22367ea0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8589485208279540ad35fa1163f09af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccc0a095722249607e8eac3440d39967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99515d99a8213211f035599d903407d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1ea5d547f8eb834901c319efcfb8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab8504cc0375d467c2f8ce536dcee770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffe113b060796f03b6b4e51074107c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32355abf8a5aa0c023bf985cf0af0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fd01de9ea9f4b12977b882671a3a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f15d4c5abdc0f74afcc275bdc9ea274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd65e90d10a7be7cc738e6bcb4910bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888da296dbb5dc94357b0d4adac141f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271d2db61ee25b47dd21629bd40f33a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33c253c688f3d0fc161c2314fa677478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6384c16d9e7b57a043b986b94db544e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af3a442341b198e7cb9dd57fce704f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315882656f24ff16bb30363fefd5ca381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df4daca2ecba6808de1a398f4cb1e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b0ca4ba428664b77a9509dd06fe9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac3ddf645f0fd5460459f42623a6db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5450bd9ce3a9d4832f92210aa97bbb285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa0b121303dff1a827990da5fa12c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d5a69cade320e0c7e6089a7c1e97c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77ca39e009b45f77c6a7eb736f1ec288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25b55bd739dc699c9e54f48489e32389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b38eb25e96f902cdea4489101ced1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966ec93a483e0f41b2b38d5f6addce791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634153597ded3df670eaa9221cfb68292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dc8e7cf2466cea382bf6ac71bd20393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcbf9fb821435b7eac0e8101af5f5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1386bb21d59d890361ff8a51465dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5fbc02502e0f5625eab0dde304b6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f19c360a398234a20f0527feb7002697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a45eb458cdb7ab211e6ba90221124198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa94aa58da724af40e2d2abe9826a9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edd521bdc021ff4aebc17e35ccdda1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45b22a5fa2086dba47bd12d8ae084f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea9e730a24308b665eb279ca466625102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a07d3e7fcdd20f9e7944932815a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3565e48c3e776bcf06cd1e0fc84bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29366597bc5ed6d1298a436f0a2faaa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586f4a72d5e29aa4a09a4706932f774106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541082f5c1dc16d5e80f27dfae75e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581777254a06314e249f5dcdb67423c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dc0fa7f90f21d33372af67c6e4897109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267fa1697a0407d7e3271a4328e288b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601e6c1cfb35913fd04c8c02451d774111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d631cedc0fe77877127f8fa94c978112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663abb88c27e7ae1b6dbf99a801abe3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355bb6b3d9d840bfefadd1b30d27cca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae95e5252f8b19a6701e90a09dcc755115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306bdf164006ba6a642f0430c51a88d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e53b5a6eca49256980587bc3392986117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fdd60568c554b416a3b8bc03e12c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f093444e1f83013b84bb4c6e097a98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de833bb3bd6c06221aa492e2f5fc507c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da06221984c17e08edef840a288855121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf77953c9cb87570fa340212f7744c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ffc6ef8ce7a1a5af7968d456418e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b479154797abe7cbeda51ea66dc6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308a5984af53197e95619ef92f49075125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d212e35d5c21f2bc30ede3aa48eab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad701488053a0f912ae581cce5d91e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803df0caae0e2f24a5a8ff99197efb17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec7f50bf73b3d09fcd7b849613d4ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9474e5c4de63852720834e7919ef4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cef69cf1430d3defedfa4caf2c47e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada865f9df8a513eb4a54cb83c65a6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb1e9432e87969df771a155a7e86cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37171bbb7fda293e6312bbc917767607134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d3cda314a5270acbf003defb9d66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa6b976fb84b3face37ca3fb05a3c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aa795d35fb9af03ebf9a3db962cc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37a23b57f3c07f198ccd4628739451138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea6158ad146494480555d2e447f0bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0bf3781ec832deb759a283171c0d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cbc408c033f77fd4399eb30757282141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d772f95b62850f5e02ddae21282e357142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6d1703d5af193e90ef64147b098a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c09bcd9e64607cdd8784dff169d4d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6d3220e1ad207b8536a123ddc98e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e513c23255da4eeb07bbbb800e49f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d718ace79c332e6376b15379447d613147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e01c132694046e71d4706a3ceeb49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2b167cec4e7f8896685938737d1f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2da1aa942aada255fd5b2a7022febc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a998068c5cc1bd92addb843caaa182151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31a451d1532bfef131e93a828f1d81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab0f4fe9d282702350e75c2c3a092b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5bce157c5a52b689de09e78fc6b78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cdb0587bb4ba41f2c3e3993108214155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f25794a4fea1fcb9e30b1bb45a3395156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7271cfc0a54e4691cf306c50b46fabe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4575032beba8f50881a38c0313d0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7408b93fa683103cc2c0c8f9f09171159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829600c71780c326b4e42b1c32156b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae217700469d51bb6f04e19b9d8855161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2c93ead99be9a9e0d8ae9713ed06a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9ffb772348af1ae0905d1eb4ac514163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e04bd6004a58ba8b36b8a4e43630c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a5482cc13125feb09101a2d15d494165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc1d40104acf5ca4c6a663319879c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b314ec4c8fa5855222f9d901cfa8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35580df122a6ea1a9421e2b5f187a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a90e8104ac908e755be26f3fc6013169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dff3c6dc90fd5bd16bc188f167a18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917837e00b218c75eb386695203ace22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e69b48d20fad6f11be6a1894023f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a33639d0be62e2a4d3eb97243bfcc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813cc885788c7283fc9e8f8d6ec1029174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1d13a0bc84d645385be7405450c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986338c38b81088180cbe457873de900176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f889929b1150ccbc7e959032d43637177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9107149140b74a58048394bb53ab04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac47a45ca8815745446813e843fa74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31cb05b8f31a90c794f5c3e0257ca5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f40d75560ede86db80fd132b723e5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f6957353ab5cf4152e2fd9dd0bdb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e7f0d03e8f426f7ae7d9304a64c2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfce628fdc9a162b88d9eea2cfd94b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70558ee42856222a4e69e04c70e04dfb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd930e7c4ad4ea8e101e28f9319774ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fa2175053f1a929d67d1099c3425a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792abfe123dc1231c47247e7ec2e4ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95db042b5ddfe00d1fb9022bfa4ff5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593333af7a45cda986d218500706c33e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a109cbca9333705b6abab314ccb03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ca051c90c294a8abd8330b4cb26a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d8c9f7e5479ac243760c65f526f53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f061245f088f848297d599f10a0c539194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ec828b3b2bb5cedc7dfeb5f9996f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbe86a07e0817a2b22d1f7a99f0731196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d98b2ba009d905846e8b50f62c4367197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d82589401fb496b06b3e8d5522133c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874264cba9797d3f118284f6e5ce0f56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bff8d8b7b3625dafd1eb0e2fa42c7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84052258ece3a484dba4627b0e531285201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a690a3ce24bea7b4e72f0b995f611be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac0cec016ec72ecba7223f033fed3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8924e8c983a99bffd2ee4782b2e6a8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073d4d9911519fd4e9ca7a98d6325cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196684eea9edb570a52b8b250551664206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70eab93cd00249e2a44d3e5460508f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f3f78659e14c0b51ff2c76c0a49d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d3acbc54659b54977dbd7e91a5567209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625b598fe17d17c12feb9b078a88e12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01ae27c3acf1dbaf8bdb271ed6ed63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf0f3032a09277d602e44dad1f8b01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb264cc502fc4e5007776fe801c8bf7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893aaa12caa89548aacc9c0183d053a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcaac90f94a6737b2ec909fb5da4bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce59a64b83952d855bf045d323b36a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a157a5b1a321311311ce0cbd5980b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2cb512e05186a67cc3a77a3b107a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073d2e3a5b21de804ae4386eeb21dd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f0a28f4fdf08b8f9d01d251dcee07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c95a7a1ecb5c6c66fca98b1cf61d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1329b7909aa7e5a4c06d130a298c673222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebc085e56eda5e4745eabd148fc617223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da964f87d2a99f73e7ffda7c7fb812d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e06c6ad06a796a91bf148ce9c791f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48c16c4f06a8f5e71b8b31a653c91a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad65abde0aa4727f6ddffb8871474dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d097c3713bd65bfcf34cd58b123f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8723c966bdbecbd2644813521755e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca5a85f6321c173caf5bafd1dd69d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040cf60c932502a8135cc7ed1fa3e1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e80a6429ed7827c4250b61c8cd4d6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e21d85eeb830548992e6cb8afc20a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97698169a373572895d4f31ef393006d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bd886b363df8b17f1d91534e75617235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe9d1bf777e2e5a830df3aec44747a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d8d4197f0ddac89ad7fa07f27b389237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ee39612fa36f9ac0b7ab855b51638238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb2396955b8708ad8fbd3126f6a74c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c2257aea390988d4fe79f5524ede6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e036d783254c4a547411bedf340841241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b66591b60fb4b5465f3988b7e32977242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdbd8f915529dde4c69f532da2f166243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1caac7f39f3c659e80a9a8a3f11953244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080459b285a15aaee621da7b9bb84cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35db15b1033799eaa9baa108811999246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ac5b9bb855eff64cb8525d9be4f96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28ffa3128593b649f3e15b5da37f6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496e4e41bad75047dcad8277877ade0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefdd072796d3223d4855ce059398c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46beaacfa3fdbfc17bd57a1020a4647251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c8747e2e51d45f6b578164325e3bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186d3512a8242a742ab4d1ca7b410fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedef8cd0650f806414f4cecd5f5e3a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a14244ea9249de989494c5e028c1b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e058fad7c5b94ab68114caf2cce3180256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8af01e84b3fb7639ba74032a89372257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024db34c15fa3979d039e0ec3ed0f55f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680e9d9db3447546d197dbb70a9f3b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77c2f11d4a5a31cbe7f00cf4a14c49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4966bec9b0765bc1008e0bab89cdef5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70365d9dcb40a9814739ac10e9348369262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b6c796bf533a52c963969a65c494a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62172127345b47c77cfd2e63f5c8a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d2dbde23ba0889640fcf48ff236cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97a0ff4d69cd8d8d39021cb3cd14d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40413e695dc06c36c4ce72a448ea32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205803b8acac1d43024f01ea88715aa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e451e9dd904a28359d442214071750269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6763f27859cbf2f7fdb951e010f37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ae44da90f1505592eedf4896defe2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37544387077eafe15a2f9725aa2e5da8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f3b0c1644de946a9c67311f564387273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4ef618dd194109fec975ba0ae45d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36865fdcb10250c5ae1725c38ca5565d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9b85f53f69d6a84f84b7a0b5fe22a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fa47fd2311048936d132a4c25bd3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdc0a8e4c725325ae2190aba79981f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1684065d7e168137e17d3bd531e858279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a18bfd3c05d8dd54ddd432adf4299a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb5a74576e19b8b9268d28685579b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a7ea9f6af0f5475fb36078d16ef34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd5e46e32b6caa0bf924f4686f143a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca6453544555823999e3e3ace22fdc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bdb1e4e10444170dda3b010b613eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efc8e3a0df9edbf456cdef3bedfeaa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450c833844401076efdaa55cdc8026a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c564eedbe8a8d432a5db021dc790e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2904c4973d7818c49b42fafa78b14dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629312daacfae5da40516dd1aa0b926290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f66c22e7324def74ecdac2b05fd95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d4f5a4ab565fbe38b4d57b063fe98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22db8b5eee7d8fcc31ec8b8da1fb248293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f659b7e8ea8556b5706a3e670faffc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a67ece3d90728214926c5801f684e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9e153c55dfeefde5e2f125cdbfd34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9d83972543e7138a518b851672635297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27880d96632814ad55e04dc5f39ffe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07be87fa507ed35bddf613e39616b78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784b0998eeeed73e618307520aa25e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08959e13754e61af91b8544d2bf8535f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767dc823a97e53cb49b4bdbfb4408a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b5dd477805aaf762aa1aaf5a41fa4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91e3c57a5bdada291c59d15d5bc721304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae73b6477bf17e6de7ba335f42f729305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb04f93d763c82cb59531c12683410306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390a8b4fe1a940ccc0519c38122aad7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48623a869cd934cdc3aa6202a6e5d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843288d1cada3435b94e6c13ae516f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8503b0f5aa5479201d631fde3d0e340310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d826b067e506d4a5a208413f12f1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae74dacec12ac70d94235eed8365303312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfaa9ed53332c66e3d633d7901a54b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e358d85fa57dcd0c375372878ab0402314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c9222cc1c972209b9326d214ab754315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30554a8f528d12c09933b7934f44d0c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df759156c94671861e956169d0d96a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f6d1a83e3ee57b43d4fb6055f3baa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ed2e6a34c0d9cccd39954d03eb592319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1c95c6c8a354db221af2a76b19d42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26361b1195d70158e443c2e83ccf934321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247da082e04a2db3b8ad71982223a989322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363dac3df229130469282160834dc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb02e03c49bc21305f253a2e53a7585324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d5cfe9cea765ef0815ecf19d36c33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4315edb138fa96ff2a40eac24a09c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c79af1aef870e3a786fb142a0b31b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b3c334858e445118693797c1c74a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883da18ce58707d2341b7b813eab23ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2bc7e3da0f8c0dd2a54163c3264a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acad78a4f8d6ef5d42fd13ee9fddfd9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1337bd19cf27ca15cf12737b5d5bfc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4e41f726543fc3390494e4fdd7690333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67da8de4e28e6fb5645d6acb9bf1485334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b03cbbebc1e2a07c2495d33a11bab5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8240b894024c873264e97c7970117b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcbe9f232a1135a815090e60980f12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb5b25a4260d8990f08827b2f264db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe29773b5c07080ddd4883ac4e0ccc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d69e6275a245e5e4b3e30f386454ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7057c495e060b4adfe6bb33b561592341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a28c175e1b2cb15d04dc911c41dea7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0af15e92b27e0a057960a0943bd7b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff80652f8341bb6c81c71f596b6c48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee49fc63db8ccff25109a0d3504fe6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553046165bdeabba8737c2acb4ee729a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9d21264b718e23ff916cbb93f77a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04b4d928520e6e8f7cdf8c94dc12d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cde7a69d28376bf5b343c3730564c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504184df22ee1d553279bd537b9e85e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8e7cbcd975006e4d2879d2c774205351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b708dd5c03206764a8bd273cab04dec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87176027be90c4e2270257ed9f009b8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f143291bbd5a150a71612ab4b60598354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb4063b7e86bd35fa10c9c00dcc836355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aa57ae09c83a6027a6eb1cbc5068f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb789fffd2d6e6bde91b328a0ccc0864357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd71e6def686940fd93ddc83c6592b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1ba346301a726be1bdfe2fee226c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9b9341c64b71cc077b680808713a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6de7b9639e05e3588451537b834e3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524bf21e471057e094376484d9e1efb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aa30ce82605c5561c0fd493d5e61e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889ff96495cbfcbea162065cb28000a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f679e62646e40b637e4c704ad0a77b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71957ae65c5c45676b547d96ed7881c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11045ba8572b7ad151d726e3cca99f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e44d15d3ea6f5fffd62f4f50b46292368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781e242a4b5e74ca0ec0ef7a1f15703369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275f1256faa03c557490f886f43a06f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a314b1579fcc9db4381c3070d78e09d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddfebd6b96c984993e7b6abe9bcd51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba972912b109c610ec5407f6d27925373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef46f7611d8259c4bd7947aa961b4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058f826f0a0610275028a8a1dae79d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35f0d3036b759aa6f9854f68793557376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8ac25eb12f076d777d28e061e6df4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375b62c5f35add352829300595141f9378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>