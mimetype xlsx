--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecb22bde05aa930b14f16df89ba7571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02649ad959caeb2320bf50d0307fd0d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cd54f456a8c1b6042c962a583b7ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691c38a2191d9459f10ffbf2cd9a5194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6aa4d4d4ac925a5187371889378955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd424bcf5afb55f36f5698720959dddf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad433e958363ebed175bd0071a12997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ef2063b4231fb74806426aafea8ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196222afed8327af3aace858d740e9579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf5deb08f5891edf31be0a29a34af210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4c0c69ba903ef8a3e92a38b26cd2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287805c44e2d6b733ba9d80320ba841712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca948bf3bc995530b29e26b7714136313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000021d977135c968585c039d84c54a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619c00ad16620249503c9bee12a3aba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd72541aa512c63b39f0630b90788c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6093164d5e88d02c53452c398966c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728e379c17f34306c24745ca6f1155b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813227a7ee2b3f8ce56d5c3a01d9dc8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae80f33ad5709cc3b06418b5da2eb5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68670a5c989d41b781e925c083e5d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8ff30aaf2a5b5ab3f98aecbee1d2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d96ef5048593bd32d85bed78232b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6fc7ad45ef526799ad6ca7b9a387b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5192c69f900fde741a1a12f25ad35a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ffe7b08b52661285a1800895dca3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607276747d14ca7469b21dc5d2c42b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd9de193f311811111fddd551ab49228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fae5ec3c206fa1a64b64f50237aa1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd3f39ebe6889eda2bc3ea7628500d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099efcd9310dd6f13c379947dc1eaf631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b687084e941fd4462f831cdbb2ab60432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16a79dad55ab7c0d9269292396931733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e000faa9850ba2428e02da1b3d672c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8086fa97dcfc4533dc5a3536222b8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ff5d20f7f26b66cf859776a6735ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d29ddefc9c5664cec21ecba9b7b5f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223c694b88df3c9832a8dbea8cda63c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf41d1b158de0112e6d50d105633de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac28be8efc32150ab61d52698f077840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6d0f82cf83c008c4edc6feae623ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eb68e931272fa1a070750a2ae723a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce568b8fcbf5816cb040f36ded9f4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a715738eccfe8881598e5cde8a3248c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9c8f21e6632748b37dc645e1d5a8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a7834ddca13ba28c048411d64e2c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f447314f538be6c482b8dcbbeed76d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7e292dfc4ed81b09ece1235efb7f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305e9eda7466e5cb5c7ebe6497b800b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59d78342418d375fea18fbe688862550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eea1f866e9ade9c03eb5d9f552f5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6064cca1319fcdcd9031dc1c71f4eae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1b2033c4df216b7c39c5e37a8d70753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171334b766b8e8fc02765c1391afd46854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f969633b8b30dc782246b1cc46e0e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68495b03e560240c174a0cffc165e1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d18eea4e2dce175974cfa31095bef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8884a9b3c6ef486c431f5254a5f5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e743127bf0bdf9a7c92d1cde415202959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899a4287a973534fe90e3f44bc4f02d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27befb5c85e836f2555bc6f9a917f73e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ffb508459ebf6f6bc757892a50d6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b734817fa1aa59510370a109963b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad918b31e17e287d871d4350e0a0be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51877d002d607fe206a6bf708cbb286c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fab05898c5e0478c5f2bc21ecc08866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55226fdbb4354fe043a2767c73a9dfd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b5e0504c8baf1d8ab689d686d73aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7018f313623a4837a3150799449c9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350c75717479c5d0e55829a7a8a684a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44def97fade5490950c3991b48c0ca9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521a16c9cb0f780e6c973864f83d27472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23450055750e0cdf94d70f905ebf6c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89dce87e1daf62e55ae2720921738774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ce29d85de10fd26bf20985925d31075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a116734ee21eb61bfbad9334a8adb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b288182207ccac178e376cb9a58ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa53ed6b494cd0818a68fdda0b316978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7b6912783afa718854892dc7c0bd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cd8e2b0a11785eed76122ed24daa780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5921c80196c61a0a9c8a235996d9fc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8e094131658a7774cbe1c33fe81b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cfa758263d1a01f1f81521993d66a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580371d0526afcbee7a523a7fc1c45684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c39d30489c89d77a358abadaf4123485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe50e51b2b8d45f8f2feb6fec3334d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1d1cb6006234e75103b2122e6d27287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8af8608e0b2afe9dd9b556cdc3b7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe5b3b2914a5f1b50b9059223aeeb889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5728f0c99daaaabb566eb98a2dbd26a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97361312b717be935baa9d00afe4bc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3391585626154123a45a636ff49f1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235cbbca3ff57e557bf2daf0f39062d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964c6dd5866d9c76a9053d6003ff57e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091e7b0b2aa6cb48793d510e168f53795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab58da9e4a36ffb8cf8ded1b3c98fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5e5c145a49d708f1c59160dc36daa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafdf0c926683aec3ac57c88bb84aa298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b24b4473c8d954b19627e960fc38f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221f2862c14269ef1805c2db56f868d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb50aa0abc2854656f10e9c6d15783a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f773688b501077c04143452b3daa59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617995ac1f88c716c4da0320b608c6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb5538634eb84cb746204ef2b4a566104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ac1ac59bb67f8049c33c571a045dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc05bdd00068b656adda55667a5f94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2ecfc7621e1b6d497a8c304536137107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166fee3e9ea0ad3c524dc32ee499f60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5c7ff83f5172951cc4f2dc5efb88e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0bd8a0b54351f6d5392e58cc8ddbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838af81bbeb2d8099fed4bd6bfd003e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ed1234cb81b97fb4506f4fec870ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7396c9772a628b8d899f6166376fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531afc0b1566aa41a3f62c998b6d7adf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6429523319227cb5efececa3b4d2bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2267d251538d55bacd27ff3420154b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee544acead21a65abb300cbf5eb3a60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd727bece7e5523ccaa5c8e236dfea1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261556b6f3f0f852a52c0ac3f5419758119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be56622191123131c26beab536c660120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7071360d2f789333e3f327167f3218e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636ddc8d8f82e729c95aacdaaae4500122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69051775aaa07ca6cb995132c59bc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4404b0bd253754d91fac28659b4af1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873b8284eb116eea49d6d049a7e852b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b20e1d71601bcc21c85933b4e9598126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdba0b62dd93f381ccd098dbab54812127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c585c633983faf6404196dc47db8be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dba0f404416338d093ec03ef2e013a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff92728c473ffdc1bd8571d05b1f00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610361bd179ef73f4ce80128e3a94030131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef390d0db72a065e422a03e22f68b2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e94d487fc852dac079373597bc109133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110264edfdef0d1727511b787742f767134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629d18a9e050d0bb2addf6adad3a1d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9a7741df254409d9ebed7b877c408136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f383a32265cf1cea302a7b0da5a71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aa82c110a1a162bb373b1bbb8f680138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4482e041f0b2018c8a27a02f7ce34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f45e74a92368f2cdb290d09f3852b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe37f8949e16e9d23e727d187cb7ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b067ed1d511826d581d6bb26ee9a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf13efe04921d73ea161c7c3538d0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c350610ce875b8c2b557c175f4451144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612977b56c6ce766378ae535158e535145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a418dea30bd21cde0cc2a9b35515a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf17fea7e6d18c5e75d5209554db79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915ff2fcd0765f8fd6ced6c1cde2456148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19825a99eabde33b8e998e6c516f0a41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa803968f9f6e82c9e19188c8ca3ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6021043dc0579ecd11e79d4e0a84103151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d7a91b8afe7c5d7005ca4d7f1692a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5dfe48f1548486aeedb104b999f5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52389aeff0f702c60eb785c6768319154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefe90ac2ee255efd20eac04c68ebb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3335daaac87fd9ecc6f3ab594598407156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db445da34d2e466e238ffec270d54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ffb4126995b202452135676e3bf31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297f40703104cd47783304288077966159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98426f4c688e9b3f31df673150f3eaa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cb3ba8af76a80c2171ee259268982161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce90ccb7e6b1ab03bb3e7b5d10f2e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4c1a078a9a80f107e7c97fd56588e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aebace3e5fcf6ea8e3a1053df30487164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7184e9a119ebb4ea60c84147bcd88a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02654bd5a0fa95c68847023b2321a007166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289643e34b984ef1f93432ae1db2ec1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01122d06bac9891a29d1d6504d5b069d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7233626362e42b207e324a4309657169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd91ef579eff0b79cb721b969da6de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e470ed151680136e8ab21a5e615a01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904352114afae2e4385e9813397819e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91e59086f9874148ad9761066306c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb98b8580d81f9639a381ab13a029b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01066261d54f879f24c2b5cb968834175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe131b00af4da4133c5bea738e5713176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de3ba7ef76f23c82ddab843227336c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c1c4627adb18cbe9f93a7e2a4f850178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c4f4b36c3b7b681af283c2c7965a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad9b61e496b511db7a201087212439180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e5d1412b3febdacea9e470bad36a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ba3904efad0982233b1e2f3b23108182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726548bad652893f4d4c940f35fad1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5b58ec812326dee2e4fa85eb14656184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6b6f453d8173ec2a7d2292b8b1728185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad5a3c144c53941edc65ddb9fb94a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b5c35c2b348ca5eb496e97060648187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f961b6ff32c54be1aa2be19e21370188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa07ee72e180aa1ca3a107455f716f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4853a7fd599e51e22c6c83ee0c7fed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea520cc36ebfc9496a1c709fd3da442191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb934792f867b6f59749959757c2cb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ca13c94e244d3561362f2c8a89117193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d8e899606b9e39217ebdd20e1419f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e9029700dec111f795d61eb082f12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102820ada5c9505e4f4a2cedd07b130196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911546b49406c04931b1dbc23cde8586197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52c8dd9b9f45c6f6a34aed8923de18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56afe0c4cc617c5a6cb2d4323f696b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9eb4a2d7f4d8d7458ecff9b23b4d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0181a79059e9c551dfdc1635ccebdfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93574cca2191c6ffe7cfeaaeaa0c7171202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36654937de567574767f884aacbe33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1ee629a32ccabc1f1097491681a02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee2f2e6ddf677609fcd94bdc0cdfd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f86c21a7ea1882123832b4f654f33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c19d3669ffb74f2b27f59207bf5dcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf239481230496c79d5ae584c1c6e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91bc56e6fc768470833f7074b63205209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adc122d678ca0faaa9301e6f774146210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e8ce6937a1b4e77da7737386ccaf6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b52a18835de1efe530e20ce8bdb0fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dada46eadbee30dc92592d607ed3aa9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f845f28e70274873393bb885222df8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c628228bde3a16dba1bc730fc47deef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c125a0908c0350da8581b02db4d2b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ed049d16c6474cd1e28d6181ed7b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aba0dc2cccc7b1a0280f121414a6c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c84db1a0fa416be5884b60f0289862219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce839a9f1276d7724d745c98c19795c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76acd95622223910dc8a0a546d3578221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449734004259582daff4c4a831a706a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f047dcb74b8e4e25aa6ddb2f3433fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6814916b1ef305a01b92c758138cf00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f56dde311e0373f4c6f77c204d480225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe775c263e1f14db7604cceec07dbd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdc039e04c98c47a153ac91f3e3e74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196395cda7099e6fefb820178dca1c40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff2b525462c1a21463ce64c5bbf64d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130f1a839cedf5de3ddce916dd4a656230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc30fab8726e00d1957001a2e5cfe7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6938b2e54e4f794954beb6c5b91de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ba384423573ae0d6cc1f175c157ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e95929d6d8bae9dd035e52b93b48ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de648c743beba0afe89eb512f89a0be9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0de5ca1cba65b28b0c9bdb5488e8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6dd9560c1cf27827d32255e71288d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58822907a29c722102ca3ee3ee54e48e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fef3a4aed72e00f3a281ed644c7f77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b6e3fb824569bcd0ab7f60262c23b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce407349524344e0f3cdbd6f2851209e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2789ca277857c8992483afbc035503242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e7ae5454294fa97fcc556388aefbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c1b8703028de00784e05c647cfb99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa35f9ca7da94de16d768a04282c90c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf7b9835eb67f4e4c52b53c586697b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e573c1a9be0891e4b584e7ff19944247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653740100f89139dc6372bfa5fe3394f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff42063db5604eedc8396e81fda576249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcd0706aee7e4d09d53254a9a8b363250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a632ffe3f1e784bef1bb7a99968b67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed1f8abca98190a0e7e2bb30daf785252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d3ef7d5587720011b59a84c994a8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3b3b1842d0362ce4195a7708d5251254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e549ead455f5d8f0b62c69a0e695c14255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a781c9e9e850986f90fcf0fd0dcbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99251a7cd49f6e39be99330a7b471693257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8c22e7f7035c0d7699b2ea436b159258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29277c7c3a63cd47807d07646857ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bfa7195479f81ad913afb67e31fb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12285537577fb081b0ec158d20947390261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf9bd44ff750ba42188555e912ea09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07dd9c304499817139a5beaead742a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841978cd01188387b8e1de2480b08c3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12263cd36e9fbcdd3dd858b996fe051c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad44559ff374b3dd738729878fa35c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef03bda28ebbbcf398dff08f580bb18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a01cd4ec18a8b3e7a4b08a82d573a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163e6629882bb2e73ab77dd17769f4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6090b0d2c37710f142f46b54ab8b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db814aa5df6030b39f973d88a4cd7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9773451c7c240077170caf2c325889272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1d14713a1b73083443411216052d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada3e7d9bf5a46b67c9069770a6a610274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9d7f3046fc750d2e33d4e8d75e15f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e561bdf301206f3fe7d306238f508276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f30c093bc4aa720ea4547a3f9bac7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff06b25b8bb8ca835aa69330c7415a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec646dee2f88d6c1ca75c6fd28ca5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944793b579b7c60a3375e931f885e690280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7defb53beb4daf29b2d03107fc6f920281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2877b226294e88dd8bda59d2309ef61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce44d9532a88864e065c326972adf0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31e092244a3e4df0f2328a5b11c6e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f018ee07a10e53a58e9942611788ae2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d475105f78c66d8f1fe3502fba12de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f00a484c4815c7a0078f5fe71b143287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6961617d826c674740779d1627967b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf75616ddf6a60153448b2bae01a98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18312f77eb896ffd6d331a1b9f4df2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502f3e459eaf973ebbafb2f54e6cf0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ec355e595b9d7ceff599123c5dbec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a663d0b7e601f7822018d35bf4438293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce19be5fe69d5b8004d526a974335d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6dc61ca6d3df6be75716c2344d4f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8130a33517553682827f8944d26402296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769dc885b29f233e7b66825f4505e24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a377d5770be852299cdd94fd175851298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89b5cd774b23ea953c45d276fd0f00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854df41d4a10c19e6aaf99b5b0efab7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d39a0b491438e34e28e5342f2cd7a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705d67f783c2aa2de480e56a88aed21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879b2080f648e2144c2dc16c2997af5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e31a83bb6613c154dfc07d1d71a99e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a623c8b8b90f547cf2552300a8222cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d076eb2082d6af252db0aa512f9943c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6b807b32d2e1b1a3d52c85eecaef6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fafc4e52049ec4c54cf8f7e85ff2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785189c2337736c257946f51069f208309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafc44212f19155e4118714b97941d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54955e563695073f53c49c331b0e0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887d3cf21eaf025ed5ba597c9623b7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5351dc3c474cdd7ece43cbe0c0daf36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc18e0375c3dffdbe789fce903f726314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941d191ed2a18047bfdda5c18aa3d5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfdf2010578132fc1b81dbc712a7f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84af42a6389128e8b77872191095d3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79984dfc6df833cee99aa08778d026318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d7de6bced6199be370a7236e62e1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355a3550b6cb9fabe316387f9a2800e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f28a4be5977587f138a1e2c3d743a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1fa006e476875522ce9383a5cd806322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae53a6b0ad3552a4b84c4a94d45f49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb6840699da4c6a7d9c9c1edbedb67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3323d6adb89fe9a9b26d3cdd154a5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6194f4d994be9491db6d3f9ee11e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849bbd94af5160c96a64171023c0415327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c97445b5db829d4fb996a79bf8849328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee97a3e0ecc3b1a3a62ad16c2d85be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a20a6a4e059e5825b8d113a0264b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2e877e87de9df2a2b6ed070549112331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719e477d519c135991d7bf94bb84da5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c272e0763e697f1d56c2749c5a7cdf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6200d552c3b6085ddb286249166a5e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ca266e7052be03eddff1c7e17ea19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb04f61b60a72f47f417a50c5c4468d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82703d2cff70604d18150eca0a0919b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d8d3a529a14a714616a21ea48ee32338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705275511f827d05b5de279bf068ca16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41476c20ce68176475d6875c449e333b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610268a8ce1112f1f897a767c287df4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33910e2c26a8e412278ddc5dd2494b12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38ac7f1f3ae7bbb2ab3ef7ad0f4e9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd603c0b22ef9c7bb65e67da98cf289344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61029823f4d80b92eb3f4a309eb6b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921959187cb4c85f7e7d8fbf605404c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6486a03cb827ef0410bcaa87aae4170347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6dd9a5b3aaadddeaa2b91ebadb2a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e1373cc60bf47679ef8673f98881f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ce35c5fd3470e0e09416a83a50467350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98485d52f0949fa6beeae69e56b228c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bc4ccf428161c1bc9e620db99f300352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164898217f45bf9d3edf5b9d73c8f9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401d604521973bc8ce16eeb0cb913bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0da306a0b7115080e527df3eb2603355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4b4fba4d2bdb93f55ab6bda9a5545356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfa506945c1b99ae641847113710af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf98e154eda9e990ed6de6d9b1c022358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a02f88fa21b6a937060dd2e4f5f3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7066fadb6d1daa3167513eca7a6a4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841495b149ddb4c578443253cf796c68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78534444f5e8ff20a4d147819ef71806362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a3dd0bc6ca56e65479fc749c7dd0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1a48f7771df3fedcdea77bfa538e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d85d163788f3efcb39970e4f9b39c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da8a73849adddc230fd1a41e939311366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63629bdf71bf307d015b12f722e8ce5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b215edd6d7327a5ec90a1216e4b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8805f270f8aac884e6fe73745c234ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c40aa336b8eef21f5eb89f08900d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe08cfce7655a0c10d07a8549e5948f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3aba4881727bafca7e39b699f9ce4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7250a12d6076254d6b3f3d7ed73d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd89524f98fb51d6bcd1de6133c061374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b39ee2b934d464168df8c93cca72f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73540c09833750dfe2a59bac123a44a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38517b2bc227d737921b5a1ed348dbd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce1d296281bb56d2badd665f213009378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dedf6aef30a1918d1bd770c9b13bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e92266f3b22a4a302f5ef16fa8cd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9d1d6ced1f8911849452cc0d7e7063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e7fa2fc61e46a243490aace20d38a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201f056c491c0d7e1c8b67143dc0fa85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfc71736b21cc6a73cb0fb7920f36b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d423e94ee4f83455eb88c48672b3c637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd841b4b6991e9c0a7d84597ab56a5f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6142ed6338f73f3dda58ebf1e99aaf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910887eb23affb4bb969da20879a748310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494d5d2bcc294dc0d65b6edd4da554311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fee7f619f46631269517c724e2848c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e392c4936085263941c5dc1c7afed9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f161de8de7818f87baae9d270e4dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1497059d35822dc480c7783a0dabe7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f911f0aa9efac48b48fdd008d4bb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8519bf79e3582b533018453950399d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154667b942893d095feedce9f39417718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd461318ce1cf833798260c63acc2b4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbde1adedca394d67c38e2512b7f01020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317050a8f5e777c59c9d28e8e708e7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae142a1a22196705499769c4f12354922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f332ae68c9b8e8d7bb809ac75d12d9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c519f2cd03f59f1b52c77b57697998e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda9a02fbef2c1e0b3ae3e06121c4e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3424177526f765ec714494267629b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b21bb858e071f3c7264499405a2af427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653903a81bcc61edb4d17cebce1e3bf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58e42d28643af08e8f89b9c811cee429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07a80b053a7ae940f226a02ea598f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156e2715797de77e06dff54fd56be9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367a3638aa8b834d5e8adad87492d4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1db6a8df719d1594c3cebdda89cf1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ade21d43f5b7297522499cfe17eb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa647ab20b6d2e00b6deb0492b5ea535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b285a529259dc18ffad171eae5220136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300812e962b8726f9f874922477623e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd05f32c1c3aa695e3e5a551fb9ebbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f260c84b71333359cf7bb04bc80d16739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff6be5abc5b60bf17f50bac78e09a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774b113ca6e815971ad67b22b89c17241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc43c7db9452dba5378bf54011794e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906cb7dd9428ba354d80c04b6094bbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053df6db82ea082d009ce43b5c01d18b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de23a564c072515daa2c29e490de4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafc8733a6ec37d11bf9b04a47ebc6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fa2e28a4b4c174a2b456aa2c5101447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2435a2c19e5fdc6cc41896a9628c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8171cf1893efffafdf56c59c9d418149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9591a9c7945d18dcdabb5f228c8a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433a90f26c393e805470af272c707ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93666eb073a9314ccd631dd10e6ba3d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abecd0ede2eb96ce392fd845d3bb87553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ab860188097a838b2bb261dfb0f2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65bd41d71deee2deceaa557d6598a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f8258c645e241d5ca72296bafe42056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01874f9e73c84d58be564f53d2219f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441fecfab63513dadb25c16c27ccddd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e00dde00b9b21f199b046632fbfcbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1218fb0b208ba7a3392616b98ec4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfc7f234d36dd3df17b6d0d9b336cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefb1e76244b3db57df3acb4668dc7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a41767664f3612cd33e005a25904663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26177e1e160478eb5e1ecb73802d1d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d84a8aa9a532c28079d211302259d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151db102199575fa81b9fcb581eeb0a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b303562f0ce0881b163919eed5f1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c079d51494e4e0d4ddb6fb9cabeab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b153b8eae6e955ca135affcd7ffbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185d2e84e27478fb87a99f0d528ff0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811223420a958063fec1cad72eae31371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226e6db9d3fe1c45a8cacc3bd55629972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55635fb38d4a6430dac067836fb55ae673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561341a43c6d41e35fb8a05a285f66c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0170cf0dc2bfe9d4b78a8938f9716c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c39b415e6c042c4b29c603ce4e56e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a186cda3e5fa318a13996023bac5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867e0f94c8e0532f2da81964f06414778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128612985a93b307af4cd8870d031f2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f751099213ca4dfdf6f2f13522371bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aae2c3d6b88323cb85224f296d69681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744db2ae98b6afb4f26f861ac2e9e1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c02991953f346399792077ff2eab883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1047e51581bf6c1f12891355e3364984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3693caa73f7f0fd7ca1971a4933e07b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46584de7196115fe6ebc34d43fd08d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b33a5c93ecaeee1ba46555526ea12f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c15ebf6e90a8535cb4911c68d14a4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191d371ee6e91dba38dcf9924aebdc289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88257a57550c63e43f44a5f2a4e6396390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66498f6a03fe4231f017b318d351c5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006df300748155718eea082b7cb21f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a799fee22a29aae878392f706ccbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68f8003f8077d7177ae3825ca3513494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e47de5849bb97eb298dc07de69e7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5461dbe4a033994c6b05a97b78ceeba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c3f557448e8b356f9bbbfd98e959097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b84cc80f341f5f19baa9e8f71ada7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c5ebd3d4523b118313bde19fbb95899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d85a4e8e5abdc8395d79b38e4e2cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e7bbcd71922cdf7098996e1921645101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926d0a9cca9e0b47c97a1997487a3b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba86e6b76ca5b64c26ce5bfe613112103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00be5df846046844fb030ce0651e5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3336bc04d1c67a9e2aaaf9f5a49ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6719614ef1fbecad61412463645b86c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a519bc656506ff83d028152d2040a4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b09a5a3e44de4e902b37171fd01f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab1bc487234462adb91e3d86723d99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b8bb846084915a33fc75be63aea2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cc0a259e4fb9eb4cbbc79ee1d7af6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b51a674e31af04e0b03dc066c0ef9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6124231f3ecd755600b6ab958b337113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ce16586e20c8e99469d4a4655aba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698f6d699611146e678abf6cbf8f5e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792775857e6042f9eda39e7a3daf577f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a0dee8db49671ae14a83f34b720a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00973bbeba189c301249e1287108fae2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583e5b05e89ca81f5c85e779df31d55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6acdb65b8cb394d10fb4cfb9e92f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bece9712234cc86ecfdacda3464a24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b0dcfc0243debf23e8632bdc2e7e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402ef9466af68f5dcc93230b8ca607b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6873fb85810f206a7a21dda71a430a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb93574df5b321dee241b517d1f616e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbff5a192ec864fe84e0a6ec5db817126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd60a3d1b8be29113f97e1b0da3e49f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34669bd64bcbbb84ba763f7aab1c0f11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eab8e8756c5e3f634eed6107821b5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8bd94cc6f22d9edea000de373659b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8900d97c397d2e7a35f93ab021114131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c0d03a28f97a955fc1e971b08a982132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eed51cc5d25e295ca6ea05bbc1505133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d8d143633500bed88af0cfc4a4bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d682d48c97fb2f2d4e1622af96488135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c42123dbff37950b317cacb734104f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad3159c7589f43d5475c172e2899c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5de0da7985e4a458c51fa1814db36a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6620128b097081bd5423ec4de7154d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780904449787eb05160bbc39457c0135140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f46887cf64da709c1a48918e7a3e99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8a6adb16db43701d7389c8b84a9e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922e3c3ef35ba15709a3200fc265d0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646868d374bda914870ffa370e362a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c9e9dacb4e2dafe8a0890b5552028145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecfa9579557bb98fd4ead99ff13c0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d05e8e290fa6efef0992f7b9d2cab3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6dd396b65ca2b0d6fa456b0b3282d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb3334fd4192d18e8a5659fb7c7ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31cd7071979452eaed22dd1e885156150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bc0019cfa05453d566f77b2d6a4bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d086134871065432700e35fd48bc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0568b8d2b1e10e9f72124f99524279153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94f0c3dab4956f133d07f3af167db7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fc75a18b960288dc617481be6912f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384a0c8c409d35cdb73e294e8725b15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619edb60f38f14716586fa54334ad201157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaeb16ce3eb79abea7d715862c24a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331ee603f6bcefc996067eef62d09c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb6b0ff62d3dbc1cee92c17ea79518160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86092d082b5fb46a46e8522fe789ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9ca321eab7fae63ecbeb8a050741a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3ec027fcfdd10ba186488c80cdc6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f624876dc1a0d4ece0fed66a6be798a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9c25d7aabcf2a3d190b7a936eb85c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de59ad75eae05c8e72bccaf8ce98038166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb85c5d162fd75f6a642760e30d0bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d48e41ddd2b87e11dfa5107c15bac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099238fd508973f73822153a9ad1c159169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4ffff461f2cb753343fa1567afde9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393b7961fd64a6d7a16df34573e808171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2259d189e65920ffb405caf84f2fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd05117b26e677cce1f5c9e28dc716173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564509c9ad09642556cc3e8057da773174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445db571a2b65b9ce70b85948341d05f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbd14875af365fbb42383d17d1628f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c967dbdd45c3e3a25fa0e4e855c557d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be36cb97e802c7ee15e8cba6e81596d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472827abd7ab6f91bd649a995106c8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626403b11a3f12bd3766e6b68f1ed9cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9911f735198e3761cbe69fd8ebe77c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f820762328990dbbb16dbafcccb628b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909e32a4acb555ca364a2afa154a06a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4d83f0b3bb9b4b7f9286ecd97675a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a9b2240c4eae6f634ef906b7a06ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e753b7b91f3c9a0d2d6f9892dacbd67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10071e59fc070c9efba8567099ad4769187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae0a4b72439b19945987aca824645a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c94041ed973bd4bc6409adc503650189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f5cb9010e60805db0fa7d38739e91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a0c915c27e530168ee6ff173e82a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38e3935f1d8ba0eece54f56738f6f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f6ac1bc7192b5d947096d8a44156b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbd3682c5fbeb12c9715ccf3ed3b79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c897157b07e2121914974357b48bbc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdca3a39804b3e1507c0460f91762a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ca6db39daa1c0d0897ed655e9955a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ac4db36f3baa458fe20101a000158198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436145602ba7da709214526b7a718de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e3dcda2636c28c5918e2dfa070f65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90f3e57d441b34ec9dedb2f4268e42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84235ff50915eac0bbaed09d46278606202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c010a633114d28821d3e7839554ffe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517ce594b693e4ce485d53971d664a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ffdb0ebb34606a126916645017c58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ace2375f33c70395f2c9e69018353206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89792f683618bf1b3c2fe4de76f42f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bd1908828f8bfdc9346b029e21ec6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca3a72d2a0ed4352aad817844a78be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce6a0d7748307da2e78be4a48c7f26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6a653da386f3c58cb54800b6fa165211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e4c4558bcce6ca16c1df1fec1373c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335818438fd0115d4958012ba610271213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d69aca2be67bf77a4d82ff873eff67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc7fa98bb02e006ccdf6979f9de5c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e378004b82860ebf001716a49df2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e10d2d2d8a2fe792fae0c8354f7d2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1750093bdb5d43ba4e969bc5ecdc3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8174b31853ad60de44797817ffc741219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371497f770d77dd207d4814a7df53baa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f04524786a49537e8ce5b018872161221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e462673cf48ee08cfc0b321dfda37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f47fe8bc9d4583a9d2df8e7293902c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa028f6fe6ab197d9f8a0584e69b19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af56a2e3f1396d740df4598a09d4789225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac61a5d0f5ee285a395488a6dfba104226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de265fb655bc5a6890c83677be55f51c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1c168278fc463dabf7edfdeb18ec1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18708fe3740cd42d6735678b7e07768b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f1c48c689c3f954b1b77b4a50099230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28e76857219d1879cf1c1eacde3698231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561473c0eeb9cee4d21700e2fb2ff38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e7f9c3c7f7f51b5748192fd716167233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e318793dbdfe2065ad2f89b12c60ad8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765546c09432fe33e9d055249589d25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a496dc0953f335a3f9e27f6f9b634236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478b5f5c41b88fafa61ae517931553f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f46873ee11bbc08a6c4f632513ceb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90e6f0a2dc94ff8ca43fbce84e6f87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6355637c9b033cd32027c222392a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed846060ee819a36dd5cbe920d6f7536241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95b2ec8f5ead0a21f07c75ac87294f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401ba48d150b5238c6e755fbf20c6fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6abbf5a1cc58085b9501f52a3880ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ea517b652ee56980a7e20cc0b1c9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497ddc9079d14943d525f5a7beb60eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f555990ed6ccea7814c563f428a20d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2df22792639c176f01603478a09199248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7232d67d0ec01f261fe37a3885f06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7187b6685f7de0cf02c492d9c8053250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283bac7bd3864c47a68e8bb8e81bacb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc508a69a40929553571e2477b1023252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba50e92d9fd939dadf9146eb946156253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb081b2046a0cf0fbd225ffe05c6c8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130f6e4510c29731111e181b271c3c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94877983cf3a8a0a695efdeae49f41f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09725240c03ec21056423112943fd341257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f534bbdbbc3743552e007ddfe6b224258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a4a93ee53a688ddf6c01e3e07526259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8703248b9d1c58e68f860b2141d1183260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdf433ddf5123a9850c709f816c675261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dac6a57aa9aa6bfe8f7878a359d72f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6898ae93458402ab5c395e6d2c02b45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd5d5798b130ddb4088f5cf261e47f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c734e816b47f5efa4ee80a77c63b9bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32211cc087eb59263ee663c1a8ab938c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9477899aa87eaae2a1f7ccd250779267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1add637b4f2e26abd4555d9f72cb48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eae7d90535e35966eeea8f9129db3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f4a0294dc7604c5e7f5d36a3051cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18201af5c1145214c1fa3ade2d37225271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869ff6b1bbc587ec080725332285ec9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771f0868a524d614eabf0058e685b74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24f7cb1178ecf0f796ae65846308a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12549bbd7cdc7bf779c30cd65cb47211275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f87033c4b6d989722614dee8d22388276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c6052070a16eb300503182f955ae4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767a8537fbc0c987c694efddf542cfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e865495d2be0237d98fdf21c9d69486279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164ad442d42f0a7f6420a7b4c0d99a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bf0e9206504b9ad8cd21f5e4a1c11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af348c662c6c2be9032f087916f53f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8252e73334e1e1b20567c5220ffec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4e727fa51bfc557ebd31019a57d3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b3a8d751d12c843a2f0f13402eb81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceace705a1d0b7c47a6daeff48ee0ad4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87782ebe8731481a4dc30bd1790ec1a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde9d854c2525b00919d82015545d19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30010bcf0cc5d79705f43884cb115931289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121a762acc6c7295be5229ef0e5711f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb27a0c50ca8a4a26c0a405211761b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c160649ab15c5f973a1de622a9aeba2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bae16ba5b4fcc0a2fd18e2b39ec6e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2929a7ba4d8d1c8ce77a3f6d4b59d2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd53ecc812dca45347b92695edd3d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dad4b131badf5dde41961ea6bde6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219c0c4955ac1baee8598aa98da0952297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c92d137e931bd50c98811bf67ceac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f8feff7ea54a266c4451866b147fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c53a5a24b9cd0deb4544b3c59a4080300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84188c98af3e0bc99b869457ae844c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c216710f4983b068fd76bd0394a420f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499d4ce052c45e32a3c7ab39a9e2e79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c22d933242788949f3acf55d2d74e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec2c64fc485074b39bf2a662bdbb02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3e82d8377d7e075cb0b7e82419a86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04e7e9a327cf81e62c582b3d7b81b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27662e18f43939e8763de924d5eb76b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ed79056e503457fc620b91df20b69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19364fea2e406b6d6c6bdb33ab35b254310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93ba92a03f453f96c071683e1447e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaa053b42a017f1f3f70d788898b49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74bb5237873b3a41ad8f121db2f138313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ff67e287f601fdeaf147a4935c2f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce9ce96b0667921259bd01a681a8bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f181ea9dfb0d5afc19b313c2b489887316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f38afabef1826782793c75ab75db11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b975518e036f46b86ad151eb51d6f56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ae36692f5346199937858ff3ff3d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600e4b84513ceb2724ae1a2a0539a9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80538c8928e20ccf3262bf6ee62ec2f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d247f01062c6002d84ba6fb38bc63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3378a6af0bd052af6fcaa1cf2d2c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40955cab831b0a2e0799b0a07df45e2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2c5b7bf73f0902689262425b2e105325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a872b28ea06ef39e8d4456a2b8723f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e002f5063bfdbdbc7639675a3247d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b0ae9271e8e4ef1ac4009bf50d374328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30ee9d65b8258cf8882beeb89115f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246420fd8463e8a279de26399f44f09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417786b7ef7191bfcf06091d06df77e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b82e532757e91210c2b461aefa5f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8694361964b479ce09f3b25d4889dce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94683f6f24cd66961ce17fbb6dddd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4da1dfeb45445a7f22337552c73c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718be98bca81a97fa601aaed7b5b944336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622d9ac9f68f1e16aedabfdd9473ed1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7d0f5bf8189f33c22bf2c0d54644b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c2e3131d2cf352718123384ebaadb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b195eb54ff1cb2ef75ecb6fb851ac27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eab8fd05c7e3d5f30c0d8e8a060fb8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471df91c10c6cdf34f400f46a6fbf54c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0b7b63d6c816dc1dd377e20ca9f4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aeed1b8dd6d2cdd8ffc90aecb98e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fbea1f8b6f501f5311bee4013576c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce0a7e434f1014160e261c442343c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0d08009c093f2e9a0df92d99a34fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893672e05f44bea57402276d35ae4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6934e80cbb6a94f4cc4583f69647f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f8c26576a83b0c93511c1fc455593350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361c1131300afbafe6338a75e5412a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fef50e6ff5eb4dcb0348a80b9d446352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a3602d32a2ffa03362afe72b47a9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa46c30256d3faa9c4da7dce6659d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5301107e366310bf215039dc63db4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfecefa523cf38d9b77a1c2617058a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830f37bcade74a9a7fca8359c0b2c39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d68aa946ef923289bdf78f6d151fad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ced478d82353080180bf1e3fec74b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36317a752b052d0229da5412b07362a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181110a6b251e230621a066d08d49b78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acd4d04ff371c7bf30935b2d53faa7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1a43fc3efceea5eee3b4fbc220903363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef8d17cebd5cd93ddc35b39fb3f947364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1af071c5c212c6400aa8bb9c58cf45365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2414b7ce419e4156050e6cf3e699c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac3fcf5f8cf1192eca0a4538a27828367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917b79de003abc17bb28a50584ffa29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8fc12fe472b769a6551efcd263706369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c106f2cc88863a52334c8d6e1d167eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfdabbeaccc64d444eb431c08de298371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f451089397bab0ec9e4489510078ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb420094e55c1622a0ee2ab1b0509364373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f6292fd84c2e763eea3f7d988b3a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fab067fa227f8296515dd189611fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d5f529b80bfca2a51675863ac7232376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7598398ce8f1dc053115cd9fbdec2c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd50041deb44acfe98ac85a9536e39378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>