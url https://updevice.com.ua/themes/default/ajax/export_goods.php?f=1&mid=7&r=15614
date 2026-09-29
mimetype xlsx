--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f6b7d9ca6ae3cc3e9d3e125bdfdcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8bd41c1de3860e4308d1c4eca98ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763e65e275c2cc256b1b929a07bde623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3750f9b3eeb7646b53a7d03363b5e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c46e7f3f8a68eb7ae4ee2f66e8e255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a7b94300ffdb43bb3855b53b0c5c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0176a016cea4195758a5fbc5b941b707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147d8b94c0ca02aee2c4542408f66808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a5a99f58710268b065e753e94706f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942962f82ab56c692ebfcfc1e6d4b98410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a09ff9a67dd36d9c2fc8f85090a00e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68fb1a300286d0de742e74764b54a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8b557e949fcadc3d68e03337bb07913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a8b28bb4ff75eb21e3ac94e445f1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417bb80e56a2ac6e935549153f9689215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33701370c66286f799e2bbc5baf38c5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadca067c45bb9e3c49ac929110b70917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5af1822702ec67048d13e3634698e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1776a06b90ba118cd0c7722033cd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fc55aa5f39a95771cd56be7e1c40720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fe392a50df587fbfbcb8da4e4ef0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aee52c9d4ae16fc8afb7712c6d596d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03e79451cf9ef086fdf8fa21893c2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69577933356176ee6d19927daf094e0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac78403ae932722ce580909cf8d788725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34c06e8b57228baf24b5c6e14bed5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392a0c6a134d4051775eb967642dfc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45253d57c43bd7f063d05b2ab6fc5fac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b432d5fd1b578ea3f110ce678c94e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39331de8ab69e374325aad602db1355430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62656fe27b3a6e2d824994d6fd0f529c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c83162166804d0fc5e093b9c22a94732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a76bc000755af370fb33e77330983333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f60c59c7c94623a8f99eacd55ef6c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430cf9b45cab838d1ab6aef13f4259b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0026a7a840de1757afda86f9ea21fd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a79a180b82f317b4515495dd7d318837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036e30fe20cf43048f33a16e0d680e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c79ddc5d01c8ffffd7872420deacd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbddc109760bc8732edcc2497beebe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae2df304ef6f04c46853504b39b8bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5cc298f7ef117dd8e45b84946a14042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0cb7f45f3ca85aaa86a1aa36f62af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045900bb1400d05d8dce2a85fbe6a3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678edd8f8061545ddf70666f4cfa351045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0d71bbae5daddde08233eba361a0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239993c7fb52358e937f1b99dfe2403b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694bf9b4e96752af37e8ac239c43b1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254194e5ad232a7066c8b53b978b00849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a17576e25d4e1bc2beeb3a99a1e9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8c88a040116128db70926731744a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657a09430e6a46ad14415fd07436a9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c671f14bccfa3484eedc866fd43b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a569a2572fa092054773651d9287d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa14cdfcfb85fa096b741708edaf7be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544871ded4656d67e80a929b034e61b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e86019eb85c52a998fc117e846ec6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb077b53cbe125261cdaeb8b19dd60358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56541dd4fa6356fb0feb657ee3866ab159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9822c356a159ccc162182a1fcb59d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a664132df853e3018af835834b645b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ff04d4180392301a5584cd20624ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155dd4dae25172aced68b68163b2bc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd392ae91775c993c561cc9f8f1e448e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41e8d605aed7d2c500f31ea6e809f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e11c812f44092f5729fb7c5ab2ea966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c6ab3f00bf318e977df6557a57c5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f4415fa9bff63d0927b18599e367a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0c7d5806b95c8b6561c96e8df54d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79974e842d55c66f6775704859addc1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1806716132ec99f69438639a1f35a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c27a8cf6a3ac44d02f23339c43bc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c4add9d591c51f1af4f437c48008d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc52a17b926b7bce8706e9474db23274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d0da431b97ff0a5f4d49f379024df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa4b4a2bd1c145028d98e72cdf9c8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b2b85edfc96e78b3b6bc38563f2cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc154faf1c73203925892a946db5b4e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f4ec992753fdd81b80015b43b944379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1c092f2b28d7826bce5c960caf4ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e24701acb468a02d709c03414ce44181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aafb09983615d13c8f4c99a92e9e7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676578437a4c2671a115de7875857f1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c38cf0735df1121fffdfb8f8bc11e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fb705f8e49c97ad94187df56b68b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b08ce5b9915a6f936f043e51ee5efc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08036a675b3282364c84e9f9483d7b9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c87697010b8d75cdc4b4a478086bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0dfe0a5f4540207ff862fa9b7f52189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d537823af48a277f9106b1cf8b031e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc98bdd5cddc8cdd1d8a648d7848f7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5b5fe007ce4d47301e84f00adb56d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb654edf34021af0f2c00bdf9c36b6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e79918da9af48c40523ebf3a77a9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b0228f25aa8b593ddfd45763b6a0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ba534f0becb1457d3e2b662656ad496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89928cd1da707d9cbfc7b9d24e54230d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f37f70213d4aa6043f1d3861ac982898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cdc5e1d4aadf8ab0b95d5207a041199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd11a750c5adf16b1aa3a50181c9bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9372e0979d5b28369f45cc1a046e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782b95e0df3c2cc47eca78fe555054b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025597d3a780c29830985f5766c361b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90949d3535e430c7c80e7aaddff3f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2be1638f0ccb9fc3fe7df0043e666105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdc37e8c6288c5ca78d2761acc9fca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1f1a2620812eb182981a3cee1f245107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bbb1f7fcee75140d2c4fc720069fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87cbf03a8ac5748d3745ba777af129109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b355be1a2aed40699e7f827445ab122110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3a670a05786d12dd02117640a2e39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f396d77ab82fcc9b6bc0a84a7c5e6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fff20b55b87e8ebf2ed7810266801113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69613e20c4bb88b6e66e99b2e5180720114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b4a340e19ffa6e988f5c2fd5116c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d16db6a69a1e3e87a53e6441b11e5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada480be82b89b790c040b8f1a84573117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976730e15ebbaec3977f47bb502ad02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e17c4ec874a083ae85cef89245a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602e85d9561e970ce243aee6e7aad8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc99188970176126b2c25fc560a96ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8007a1677636aea9c20407ad234ab50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ec59639f8fac2c760e2165b3e735f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c2b5c073935186aa539e04357b0f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef69933f5a59c0d2a9e6e93e650424125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258173b6d614ce83acaee75da1e633e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407af2ad4955cdca58ec066fff56a3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaa740c3f3f01589bb2c48d3b8b6b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9875b8b79f2103f64d149762d1ab9be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb338ce22f754704def53ee2c2a7e895130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41ce074a63f3d1946b14accb917ece131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2642aa7436868cc68ae06b1701601132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820e83d32a8a774dcea285e0d8fe4db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fef8ea53373ebe35986edc2351441134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f389b2d7e27f15dca79221c067868c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42396c9effaff926de654cde7c6d46f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ae315225cc811804117e9c6b239dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa4c542f78bc18fa69c05f296b3f0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4990cbb0d6f608fef4f39a75be701139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dc01e69c20873470f82a98b9198b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9911c3aaa241f783b539ea372111b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a08ad0d9cadc3a0ff14ca3147c21f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb197891bd3c05edd97559a6917fb0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586daa8bd93490d01def617f4bbbfce8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1b8d846299ac794a2534068e2e18c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280215326fa66807259ada1aa9ea256146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0af57eb51615a25f02b4979537485147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4b606fa48639fd95b870e3efe26bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fbbad1b53b8c42685529fa28ff8d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7d0f3bf35c60efb39425ab695f187150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2baaf44fc12295ea30d26322b642ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad411892e1a5c24fc08526b3c0c391152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af084a9d1907305222758e5e068a549153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f5b0dfbc58c3c7fadf5bfd13a82e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb85097650cc6dca6c2b0b549aab2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d07ad33bfd442c80e2bec8449339a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfe39084edad19e2331ad877acbdb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff624ddbac17f0d902684058c01f4d59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3ca349dac19a8071e5378e50bb269159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e677827c6f7680f40fb22365f74993160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd86bea6687691a1f2634ff9c2e9e94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada34dae28ab328ff34036a7a0318b26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54814fd93353d14bd75cf441c6912c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7b3e642400582820a19db8e0d12a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c643a0174cecd4246b0893e676b00a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2849beb25d28a92de9b1b66b85f6617166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96de45fb262ea863c67b22dc5c827de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddb7b971a61125f82051d033813ecf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9a78435467ba1a022e4db0b6a9b15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c1ec06fb2c5d6eadfbee5523c7cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f58237bd1dddd4b56ee22ebcfb6c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac4bf2abc18200d714c2516532608d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c783d89416a713a307b6027f4dd480e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14ae74135415377be5cb43665050df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3163dcc4056624a0de5dbcb1c3f0fd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838335e39a537b5113b66fab7508d3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35432a8de1c4883a88cdf7e52b542741177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361bcdf04e25d0b855e228b65b768f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e36e6b4b746c862a2c4a5fa37aed0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb21597674d13e58598d62c770afccf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1203d9bc31fbd6358deedcaf123b2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e947c4caa30fcb3cfea1e01d06936a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883036c4237f7ae443bdaa1c46c1e3da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25498017d22579ffe7c5f42bb87d71b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dc0c064073c2d55734fec0f2ad78d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4cfb52d6e1888a1c0bb601a8cf826186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d982626f4fba5971e477a07fcecadd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5962300e9c224f1204e3c4ff11db945188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8e8a651a855d70784a1e6098e0f2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a46e7f397bc2d1fcbba2bc0718f9a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596758cfcb9ec85be5664cfe28918ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a1a6f9303fe6cccf4b1e85ebb4729192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eef58576f0e3f0c47ccef7b269f1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916fc41ff112663f79505ae437e57e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5381b835111be3d0f3e0f7a313f524f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96877022ae7f6fc57f74fd04b8eef73a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b781baa3aa3c289d229f3e80c34187d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9a3a96165d94e9be2e4196652f1e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8ffb72f5af1fbf35640aef0afe449199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc166489fd026ecbfc4e574862431f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d43acea752d02f835cd5a1ed6c920201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3803b0c931d41befde9649306fb85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7742ec99a62721816ac2efdcf86e92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9519723448b6ab3d075d5dbebe6e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d8cf36de360c448d8ce15f04a9db3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cb7fe7d6adabdcc51dd9df22e149e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed76f210bb45c868cc83c56881a16e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df008e0c30bb2d48bad019fe80896d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44e03b8b57919a7a950a00a0c9ce26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa97e712eefc0480d17d97446fa5cd2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba9f68eadbede34e6c5a93e840e0ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2caaaefa50789c75f22c41f35c0bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563df5632d47c8c9c5a42b6c12427a65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97773e171f9bc622e28cba208d7f47d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64fc88b8e7e0654183054d87a61036215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed514748dea9948da95b87f4b7737e33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae3e049739ee04383e5a1f9acec4a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a076e89bb31b68958bf01f9ba4e8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1175089bf6c92c2dccb3ac15097e60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e62e77180a091817afde17c05880a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48df358d22dd45c2ec52a6c0ff5044221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512547fbc1c61f661c4bac4d63fa22d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fc94f5fa9e1f8760c2eaa1299d57c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976b78d2ca87411d3d8267bc3d0f09d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f07122ab1824c4600b06bd602b5d7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564ef51a0a6c6a8421e68604d707396226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a67f47a7aa5397d8ea07bd3fbf6892227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352468d4b6ebaff7bbb99fccc86f954a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bc863a79eda49c1f62ad0d1872c76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e6cf01371428731819eaafd1f5800230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d387d90ffac4379630722aa785f670231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841d36ee38cdb42c377048768d2361f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93908979b43e177b27e5d63b3e8c95c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e417b5fc1724b2bc36690c083caa0a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927162183cb18ba2c7071b1b63f3acd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf88f0b17f5765d1685d77ac3158ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ae27e5fe15421c5b9c3c68b34affe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02752cfbefd3905b4cd95b04e3cee15a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89927306725101a26d4a1c0dc1ccb839239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619d826af8107249396c8087db4b569240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e6a9bd7018ad025378f2150022edd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fcbe529d4ff42d7aab6e8bc19bde6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0f7a252e6e032598694b06fe13d02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34011b2bfa81b3ec8344bae25050f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ea5aa9b6aeac2c7a0b3039e76b6b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45401fd9c13bf0665ad9dde6f63a8442246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1897128735ea2c6a84745cff9ed5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7e92cc8cced1b2f715d44af3cb24c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bfa5891649cc0aca1db454dc8ba1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b215bb8059e11dfe4523b30b1b41b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4cf7db85451a5ae599989778a7c82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a5bfe84c9845c19e21a1a4a3e8436252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5bd0366c427f5c699c1b1de29f3e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482528a99062477c85c5cae94deb871d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f1de0d813a43db5b9a460ce2917c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaac0e6d618d7c840707f34acd555c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63087e04c4f01d07fcab176dd18cae43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513bf3c00d4bb53eebab1ba22bedcd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a7a03f5c0b22fc1c44acddacc8968259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e192579c1502562caf64811467acb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca6a43259e39bc288f8d81cce5252f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69371a2f14899371f28d0fd977ff224262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e394cbb8b17cb07df7ea5be068f1fd7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dfe98e7d7264f78c23d1d35dcf535264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae4a8d4c5d2c4ab8cd99d6bc15ba64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a062ee082d30d819d5f2d0d3aaada2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb266cc4fec228e8d97cc6c8219db16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a0e03628096b56e4297c109094340268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dc8a89890507b8195113376a2e8cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467e4f6a9dea131a5ed1bf43bdc4406270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e3e5e4001738f69327094766d6223271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d282ae2b49526c6ce72511ecc473f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c657e79dc7e7681f6083f5e7f4cf4a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f452db39c58dff1a7d26a8334bd8652274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a1a6098d8bcd4fc1cfb0e5bac3aaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012e921258a8bc03d5598490ff3e724276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352af902b9f5d34401f98eb0a3fb42f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798428cdcbcab928f25f1fe3f4ada38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30313b92073437964516d94877459b11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4283e8ea588832559ab1cbc165f5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860856b7d66ce00f210e83b6f215eeab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5783fb2ff86cc545f9f7f0f20decad9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263f9944d4db1121527cdfb48af6d6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cd9734b7626272604cdc61b3fd825284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087f5c8996493e5b2074b1f249d4454285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704c9109136c5a258d49abbb09ca0be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e354253500335b64e60a703f77a836287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ae70ed7ed11d830f5cbd219695712288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73035ccd3d6265f5a5ed2af1a788714d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bdcaa0595828ce2c7e230b97de4e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14842cbf8a8b6264d2dc73e9b9c8ab3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117ece28ff384c7fb19e44ae983b32e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ea42cfed762c095069b4b8461d48d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b95e16759d3a928007a9bba2b6346294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1865ac41cea3401921f98f7c57bbde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f407e90af598f6718eb2ff48b900b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc8aad2313c9680429c22554e613ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e25ffba7d87df018f8d7b5e30f53e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf353e14d9537bcfaab1a1367518d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7423f942c17f3e10e79cc117555c7fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd7bc02ece827dcd2bb4ef14e876f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4b8828a1989fdd521121395ba1eba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066298f3745a33a20dbdfad6f5a22dc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6de32d106f4925dff23e8f5ada2d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4077296a66fa5fbc07652aa7e566d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1fc3a5a5c0d98223cc8f72c255ef9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00832f1430a9007eff3c60e262a462307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c137708583d85abd28b8a2d56967b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fb3f87748d114d6d63838d213c7c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4779f9f144a3038220e1af78631b78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa2e966a25fd033d98f346308f49e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b642e9d4720fda881858201350571312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10173b51a0609f4d8272c12da4772091313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9510e7dbe908c58b5e2e1b1153f59f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c92c0a1957855bc79b84d654ca74c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869ec519711b3ca9225d2275e68ee21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811a30611c5e53e51391418d29531c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dcfa42eb998cff03f054315cd5e5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac7a8b8b7cee2de8a1f2cb92785036319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f245d44492c216c9d165a0e8b7d855320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305ca0906b39656e6befbee3669026b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05fa78a1b9e741c3a115f66b8cc665322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b919fd006b58e60a34eab6933f7be8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e4e51d95f1834d93b9249c8a23935324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ad816e3aad61252ab2004f6632b15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdf874dff20a09e96af51bfa90f2ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ead598c24f42b1794a59249e21760327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee249ce1a7b1792ffc073615c14f7f03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585116a7b1a8540cda0d094e97d77c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5061a52517da00da7d1d5937ed1e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583e579e591fd3378ee99889809ba5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6f92cbc0de05d5474bf552746832a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70fc42d4de3bb74ff3099029237711333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2a418e9cbfa71030ef60187e11629334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6df128b40b98a976027c6f79731fb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eeb691639cc19402434b436b97428336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a6a10664953d35b5d9de37df52942337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352d7c663b7a7f78cda6d0a4aaa0496338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd49d4fc1bffd2b4835d2a82cc185e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee72b4af3e119dbcad0989e18758000340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409b0c3e17827675a553b8a04a0d2bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e177ff979378d0aa3ef26f99d20fbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addcb385108c29c70afb6c364876592343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc3dac166297790a8cccfb21317f7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c048b94647861b97f8991601be322345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bb683b01db0cfe3e1ad6799fb2b40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc3b550df5ac193cd19dc08f54f98d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c1ada6790d5a8723b4a7bfd8a9935348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73631d9553c0538c50aa50e33669c4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a87ae703f9b5871ae38680fb72892350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cf03e5d7604e320e75fee2111505d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9ce06871f0f13f9c29b95cb8bd6e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839e077714b3775cda002ec9fe2d8b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a361c8d0e710fe903a4a6e138ff11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6312632b9e66284346f7d8981fe47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e927ae3d2baace4e37927cb038dc5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3c9be58c4908449836dfb5c75746a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594a847aa9c894c6a79eefc910a4a16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924888639efb2d7fcec14d07c01a56cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db1c95e3ca596baab2a2518fa304ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3280c03d2747acfac4242377a1463361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c14b073d0bb44108adc06bc579a00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d15704003f9d7d030fdbb93448c0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b068b080028e6109f56038f8b5f7297364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea6ab5984b0edd5dcadd6121fdbf3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f29fee29e78c8004875c7751adca6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08995ab3ef7e8b2bca5801dd9eb1cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54c56a611895a186f0ba7aea99e723368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108251184032f73fa3dcbc51ae3024e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eae31ea4ad8a4b5cbbf905e2c9643370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac16837cce0f579028dc94d9b5026f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e744e195e8d512a83d16e965d993988372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0de52fa985aa160d3ec7b4a3783df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39296e4e6181132861f7fe74b2be8ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c82ac9129b55417bb60af561d95722375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cb4f4564cbb3f2e8279ec20a03cb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96035e9b8a2479ea5da7e661ec12da0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a89f72f288ead1dfffeca59988d8a1378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7c86927e63ebb7d028fb60432bd161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a88fc66e716b7181cdb58b6b80c9232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d511295e1f0a2fa860b86c4dfeaa4363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f56223e1189caea5336bbe7383cd644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dfb9a66a31f831e659b5123bced615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bea5eae9592315ea44f219521ffdef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dfc9b355e33cd5cfb580f6cbeda537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88921ae622fc196198e1e6fdf6a6448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3883b7b91e3a0ab64d5f1d8c3d7e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb09604364fb3b7d2c06966bd7e43dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffb151404bf3f04fa52767c4e6c82511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6c79c9ce3b4e3c31244217dadbdad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a09d0868001cab660790f62d14a1e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f0b429fc1aa4857b9166ca623624614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc9cf2db1bc78b01dda64f6c702dab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a284c477e7fa77d56b384d54304a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97990cd673bf58674d94c8371e4d759117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcf6e9ab18db69fbc748dcc5ff062f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaa7ac88de56c4ee94150d70ad790a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a333feb833ee4621b2a64e246bde04a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b43adf8d8867803da25d820ae8d7fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8c4473ef65134c0bb1fd3d805613c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d941ee4e527ebd8f81177a959cc6c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bc95278cde09657b9c0fc4718bb1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fc60bb2b2b47d652672118ede4e1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de02c8d1958d1716530493fead526b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4b58bd129bdf24cb557c105922c7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd368bf7b805589c16459182d0ae069928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b69ad1f7bcbc9a997e585825e4a5c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94658908ad59234154e088589358366930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d3f9a139f34e677411d62b2f290d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18d88edbd5e22f3feb0c6d9e461a8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954470c9bd8a9325a104a6b84c85df3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3430a091ff0bb06ebc445aba7965afc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccb3b07858b93523bc9b080282004335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66086d4da2ec8c2f3413dd4f2eb68836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab286f7a292f86c2e6b5e0c9938de8f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0360d5f9bfede63523d53f183951a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b5598b63b62995f96b910d8476ccd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd758517b04a76b7bef6e2324a05c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39515d0673a5be5c5127008b40ecf141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d9202d0dbbd94b6cd1bdf7f4c498942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e04083bea824af813147a0b2b3726343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f04fc1acda120eaac2616642818e2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc8dae3715d4b63e753fd37d44314145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b7470221bccc142b7820d3e53644b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5218016e3d9ef5765bc7e982fe5621d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc70e72f276d6a07b6a864a8c49de7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6251914f57237f61c4fa2ad3e0d214d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946da73e5adce367882d3425434a98450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7254b354b41ac9c17eed2e68d3b0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc16fd258692eefb1e73d1325e8992652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5941798fe22c64d84227ec0931365453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec892f70b4978f8c532c20855a41209354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c28ac778172d490af73af9ef86d23155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3241fbc8fb42e72ee7c9f15a8f46d9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238c776d270be446dc240818d3fa73857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479209aa211e7cb1d93e91a957c07ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d49b553ba938f27ca992f3c52d57a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08694fc1e1557540799db69bfe400360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66185e711399b6f7b29aa7154ceeb99061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac08d0b3a86c4614831274bbd6b41f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71238a7474251036c085fef74e11fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad78d649443ff5f5a3fac145f209e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e491afda8afe3c868ea9225155eb51265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4375de5fa50a762fd3c3676577f6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843b3ee370819d768e1ce8324e9d3d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fed8dfb7e2ec7692d02636b291432c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a94117f92f432c598677e2105a9d1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09483f512155fe9e6be4c3b2e2eeaef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4939e72628952471d3e1cade6e4ca5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcdce8a72cfb6f258dd17507cf439e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4b27cfc5f66e6bbbe8486db825be873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f82dc96ac4f819ed1ec326aec3624074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14d5db27526c9feba24b9149c9291075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058a33a9381e91fd8635a458cf4b59e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dfefe767127165f99f249b16218be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227f230b5862d5bceda48ca49422a1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dde0af9028645a9fb04827bc3013f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b64936a5916e02c906e5de35f9c8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6729731f783f5f96291f1eca7448e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f858e08b2f32b40094ad756ed7d6b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16d24f407434c0a4664f632d60446383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ceb5178584ca349cc84e108dc0781b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd7306bc7077452c7deab3a259fe5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391d200a727da0d86cbde944f02949686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9527dccd2a3b950155616e6f1764bea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce3ea52852ffe0b575dcdae018cc9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4560ac8e0f1e192b4ea55402893fc2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4562f12e277919530ea6e9d07fb245890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d722f02f5ceea63ccc56c3dc3e3c57891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e69c9da37731eca174a96882a4a34f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e370813cf9e14e20f3dab82f570a1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3611f782cb688778a93df0f42496894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d221788c14405ad6e4561f04077d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdbaa5c0988f41045338d17511ca9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df156009ae2dc98ad77503c872715d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb1345e5b680848736e47881f03a0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097d2ea15a02ced845c8e99eb72af8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee4404e662666cd75c2e9d1d199c4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feb700f57772b66b09823886055fc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e7cdf5ad2a3be9c9eeb56ab3e9ee3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dacbf15e471bf35991a8cebf62d267103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ffa76a75de6a4fc566ccbe6e04631104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfab5a56fd75226ded925d84562c53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bddae86fef148f5d2a727584dec0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17de70bf57ac81b7cbc4e851edd4733107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d296c50f90f82d78e4e73b0c2b5ffee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af74ebb3a0ab069d1eb5211045b3c9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918f0dd85e7125618e84e8f855fc7b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7a2f000cd267916e618bd27313580111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d5bd3ac150b7b76e23e32cd01d29f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda0cbb81b00b6c1035187e2839568a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099ed2ca83d39928cf589a4633cc9b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f066c3ec10c3ecfe0040ee13ad255e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dca88f578d4ebbf0f3eb431a0c748c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb88e4e39ce715ee7d39d3602f7aab2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69de88dad810a28fdb79168210d3ce8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec7ca96dfded02e4ae48bdd63e80b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7809f5b8cb1d78939af878bd754313a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592c2c5fff6b1a449cda4674f8261f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bab71f5ca8918adf7b5d7ae23e1080122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7a29f39e805cae397efabf1bba4ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ad9a5c54974aa955111a631cb2cec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61ccf5fdc9eb96ead15eeb899dd78e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c5e44072ce839ecfbceba8dd96b13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3e77f767d2c91e06aa278fc894664127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13717c750f1c112af216be19e259f66f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7e1590d97544fff63069558e97aee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5797e3f3d7855cff0619fbde726f8f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4f3a81d3456bda14b7c87f4d4433d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac979431a5b0aabeacc5bf894fff947132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ee3335c1bc27c0421ba03a5b4ac9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26054f4b0a0b9f99de806c516f56f84a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb358ac3579348d7c761e0a37e5a09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b361dcd945e43ea3824895ea420ed4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7d4641e4eacdc2be0ea4a21d643bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818432a545c2c9782b26325b61ae3532138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d42cf2f97e215c6aef12256b55f52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb128bebe92e3dc042078c87bedef19a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb230bda93590a242cdfdb2166ade40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2fcf5e3b51c93dcaa7f59b68bc800142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f194aa56b3a16c573c2fcbbda464f5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166122eae7b7285f5e24c8e4279cbb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c305a162779850f012ceb5a90ea22b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bde534faf90e361f552347c51b04fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b853a50c0d45cde739ccbc98a38e3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a5c0a828a26aaf70bf5a80e3e78e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fc3a63677c1e695786e27e081f6ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608731a7267eb890ab3d0b639a5c5690150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6f1d58385aa2163aea023f514e85a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31587db23a1451a7a45f0186ccd3f31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15b89fbe490dc6893f917316117ed7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8399856b4b4dbae7c49e640c6f93a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096b3f3552204d7d8f43496b9b6c014155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281373a1fadbe5070a6850be0828f08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6ae33ff406a1a307734fe50c0b0d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8080489e2a45daac3f3e12c2e2328d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b40cdeddc1bbe026c85632a8f16f1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba29b835a11ae8b12c61434db16536c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62745efbe4ae1587e8f5355874398c7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b3e8e984db979e808ecd6c3f8804b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94756d097e84a4c3c4af1654d12e3fb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb2eb3dfc4c3c4eb68bed15200c649164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741de9ae7ff031cfde5fac808e25dac2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3b0c0940479043b53a7cc1e76ed18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba0a869316bd73ec84b3ceca2da8d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e146070c51b1ecb617da86a877b34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb2246c676e0b994df97b54723597b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f46dfb42f6e232c5e64bed7ba36c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cbad3d034401d59a6aea00b43aba5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1a7073178fd04b92b95d92cf7ce2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d4e57b79013e0be084955fd70cf36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52616e38f19f17ec839f2aed7a6586174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0e84d42a74e800615abcbfd4847f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f6f1576a7fa0666d68a93cc5c739f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a75ba4752c691e1facb890c6eb974f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d9031dbdf0bb64912c58a61e0d8b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022501bacbd527fc6942fe1b406d79c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45371ed76ce93144c7693a92c26091e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e224bc934c1c0b21292852167d7adb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7287388110a301bddacc40217f1580182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b359991ece34a837c715898783dc21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cfc326ae3aae35c6a4455aa00b38d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f88b83d4c2f023c4d6be5dcb92801e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae678e4e64c0ea253382a82751ccf11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead44c8d230894f3601e08f894d42805187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477c139697125f8904e6133ad4371fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5dd1a56a7d44df9598e3e6a22242e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4af031d10eddd2179befd4fa3bc35e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5c0b25567184456f59ad9dea9c010191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c054c4cc808668bdf3a8834599862192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14223ecf9b5f697a9b7f283b8d1b900193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bda440cd8c6b3a7dfad083273cb0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce2ca9df4064018824896eeb5aa9f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71fec6cf0ae88f6d6ebbf5f75408cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e341c9111ebec68dcff45fad508310c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eca041c26865bee712b813bd69ab94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a855086e1cf372181a5188518696e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfeb7515d845db3dd41c9dd5aaa8d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44655631b082a078dfd4e000ef0755201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bfe82b695b21a0da862a794c8915a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c0a12813b347bb644bb21699395f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed2f438258ba2754476f888369e0cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bd19cd53f50686bd926a24d7a71f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8ac632b117652f8bcc422005c5c58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773248934dbf92865a0a03233109d4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d57fa81836bb435ab6065a6d4c211208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240e399a6ee775e5a246a3570d69bf8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdb96b70ee076f39c9bc2ca736df25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd06affa354762a0fa57859cf6b8dac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bb9e51225bd38f314bd5d59ac5188212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22904276469aa60eeeed60282d1dd2d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cefa8ec3f9a5e4b475dbeb7c7033f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf7c66a56a476da92e94cca8a42658215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704f5768859604a5a6da4740ed63e14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afc56bfd26fc1dd358e44343ddb2d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ed9cb7f01e2c98b139e18c0846e48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dd316da03e9cf246d056b86bfdbf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884443bde5adc5be68c3e3e25493ad5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe961d52cb8fb7f6fc4463faa87844c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d3c668c25f4045ffdc94fb270c852222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c492f8f66a401e1b1424d2420e5caa1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ed8311efafaa591b8026d4d40c248224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5cf2730687767c8927a2e03f4d4a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247f9cd986d61d8ac6128189d2323bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18131a2a0eb5ead0d34f68a45941f73f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2b4374a0ac950540924422af6142d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10e6bd3efe6e4543202aba283bd613229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca791a9bcfad492cda082d3ab84e5e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8468a2e36d89c12e3632111833d11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f817ad1ae31e57c807d3673932e881232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590ceb9c8f245349055a293998f426b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03009880b19b889757d00b4bbdaafda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86acbe7d914dd53fb02771f363b5c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a605922867b3ccc23c827390cff11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb7afa258d06e6848e8ee960f7f992237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11079aa96062fc2a5be95a7409e843238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684e857675ba8ec4c8b8a043b7b20c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62427faf9c689c62baa5db86b74598240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd216df310a344126bcef0f56ffb12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a9ebef74bf70ae0a5cfe4d9b7d26b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd221f7be7ed5049bd399018e5cdd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac9517e27be68adad7eccec3068131244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7562ac954c135ad583d7c282188526245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb83607ccb5c15bc2e15e286f43c2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86a2790160e233bcd53ea315cb4a31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9555bbdf6064d9364a8f47cd656621248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb933fcc8b4ce965e6386ef596cb142b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1ec96de54da148c7099fee15998ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c409d4a82a23476edfee64cec2f4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8b87fb01d7065ded718c317aa8824252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e28d6d0a982ebd0dae416ce161a690253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc209916fa9c8fdd7ffc0a6e2634e51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319716762fab9f2ed073f8292796b5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0d505f111f620f954906232556df5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163d5c1a9d2a31e57bec678d3402708257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870cbda74cee713c036e4555cd68600258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995d62f31afea8fbf1dbc674a0b8afe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccc1c994d601fe52d4b5133a2b2eb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8721fda6bcae1be753f6c34f7ec655261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41225e07c3c481905102960d204ede9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff316541685771aa3dddd8f31e46032e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9521af42df1e8261c2651ece669b331264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c871f9e3278856f25cd4faacfa77cbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c77ce80f21580bd60e94b12b90e88e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cc880b62729bcdb9f1a645f127d94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82be77498943d29ed8b9b17b0724337268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ea1f9d34823bd3bd6b69bd31f6226269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48a8a7ea805000eb02a444db5e49f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49172386aea96dc4b58830c5efe026271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625921bd4adb4ac602351751e35ad5ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6faa4a950ef2a33f7296e3fda63f92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e36a2a586863631dfdf1b4de983c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaf06ad35561e8517a14b12d254b11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5c6e62cc2089f9335be41d1a1e261276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0db0b593fb0db9027a67b25bc08d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce2d1ec1bac6039bb9f5a71e3949b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d98ed4abb72a5b8028393c248e503279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495e86e830bb7b3845552642c893042280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba93f21524f17c7025cc6716dd3acb7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c15cc1cc1f13d687891e15c301054282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543470580433b07b1d83db2be5d2e6cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100ebc64fb26e86a227d4c8b3f5abd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac71468e5a664b353af817fc2a4bca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727c0d4f84ad823c7e82446b2e7183a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd30005d4a0c6c3fc21f6c59c1a71c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95061be8521a8c7ceac01fbd785edcb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ee6cddfb94331d16dd510eb57bff0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b316a336568dc6c4325e681878b9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953de4e5e37d680cd828508876ea117f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ed9ee6b1232828628d397725c3557292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad11ea03b5a308aff5ae959aee47a52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece164385c95b6678a89c19e063722dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394a051e4b2d3ba7de6eab6b01d003d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b8795434b561706bf284b8438f816296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876bb95c0a117258a6d90b20bbcd2b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29706872f425f91f70582b17ca8938a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f1090be981d77a7b6e2ae71717489299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b6cafddb4b0cd3bf941e1fa83e22f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0a78578a55d28986050016d466cca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add62dfe72a5389d47242093e484409302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd8a6e4ed1acde76f5fc4fefd3d780303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaae90d313a61d4004a17296d54c68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019b197a086931930337cfbe2331424305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea00a0f0ba0ba2a7ae0608d72b7fe21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57843e15177bb023e31f8e74c6dd13f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65640a58e8db9fd0eda12254288e3a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b9335a066508bb57d3b1313c71623309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73f4d2335e027911a22dcef01462ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f1112ec455e2494c6942c503f6737311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c669aacb3762e28970f21ecef77ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c326324939cb512215bc977374ce2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ce54d6c133291672de84c471e2e35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015eef18d5db1e06191395de70a0f27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dc9847f238aaadf613a3cb4b8a83c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef1d3a0dcfcefdeacdd3a8e4d53148317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f795e9462d5594a358683b7f59ac22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6515042d1948172f1c99746839160a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0ae3113dc892dcec8eb7f1e78a27f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf96bcb15ae7f28c900d6614dbe5058321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7513fb291d6d8fd6530778876e869322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669305f96b0f2b60bed84014ee5e9ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e42464985e56fce2c54c044c7cb84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21956c4ed86b732667705ba7cfd204a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f04f895f75d9316d6adb17f84ae1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925bf056943ff1150ff14b9ff499f4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36bd48c5b7e5597951cb5151e0a0b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51006926206d1cd164160203d4af486c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6724d75ff9b7ba89cc361aefbcd97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d2de42ed94a691c6038ffd44a25a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38562f2579560298b3cfb161411429d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ec9df7881ecd7bc93d59f20179c36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332ce4b3af341a3f4aef9c56ca5520d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed5aa7f8e2791b633c326f33ac3f60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b1b8803bb6380670ea565f19e767c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0074d9deea9405a1e074475745ca31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084af7590be61542e921fea3713fe2a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3b617e6ee34b1d63411867b0fbed2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08282f17c1d891e4866c03507c5c44c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cc672ab73cddbe1a4e5873a7f4cfe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c03879758af78ea6014bd316c0a79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3ce3f36567c486a440ab530ccf1c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63ce72639c40dea4e47d2ac18d10a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f513391f124fd82ff7c8a5574e5c27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c34ebc2b8d6495c8d0bebabaadb76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5071293b16a9fbcfcf94a9c984247347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788f5f10162732c42894eb3b01cc611348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98538e2a8bb2710f5d002cb1d6b79c0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b45a161c25062c713fc058e090ca6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6fabd4ac5e8c8a4b5a71f622b6d87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbd8ed53b815dd518ccdc9c41f2261352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddec7ac2ad4b0a768f4424e89beae8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08207d3e7d417daaf72de34cddd9ab5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55abd3cfc9451bfe190ccaa3ad8c6c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2bb9e74339caf4d94fbf9c86980d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebfc47644a7c56f709d1d5ce47c8b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e642da35920f780dc4904f032364cf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49790bbb239f3d427e04df4d35909c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6058f9535be63b8014e8c7852a2fe2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f62ea17220ac4d878a5484d49c297361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826308aac0374cbb7a42ad1975dbe6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf306da9a1d337a05ff1d42f5f8987c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457663451ae75c17f0dd5418569c299f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cca6db48ada7dc9d14271f0160125365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635163df696757909caf9add5f411b3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e29a1e51c296b5fa70954b1631c26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab1711c849dceda8a7475b9b3a2bf9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6146c77aa9026991d6e0b960593a380369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3939f7f3a814d718392cf05b562175370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeead1f88ba37d342d83258dcda0d851371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8177be2d00b4ca66a4bcdcde49653372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640e1c7dfbb59fa2025cd91ab5c405f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca33db1f03780e16de3aacdeb186fd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870ee2d6127d5a4c074ad54fec5ad27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea7f68d6a637149bafd9cb5eb08b8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037600ddd94f7e20697cd94d7b977a59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7bfa21a03181bf16aefee189b8d4e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>