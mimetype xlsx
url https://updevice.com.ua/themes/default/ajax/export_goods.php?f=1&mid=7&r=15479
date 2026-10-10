--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b5e46bd7dc5c01f209e46e942d81b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d930a14710ff147beca8a3610e5c832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113edcea624ae9b75995e2d67a971fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d80aeb89e719d1fe0e4733b5b79274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7405fcae05004be99a5d433e6d2a5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb11507afe46e03c43e6467be82b11e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00933fa0b78282663f97850161cb6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24c0c59af1f82d0f799016ce4cd58e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122464637e0a0217479a21fa748df7c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b69c1ba4717f671430db10edcd6ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba547a4d3c6bef1d75ced30dc3bfc78711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ff7a7667382b7ae7c23d139d4606c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7a0bc995931550466c912feb03ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a11002dd4fae959d73fa982e4f8d2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb007937464bbba029223eda5adc01415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6d0519dc4fd4fe3191bcba4309b7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a7a26d59354bb10657933e0714bb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11388cdefd4ad178c04367e40c46b6c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310faa4ca9af703b90ca6323073baa119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281918b63fe855724dfb3451eacb87620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33d98e31b3b32897756f14be81f12f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895568d15a54e3ce9c0b5111913179f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e592f4cb77f93ae07a970a3f0208b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feccfffcefef4555622aa89f9bd307424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd85a49d8f88531d8e06e0ebab3f2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a884eea35bd91d90cdab2b2054e1ce626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e5032c37ded02599e335232bf04c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd417ce3e8b2af9b113e3862107a09328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33294c5a270d74522768b9a152c8f4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e30aba1707ecd646d97f1e4f1ba9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5d91aaa9f0147dfc392ef510a7ac931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c33a3ec320a284a9f429db194e4d1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a0011022653b3523479522900e11933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4b03e97489c3aabf9510c599ae50734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bca117e32875535da0b688796782e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839957c4279eaff62bbda74a1852f3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af86810274b36c524ac0910815f8bed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbef13e9fb8f60da42b8b66df2227938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e1bbfa1404ac5e094a4d9d896b10739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba6b548406b7f975bba6192fe5033f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933471f63d42a14c39ce6cd64fb777f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4e06d81d666966f36bcfd99aa811642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed517b75fafb58254ed95cdd1463b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d016df7cd075639f0fb95d9fe7179a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf02c7e4417c13a4e7ff5ffa4e288745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9c4ea5953eaa16ca176560576e14d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95b6d0a270fae5d65e3682038dc89747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb405ba2e3d23d401718b246fc5d3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33770f8f417773344c8c9e9e4f95ae1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546d7502ff7da959c7e249c8a6212fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35880502ac87dd79a4f400504d5681351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94808d1b1b1c9271aa5af6ce5f185752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d231ad5901da3b71d4f75351c715853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4148e98ae38005d6f55d11013e6f40154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a3b07abc82fdc48bdf01efc357baa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07936093b3a5ffa8df7a062c7c5ae84b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45604cd7a2163853939b830a261ada57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50755f988d52c969154cbb46e82d2f4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ac91fcfec39690828a690d451b17359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a545b326c6d4efbe28cb2b1e45f1ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e903a844e17c52bd4befd1457f5e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fbb570ff5cadcc56df5710f0d89bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d78abdb2e4acee9e9c86488169bc9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eebf5a4589e27e90910692093d2f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cb8660ad47ef1317672f2dfc1ce9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3269515a21490e04dc9daf9e23ab4bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49847e0a2e789090c52d936251e9af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dff95affdcbfb3d1957e1f90adc4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadc03518ab18d1cb2342670a85836a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb0edfe659b5b36df5fbbe1f48342970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36928772b0dc0516fafa47441e5a8d8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a831b164dcda5d52eb4d3ed7592f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d33c5c5e1f6071c83272c40186ed173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2af68632c6208f7d462893d3114b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cae4b5fecf1c88f72ba605da7ea3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e379506fb53d7e3abad9be13536ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b47a4e19859cb3ad201358bcfb0c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993554880bcf6d0d44dabb28746f12f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ea8682c398f767f40e6b08ff15fa379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440e5698340b7aafef7c2e678d7945180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08318d4c98eff6a58a27264ff0f4482081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc71db9dc8cdfaa7a9f9ac1f7b5d0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ec6952d12ad308c707dca5253789683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9548b16e96447fd1dbf269c371b6ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4588d54ff65c22397bbf4076f9be185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5b1273457574934bfb3a03ea84e6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0affca8b1cdb694115c6ac77b7738ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936b745969b775eaa17954115070d9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbb796ba2f2a6fc330c3623b151c2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805ff81ae87bc52a9f0151f18bddc4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f71932eb76362a4a9984dbcf8054591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d91914db603cac0de17ef55b3c002292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d86cd0d6c46cca9a6b9504384b3a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209ce62f0b5117bd05aa4f05a26190e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9b8a35feae522c85d9c4c39f6de4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb14f3c54d8e52d6ca7bbb573158c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63037f797bcb980e45538c35f3c983a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1da77bb6fb762bd6ff28dd5c0fa6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652abcde455000343fcfa661a87d2ab299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7e41512533359c080eab10d7802d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171e93e3b603ea8676c0363cd777d99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31defb30f649b225c105eff3b4a7c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23165944c72aa7f97c7e58579e03806b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0f112f2491ad66ef329a4f7ff24c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf03834e39d8f79bd45549599a36f79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99050bdbcfed6221175a35bb0a25f695106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15525af79832b96b28955a7b5e5da57c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ce43d32f7d6fa521d12ff2596fc43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e126f52a876e63ba3c471ce68c1bd12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d1b9ec0e6fee634159a005e26f983110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a765c18066e912da4242ca23cd1699111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6131b3f423dafcf24ca21651498f65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c689818046e7ea168690fdbcd36bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986c45bf979eadc088db45b8a59e0d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d777ca6eb368e6705f4d5c714cb500c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00836c5294ea315955b13c452ed1e64f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8e37f764fe36341e64de130d6afac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e9a985042f81bc39806cc05d07172118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bb96da7eddedb7261d158230d1e56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cdef93d8a50724a5ab6fd9d0c54f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473dba462aabd2245118b49d472cbe3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370c568218bd5668e7994e96f459bf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba38df5451447d14a1216f7e81137a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8bedd0a9cf758c6eb1aa25ad97ccc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c055ba3bac4c61cd188d89e15bf1940125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab42aa147be7adae323df111bd22da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f601288ca96cc592d916ab165d43e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2da5f5720af85bf1e25f7ed82544c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f46c05672346616c5d8ee191017fcf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e609c8b98fb648dc86eb465c3a825130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3bba54aed6820aadbf5c2ebe3a63a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd676b73f445e08f87c43ebfc444e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0732f5eb9b3ffa4f61be6e1dd1fa08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98705b3b6ba1d4a88b44aecc0f712fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f67c21e9e733de65a202f2b3dfd1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ce25252169244b526723472dff2e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d4c495393c3949ca473f5e9eafb52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f027207e2965a9eedd2d75cd82531138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325a838986547b0714958062fe7d04b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011854c0b5347f5fca6fb16670ef94a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035ff84d017b686726207a0e38ba1d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d521155ae919020ce08d953db934d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58811e5b74c31317853baefd2e5e43a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc64a604d89402b4919390efcb6ea25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55092adb0d9c3a28e2295d530f13b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc214e85edce15bea8cf3c2fbcfe020146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721618f8948036350063ac24a62f1553147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4ea1f00b30a6e580bc9fcf15c2295148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584c61ab9890ef75832ce37ddab35f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb619abfd27632a9ec1bfc1e07c95b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efe0fd330181722d8107f005b16c18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265840c4f248ad23e99af89a18547e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15149d36b94c44a82324be283079a1d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70a28629bfcf99cbea4d13552a366a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55713c0e8e31252d65c0a7cd087456155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62318efdd3f2b8d3463471a5a0915984156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431e7b5f2e01866c3d36fffe1665622157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8565a6a4b4bf218c9d98421d580a7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deadd8532211ac0b4da819482d39f86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae3077710e471647ce02d55c4e282160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dbef3fa197cbb06c25fcbf885af63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a2440442f4677ce6815123c3c84d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b01a38b77f6e8cf1eb0a89cd9936d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a66e4ffab84d040410f738a37f249164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980327ae6bbb8902bbc3a24ddbefb59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0120dbb00c5b1cf1f6212ff21042e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756306f48579449524027dc5a3e3b52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968aa325c0acc1b3ef790b2ad4fed4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509027fc96c3cb5451278be8d8fa795169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e804caebd4533241343f6c7246428170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b092309917c03432d7578bc9452292171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8424ea1f37d4caf7fbd7cffb393c57b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b852dc3114989459d1a1cf5a99c1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216d8a82928687dc81daeea1a1379a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b37744b8852043997897738db6fcca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776fe22928758a4f322aaa613fb682d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907f1459d58dcc5ea01868a9f7e124c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cf728de2a42599d157f35b3566182178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfa54adeea902ed4e9c1d8ebab08da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682150cfaf0d3f8f15d3a4186ae5a41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6906add046ef8a91736823aa26c1a92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422dd8e714b3765d695092a92e8319b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1c7da1edecccaa9cbe79442a43a00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230574a62d3439119b50953746949c0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adbeef0c8a48c8fecfbd607c79a416185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bfea56d7cd57055e5aa5a2424c37e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4b08a6a61c9738e59d86c63f6caa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1a4424765516dca98544a7c7a20dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0229f695351e5619f3dd8d7836e4bcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180019892c4d18067f2efba4d825777190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba955a29e6e0ec741b3cb10e715ead5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa76375538c8797c3667ba6ace16e96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcb192233304b71569598882405d07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef9c96d3471dde10cdcdd8eb5548de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accee06d0c3d9df59bd4af6ed153f93f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497faae8e3af470fdcf30bb6a290a0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ace676a4b185de00cb443a4fd949c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a18617950e5f25d7c8c6acc1bcf5bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db81bfa36cd00f6b32032683b8656db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592b138cec8a0e5998fbdac5db2c8dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b452196e534b3427801f87e6f41491b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f499ce076439e62ce8df094fc9ca0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44cccbdbf813ec2c758dba66b373a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ceac34d922ac956314524b73b2fe8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40141fdc64b2e15d0970e2ed22143dc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eedc98aacb4b693d927bb0bc79e14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabc6f210c0bd23b06055d7b225eb46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919d97a9d028e4720aa870974894d4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6682cc5fc424571cde005ddc4181f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854a4651be6408a7f17ace12bd4a7aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796baf0ad91d9669458500a837eddb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ae1c9ea6e18c9a0e9b8264b9a0d2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cd08eb3fa2de9631eef52b11b72f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cc65254720385962d9de0acb31df7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf694af9454c79f84dfaa59481e50a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a941cde43a9810758c3664123e2642216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6838b13f4f62c8c17351ef963f5187217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dede6cffa09871ecdab1930984a4e7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91947a09e749d6c701bccf3b8f118f41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ad0fbfaf7d7e3889c2362b95790d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbb67796b0f3d3b95f87b4fc4d48bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b823abeb2e30d680e302778ecd4829222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09178b01d9cce9a851e4995451560630223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc7a5a9678afdae49c1e8643c43b15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072050ac9fb1725744b30145be52f293225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea337d251e1d59ae198aa5b752c384f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc5b7feaba41f795ef826a39f3f71a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e9b0e53b466acbd2aad1ed420b8dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49f5d092691df8a9ffe780124eb34f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4824043d26af5df7f62acdbd85bd01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b5881ce76dfda4186cf5bc182107f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2403820571f9293411bbd00489856232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e53098bc8c2775f6a7b2fae79a152233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c0c57e59f29000ce993a02c27fba1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467bccfd02a7522330d61c38549ae86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06db65bee2db1b2f778b346b4d018df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c25f472ffe55e5984d2930b4bf28c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7ac4b0bce9b92b7dcefebc0340987238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4381365e361a659018b3d7d97610e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38dcdfc4c76ec18bc8981a78674fa6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69433f2268d2a720b6d0b6a4ea569929241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d029dd8171748cc52f77b04e5c5ab95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d04d4f4887fa46c3508b1e3566ffc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7561703d5b77000d04694bb253a023244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d577232311c5c8fb5f73d43eda25d9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51407a7550fe4388f1cdd18e2674bae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486e8cf9744ac1291438b93147760f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfc857438500aca3c48487ee94e846248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763fa9a2dbe88c11f0675a135751610249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfd2a31b8a5b2975466790a16ac4c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2b83d3aa72b4063d3814da4338bd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5c4404c1606a945deea2fcadb162e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461112184273df74b82b8a74f9d698fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08969c3ad1bbc93b867f2104fc6d2cc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940595f97000379758912aad97222f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e7457ac5084ba4acecf0a0ea69c93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cefd3ab9ea5abcb0c83c6ab83afdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887191667a59e88182f66262746e385258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97b618a953870d2f3946b73af5dd82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4e0e0876c963a92434877249f6bcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5d2b03b909afe5ab7c3a29d748c7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fa72404172dd42db27df6559a8d98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5dd5d956e416de6b703afc36e63e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65530905d8b9d37a7bcb4f4befd8629264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3200b4fe10d5b47414ef32ef04686a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347f230562ac30fe62d54615781d687266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab64a192b06172c743321a3bc1f5c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcc9ad1d2daf7ed1e3f06dc7ec87bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b8d3abad52304962ae198d274b5ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79804d00722302823b0c76aa98191bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84822dcb1ba6994e31c49db2ab68c7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066125fa0d75866b7835ffa242f122a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d5cc38c1ebf921598a31b29292925273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1082f16447392db559a8225dc861a75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9c273415be33c94d6a6270c334e5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aa6bcaead3758ff2fc06db3a97b30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fecd9ee5f9034e2085812b475fcf17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07728477a06e3311bf4a773b3acfce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9168f171887816ba713d4389f73e81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0c28c92608e33c0418cad2bb94f52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b07bed495984df7b2686bd5d0d0f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25d95e5369566de48673fea5fadb91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac492ef7f5dbab97d7c59964a1b3d20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb07d867c8d584d3760168cf64c2099284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc82559cc42beef73f0bc3f9796096f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99315b4e47e08ee1e3b3afd3e4b1e5ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3296892754ea0b82c15daf02574b871287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149534fa2ea779cf1c683b8f0bf6076288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2fb1c739399ed47eba09e4657d19e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b73c79e16cb2c1b5b3c31d5fc1a2c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aa6c1fb9b4e2d3fecc2be8ce8d144291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72c9640e2181033a4e2c1486f2e84e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e681e98397089c840528684279cb49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464724149a3ab60d54cb4273ca7a613294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042874ebd39ec60f66fc45ab4958deb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97877fb74552d2dc883b42807bccff2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613c8d9155e3d64d4724e9a0dcbe19d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887af179a68c1fae46f40720cb8a4d1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6b509671fabca3a2f637816d117c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0ff1ea0e535afaca0b9f44d0e0298300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4cc6f77f704958fee38c8f6174259301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327c95db0722692a6d41522e8ebab16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df44ac64552bc85f3a00b752e3ea753303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16c6b4a2d546ab907ae60dfcaf7cc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6529e6649c66025b56368ff41a9865305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577ea536589b1cf0b134943879c6997306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1dd55ba4950c948aec927e8b5e47a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b39f9e196acd48b09b9382f68b438e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10db2e6e8c3b6353ae833a78863d07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e968ddaa885ff93a0b27f9fb3033739310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eef6bf6f106eb81148eb5a2f22c19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aea5321fdddf4b2a2139c249c3d07d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51657e1eb4525685224efb6ba85eeb46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4903037ecb35b2d3c5086d6ca78f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f2049a058783c56026450712bfd6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a9e8f58654f5259a6da31727fe36d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579c415586f31bb8acb1fc52569f00e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bbf87c64f0526a91eac3111897211318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516de1063bf9b8a2e938febac0a8afb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9446434ef0ac0f737f2bf39779e6b05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10330eef0469e5ef72791a696c70d484321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4d035ffa6522579964c214d25b7f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267d9f9438297232f4d747d840ad622323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33655301018b5c4419dfd06598558ed6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96d1d69674ec780725e4a4a8af1e18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09ae0f71c7ab49627c797c990da7ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930286dd8164b4caf88b79ac7139193b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9d3d8680607a36ffab3cfe326544d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e45b4350d134de5ec7e89547ea47f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8fa56a4a7338dd6a3a160fcc63c12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f01cfd643ce80a8e274064679ed75e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f69f902fd313a8503ae7254f629f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e3c0c95f9cc19e3a96e15a306a720333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b683b7b5c4b45dfa0cd2231362376334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbfd2e0efc20d6e05fde6cda7008e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97195fab7aa6c8b10968386153f8d496336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46043c9bb79c758bfdc25244f16e7de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef23171a76ed0a9e2942d00b16ee9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8e1d15ef3136b7c0a2b17c4dfc3a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e22e6af48cb55148d4b811ee7ec73f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48e3ab749a90c880e0a596eb3a6668341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58317fc45c5fd82043dc790cad1e75ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503357e5b56a86b6cf9d7576a6903414343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138fcb06151421fd0252a75086a540f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12826c0350986c92fbc4d2b819bac7d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50a5dc67bbb83f66b0a96c95184631346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519497ca3a82837884e2a6f7b8ae8f45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092acfd76d4e149deef0109b427721c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166f57ff9eb8e42f37d915f65761a4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9b45cc358ce7435b22fb2e7d0437c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72e42c3b6608885c9f5f8c24bc42b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5a963de2b71b1c822b38d06edc57b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d383dd47577e951f9962b2c19cc0617353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684d93372ecf726aa8a52183cbad722354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299c35cb95c4f98f88c8e59127a43e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfb601fe59bd9af39d4e73f3787a76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e6b8ca818ff654083ea4d38e2034357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e22bde2f9e8c4355272c91a9c530e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bee2a37e9387ce74f8e2d0bd800c50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6cea2b38d336c450b10fe53779ee0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f63653c37a527e1a52ecb9aa33ec2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1522a0467943947769e108840ab4f40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a914fedf01f40ca371a7601b4acdd9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0c3fc1dd301bcfecb254e214ff35c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c415ebd59443f0c2ec9ce8051c2e0b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e05facacdf32fd0bf1df032d498a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069362b904a67297bb72d2451d8727b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19fa7328b1e6310f4aae3eb6a89c4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569917f65f05ca82b461696c3bac63a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a7413241ac49fc0d64a6684192bf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2534bf362d967974a479f47fb1c26c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49318ca91fbeea8996e720925383e3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d7bba40a80ef99f7b912891d3d878373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de154b8395a7b70ff4a7cc97dc2a392374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77c1ed498e415bde396851ed6a24a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff4145661903af21b71f4821464448376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb562dcb7a8c5f1afad71d60a4a0dcaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccf2a7c85090b3a1670fc23bfc04c0378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05837f1e64ffa02d96e81b8fec9f1ac81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dec8637dfba4bb66807c8576c7fe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963ff535f7dae8a23d9dcbeb5b22dd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f04a561303894042b930419c01e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5550f6df10069aeabcdeced8a13cc5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513950e36178ed8885bb1179920175016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406e1a0ce19311f05f90dafb4cc9de27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263f773822789e2c4d486590d9a37fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8730882716cca7303e1b112d914fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69123d1168dea33bee0b0d50c523d7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbb8ee0fb05d39be2ca37210624fac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91049137543925e2a78e791f6fe66b7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75182b73e13ebb28a305b1abe0e52613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93f90e094c7ff4d82fab3e0691056b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b18669f09e4077a001e351e6bb2df715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cbdf29aadcef423492813fd00cc2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b75fa1b5dbb1b48897ea8c31deaaf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d4de4f608838f852182415e878fa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606c216b269212e5d0dfb6bd577da8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa234cf37ca433de387590dc32fd0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf4fcb574c39abc8e46de1673cb22921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cc61fe9b17ff944a63460990d843f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca6ddf8bcc75d8c5128f64f005017e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2fe17b1bb67bc198eafed4e9c0e7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ebe0e16bf9e4342161d91fb6f530325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ed490b7c07b8e092e0085b57035a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5367150bdb9fb07fbab076a68e518827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1cc30e0c9e2c6173169b42f67b18128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53772534d045e745bd54d69cd448a0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5d8eea26d60fc6f46fe1f91f1fbef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf53d7270f5f38b965f68fdb6438d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b25bb80cd1280436bfca000b29dc5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9dcc5b7da023ff37c880d9a79cb8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4347382f3ce8c366f55708df926e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf2d4b3d2a6b53295db806360fdcff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fd2dc81c054d664fe05ff136025a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4500c1e8f2f97a7b13a12a50778ace37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c24c751625bd0817ba68a953a90438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0093712f75757d6308dd5c1ccdefd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dc3c9600d3e85dec1da3f297373df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98007c3057c1df104f9f542c4487a8d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d712ee265d440dcd0468a1d21cc998b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3719efeedd0a0db10a5138bc955283f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e128417a59159df7b17de64be3dd60844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69356cb8a1c65c6715982ab669aea345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e3eb34de2e6938991e6f04549a60b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f0ac393fd245dac04d363e6eec35b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0f9032b3ac6bc931f4713d2a54faf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fd38d48326038b78d1397727e7dbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c3da0e0b5cd223d1790d6070e189050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea65e4de91b8e4760762993056e28d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e720302fc3e0a35fe0c8af7fe266df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6c80d2a78023888e46728b080630653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddea7f765f96fa1a6d991a6a5174af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d2c447215f112e861edafba4cd41c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08735ad79f2411ec373ec2406e37f82356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae303df42f5e97902ed81ce70c694b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9560ca6bfd9fb1a7c6c4018736c444058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1430aa651e7a1d0cb9b35fe412d122759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19bf138a5796a4ffd548087337078c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda09682d81dd0ae41a4403e86e99f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c97c69075ead67ce13ae8e2f8314b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d28c07be6e970178aff7057eccff0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce95e8e248a4c9300d1855a3b802e0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2943ff9a6db44f8d9ef07b5a63ee4ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b01b5efed680cbbee52190e48df31266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b9220e76031decc93174d24f5231d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ff1ffb6776f5700cccf0edc0da19768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6054fe11abd1a6a6a78340f27330b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17650114da8ae5203712484dd9227a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527280aa3f721f328858c8dbf88326cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceea7583ee112fff1056778038a54072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff8e420c8c0519faa93afce9c1dce873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50003289f1f0623cf3e809751a8a93d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27673b09fea1484850935352437c67275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ec3100b499f6d395a4e1dc2d12f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edd0a7d62a127ae8ed39793c06b5a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594cccf4ceb1c8ae06ce989eddf12c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80281821444b54385c1230b654101b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ace3db5e7b337b1401daed004a369280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3641b6506412d92e15788a3ddb15681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188f2b6cca36e1d16a9608b2c7e903282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb6f53759c6bce94b536092dbf337683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a358492815fcb7254a4201078aef184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b226b5e79746961abbbcefea19e8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c1b478e37bb50f0b86959cd3472cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707c97066cf92e5a65fb08c6a7bed6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029dadb6e1138395f74c516766c3b1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071334fce596aceee481edc8d18d33b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc25c25fa505ddc16826bb967b978d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d202b76bbf5fd709730a617eb019891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d9ad192f4bca67c9b393c31b2a67e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6af701b1d522b5f4cc76b080c426f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d656a44cee7962a15e82446b86c70db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60f19769c65b9a6bee76e72bbff47a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32b67b248b95120e8fa2e51698a87996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ba77a4ef8e0b7c93c196bd519dea197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fccd29b0a77d3b7697d92103268ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3895b9f40465b895046b841928b29299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801bdd9b543ddba5c595917387faa11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfcc14edddbaafa253a4b4d466b81d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11b79119e8888895c3f52c05e2f232102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dfc07c085adbe0a21c32cad251df4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cfd6350d363e870eb9d21232b216c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d729498675a388c1b3bb22c2a4b2de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8712ac055f0bb0f88141be0a23ab491106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585f3b8e292213282178aafc9675686107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418660355e754549c45c5038060e556108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0835c22d74f0c1801bb5e44c01d0fe6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620a07f9d5485ee8ac41b8067e2f6e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04716db9ce95e88721aacf72d9711da9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf64141572942e194e6672fa9bf8213112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f1da657baafaddbe1af86fe6feb3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127f122cbb41ef3a0cfdebe61c2a113114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9a3ffa951f2e0c38ad6623574c704115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e8185dc7c8ccd5a5cdad775fbcf40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fb83dc103758fda994cad39c574b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028910580b40597b0e37cca40d4fd6b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547584b6bcb5af37d26a8eed9aed822119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e682a59b956d43031899a6368b710120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef252cb6bb5b2d9e8018d1e9c1dd9cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c6d3704e7f2aa67752739baf98b2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530265a6defae487919440f3a7bc5f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a69cf19c980cd374808dd0dd77c1b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e8661b9f1326e167771b4df2938c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a02b0b83e02ae9f999191afb14564126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b5808f2961b4ac44466bfea0d1be2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d524dbe36a50cb7355a66753196e4b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef481a7aef455790c417fabfff732aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bdc52815fe034ba6cc3fd17c215f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514009f2e19803eb30186710da851a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26fceb2cf7d52364ee66bceace0ff5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe397dbcf1a7115673459f9634feeba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99865abd7a19e2a84cab92a31a1b12f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f407b26fafc1f33777a0431984e14f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0740ed1e614dc21a93a70d7dbbcce47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d902e459bf499a5cdf05f4eb458c994137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692be241f0eb94e5e863585b40f354f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbcd138388d9bc7035934e0c2ad82a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a612a36322b8afe1cb459f42cfc428140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae4f55ca1d972b913252cb7dc7f5e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc5be02d0af1ade8db4253bd6151fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736f535323efea3453ae2eb790846b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fae131f40f6587d48245221d178e6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866c5afe597087763839b79e2967da6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fdac7f40524eec62b581c95ddbe81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dcffcb48275dbb38df97e78c5bbc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040946d4f914ed91ec9297796ebab70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaed9f61d5f6fe7f19cd9079294b3e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d72e37d4a62969d205c5a566b3abc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1b44be2ac0f5a7c5604ce8b6e9094151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc003086a149ec0bcce68d099b01721152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fae8792dba8eb2495d985dbc0b925a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dc6117b75d639b207e8faf310f4ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb61af5a875f5e171565f15f3de2066155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c6b82430eb049dff3783f4122ab01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940d32efd4a9759aee65b05ab503a3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a141220abfd099bfd0029e333e0d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924464b459cb60b78f15ad2d010439a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7eab93ef170c0badcf02c9b1c3d82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408e9331536456192220d00cd271df2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6922a6dac72581e92ba6967297cebbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f903e75fd4cd659c35f1cba2c8c4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7fda00dfbfe8971090c810ba23086164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76fdf0fb831969004da147ae5a0b51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1916b0e18193c90c58bdaf41c21dc0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca5c7678d87ec2023c61a4b878b0ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45a24d19d1a7a72600cac635832838168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1101c19364f84843852777e4bbed7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb85386c964f586ebf22e1f3147f12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f347b98b2cb0758bb2e59ebe69843171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c2c52c495679310cd576dcc5149d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc95a330f27d774c26b5d931d155c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c55ad121755d8e24e93e3149740e2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e11a54934d2cb73c91640a89165a98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7005ef73d694e625ef0b67a623217c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c37d72c54e9466bdb40b24c9377e1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eb03889c912c3df4f9e88d16b2018178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3527c9009bde6cddaec28b81d99b83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b4209526615b158081f079896fb64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac6f41e68228b7e3fbad45827e5e32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a3090b591a214b0a7d8ec56a4760f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36937e06fc4f4c42305ccee980ac20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e9ce570df406e66db95ba978ecc5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c321ad2911e2b1dd1c26c83396584185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4b6dff22be56a352bae83daf067ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a0e5c4317819fb36025bdd298a16a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da509dce08cf27ee84c23b5b2ae3bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb01f3e52a0bcaa2d9e34729d77bbb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d25f2282e7597f11434c0e9858895190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e96c6db57b0bebba196b224ec2c0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8de01bdbae792cf6ee2263cdcb7a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea2ea1a89192ea50fb23714fedfeb0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b555fbfe480b12da36da07baf460ff5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39d50a6959f3635803f2dd76e1c1d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a337c4dcc46a1c35889067e17b78e38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218df3fe6b3e9e2e2e751034f39114df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ca92e4c62abbb20e66b12c68201d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64e04f9424250ac45adcb14e3ec119199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096e237b859484cb79e6073dbe0d7bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd2232aa9466990ca77b0c27af6c91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e44d97f553a526109163472a023902202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa128fd688be00180025dfc7bfa97b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432b26da2229f17d53daa7da079f138204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cd71c0e10828109840a93e1b7107a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422d0d2653513e3ad59beb72266d2c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facdc54b9ec47f9d2495995e0db443e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9870bd91b7b061e56da9a2b9e5287208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbab97be4774a0717fc90fd31c15cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12e05c4ec2a6cdf3a2406039fd905b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cddfed9fd7504fff1c2ec2114c87bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3edae7411aeee003da0d3796db8405212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f47fe2d9b5713eafecfcfae46d883213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6334715964bc277204488989339719214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f072408ffb287d5d0db602b2b42dc39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18e2f510c2f6fb6794aae10f1e7701216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581846942eb2eb6c1a0228174e29298217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d914a2b3bee151828c457ace8b114218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2a538b39e1d438b475f89d9ea5dc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c053a46bf3d8e652750e31851b5c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fb0f40f66b1a0bcd7842e3e50ac1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03862590f74426bb936b97b5223760e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776b47a39ad4912d567d44b3d7fbee0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca9caf930250a1d91cf21ebafac542224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbd55e3985d31089285723ed756e63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555bb87bed5f043dd6a807de5903903226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac91f9843081e09fa40139bda304ffb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d4013d6a7a79efb90e2850538f2ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee3507e13a7f96b891473176654790229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455503cc3f7dd289a72cc4c4586ab57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e74c567a95b35f2edf751745e171f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ef3097df8a656a5ea0f2c6e760012232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90501780a96887e24c873ce28bead735233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb714c571fb7afe321c0a4ee5ee2041234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59dcf272374e60fa4c6ce1bc5e4ea8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ca54c5c69d780ab949f5adcdbcfb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b7d9e81d625714e85c6c7b76e55e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467781bdb52397faa176b66ba3dcee0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac526c9cfb0a7f473ca03a76d2cd6e30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcef6df78ad3dacfb4c072e0bee54ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae1a6c882ca0b71ff85e1c539c5bd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d49dc11263ede2e6692c11602d7b7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f8b14742c42621a4d56025210a821243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f921eff1f2de6c95e784566d3128af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744b0386a6b97aa031ffc115fc64568245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac33a20689a94a42cd814df49e05d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921dfa25a1a4ed2ca8ffd31958bcfa7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151ea89ebe7f6467fb3fd954a8fd89d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e39591ee7128abf3a16fff82d1111e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301ed7af414c1331d85df49599f416b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198da8dc32d28a23a1091d45c874737251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe229016ec7fecdb449cddc19414661f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25edc8c5744373e91a578f1eb77506253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32cacb1b2d4582729c8ebdcd14d18a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ac14c69cbeb96cef1b0d1ac9b8ef9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e52fa1b6734073c7b169b58bdde42b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6fb38895c31e658e84b32a3640387257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b0cb8328450564743d5de6696d864258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be071610d235a5b9eb29bfa28d3983a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae208bb135e6876c045fb020c1c1f947260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ecb3f72f0f0bfe356aeaa662da285261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca110dda7833e3db94b9805b496684262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852ed1100923173a8809df47a214eac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5a00c1e617c37fd2f9605b0f72ced264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff38b43cc72a27611b55e60e9af3f4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aba26479e679e5b1e31bd4c76aff7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff26bd0363baab9f122a3fbb707a2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404280a5f3bf5a2b3c601a2bc662d00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efe18237d6b70d011cc792c9d47544269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfa70dc70da8cc34588cac2798034c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed9232525352e61ff92444514b167b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3274fb9a905636cd0e97ec7095bb39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce5a85f774de5a808a21ce2b6824d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cabaff847945656542601582652cb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184ce756cf0a5fc30d844ef5993948e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8027eaf6ad57505edcf6ed490069b22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7938139f2b47e70ed005cc23a14ea4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d204e83af53241ce64a795fc5199c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547cd32828822f350283c0bf9894de8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90ee7b6a74a3c2e3194704539d5ce3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f5c9e7802ad0f09c1336081c07933281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2af1b29d3f8bb992452899e9470945282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf277882eb61f63b8c5e4f88349b8326283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2e566bfd12b6cdfe56de06ce5ee6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69e7594215e91d8a382ccae4b3cd43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf0951e3276227d5465c72dfc8b0c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e1e53712a86aee8254ed040547e3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054665674ecfe748e33827b906e3f05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3055e4cef955159b7b9fd1b473eb2c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3728dbcf5111b31e69fb01fe901908290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901546afca85ddd653bd8abf64613d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9093cb53fb7dd93aad1d3fa4e1e4b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b74adffe2464924c5aa6c60d05fd54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db27820f5d896dbe875eff538ddb4a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1cee31b07be79a3d90429cf1d9fcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f0a8160e124f38aab0970dcef05e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0cc84ba45d5451fc14d07f4ea5634297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19687f652225cf351e9f60520341259298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1c65608b32cb5d4c0ad254f9d0148299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5abe01f19a1b6bddb2488a256f470300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56377bd9cb326429e1dc6ec18cfc9674301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6ad6f2543f71403f0233bbe9bed76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2cb9fbee4c34274a61b3e6e108c3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3ae434c99a67edda8caeb1559029e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deca79f571ba9a4c72599dc406525d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12015056ed4b303b5c149dba230c4617306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91414e92b451400beadadf0aca114c74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83de3c1abfc0c27d82a4db47487d57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd27c2c1b1ee0a864ff7e96310594e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807df623983faab9996b299bdd67064e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007942dcab9197f5a3fd025fb4edd9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1145b901d6b2f7b60031b1f33f1f904312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9b3a214007f2ccfe4ca21a041ea31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48085fbdaf44efca3efb83c9813a90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8b3dd72c409bb0e027c5b0e648272315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4592265cbe2221593be262ee7ed3e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931a2c03d48a0170b8082c459d1d728317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e645648d7fbe12d548b5e66090cbb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba190677abe2a2d255ffce9a2ff857e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7128154e66a65df2732d98974792d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca52652113ebc64a422be999a42e6ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c763a51ff500c1930c9c82b71786c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd727a0cda7ddd530759a502eb0e03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6bc1a4b3bca01d984735ec03f0d8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee41ad899ea6466d68243509261d32e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bb205a5246897b28a4fd7075df26f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b20e8f0cbe527f46975a9afae7c7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f51243ec15ee88ae836417da16e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e2a274ee939253332a62dc68567f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c9aeba0bdab43ee8a0cef83a9ebf8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d4166c16cfe44e2cd10cce7ac9285331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c78b2d8f316bf1454f5589e90805c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d4a59f9c886178afab56c7e75a424333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50958c7eb95b8ce8f5e3be1f0cf3fdb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3773c7b2b7bdc32c9e04a7fcd0b300335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95c1be8c3e0127266952eae8db7264336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f90fdf45c5e28de36d4347485e9529337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6d8faf0f582e209ee2806387c95a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c0cbdf4a1151a7cf8ad80c6c14735339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db05da1b4da1ab0893abff31ae2d9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e65b526f721343fc4b145d72d556d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f9ce53eecec8a03dd7044b3628728342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d6728c4f3909c9bcf458598c6882c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21460ee4c4c3a0b7ba99348c0c591825344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a386ee4400599bcac1f09f20ab3be91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845320e242e1d8b5ca63f5241332dcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a32b4dfd321b34785be143df8dac65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c06117fb8f00daf45e673f2a4bc0e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a72e0de657320d9321be0a9563a1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cafe1f729ca6ce9117c25e1376279350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76726a071f53f9bb674442898ae88b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734dd91b2695be0defe35fa79b97805352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512d54ef287120fa16d9e894a88dbe1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd55369005e28895b55d89a582bb11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20533008f2e0ae00aa20270a35f36a0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551d698208a0306255a29c0f4ca7c3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce1a7724c3d77979a9af6a882807e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a394ba01e38c5bcf08e46e60a9f884358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488347a002ce524aeae6e60214129b42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec02f1b4801c5df0027150701614ea5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e012167f615f7c5741966d13074d872361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f5ae7f378294276e92d6e38e4319e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec6302273b0480c6b466a2798cbe77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f07cf2d8e74742c8c8e33daa39ad48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e012d446807ce103bbb1b67fb2f757365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd02dbcefb6fd663891fb933d19ca4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab24802ef01a3431f142df2235779df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb83c3178c13aef46e6f0398037ffb3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596a26a36edc0c4bd50d086083ca1a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11531fa2ccd33fb83b9143b90fc3770d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f98f82fb6b6de518747df00376578371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08c960211eba31f47aff3fff9b95b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012444b1dd1b526a5b9f97654ac563c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fce5a7baa4976036352fb9da36fc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a388578a16ee4ced9b44ad50cf412375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcecc2edc7750920f86ce3fb5e0beaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2307373af082314e3aa3159d28d6124377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e0a8ac141c73905c11e1ddc96bdfd378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>