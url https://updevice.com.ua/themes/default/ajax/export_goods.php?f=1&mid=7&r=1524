--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552f376b2465e74d2a1a4fa2ec180ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cf64b4689ee0450d29c43a9d0dd632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1199caaa33e00d271754bb2301efc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cf8734827429874d197912f67812a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eee08c7cbf3057ecf8a6faae3ebf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e903dfd1501a2284446e4822f43f956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d06ea0236f9101286e589d34b749a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a239334a79616bc339afa3837b31588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c67d2c3920b2ef65c5288a8db1f739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7aec1963d56bad00b03352081db1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24ed5c4e8617e8b0f62fdd2edfd7c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f49459ef591fb54ce40fa481ac110c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cb3a6e5c557b0c8ebfc69fb94894b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da507c09539f4f3191d8e2a47f6689d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40fc544eaf5ce2dcb639bb98ec183815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6694056845c6bd7c2cd4b36326408916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd96f0d12afb1e57297bc01d007c8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e1837e88f1190aa8f348b62c8f19b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03659121c5c39df27a40cf058ac4933919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c427cf1f304b7de52f4b69c9c02f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d07c9d2b5c2ed1aa74788d09ceda321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05658ad82ea3598dc9cc4922d0b34b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c3a184c9052f41423844099798b9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3219764df678206a4f6417ce0c54f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc1dfaaceae658265a158bda70607025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eb97e2f22c994e8411cd498e4f7d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4617253bc2532368d0847dfc42a83327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b900834c41896b7d997b4635eb273628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d3032c61046990d1c497ffebbf5d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df29ed8af2e1c9bb3323db4b9fbcde330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3039ac6b228a275b2da0722fdeeddb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbec34f7f8b1fbeddff6efc23ea52b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e490956984995bf67b3e56047bac033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df592ea598fe439fd70fd839b6d272234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00922db39ba72b921286d99fb4c792aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b8d205b2e6c245f65186510c83fed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce679ed24018a2a17b434ebdc3b02a1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd444bc25af94210feaeb3998a2d4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c807c21cc6229243c752155d8db8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5c0ea98ba314e7ea9cd2c21b0da3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857c37db89c7ae4e562bfd9f92179a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2da5ff1d44ee58f689dc2965c754f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cdc6625e4b34973c968242808d40643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc365c14ee35fd3b4a5ee2e57f27041a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e5ace7aa9023e5b05b3972d1f727445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d2f86c4f503a9d4d3dd0e366837e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b969936be1036264f57018ef446f9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cefede924f96d29157f0c86fb42d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fa7f42423f6093a187a335410d96b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660327757d05d9645ed466348a57d9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ee4f31f4c505bc2453c10684a77bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0636fdc4ccb23b4a3e51b639a45f46452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711b0ceceab8fa24c1e55ffdb9fee6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24029bf2e2bc02384f073e738e3fd8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba04d7de20edebc75c5377a4b317cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc51159d8b1d294828a2ea0859d7ce956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256378639e770ba86af232ed5edcb90357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db599b060846993846b03b9e1ee3e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b079a70a9d44a61a02d6924cf6523559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038beef7f94dcdc1cf713fdbf0e2c8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc883ec09709a6e95eed342643aab52061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f3d7b5b578d1cc3518fb3b64ce5b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8269a51f8c8641d568cd93ba29f35363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b170dbe820c921db07f49985ca2b97264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fff63a96d40e630face8561687f7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb7c629a02e0a15fa835f47a65b68b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90ec5aa09113c28afc41ad18403e3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862b4d4dfbccc0771fca7776081148d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ef8cfe3b0b3342eec68d1bc1e8f7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79856025accffe24a52c8ed6d58700670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716312782266151544f8a67613fbbfd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e73bf64b11a6829e436eba3c5390072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0283cb6997b5067120b34d3de0a2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faee574b5a16a2daa671e1908939c4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5c8fdcab8d8109217b3a7a3fb2d1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd408123506a5b9db1e5ed9fd1d4be676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210c160df6aef4d0f20c5a8a3f9dc9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898c39f445336be34fa4441c9205a0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679ae11e2cc47325e0953e18771439379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987b52028f56932533d23abba3f2c0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42492dc6824d0ce8f3abf09a82480d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e65e89aca8a06b631917ce93f202482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5614fedbfdf2055802b922993cf2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db439f4737ea49fb58a4d575c07658f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e621ed2f5f7e2ec8b300c33928d68d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9881a0328e2c9125634235f38aa191a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b778334050cb787c28251b00680b1d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d393013bd638b314e94f9988c8c89088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dea2c96b48358cda939e3d36aebd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b14fa5146c4d2700fde19a39d357d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f65dc6152d1d48e16e2fa7c9e8c10791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d97dadb3a28d202c668df00d7cf1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cafe07364614256313bfa711ce043b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494cbb39bd0c50e981114f78a9cd4af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386788d5aa9a09ab6ac91cd32cd7a97d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be459e8cd45bd686efd473d62ca76a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe9df531e5b436704a19c39062c00197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32956ff6e9dd477f6a6f3bad2e6169298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe2868791ee30dd5cc4812cf44dacf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14b5c5a06b72e3714b21fc4acdf1ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635e99dd9e85c9046d476f6f781c537101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34c2ffd714109eb917ee03fa39b48f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0457d5309c2c0cce1c05159dc0aa9d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba517fc780a5c7286843921fb3c988c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9c4987223558dbc39b991beab59ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d67662a6eb5a4218c8e41b7f73138106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a258b7ed42975a8d540bf2f406dde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df32541320ab365429ce7704ee644b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b8bbe9bb081547c084d7b4509d0a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea370f9e1e773202397969b9ef78f0e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0f880f3e4267f322c09047df0de74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f0f4c81e29ae82692dc6309f66507112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93145b394c3412418984388061a9c235113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb3bedfce087ec4fb076f595e74a97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dedea40dcd6c955c8d7be3d99c7cce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76446922dd6b606ea98f4f59d7a55373116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b4b7369e93bd584348b65ac506cba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ca566a7002e146b9a6cadd050f39d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dab317559df4c4745fa67f1117811119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9bacf95ea270a72078aa00daac6ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840fe7d94387c38015751a772d351f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f46f9df2c0aa8ef8901781216bdd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223ec6847be5f824a01a9f051f6266a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbffdf1afb6a87403d8603efd6a10e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e646a11c5c8b5cbbc35c7f949eb7de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e636421bd3a6fb19c33b7dbdd3d4b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518a8cf054c65f14b464712b5a92427127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79f478c11da14a1c25e51cff7d596e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfb87f1fffb399a7f969fdddfdc486129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e2dba5d6a3b2399bd61f2bd65d4f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46383fa2bc2adf736d064d102f1c9dd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8567dbe80e372c98d1de1a80f1344132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a465610755433b95e2b3357ddef9f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087f8918919f9ed50fe6e01add47e22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b42e6788c91eac2fb692770c61f7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25449715c629cba41fda7d37828ba5bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1c5769772e549e59ff8800e17bb8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d377ba764e7bfa3b359e06c7a3e8f50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7df3c5a224affa0eb58001051291e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979e41a46fd7ec1d0844308cd185935140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829823309c557cca6611b043c08cb091141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea3dfeb7b7548f4135bc4380a11076142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebefaaf4f41d273b8bba00185133fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8a2a26fe1813f9c5d5ec955d50fa8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b04a7f4f71de91493b317260513801145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0366663df570705308443d7a40e60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c253f775e4f11385acea3943609030147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fedd8f5b0434f7ebe88e72c9fd381148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995b6e3c268e919bfe4ae0708f5b371149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da3df43fe7905838d5eae2ce475b99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d27c94705f1a83ec63eed92aaabc0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1bc5b4de8e0d07b843abc9579416b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a01722e52ea28814b53579f5ca87ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e46ba744e3be06837c81927245cd2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970627a14159bab0854ab286a096a21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cee925cffa0579cea85d20ddf6ba29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841606f729333f129a2a9a7aa6f6545157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd8111e713fe35ead273c046ae8cfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04651ea2415895324b7279f13eaecb04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624a38f171bc4338560e625487a61d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8698b422b5c3d99269ff7c3eb6793161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4c7bfea91dbaf81d1724b28a06f06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d730db093a7073a464d8e65c173876163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfb4a9865f479d0c7b21d32d8a850f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85aa5c812d1d28a02a2c139ba83460165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82bcaf86a878e1b0a477726297cf26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebb13f32f422ecf119465fb2297442167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de92957429f616fe5045f67597b6b01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234cf2aa71e62ae03f32163cbf1a6c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e32b065cda370a156f56762ecd860170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab5d0537aca9ebce64c81d037e0fe5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb3c433b98f7b4bbd9354834b1113e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6eeabbe07c2cb0affba5282df9b339173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b495b960af3546243ba77a0bb2f64e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950b0a9e04bb40364d097d3defb0036175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c8c33d81894bafc017337d0f29712176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410d15e0b8509bf7d3454fe820e1d25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94fa7f96d2b2f18b3bb50e0040e20e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed172f802edda6718f10c5f45b5a63dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d334442a6c5fb802a44412db2be99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c0d86bdde9e9be317d155a7e90cc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3894230ae1ae5696c42d8fa0bdd039182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626bbdcc8e43cdf07990cd46acfd9d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283701c80c94edec5a24652c7739eea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e9f750a441fad222aea5876a756c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85740b3a85faf483f4034821bef8ed2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09f48e2ba87ca7847ce61643cf9ae1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a9b3c7cd71e7fc3d1c881e830241f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632540fdd8367ae47f1a18fa4e29e1c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520adefcb82130d3a2db39eb6fd9b2f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd547ef5ca035854bdc64c99e9dab4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291811fdb6acf47ed06a9ac6c06e19e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee818263dd25f4aa872e02ef9af41d23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caacb2c4bf83dda8b7c421c780439c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b4458c15fa9d9e4f36978f965a881195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caef00279cb5de20f6c6298f84346fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e10cd5f6349c1496542c6cf2c89f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89116e4ac3b7568e4cdf4f723f1086df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d6aa352991c6f20c78e0d7b100b83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a1b627a5b829deb2796eabb76badb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74830abd635f01b5079f09658e5e24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69011f5f491b3486050c44f9a1e82708202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3104052314cd4861d8eeada0591b056203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83942aa9b10ad6cf4d3145412ea37958204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f9b0f7c9ce1d9a72dca5e1e7c60f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26a3147945bd798a24817b3f95e361206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614511e09ad5bd4d1f2e41e6d0190b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550ad8c27a0173d034f0593a2d53ed5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb109e62dc5d8bd0901b5a3c05e4cbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aef402a87b2b7438d782e476a3f772210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249324aefae25eb455e6ca23449baa09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d379dbd2428d8da316b30f99fe472df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c640579721f6fc8afcb8d6133c310213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab380c9166e4ab58b12453a21785109214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bf2543216d37b0fe90a1fba24f217215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e92f7fd5a3c38d1d93865f7b17cd7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907dbb3321803f1589aaea1395f6ee1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acc547930d322f549cb5ec06db7b3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415567868120a6be8872c88b2449a9b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e567d07b6121f1fb1a68a96230a37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04862de3558a12e155309520f975630221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48f1f6a19c32f9e2da2e7e04efc693222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f7f94faf19bb41ef0068f741c92f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6384f7d96c8e675ab74f989c0966d73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8216155b98c4271fd462d87a6de399a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11834c037a3bc3dc071adc4c6df7b936226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf0ad7349604707e59437efa23a3df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdf6245df13889288805b84f2c8020228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91823a02c3b7350190a6ff32a3a3cd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb06437dd50182a14f16fbae93ccf9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b220742eb5e71c784cda7bb9094eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316033bb0405247155468fc9af24810232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf566790d1722f1984914262e4a0f40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a62ce27a2eeb0f1648b2c2b43d502234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477797e883f34cd9d3074eecfdd6a91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb98afa9691f6d760f7c668c93299f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec0f9be2e7466a3690e8e2e18a7701237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18866851fb94eceec5aeacf86bb50c3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56754a6d46fe6da39e6ccf3dc4e7bffc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161460fce2e3fd6bc56af944e41bc69f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79db69b88ee99dc777b69b332477f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fad60719a6008da3370b342ef98921242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334961bd5b44b429dcc4d6485a5bead243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da9c6f94eded64428af252cfb79f37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26569a08809b138c7098ee393c02151245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05e17dd0a51a2676a89f02ec0abe46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5856877b10fd8e9560ba9ac6ca69ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede95ff2a898d9f73ba10af0277e674248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3d6b0324ac05c77ca8ebae2420445249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346b2c2faaaf424955c953a3bc97254250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cec763cc3765fa20d2c6efd66de685251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8fb222e252060ed38a19a0b211502252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa108c7e3eb37e989d72de6b1c357cfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de8f2564db183128f254b250a7e848254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bca6ec72846d54d164cabbd596484a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5db8c6d95ca86425af8f0eaf8cc06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74defb1885372cf2b4b95a6bf0f466257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0986d4f697f3aba1ca282a850aae0dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e560c306a680bd51be1496952486f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536c9bee29f7f5237332cb11ef21e63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00721122054090c320fe341fce1a3b25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4825291380530bb91b57a7fc4ddbc0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18779cf9b92f9536e385d558cd03c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15601173389bf9cc05340b7ba0e95830264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5b13dc8623be0ca74cbf67da0658c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae344a044d3042a7065dacb3c247f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce761676f6b0dc0c925d3046f0dfaf26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddca835d085bfef8488adcd8b53a58d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b723092ce745349494d9c9bd966fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d60bd6758ec98ea82198ab210e36b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2af6e31261e7effa75f2a7bc35afa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a3a19fc8a66e021bcba255581ee00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eabff4ed638abf5cbda6aa3587b71d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b45ca780f15c650f04464f55bdf26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fac51115912e8116c57c844bd1139a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419204af2bfb8e5311a1280bf822ed31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4cafdcaeecc75cc5b6a700f09b7c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3714ba1b3c28923ffb5a4b5c9e15a88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01117394447e44a0296635418708c62c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f10677aec54226d9f0693290f2bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d122f632dc98a8e271e970180359ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106b7f9f9b23ab8df768d5f4f2b0a7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da80e56a58605579b70f6c319b0902c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7585b4d6652aabcccfed82cebf88435284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55178bd482a823113e57e3bf742443285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10f890af6b07207dad714feb81a3b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a902ed9c0a42473a5835467d72c70e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa148649806ffba8dfa4f1a472b33d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ca9b895a3fab84c86532cdd5133f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f62cfd40860fa8bcbae4830ee9a7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d728a766c3736194b510ab232221f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89e1c7e8d42778eae1f74cf6e7ed5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570291c3f5e763753a12c4e3ab3ca8a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa916ce402db5adedb6f5268f9aec382294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575eb49dd21b4b3d9c421e79e35da89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93a11ec0fcee8f92e5ed2d4a58665d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d4364d1909ac8fb71dffdc7bb1964297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e154e31f582ce9d2ae2a9ccfcc8bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e941aa52d748ead24d04d89f9f8a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018876181ddde88ee71f41d38794e39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9ba0806c12a8870bfd3bce662315a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba4c09cab5ddba4977ce3336ec7f9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72200b20d5597683cdcb39308cd7fc05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51472b651958cc5494393ad8b377f6e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a885ed4849e93c5b79dc20055f7e3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a7c293e726e622a3a07a6ae7e9bcd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b11dbd41da8d71aaa992a46f8334e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb312397d5d836d2a38acf076f8a3919308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe9e1f4626d4b36dd2e32813e7aed2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a00ea6646a627195aec1a89434ea0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1131c81abc4d730d4c4ac788ef10a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968e4948581ddb6817b7d10d27110d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42570aa670d581fb8b197c6037e260f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94e467ef01f56044f75638edfb5e96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d1c84f81abb2a887d7ec4853dbd8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e973da5452f578ce097e4eade5aea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3691e2c5e5d68d02ed85309325b58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7b086c0b08a60e460b1090622d1bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67c7ad93368c4b4863dee665b00bfb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56de924b6ee00d95b5a450961f808a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbb5ad837e29c88795e216a55ce6ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59c274934c1dacc4ced86c0ea20538322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7375a76f9367fe2acc7cbc8055557d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e040122e47523c0d212bb0e6165ab98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fc608866e0dd46dbd631dd2432605325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d2612382e38c5f298e39338181b9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef815339c1bf1da05eb4c99d1eededf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd1cb6dbaaf01bab1679bf4e6ebf2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef696ba3d55ac9322bdf2f2cf5ee7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb66f39a5689df8c97effe262e54855330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c1c759a3d7542960e4873ab68b56b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc5d9d92b6b153f8274bce45de9a04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557408ef85d9244ab59dfd52d0ded56e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6f5dddfeb1d24a004ef15dbf3ce37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5709f44f3b00746e28a7798e43216335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759bb7e6190cf5f41f56c7ad8ed7bed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06844297d525da036b1a01ad33608738337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879906a06fda41eae43306a1fedda150338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cc1a3c1e29532ebf729be5dbcb901339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f17bcb361b0a1eaaba56f72865ae9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc52dec99fb6c7dfaba32479aa9895341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090c3605a56d9e40409aa1c470b7980342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21687250a45e72a1a20271d1a5403d88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d798919af110250c8bc67c6e84cc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1266b8c51e89ad7dcf61a299211d1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113879bbade3fc916974cd7ef5fdeb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719c1fba65a408d2ab6ef2c53703268347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859a426244ff6ec4a68fe21c854d620348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3181d324045a2a31fd25cb7bcb633e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622de045d3b94dabe674ead88f2bed84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2f4d768d941ea5750f99b359828f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d386220718cfb971cd9e26d125fea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcdeea4ca6c2fad9396c5dc402a844353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e19ad60527ec9763d52762d785df4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afa069a2ed6f4ea940b2660ece2c3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc346720ef8d7f4b86b99370553c48fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf578fc0b7e6064b7f7c8f79ca7aee5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f32c8108a61ee1ece53b55ae282d5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b785a9771a07742eaa449f7cf9c0011359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595e49850b2eea95bf71c9c17e834bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d14c22a0e0d88d10ab278f1220c44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219728f62d1f8a01f6a07b3e4de4589362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eee2817fff144db5009f2df2e6ce6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144823c9791f07ab182914e58690a5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed07b8454bed008e9a50d4b90906c96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adad1a1a28e23fcad96cda1a370ce8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbaf44a2ed2dbc8e35fcd8d98b2e7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c52ab7b75b7c791f9d95ab133f0a41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028beabb201c067035ce0a55ad01ba9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abae02c79a543c15d34eaad45040f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df45672ed626b5829fca9ef6520f88f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d31c4fa7685a3b7fcd6dc100e49742372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b0588f938416c16c6cf861b9d386a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28758131535c01bcaf49689af7c8f52f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cfbfa7a3bd6e6d26c1de1fe27dc20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d9e8a90d2b7a798a2adcb6d529aa0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3b4084161f5fc68e8047d279f2112377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25a0717c39e68a032ff187f55e5810378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661846b3cf3b63879da34d945a7004d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e0d6bd46cb44cc762ae6ad865c1c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbef6955e52a94dfc701edc93f264fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61377b9d42180588d6755d3c7379d3ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa623ec767202e970399f7507bfc360a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f98244bbc9ed8662cbd40f442f1c256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c495418412a81da6dadda2ebb4ef27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950ff04c0d27b3db546323ff6906d158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5d896c384741dbe740ea4b1b354b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a67bbb7c7295e2160bffc3b2137a3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b887dfa4ea8bf653d902f67ac27c98211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa486cacd62bfba7cbae4dd7e9c7f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010af82e8aceb0de5f8ffccff489d9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6754f86b27214bbe8f268d40ec29214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5886af25944e2f7ba29a03b6d9fa7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f049048c808824ee310d4e2181ff616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b9d47f102338b9aac2e4bdb7cfe6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034df861be9904f181a9f326aa77b9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53801bccb9e8b2c90f6b1140e3ae61b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4b4a3cbcd39758b9f619fa223320920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf98ba49fb1f1f4435999a63c166a2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281a34ba8f03815a21a6c853232f0b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222afd4f7223e46c9cf19d47110d1ff423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2833272d7ed85bf3e35e7f9247656c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461d852518f0c4e259f9e80d29bc8c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bac61d03960afaf46fce7358f0a41c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef8b86ff48d9047e5a77ef579080f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f825dba9eea5f99806da7fc29218228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e58159759bbcfb25f5c9e1b17e18529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eba223de646581af88ba7eb3accec830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfe0cbe025f0c1d6f9f47ded754fe931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5568a711e1d1fe2f9e8c4d4182e9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a841da834d809920972b205aef09d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea0e19dc4067612a67b4fa3ac8f94234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46895fe520c6f55323990ce5b5713a3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecef5ceea267fd00783683462043fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7ea17d8574f7c90aed8ae6cb7787637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39224b2f41e3f7dd5c26bffc45267a4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8828b12fcc870267b66b5fa55103639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e340050766e380c4f062a922276cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953cba3f1e7f8592fca9173e6f29b4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616e947496ac4fef77afe31961be6b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5a3edccc3e4ee51013efc523efe7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3469b942386eeea15082bf75e4422ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e401dc15855d869a460b9f878964f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36941464df6035fcf9ea8705ce776e8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf089bfe2071083531bf0327e55ae847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a206f924c2090c6e9827a2b6aea9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b7d26a35892104fa3403bb0a8edd849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daed8b1c67ce87f6f8c4dc8998ca7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039229794a108723cfe3f4104906b2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d9273abf2499569acfbcf4e9bf0c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d49e08698a007a8dbec5fb8acb1e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0df1d5b9c1f8809f38f3d76ef5cafa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa9b835450bf31dcc1691676c3792155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302435298a0f39e763fafa4bace3c51356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250336ff102de186777522f39cad15157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52a01e11ac2a149390dcde23b448f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378559e88cd678359b9523f9c022aa7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc870508ed168df02c46e6191bfc2be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61251c62e5690d69297373def1e3ab661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620a6a155a570c9571bcf37d49f85de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1ef5c20dc79ef9cba6216a2af0dc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61d9e8009d323e4ce73d51cab3810764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fbc99cc8a72fdc0f3cd05095d508765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9af44a06caace8b51f1797eb2ace9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a092051bd0e5da64b80d26787c510167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd35f3719d6bccdf20d2ae4704bf4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589eadfdd1c39b22c253158d1c0fb1b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cbfc2da0b4a931f8afd161866c19070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786254e8267414a733aace9cb837e9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed603f90847bde17cb3da3715cd686272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49085d6015c245a54a4fb7a2f3197673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda0b8c666a13d35cc949ebfbf52f6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469c67b59f260c8d6683e956075fd4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b650cf18970d9eb71d776c66dda2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2c045e04c48bf29f42a5fb7ee9ee077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e9e458ccce4785ec14d90e28e9ade78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f32df1e93eca64eaa2d64354e16c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d7c90feaf422d3e525ead0082df6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf83c836247cef672fea25b663d9ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2a479573d6995a05f82ef2fd3ed2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4ee3f7315354daae38d2d1110e02e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb610bc068f28e97daa1b51ff16268d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739a431c9a6c6ee3d50661205c3fa6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35321f3de936dc5eed08f7f577ed68b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b839c1ef34b4ed65976e3ee5b5ca7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e761efc3c5c2dca8ee97f79d405f5b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb965e60de865b2371181c9817faa7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db332fcff3e401417b6935e955a1c0fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3598c8a833f2e6f05e855fb753262091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee2b54cbeba04ae6eb8319558893ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eddd8f1ff0a56233ab9e59b89d35c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22307827723d2ca1570840c899e9f45294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ee7d1d6caf983a96995793a094a0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704052e95413a37d5507b7500c211d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302569ed006f916899cf8558e13829697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ac708940151967e68bd948bb69fe498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c5fe26bb3f19432e496ddf4fd311399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0abcb47ab392a0c38cfd1726978c52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877046f2940ddde01e60f40fe23a04a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f92cede8e714d5e7167c0af4a3c3a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ba578195e802003ec2a5fe9227a72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012470dd85dca8aeb0137d1a5ab5bb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935819106929773cb8015d9a778f973b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e59c6a67ff17908c0fcfd09e94a8ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99b2ea99217069f32ea3cdf0f76b80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854af7da9fca6908cd4a0d3e82df3020108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba007eaa997c92faff3a44fc0de5da7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f3ff678c60e5d5c9912f41c54304f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f570639272ce8f799c8acc43924d99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a83514524a33601702f98f5fe09975112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc184f3e3d960baa0b116d844123b8e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3423f5c7479d7abe00251b7fbdba5e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eb34411401a3c77dd13d48ed5b819115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec1bf97e6a42bd5417ab865c443f7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716621f1709034504da26265ea337b35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f121b09f229d17487411c69c79c5885118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e5cb345dc3cdfd859f59d7b540965119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319544684ce4cd0139fefcac71c9c1de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb916c852ccb19f68feb8df5008dca6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b135fcdc60e9f125be5092f27b26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34117aab14f79df6557ac7c19a580f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d9d615d8cb7f34c46eb1c70785802124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b00cd242836ca23be3bebda3c930f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebc4e43eec6c3151906175f6e4fc4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4934c494bbef9ad5396b170a4a6af0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e382c8c1b123c168b89159a3f5b12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d1d5c64478f8954fb772d7295c6a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32db0951f086546e4977d19d9d664d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffed48fdd7980b54ffe7f3c3ab4dd84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2276034a63b2279e671b8c5f28995132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f0c61f5be2f226764283f9a3bb3c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47ff783c160b3fd95670d6082c0336134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfd302841da6f3e5deee119e772a5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad16594c9964662f698448bf94cf578136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f040417a862a518d0142452c5fc12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83085eb0c03784d3c118923d9c7c06bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c932484f8a9558fd45caafbb559cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5708c20a2ba9e37297c7fba066b756b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e718dafd3ddad55e66895b17d4de5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54445f68509a09f680322536efe98ce2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0cea59db3765361e5e90ab51de4c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b58d62c5bae1797809bd5cbe18e5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4462215a874d280630f3c7da497f32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ab87c47dc0f500f1c422f27b16c8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b27c0fd80d7058391f4e2b121210c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554db5727c9936e558474b02d856fae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a1d7ee748ac43703d0eb335204c3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b269e8b5f0a43e29933a792cdf8771150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc6730975fb1aad72b0b534ea07e1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245c7531d7ce76f8e875cb8555e28c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b15264dc84350c4343a4ec7852dd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7162be32d677e58dc761a4f50977d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b7af61f5a88dfd9b34f266a3a57dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142cf057206f1e9b90297f419e5c24f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d88928900896527477458765cbb3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5996155376ad404017336ac2ca901f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da5d43fdd8e6a8bd697ec9f8d0d42e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563ea1a25b664d98abca8db4280f538160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39e973eed2bf56525673961bed0542161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cfe4f0cd4d93b4f4b58318ca7c862162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a5e30ee80b090d63f02659fe53f54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7770a8d6646c4314be8750d2425e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac207683d4e46aacf0318418f754d493165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4524b53efabfc7414408052a9cb38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22580b9421d9a85776a91dbd7a2a87c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5000bac99ed86ad39bda49c7107c2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08a51306dc283274986f260cc23e05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee1e83048ee409f0a76e1c108edcdd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0540762cb01d33ce32354e5d834ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9f38173efc0be520a80609d2fa5d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2a831452a7fe9520d42bd93ec9ff6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2164f493c142a191431ae2804872a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7763de577bfb5135b03553548a0639175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24558ffda7f5ab73b1dc20371204ed5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01942b9ba0ea68588ab3e70f4cff54d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c55bd5ddabbaa1ad32524ebaa722e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb6ea81fc27e393cf2b8ac251afd9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f1ccef8c4d72ccd9d0e8b473ee672180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0253a06b02dee1a43a0ac3ae602b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee064aef532e4a517af0d129271dce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3bb59dfd0ede282af681502e6045f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec24b2e2994aa67ab1f594d8e2135ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be405da617c1720ab3662e19314dfc31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad77d026d25962ffea53f60829f0da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191020c36b3fa7eaede9198f04d2d46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2036acd98ce05bc4568f49ebaae0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b05884d8896dcd527aa40569e45d8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e2ad9545ec376a5bdcd094bf26342190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249f8bf0ddbe77bd7d883c0ffd5e0ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7f70b24a552066a40c2a42d7556d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483671e3d07c84d1e8fd95156cf2c1be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd663278ee027163910c6c4855f6e08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ace1bf2897ff182d7ece05084d91e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef6bae3d7f1910aad3d9a14e15efe1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4435a380edce94a4f1b94053b8d104197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34744459040b6453dc6a6891ab4c5ac7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e175f86f816d9009181402b10cca4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a27429647a90b03a1f567358d0585d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e129161fc78e7d93428c9c8a05c65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac473476a49c891b5f2a64e9922ac3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cedc7ee132f54037bcad70e7fe3ead203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8376b44bbb2deceba71a90b61f0b3b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0129e19d4921a0bbd28cdbc806066205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdd60e726748932910770ab44c45a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370925c39755dcc302feb9347215ecfc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391433679d272dd1cd1fb75a4b7b2f29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a471f546217a19688fe3e1801821bac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fd8a2ca35e1366373af3d4df70c0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a388a7298118a4f52cb52d84841a43e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68154993700bfcd58e5e5e349d76ce26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82956780d712e93dfedd390728ac6315213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3f0bb1419891471eba29f1a09c6a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ad8182bf5952ee976d4d82d2e3bc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4abd1deeb6a70ec71bd704d734aec7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1c693053404b32ea19249f74dbcb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037077ef11760edbb07da442dd2b426218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df92e14b3d3f4cd9b6157d44da74f88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998593b3e428ea5aba8eccb98394e3c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ca3c927ada3c00b4fb04331348e3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e85efdaef32367f530ce322659e9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfda5db7e95524149b153febf0e6cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501d49d87eb6afafc716d796f425f9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574210743ae35431707fcd5d8a55876e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b673810bd108e457403470abf748b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4dd3d69da3d8f294354bd36e9d875227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993df3b066ee1574d812c6752f824ec7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3cc0ea1bd2449123f9ccbf2cc887d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78349c78872373aa9cc63623555082cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b245ff8b58c1f1d6375f66d1faa5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1112ef743fe2e7fb8af383a7a1bbec4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2153c6fe0aeb634630c31f97a7ec14a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a663cdc2f3c705b043b8bf3203257234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750f257f46285cc303d7994da46b35c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e08278ed4bff36679d145d60cf0646236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88580ff3395113a6cd67580c83ce303b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9a4f1e0294e74473861f58392c0eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeecc20a22dc16a07476ebdf186c441239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535fe0b5da0250d0dc31f54909447d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0f854210a33e88d6424aa8737a4b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916156124c5f757d05eab190ebd787b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c905727343c47393b4194c73f66cce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c7229a6a0a46a2a032e251e1960fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c871b5cab89ac1889d219c20fc7be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca27280ee30e2c9bb8e6d9fedc12413246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65177eb0cdd9ee1e893d7dc8a47a9beb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec5e94d19708f19c3fd8cc0a55eaf6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14242cb1dccb4b0d408844a00f56dec6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f83d6a4d2f6af45efbeae6d16ceaf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de72cd3be2c31f8ca433b2b24ac28e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872079cbf02f7069995a742e3001975b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f9598c17ddcd287ff735902e0069e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280aa43348afb72905f26f7a961e8a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda24b7ba3d4b8b73c4e57eff729c8fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9e2ff0df813a0a96395a93542f9df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee0896b35478a2de9d5f0398aa9840257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02178bc68df7481383adac176f7d736c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505573a633b30461df2c623d2c0fa32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473a9e5858b28414a7704f184f51cf0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294eb2a238a736031f0896b06a51ee1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b16fbe5a3d95af4d06a4c7cd28b847262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ea2059fb567654ddef758065ecf7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb9f306108376082535883663ec82e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f50bd22090f016569c31f31afabc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76baa76851baa684e9260fd207133b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20421bf6a35a13ca717df43f326f283e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de48d5febe332000bee9b9fc06e8cb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da7cd36b3d3eb553170d8006aaee58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b1329bc1a9016aba75c8a8635fe33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bc1ac4e734016097536697fbccb47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9b7a5fac4cdb9401175ee288659a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e660920753c14f742cbc89caf67e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2187f20be1fdef9026d7d9334c49f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bccd6e6ae7f9b0679d9421b009c7e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850abdd74a8255404e094084d845232276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258cc26f27c453b75000feb56c9f487277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e0ea5e273fb53119d7ba2154b47c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7b4e9f97471a5134f5359e69accfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262d4852794034c2f562ee9a95b2a94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c750540f984b3e079fdf887edf88d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fef2e507818ed6f05283525e97b423282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faee740ca56241505af71d93f393d25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ba1ffc2152e357db4a5744b9d4809284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad946d9330be77e66185fb55074b009285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c658f8cccd5af8d7dd154357929461286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b705abaa3512e1b46a59233b2a26a45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c2818fba194bb6bf9cf5d567c0c09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374d72d49b79f383a8624ff1c2998eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d82716cf274395a1691f5ad69f222c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42284a2a72981edf6224b398ed8bb9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c70c96a55bd0516ed0cc4aef10fab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894a45f4c7cf9111ff04ba1dbaa1e61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc98a1a1ba727fc67f50bee746baa19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a52e2cacaf95b9809872edd8c01b2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd6d25b8edf9a4383e7b1dae3bf3c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3598ef4daaa27a47ebe967588b54cb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ea33bded3aa6224e479dcbeb7d670298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8850ed2a25cef26af767d71913df10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5c9b9c3bbd04aef08b398e00c6344300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3843699a5b1fc9234c6fead7350040301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ea2a299746ffd0b6282e75e2f91bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f6c4899faa5d0a923b9490d3ff427303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bcb0e1a4df61f1767cd73ad0f6b6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2d090b1b481f62a30d6732ea7237c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e250dff60e856dec4273b9eab1f4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2238f555deddc65cd3088cba3819fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eaa5a9bde066eaa70c375bdea28d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e253e731e2f0bbc3f801c1f74a8b173309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36d515017b4f22f7f8aab9b9e8760d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaf386d2a7235ae3d5407b55b20a53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeb5bc150fa0f7ff15eee23d421282312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66c51e88a29ed212ef314888393bc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda369c67e6559cc0bd4ac3eb635f386314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0267bc58edf5933bd528f276a56f23b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d642e1066ca1f817fe1cdac582d8e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78502c3c1505a57ac9514c5037d58c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc604c0952a024149ae7cdbf927b05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd947edb371197d39650a0ec8c850e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cc6b45269da8c17108cd9647bc8a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc976ad0cc29bb884e07a72ad9699f53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d1a869858a4198c54fc2f20a4fae4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8329a5c9f5ce30c9dc01d997e7d2e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e15f1a8425ef519ea78759b8203a1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbd0a01db1c5788d203bef9e6b99b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bd7b1aeca327bed18ec772e6d0707326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9570d200dd2162ebf005264740c1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201939acf530cdc5147288729390664328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00800cee2ab1c3c8a3736515e48cc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0bf73cd3061896013353a7552d914330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b8eae9043f90e7ed22caba0c3544a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aac5fa8d97deed5ad314bd2b6bd5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beb6a65daf6274c2aedfb7bd4bea4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156368ced18e05bc6e9ce7932953dc7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894d01a9ef399ef8887be2e84c2feba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3b31f0cd0e8d491cbda0b627d0afd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5d051e5cdf822392960b5febcc04f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df151ab5c1020d9ba20f91ffc941c48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149404606d3e3ceef62e59fdfc9b6fc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8eba4716241a34929b01869d87627340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ed76a408998b64792df9395032023341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875eaf9cbbe532b8c011e47354a615e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11731082f26b1e4e76ed0db63e8c153343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113664a089491c1b9d029af0178444db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81378006077092647c400f8b8d6273345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdf485f84adfff3e3a487d748ceb82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cda251769e8d799222b91b5cdca2af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fb9fde33750d3b5a99d0cfdb12eb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9424c6996c8dba400df5ee88bf540349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a5bd13971d5be0a782f1a661d7ebd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590de463325c0113ab00208f4435640b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519eb0edfe8bd3ee7704e4116cd9eb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2b3d62efd70a3c9f1e1b0b7bfe07d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faf1ebe1452feac00b4642ad094894354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376f6afa756677e1c813834c6d800bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93e127fd762d68d995f02c5bfdad91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc7734e73cb200f3eeb78f26ce9803357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5e97a4eba2400fa4e73d467307819358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681a5fbd5e885db787be3b7385f8209359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84af0e183634bcb539a14cb071da1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4e2d68e0a6970600d9c0b9c97c54d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114443958e02cf25191cad63e3bb45c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5db99e954c4cc3cb493d40faeebde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1abccf12700ec026aa614ac45066b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64726e287cf32b572f7b0ba18e0eecd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e15e2602b0689ee6c67a0668ef62f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d589205334f7afb2f9658c8497a29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaf5379b2ca8adf762b87b42072690368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1ee2506715c4bc61bed82c37fd05e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494dc7f615e0e8507e2c9a7c67b917c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4003a365ca3686aa8e5f51b4ab21488371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baedc41cbf8804febdb02e0dc469b9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636f46ee78e1dc5bf967a82504a66c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de149abb78db02b7b007f501d5b6b5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c24eeea749550435b8c758aae0c14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237b37fe9e3b6cf96426aa21f16c363376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ee2f9ea371121d852195f563ff53b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f4f7428d4fd0719804e83c2248d96378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>