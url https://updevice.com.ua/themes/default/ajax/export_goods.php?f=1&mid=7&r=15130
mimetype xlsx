--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335d5149560a7929206099fef23fc2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d067af506fca243aeb72bb228b054d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e810182571036145849d092363f2093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d541d7a0abe614a577e9e4a2c4fba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786d8b0e0e55c356e7b8c7ffd8e6cd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aff7be70afc2b449fa4ee89cfea236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e5edd67c14fa7d151a8644b0c7087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a7aa89b0751f3147937b62464fe278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658b57f70183e262b2f7c90867377589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10653e5d07c984c4c959bf636b357d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae3ccf92c255c20d607df3093368ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8330fcd1ee46e6fa3f70c1f6898da112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb3f8e62173bf65b00b235dbf22a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cf3d0494cf3d4b3e95cacb95362ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938fb425bd1a92ae94a26c085e1336615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4604ff99ae63c8b0e7e370767ac949d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2126d6338e4a121b51c48a12924d8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cddd769d5b11f1e988a81b7576ae818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdd3ea1d8896e456a99f5a9235d9c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58179b4c848507198262e5f1ba81f45620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005c84b0daae9f1db5fef50133123de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47bf003ac4e607a20d42801ce9108a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45401d8ab94277ec11de28630ba3ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f97cfc86598dd8169c3860cfc4b3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa393536f1bbf44e19bbbb2ca9dce025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac9c5f2fac554cb00ccba88310ed3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b7f46994eca517bf06c9e38b21bda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8ad77ffe875b4a06a60b63dc2d29428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04070d34842db934fec57cddf98db229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09036a13fd39ac3717f3fa3861154b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825874b5178afde82b3dde23266d24f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b584b0aebbefa3b7fa6f9c9077011a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060a4f6c61e52068db8e68af1a4096833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2663eccff15991346bfc65a0a551b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6225156f6ace748766e8d015d5c31135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b2e96fcee2f46d37b7f89c147c3d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984af3b862a5c04e0da6351ef0d4dc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f4c9daacbbd8aafb67df49aa15ee938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089752df2aaad52fea88f731f255a0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffc42239381bcbbf82359d64720a9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5d4f8038e1c5867ef5289b1883a4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737ab50f326eb6d1702e8c2e38f296542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5af0719314d22e6c26ce95b554fda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143a5dd28cb26db706ce64631e66bda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983bf3c574d7057d82ccaea70c14c0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3106f149d083ec9e623319d1262b5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155de49055364520f599b96e5f7a1a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cda773c07c9911b39d202bf1383a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433a99b07fa6dfa3f848c806f467f1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e79971323766b233731d689c6882c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9868b04da32bf87f63b22712ef56e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7796f61c533d965b01350549ba4aa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f12a96efdefd8b315bcc21a6ed2d2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73d71dc97395ec0926a903b889634354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aac3100c92ca23151a336ef58aa9d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe6e51d427036bd0282534c8b5027956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262832ff929d4c8706d12e09c93de1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733297deca42d104c400993c047d92458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f95d283d8b3f467358c8c28f9fffd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c04f96da26438fccb4162bc3224c3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d15bad23eb19ed61f1a79dbea133b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeed9ae1878a4410d04891931d7ed162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211202bcd96978c9cfc33787f4b7edff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77bad0bd99cb4914e74a4eadcb674264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2760d11bb0832e9c283d387dc15a0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a31f4e0e99b48972273f26b7649b9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115731fd0de1d70e10eadba1d7a1b9e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc62ca8f7548cbc67e2896b0800539568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef98ffe3bdfa8ad73fa5cf1fe6262769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c131b0b0d3472957d80ca67948622370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffccc59cc1b9f72ceb93b32cbcdd5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56c28844a55e49dbcb74dbd43b905d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b5d14bddb70bbfe0d3660ba4a471c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf615c76f5422c62de0bdfd4d92f838d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48651f453ce9923352728f0aeaa7568875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ae7ab487afa324d21170459d5a19976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de56f6a41eefc9bd0f7c10428103db577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058a09889cc6089d5a673cac4b6867f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8a6c745d177a9fb0762be55560d0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755f783ad88cde4bd2570c51b3219d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49769ec6fdc65dc9dafad376adc352881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cd4113dac6b880b9a1830addd21b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ca5af62a5892fc6513e6d17f72b6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c3077df94a1620f2c60d7a89efd4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95a33f945a55559b3550cde293a10085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a34e7e2ee54ffd7b69e764a7fd347586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dcd2f46593323d3762c4f41e7562187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af771202e13789d6251e8f71884baa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e206535eb27d8b24e867ff6dcdfa78589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a03f6256c4b24a669fd1d34895c8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd600257b9e2401e871fed111183ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc55e1e75330d51100737103d5af3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd1f26ea014ab5f66b4ce2fd0ab56193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083eaf64902be339ced5fae340504ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3234bb7d87bd4a164ca595303785395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5adc32bd7bfe0e759b25704edfeab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db693b21bad5b6834e45c1610264c5ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d606011d15bc3bf34f559fcc0647598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e924c376e5faafe4165019ea89b4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f3f720477639eb2c41f7fa5179b0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba75b830f7f013a86c3fd76b385d92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2780e30914c566a75a7d30bf1e469102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c03ecab271aa38452a4204efe86d1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb200abd69a5e684a2b3c44d8fb17d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e2f1bf99599eb09370cf828ea6b11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df34b170ed45796a71cd8468b2d9a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437b01cb077eaaebce2bf2fad1d6c4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e72c1d37140c63f8f0b1b862335df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101e5076561bf1d66ffee02b558512b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976a4f354ae91f941c9f1b371899a4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11922c569f5afa47ab2f8883e5071de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa02a422696eae7771cb6f588e9764112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400f627c26ef3e7128592bc315c446e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7b7482fecf599e8de8bde64ccff71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5368b21eaa531a3b693f339be095e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eb821475e47f361a558fbc048c935116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce79d4a45932f14b7245383d7a96bb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b019c6418aa8f18f5ad26e68be70ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37929c6916df725962885e6979d428119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f694fd784feff4367d0dc063faf99b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015459cc6db4b060eda7dd21f873187121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d435153d58557fbb0d13beb4ffb6aa0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189619ae2ff8484c88c218005bb84eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f941fa760f1510082c77749a9af05cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32233cfd42c924f4418810e6ae465b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ed330fbe36472a677b2335e2380a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbc6129c889b8f1aed10b0b13f84c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab664937727290d93fa3f21183d483ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b98fa03a8932b96aebcc950d38f88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a75caf31d44be20e558b3b1cb6133130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604798b154a0745a2990920d1849dd3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9b4982e9a66131e3f4002945d6cc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78883fce083b1c70d320ec39bda0548f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc8e03bec4a9f802bdd358cb6c3cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab65d44b72578c6fed04a714e4700f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76799842df0fa87355ffc2a58a4e0878136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963776bd84d1e330505f030234bb7856137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bd13d40894a5bec1a19507e92f692138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687d2fde45b8c21f3fece0a08e2604a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94e8634b68f205ab73cca083b64f99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90173f941e81dd0ac776d245009cfc9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c62dfab6a3a91a5251eb3d73ad1eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9089cb139147a2246c9eeb71e28ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6c2ce6f251cbb00fb4c4ae0225924144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdd0e78972016d4ff0d8a264bdca6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4e9491423c9c00174d8632edf9407146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e9f9f6a05c833e696db97c2347271147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e130e3e05368b36bbe6e57862d8cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeba179ff21027ec046228058bd464149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc895eae562a538ef700d38389c3b93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267899ff8204bfa812a1f852bda735eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a8d3dace06755a7c5da52e6b764d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9e47a554df5543779c5e3ac165898153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e857a714b80514209091c663cb3c821154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019b6cf80d35f3627c86b5fd8b4ed77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca49a7c27ae513d2fe13becb186091156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20f7383b6a3b7d5022883a48005498157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e939f051bc2ac2aa0ce72c8a64d42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161efede684cc03f0bbff63fef9db2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda512de956541807da41454a9e1f3b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d452b68b1be262b2d5b05d63dd796161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2eab790ef4b83949aa7fa71ba5c5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4e207322e7ff3661a1ab77a8d8205163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4662b3c19085f5b180079668b58fcd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5aa0e3d3ef65f14e9240de234e65c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed005b8b5142c1aa604c9ce426de9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30eab8beed55af901ecf583023b9fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d562013b54ffa337cb51cd0ec5e6c48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fcdb778be7dc101f4b8e94ba22ec2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5d0ce627d7992b66152e7f925be22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770357abe3dd6382aa2dcab72a49f06a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2be8c5b02c8ba42df40c65f21c4106172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9b3baab3d5fbead66d1278a94723e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dfe32f3a0026a97cb8b0944733cbe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7d6abc89b39a30631e21f1f379c00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9546766b165b0781024aa72a83235176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff65a511d5db02d7a877164f724caa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06ea226603755a91333dbf49853ef5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c946dc7240d91d5126de02a636aa3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75a6b596c0791cb19d1da5d2b2849e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba9d51695c85521483c1ce8def4e75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039420e5af24c2593b95f90158a50dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa409cebf3f37bcd093f90a46245af34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0629310d04ac7b9e1c4d4a044e22d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856c84a61c54462d44c6bbd85d7ea64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b08b52ef024030685affbf2a4e4c1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75507352a0f707c70e003b095233e801187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54757efc4bbbeed7575c90d5bf246f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58508101f378e203969b3a7f779a323189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20995808f9301593a69c8b3b939abfd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2159ea45912eced91878b65adb391191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86968b5b5684c7e1304164f9e3b6c299192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408415ba021d861a3495ef4b35395a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62737391aeaf98142df911369c273eb1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ad05b2b8461231c267692f940f33b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5677f91c871a10bb1b2975fb349d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc14ff52540a4f0a0056c13747ed90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12170d72fe81de233be35ec1213d11f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1923716ed41e9da1493bd998e19ed5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b11ca1398b768340bda194e391b7cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f1467d8c7cf235b2b427459888da4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd40358fccbe6c7d28a01b86ec71710202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a771ee14745a4934ff055862a18574c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9080f12625b6196173bc21d2ffc099204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaf2fcff02054f730199259d9246e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b504b5f251bcf7a583ecf9e813c48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a2dcdc247ebe1d08238eae400aa1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364775451760101bdceb532c502a9b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfed71af2ade9922b0da08cf12c0176209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784b03ad3dcaab1b4e5732937b42680210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb69ce0feb3ff9f070760b5d0ab826211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfeb9a91f2be21489a5d0fd72f1fa66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffc06449b2b9b1bddf6c77dd72de03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3718060d4cc90bcbc7d8e74ccd4b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634eae5172e8639bc22395e66295716215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ce6edaed42fd3a5b8e7cba4c1e1f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86e683de81eb0e6fa9e30e51f8e221217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174595bd258c3c6289cf8fe496c8047218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356315586b7f0b34864e5d64ca43fa97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362d091c8d6efe8bcef93a607e42596220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3112490fab1daafcfcf4d3a10d229e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490361de5f2b25a8b68bc39f5e243aa2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab461e3aab7e63dfa4254f33b66464c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481edff46808d8990892b5735bfb7880224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9956cdbd38d1f83ddb4be12b1892ac0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1b5d3d7427fa238d5edf54200a02b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb91201174ec81d47699f4b5eccc2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee3943275bdea1bdf523f310a5b929228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fac59326f8240546d7739a0a8eed4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd7a5dd6d383019b4d68003f53a3c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf0de898532d900c32536e186a2917231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e57b01361b9d5a29fbd880653c682232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb0ca557b5cf89e607e19820c3d338233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081dab3178b621d8010773984200fd9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aa225c2d70f3d8e1c99ad33e00397235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9075906f3c913b0e5d8af127580d0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6229fbfdbd56b4087e93a1d0b4945f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a05480c07f356b082eb9e5970c4a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853f262197e57d0803e4a765fdddac8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00b9b4d88bcbeb625cec1d15bf8264240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c63a20a3f2aed1826ae135710854c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae78e82e0cb4d785cd6949dd973d8f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf77b3f67c4d62eab5dd23dd3ef8605243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c3b54da621e913f5e9c7ca9dcd34d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769212c2f77aa02ef3b770a6c5d5768245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8557b4bbf567c477584624c9ddcce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bff96fadf0509db268a81c867f98b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c7d8dfb8230643770b2b3001fcb03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a3376e8c82cfa03349a49ef65c405249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1b47b14204596705a12249f80d26d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9e0fa1e37fb4eacc77080745ca995251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2ce0a96d00edc1885934afa910943252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d355e89818856ac438a05c9d2bf25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3f0d0fc029af7bab5f861ead5b0f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0fba07a13be7303377b1650a53b33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651e6986008a3be15e1ff31cc1b41aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dbe5ca87516f2613a7413c44dc92e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fd645bb08b9c9839e17ce282562a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e3ee7c338758ca20919bfc65f15e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ea81c58e941d7809c841b328ac609260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0d4e5a3f5567f62f4127c18497f05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbee4a8d9262e4f7f932be6c7493625262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d737c118dd056fa78b952cbcc01ba81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cb9e4563d68102c0d76b112298e89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd1a18187eecb9b4d217863e4ba4fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1083bc24dc6fd761904268d5924fce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a99905ec0339a9c8ce84f87d43e8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cb956448ea3926d58239417b21311268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cf443de397779d3b5b3dc01f7b056269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c733351bac59293b32cb1d303c0360270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aa46fbe136b777ad536ea4e4213ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4ae76cde4f2f5c5f23850943494ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd867f4f2021ccf07b74fbcb443055273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ef926d709a9a6e7b779c73b05d68c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae215b95ef60cb1bc07d7117b05ba3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44a869ed3005123874e4ab83d03760276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8569b73ff1d892324d41f7c23fba10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da62bb75b22fd259d80c0142c171a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca461c64f440aba3130def4a4266982e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2b17f45e95007b4a235d11859425c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51ab180c0d1b7d40f5494018c93522281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fc10611f3148dd65faf2376e2b0c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e012d7e88d3ec56afea4d1ad124d0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb55ed4c516f07337c680eb5c14a53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a298fd2cbe3607e234bd31f6515fd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba2ca42574055ef70ed322edc32775286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f0f9128e16bb6c44ff4a2f8b5e82b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f620b42e7424f33be406413f333642288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc656ab991189f6b95cf9b0ae3efc0d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c2c654d6657166632c95394b8d536290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c00f78d49ebdf19a1d779e38643635291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5bd39db8c708f6b8cf4ce9e001894292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d3479adae4a962c30e505bf5c5a21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d59f142b4f38093b2d643e6eb6ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaeaa0eb8579f613ddf1553ec42ce3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f70c7e1bdce415c8eb9630f0cda8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e813b7ab659d6f83eaed008505cfa68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780b47dab135229b544fa97faef89b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effaa99c2c3570bef4eae52c85c951f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201139641e6b83f273bbb43405fd30be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35e832d3113b9eeb99720fa8d5eb92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab0f399a55ca942fa3a091f30eab38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96713ecd0d9f2efb0751f220d017dba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b01daf4e0ec65bacde8e0f04a666a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad54477ee7852a7443de3c0dce4cde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886caaeb50c984f1d1dbf80d3d4ed48c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d10ff0e27583f25313faf713f2586b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c54d799b660085310e91420eba6715308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9393365b36b716c5dbe854176d004309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64873de87ccbba544658acec569214310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dc211274aab3eebe7429512db6347311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b066624285a63b67ee7afe3b21e092b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5a3cc91378680ae9a2d177a28fa1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90569c18636f6563a303348680b7c58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858add7bbe2dcc4317c298870d52bcc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963c4ed2dec7ed2232e8ccf5c0f66e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c7a2c9019c6a90ae5797948e0fed5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0fe8a254be71a6cd81641162d899b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5bb44278d2012638cf3c5e5c18469319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cec0544d5fa9a6fabbc7137c1ddc25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698d298c5ed7b458f09e8de5b61d4c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa6626f1a8f3c825a4127301e528ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea503d1a168ded8bf0627028b0c4e08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788b43d56dd69ebf83c71260ab8a716324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29a2a44b390307281b913bb1582b46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42d571794b8fe90bc3f67adf1a54c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8225ba83c752dd5e4e6c3ae9472df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf3dc43b8636b48ef597c0cb70ab84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff2a614961b81cfe09d7473e03f799329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fab866924f957f21bc8eb49a10b075330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4a933e6f65bee2e2f7818bc28ea72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb236301d679d23c564bbdd87e2eb0b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9eff1b45ac79e6d12a7e93ad3ba35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc64cd188e37a32f87494f70f75f09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b65965fee730614832e3633acb6c97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899a054e85691b82f3ef5c5a423dc3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d93bf0f8880d828385e9c83a54862c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c58f9573d46e910047286fae08bc1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e897a13846dd62c27b5118a7a1e5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6685c6378b4fd70dfcf37afba41a72340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff65e83bfbec894ed0e1dfb08a105ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213c42d0762e6c6494bd1a749f2b47a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6610a31b84ea05f466bad07c5b38243343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bdcb516beacd212e682ac1dd70d67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d47b10eae97a9f813eef9a480f5462345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7937d87f0d9215a087119e4a223eca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75829d421898957323a4f5ad89c586347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda82491f75c252b9c7c0564b85fff4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e0e40c26c28859c1d7c5941409521349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5b516b1119a094ba2170bde1dd713350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ade0317f59cf3eeb3647ec9f37b4f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c7b497106639eb2494d2442499395352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9caaab2128cf48916293257d2868dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9495c75b0a1134f2547a6357ea137a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b0cfc5c7c713eac535f8a567b200a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7847f1d974f1b13f11bb66da8d6a426356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83657507d49b49d4dcb11ee2bd284fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363832d025c28ffb1d1f790625add27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f916781360b04a062d2e9c53ae3e3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c519c7d3195db367c73817edea19b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3086cb02c42c7313db1b5d2e08497eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f25a20d341781a1f1e289082766429362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f4b79875eb708aa573920db31052e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247609312facf4df6e2f30e6a7f799a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ce216b4998d5488b3a826b6dc11ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b234c7a796fa22850334e605d46245f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228527331db673949e2ae1712658cff9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fae6d6b00156f6452e7cb2207dcba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2e02ebf3cde02bba2f0485477e845369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909897b54cdb11dd12049ba8eb0f2f86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a64b6b5cfa23875c803ffba007a0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a156cd03cd66044726be3e4338954372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82793d8db15fce6118f13e3a3256d61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20682fcf6e70655f8282c69b96ae8ec1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673a90888668406ea9a464e251d8795375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70f5e58fc7a955e26095946435dbaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf40959119c1c5fd715d9474731f328377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232a3aa4596fb9827228290faf82bab378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f897d2fdbdb7cf44e662f4386c69a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615649cd7550ed66f22ac895986ca2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dbf30c67a0fcd0c5826759497a10a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73693cc23a9c0259cc3ab890757fb994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337223c72f3a74ebbc294a9c5683c315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3259989060e992a6544c252ab612c676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305886f2637975214547b4bcab442757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d2c94a2e64cfab24a7ba242f722588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225ad4836359e08b84771b2f87a0d719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5b0c090c435f50af6c815ca4cfb7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f2179f4e746e17b60a141b11e74d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47869bce92fc27a177f5ee7c701e5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38029a73aa1b457aa82bd6ad4b42b63f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8eadac2ddf4a8e6b5436fd4a3a7f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff1e4c5f9cd41faccf9ca1b364d64015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b36d27fa14128b6cc0b088bf750ed216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fb57dfdfe70239f5fdd711396759d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a8f818a92d7b5dbc86654e4ebd5b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af099d25684a1095b980bee4c533194e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e57ca908573aa81a6fe740625b3f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0735c3100575bccbec3330fb9ec4f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665ceae14de7e4e9af903217219df3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9343709b7ca0675cb6623f93f5e4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea0dc9994e908af3ce7935178ca32624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03909873c5392c1d78c2945d1ee98425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1be5d2b43071f20201f1f47bd1bc3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ac6c6509ac593436fa2c44e6d69827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3654ce934dc66176affc0704b828b0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cdde7799efee84da347e3420b478c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8dcb7ff62dab2baacfae61ada671530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6c27629422b790dbbbfa93871ded631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea05ca0482b6e315bbd97dca62003232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786130687666c922619f09e73a875e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50387f20a83d517407be7f396b4186434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9854c945c75d93ce4545a88e77eda235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ac1ac262ede0c1f03cef16792d57736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9348f70fd06b9efbd84e4920ee7c4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb29c36791548ffdedbb9a91991ab7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84ba823dbe6b8405ad8666d87d834239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bf1bf2cc401ef14345e0806ba87af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ee30d357515dc2900ab6ed6d62ace41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e56907ff04b54056c27a1347312bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4463fcd55ac25a90c2ab891e6a82f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee831539529434e27e81848fa4e31a4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916168fb75eac76c173fc6f922e442d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b902b96b38a549827cc00fe608a6ca746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc5dc81816102315b997e26c19335147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f07977b524fbc9c97b39c9efb1fce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f064d9c3738863b4e8cdc19458d4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401c2a6ce52e0a8890f85d22afc01c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4c1d8fe956a41395ba8440610e74951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c901bf32ccfc0022b29b9d7e8f0a6f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce064049234e63b5a8661f93f60d40753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044169420587d34170301efef37e4cfd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d5dddf3d849f6101ab0bc6c12da9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf017d9f30d8b41bcc84721afb070f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b249fe41f3390c89155ea9a48b0204257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e03e2800542b659573a69961f6152e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0f6845c7b036c30320d0aab992dd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2daec5f92b2ddd0856d2fd3e5416660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202b46d3be8e812cadecac89565b11d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb694d4979a73c3cec960a591930bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95276019e67ac4aafb7994652273dd6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58e2085f2a4705c4cf3ce10d0ee35064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd59087e76c18c4b0f0c3c573baf24e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13874e092f7c94907eccbe9bac230e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a64f0d45398454d89515ea634f9c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72952a1b31105eaf9001a6478224ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85d766fb6411e95b3f333ba0702dc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da86b3217f25b9925b54500ebd2c54d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74951349df04498dba925103c994f07171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb024c4ea339b5fa14bf93dd3adae54d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c17279849f6998d57845a722e49d2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127599071acaaeb1f62d3ee8c9e24e9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73b8bb7814abc669fdf5a8a9b4227b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f39510058d3dafefc7949f3bcf2c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37762060bbd90359176a5524f4a27b6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829d9f7f9f686af1429fb2db096216078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb7ef6cba2db8da7f6cd1b8543cc3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a50b7e94cfb1a518c53947402e63180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77bbd8bbdff1854aa76d045883211e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c26ff0004b2045e5c1c3de0cc395282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1718d21f4aaa7fb7ebd103f9587fd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268f129d3763cee7fb515668ec0823184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fbd100d73da772974e4024891a90e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b96b040bbf294bcbb853dd3d142c5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589008506613bcd633a78b42dc6a54487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08b1cd61d378a2653375177f5bf56d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f27e2d082bf0a9128045d1f4ba1ca089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dde2db54a67bfeb623d3cf8fdb42ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10599d7f9873865d69311b32a82cd32a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0fde52f642bbdcc8aed54dfc2822d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98df2e6e6d19ae965fc8c057489dd9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99bfcd8edb1144a873b81fcd3387cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837abfe7495256c0d9aeefa4b01d1f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c32982c660a1f5e557954358b306596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59da5b5fd5063531a274578d6ba13397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fec9270115b2b696974494238b569b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17386a99f911eb2db93c0b660301837199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35655a6278afb3df9fb60bce7aeff8bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10391f45ccbc4a9f0eaa6dfaf34a3e9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f1146db2d2a990190988ab4c780b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b1a2bdcc28a4e070ae52a510a3e75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534841b35534f8490c44cfba52e21ff3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25f0605aa83c4458e535a9bfbba23c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b387fc62c36e188df9d72ede4fa870106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3e8861cfa37a858870cd7f91403db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdaa03bd69e551dd0ea4db1c370acf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d8a2e875f72529b6100afde734290109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560d038df282321ed37089eef09ef8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2286737b7e13958ff725e278dc9a3bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd591e679c4a77a0db03067481282973112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57bfb5635e1aab6ca485b41eb25b9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329d83290d1e8e77f57733f1d17f1ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210efa75c94dca36800dcbea4a389e46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3754599a4e8c58986433c5226031e0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28181c733aaaffbcd95e6e31b1b7e258117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a8cf0b528cd99bc445e00c6bbb930118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f08c2f124d794921183193d5fe615119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6b5b55966a057bede2c1b79f1e92a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976986480ad8f9a61cee37408232083121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581e57f4cb234c11a687de2613f3bb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a9af22c0bb8eeee373b4ac951c711123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9e02acfaf763f82379c3684181064124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127c3e33f041799e8c559b8f1b019c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f52359738b4efc9c30da86ab205ffc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6056b8deeabbd3a4bcb9b3e6829a0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0ecc5016908ad7dc605dcc9a994b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de27a6dc7864a9e9d2e373f3b983b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743a71b7934f4f889592a7db2d6743e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc96497b6e15342245d8097c2b58e96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56286ae35f61cd9c3fe267c08d9970132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f21c2c570b0030a4f4de963865538133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e77e3743932a98cb266a423b5f0d01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4c1e792a432d03b94ff0869e23902135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a03100c933e81944d80b625f5937c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab15936a22a76e799276908e04fbe2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aee60da9c6c7a358d254f97be2143138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b2bf5de73a8b9d5f8b5ae50730bea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea6f799b635aea031b8482897f3968140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5596c3c551aced357c60592330640141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187c247aa9f61c33953fbbb9144ae79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdb13fc216c1c27fc7d18b0029a622143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c68e0e3793f42dc7de000a0ab6784e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff743a733319b580848c5734bc7afb62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458c5cf16a30278ae4a52e9da75c36b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631f04461adeffa9a46234236e456d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330949e6da8a4fed3334a43ed294dc08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e02972878c0ad97eb1a01f3e588db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81bf42ff9d89b95e05b8e5a9a2007f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c826ed33226337bca20222242a55d3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed933830e023751030b0cf02b29026e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb738d349f048c4f8a70981bee8d582a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10056bd038002ab5dbd346b1a139645d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38c6235f1f75be81113e7dccc8ba0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b520fc4a1257b7ff3012fbc3a0c8f1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f23c0e4fc26472f2105f2a48daf1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe78c907f7dcc12ee9f295c8dec955158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e693c4ae775b4b8a0a3035ef2892781159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7fffc75c05b8334e85b3884056f79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006e5bcbb5085ea63d2a27845cdd476161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c669a947ba245a059101f24d64f8cac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74d780c6f6887f122af372be99ec9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9ab2ce8d506a9a98da0a6414eee16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137d6b2fdc1301297bb551b17e81b3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5063e2dc2b3de3953c11c270a06e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc888aafeca2f854cbd8f620494e18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ea9047d2bb77e8fb629a206d8f650168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191e584a92c036d6dd82afe7af11fc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510186db91687610d19398e08a35fde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094ed387f84440522625b8ecd961b97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7337eeafe868e9970243b05a7d0e19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb8a734d09ac6b0a0b1bc09d7ab317173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b8797c092ef39a1dd99c794823ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1224d3f477d0eb7c12035e0dce2c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcde0a978b7bc0f6d7262151d02504176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842c9e9b73523710587ed3925a7594e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2abecd13a27470f57a8f7742e75bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5c96589f7562839fec80b1c0e5144179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27784662e2228080852df99ddd057c4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3146491bee4add92b41595f1a5433181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82859bad4587f97e3a6431ec5d9dffda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b96373ca1bc4956b1de486b90a441183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d30e13a407e383b7db80511601d31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ae77c95fa22fdc124db99183e7ca3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101325c43d529c022ea848ed96974ee0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01576ba994c0bc47403fa3faf6a8dcb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146ac80faf8bbe543f273daec25bdfd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cba9154d9ae92f01bba4e4239c406189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457b59a3092f6cb51d2381d0760d25d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad80a5d08de1a07f9eb46eb52d917c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af106179edd8ceebfba984df1bea8c0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a269c4d78d8d299e5bae34e01e03a50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e144272b48837847eb600f4a5e32262194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8f7e038e1f86188269be58e5e8849195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534fe2b0d65aa55245b4953a39f59c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9eb89c245589e9ceb5eee82dd192a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33120834e496502d564854b82c1c3f59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76d0f2aebc4710d0498aa2aea56f59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e395276a38386dc2ccfad4caa90ddb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af4ea6891b96180d24cc3c545c92b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaa2fffddc0843be6ce56fac68ae4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2461827ff547efc703f747d3cabaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d29867f82ed81f5f2368895a8b256a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100e4981ae5e5bccb3c3efc793fdc00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e52f6bdccd3da24bcddb43185b9fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb907a4121bfdc76b29ba10372b5ed0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac9ff548497ad4735599c401e8fa90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292665748896f62b11dd1d57639591b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac206bef20f57a0b93c9fdefd7d26c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f5a2cc955b35a4c3585c2aed33a33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d59abbed1e11029ef34489fef9eaf0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bfd059c5b7ac358c476143fcbc9e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8420a85f27ad3be1ff26a033aefb1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043403b87854d21761f45d884e7b5ab3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6415d9c61841fc375cbe58ac4db1a7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847aa4861e0467460597c415b0862da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d48898bdc9e19dfcdeabac2b27bf85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38494e42c5a79a647f66bcd6f0cb328219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a138e59e090e14164e66c57f57b7b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b2fc8742fb8df8324d621268190cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d17765b4f4a22b40eeeffcfdaff81e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec26b1306e224f2b230daa26cb2dc72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fca4305869138c76a577f0120d6c6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abbddedc734848db32000ccad2ee5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c51f25b0600d59481df3514ac94c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed603881ea09dba04def998132dcfa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda24058e514af9c57bdc9b7b361894f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce2c3b4af4494a4bc425c9f9ea7726229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ddea7a3f41293dad21bec47664762230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe148e86609777b6c7533c29cb1292231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c980183c82b80d8f3a03e2e888cfd30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0397910a86df39a7d8ca02f94209b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ebd60321446f5f2892b8550a2d0cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94d3ed0b3c7119ecceb6e1140143b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487a0d9857f1bc1342a06b7e91195da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cd7ba1cbe3c43458c784617c9ccfd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d715ac18f15586e59cd62efefdbdfd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27921ebf3ab7e27373432612296292239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a8e3524c6a80b38b7e9b0db991ee7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473820d8c634be341220dba8e8d2a84a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bfc5ae6e0ec37770a95c9955dd314242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67651c26fe0a33a79b5df338eff0d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ca9d6af93d23c32530e895077824a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445133a3f831f75bd68bf3c824c387c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678de8ebbc0ee8bc1f5ce89cb8d8c02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6677da5bad2f37171ee8e046645a35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aff6b619dba4f2b196d8ddb81dffe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8f36063af5dc3d77131b38c576d07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f186a70718b4b1b3d32387a297b3468250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f385f634ff9287cb6fe66cef01d04d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771555a97df72c640f780bea69816bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc12610c8fe6a5f0987f393f28bde5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524481e72e446d0889b152d2068b5fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46703c7c7a3550ffb8dee6c8512b7cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679276bd2084b93f36ac5aeb5ffc437256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8569097ec8f42baab14cce2cb9e43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7bf3d39c163219338369317ffd27b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d6e6cf339e41e3542548b00bbb5d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa5a63fd5620ca709cea82dc389f96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebab1271feea74950885e78b754789261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ff14dc9e1b024bd42cf4956807e99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac76e6307e58594dd4a3b90a9da293263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bbbd3198e7cfc2dbe906e2e717c39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52653e9006b67768867323f58ef387e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429554fd07ebce557fd9d4e1faae550266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca9f404cf3d68691152ca15b139674267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173892f37d1f2466c3322ee978154bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07e59ab81565d7c126b786557e9d31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6e6cc628ab003a9aee1fb7aae9263270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd055512b609604f2a3a260bc86da78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90550f4773e4957b4aa4938dd5ae351d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efd1aee09537f452d8f7d78c975543273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d2132d3d40260a71f109c5a054ec0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc003b63ea16e2e8ee0ffab044c852c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92535dca6cc91891f5314e12927c07e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc3124145a0e0a97c43bf65619786d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607874d0c9b337d24e19f892f47302b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff0fd54c01451c1948e3298c51b69f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b49babcb3a61135da6315ce1104e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bcf9dd0f2d9fae679537ffc2b10ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4798f8cd6decc56a3129877641e55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34309f820f786b2e315f9018d3c17a07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b214fb8fa94fe863b15cac3eeb6b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cd5eeb4a76f14fdeb51bf3d893146285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26bf14c73ded6ad439353e4940a2f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aed3de47c46784c47523ef3f3b916287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6cfb0ab4432f59c55adafcabd0906288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5df715b83cc213ed516e94d32b6ada289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2cf0360c9f1de103a58ebe76d4159290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763569cefd75111265b1dd6ea755b8d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c5b696c3757e38858c84c366b79ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81192a92772a3b3ceef08314a64b7256293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03312b6dc5966250c013eff8cfa5f042294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9e8c7740750f69faaf7705bb5d400295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be5265c7b129807a90115a24035a8e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0a2699f9a9bb60f8709765defaadf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfda0aed80226c9872228a64201f2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d1a1a465626632f241a58be03e55a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f22eaefec10243617384867b614aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd0c462eece3e7aaf1d7aba1cbac05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865ed6987a0bbfabb234541963160c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118dec77c0d59aba086b070b8a3d65f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66c691af2e734e23871556011cc9e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c771d539adbc6c0611c1ed09d02d91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b29361da76d2befcc21859d36e324306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403d22035fcdbf0d2b8b15c64d7c887307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc893efc3030d0c8bb750c5dc51b7cdd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e033fd5b25bee251ce5b99cf910396309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac15ee6211a9eedc3b14ba7eb77e9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42cf81d2faa27a8bca2823dcd5154e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b9b9ecc2100b6ef2c848f417a8847312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab8d59515a18ee13f4449cce12c375313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638f7b5ee1982697c99763de189f23b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2617a3b8165d6f5c4f9268c2680ba2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbde67c201daf24bbd32eb06c5b3ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e5a914ed05995bbcb0d4d9e6cce60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90c420f806916becd8f3a7b021b28c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6258db14139789ea7e284febf02b60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69a98d39db74a68c673ca47bf63a6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9e6756b47358103a0e7de1fbff71b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2df9728464f7185b3bd9faa9483d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fc0cde270fe5275f81851404a8c67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13b6520e5179e359ef51d2bf47a5c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8ee9c80c4f1289fcc27f4c893bf95325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfe68f9e9fcf27fed6de9d55a552ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf46398aff830697a60530d7cb52a43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d64e173332752a4cb8de269ebb5a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ff76a7cace7306471fc8e8eb806ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c50d6df8867ff23bb5257091cba2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbefd5ca9df005c553576ee26aa25f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e99cde4bbeb10d5e910e5ed70dd1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587f1154d35263b518abf84e7af55f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb812b7996ac71f8254c353a6dddfb8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8ec0a53a9eaa752627668aa7192ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8d061bbd1720ebea393c464efb630336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e787a3dfa949b1a7be615ec932ca81d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8088c11ac3033771c6bb66c282d5979338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea79896db65f7bd74b484a13df27bea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde7f1464983337c33f3eb8b0486daa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108de8eca88318c55fbbcc26412f4233341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aec6feaf5fa7c21c5e64b006d3fd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dbdcbe440eab50a9b81ecf42100de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626cfbd6deebb72cdeda172d2752e21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13048f21c35dd946f6079acd73168cf6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a05da579ba07d1e6682c267b2ea2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3059aa756b70b666a07cf94a45aa238347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358d949479f1d9a437abe979e395951348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45b44d6f4a1d40860dad65fb78d6a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e48905c16c4d40e4327f3daa6b1de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de83d03e645961e39d1c5f15bcaa9bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372a1811363fbdef11d5481e92c6557352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8bbc626558982fb2131cdf79b16a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5838f05b336bf2294e261b22934ea4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1e84b9e5b14e32789abfd505f5bd4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230a86f8ed969a249dc34e99ca0d203356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da63700d75d680e3a075c9cd6c699c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96824e2e0ad5fe05d72373ae43c9ce6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f7b194911f7cd4fe5b156de0cded3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225b3e6465dd2175afba3a8a4faed85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f078297bc025b8977c4157dd0dc92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab887b357cd90a34a5e62e165ef555362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc8ef1aba0310fcb5cf1a87bcbe9eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0a83a683f9ef0e5fd660bf1b21ece364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74d8650753b64a0291e0f06c3fe2d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880605a89ee94b3ebe38b3e6656bd588366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab7c8a2d5a75f2efcdfc8c753038ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82b9fab57abb5bd4b797dcc62b7d99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab82ca0413a7920e78d8c962989e951369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e544e5bd713aac2079375f984c784370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3515fe68d4154a6e020c17eba2fab6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d0407e25d196defe103299e6f1d32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fd55d39b96b8a85d363b2c4bf05dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80aaa14e13762ab40f26e1f3295edc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9520a7d092177e328310771bc49482375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa63700dc13c397cfa3b0abc144cc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce4e8ae02884790f16f9dbccb39eec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ba346b2ecc10357f22ef199627bb2378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>