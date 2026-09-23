--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4286ebc94c423c6010171ecea742e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf097093ec3d38a22318301328277a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2649073eff7b522f009400f8ec3353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8389e4b5d5fececd49f2d100d38644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213e54cdae8e74a1637084c11f145a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409481481c8f8e811ce94f4d0c652f096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13173d00960fb5d85a72bacbbc5db3d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c609e22947a2121fc24ca8fa8d0b768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215dd674431e96d1ddf66d65a2ee19a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65445b2ce3c3997773352545ea1fbd7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2e34056a0896c30d1df9469be71d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508632b8f4fb9d992c0430fc479c903a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041a64922a54a9826c71b6b342db08d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab62dc56fffd398b7addabb15d3625714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294890691ea4c6b956ec0c7c024dc6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd459b6bf011a9fa84c4a93ccfcba316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591825c2285e0d0da1d7bd30bc34a41e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0914df651ce80ea21936a5ce9f049418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b151f23e2aed12d1668dcb6b45f4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859de593bdb360c2c6f7a3155610f13420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144a6bc9acad0b30048c7d80f2308e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40ed8442d283d2734512957102668d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c5aaa48c69eebe3782728a54bb60723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa88cfc29a00935c486bcc95dfb3c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a21c1de32d93b4fdeda6d4882e1f1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b748bd74507967138ad9a5fd43d7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12960bcdcc9c50d5f76c61f815b0967027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5046898f1ac5658e074eed6a9418c5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25116fe7b288ff17826b7b60e77828ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681df17b193a07bf2e6116183fed646230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa5dddb83e43b5198102f2dc98c18531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1779e49f85910f3b54410c9fb3dbafb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a640a6d646325954e1776fc90cae133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27b7cbbb192859f9f66328eedda99434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db80ac063c0162a2718b71b9fbaa9b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac24ffa2e2792c5377a40842fdfb2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f462a6e28e665ef88df7765dc724937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffd3cfde5eb15b84a5a15fc276fd1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b9f08b93b5ab72b54ed88b7e5fb7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf561f75fa75a785e55ffed7642c6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d199ec8ec5da0e199b9002cc2e920141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a094cd0c06c2727d70d3454c06b6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684e9e7d278c656b150b77200c7ef1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3f53a93cb9a446bbeaeeb2dc74a0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f14c16f7e0de2c1b782e45111bb59545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb5ba4b2c84cfbd82f2a281cddbe4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d881334aa83df49f3225e18aa2fa2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5718992c4b8229fef8f9aada4982348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d9a7921bdbf47d1badd7967c8116649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa16d8ac761d4996e429c5d22b905650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae893f268ff616c2231356bf68cdb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6ed06590984d3d0d3f329b4ef8e7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff25b791f6ac02b30277bea82eeb8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b01cc771bb10e987a5fe674525cf9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e28e2e2b6f905b2453dc80e268621455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f28b3e991f64cea98dbf581fac77b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5970f41a534b8a810f55834f794c9f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b02d09cc4d439d3f255767472eff858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3a1be9353b154d760bacf156ce32059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e789424200e727e5c4b7d8dee5939060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340796dc5933b6a98ba134062eb12ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ce5ba644aaaa36c25199102e77e3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6a4964dd3491a6ea0223399dae86963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a8bd2b1592a4b5723771b42c8530564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af00fe7a065c57eb89a789ad430e43365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aea0d6c2c4d20b050638a0026819466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f827b4c37f2732e56eeb304ab7b14cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790c357bde30a4fb0cdbd2a9e601ea068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e88490e30376e48b001b791c74250569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec1d81615a8acd3f878b3540fe7f3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82722dd81e9a5552d5cdb819748a9b9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99decb4567e33c9437d61232fa3031872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df24750345c024a566fc11637da9b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfca7e4dd8a8dd550b37588cb17a9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d94b641ab20dde332a532afa29c4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5e304590ef13ce7b93ba3bf31d5bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70ad1d8fb903c0bd6bc0f2e765604b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ab2bcbc50961702be55343182802978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbccfd39d916ab5ee79f930a8842d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091334c8c5d47d45a0a488ae72dc6d0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f399c7802aae2b893a1c0dbe3b92fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedac3f1654da0abe29ddb8fc0a68fa082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cf662477b2932e8d77760f182364c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a02f078a2d556d12ceb1ae8be557184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9b5c9933f38012b9be8419819192985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b0d1d46753e88537f47f6d41152ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239862ca748e337a8b29f7cf8a25b9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84b81b6b2bed95d6c42cf00c76b30c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b996015b8048798dba143d9ae2899989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699d5c7f09532eb92f35b8e2740e5a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ab1cd1b87d6667488fbf77130b8db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f09633f222d3b2f7d6760ea54de0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f290b234e3a41e589f61394924e03a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25478fbf7694c32308c4ee42358cab1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2780607af468783222a7aec3efbad3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196de50b13ec718c4442d4a16d69bb8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6229e9b7f4fafd3f49c8d5145219897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d8ea8383687903cf808e5c419201298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b77c3212bbfce480a093b6002c596e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9b2264347115bd719ab657b8c3db9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11265f15ca080b7585e6b5fbe43993101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8903f57a2486e479b07e6b9d206432f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9b0a4a5b8e13e7fa6c908e3dd8a9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ba7f5214a985cd01340a25da93aa4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aff97788a98e04be2b2768a3f670d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d2c903765d87127896b3053adfa68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f367b3dca2312acd294c49d7fa82456107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a02a9ea874ecf53d650e632ef63b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2100d090e9887f7d07a89140351e80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96eb1fd7f7ad3a47a83724bb06fee1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983c6b788476e4055bea4a4a992ae99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6f4968c215bf644ee55b6712f506e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba519a6f2775f77f8c1223e33726b0c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb66c48932c9840786ba84e6e08bff4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3597e07605163c02da206572d55be7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68631a8e72d2e37e2c0954cc16ad6778116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f298893771743dbe33b731f34245c48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc938207362421e11d5a4d0915c169ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2e07f1a841b64ddcb172725f10c9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52366cc2ac6cf5c9243fffa8108f1aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad048652743623ec6dbc23531cdeeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43457a43f8027c636bd0bcdbff658453122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcf6395b140c95776b10ec95b61ba0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992333041624a7f93ccf0a5d337560c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f132b93c53226580d100ca5a5e973a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646c054053c83d0b0626d738f1e3de3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30332d523cefd05abc8e8834d5521784127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935c22fa06493630f3b45dbc7085c89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ecf21d17872a4b79074643602659129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f6012f452ea77f97827f21bc01a51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f611183e4a0e808ba7377e2c14535c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675fd6d53ad516e4174cd486aac3457132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53489581837ad47a19c28cbb7f79c45c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0d5f49f766155ac099de39be652c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72c1a5753c523adb4145c9a8d78d21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d8f11eb5a6e0bc08f77cae84d2bde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b389d8aae0e155c998d1046ed2a67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748229f3d6c1f5a6e17e5ebb8b15ad9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a681cb6d49abd15b7287cc4f0225f17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3006261d35e417a785682a1e3e321b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bebfcc8eae079460ee41fade4cf40e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0428ba66cdaafb33b7e321aad6b0b3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065db7288f35bfa64893a2b367270f88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84121e96661c039728448c6a7abcf733144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d2d62167d11f03dafac19ed237376145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abc75d8828fecf9d64cb6992005d31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67622d6cb149e5e6f3e962bc64565091147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b33f85a4b66f0f236bfeb57518189d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f146d16a5dd0fa35f89147b73c6413149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305667899708fcc625192346ffced14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bebf462e2972f2aa777ac0ef836bac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cef7cffe4eda5fe418009b77ffcc01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7b5c28a7397387e33a684f2bcc009153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a779ab1cf95f8091b3afc784daa981154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd528b54a460cb4b48a2dffd9b450b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e041d4e0a1063aa06a8009f78902fb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197917f5b4e50dd2214db36a13bf9f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104afe2624a2d4321ecddd8853719662158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e423f007a71e0d6bef7bd7238f41f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f373716828de1a46519b04f2a287e12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37664a6d03dcfbd140e11515701a27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27884d1b0506e45f0906193a4051d40c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2e2d578d8478ec6312b366c401721163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9aaed31a47b5b4fc480e8962de5bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d7ee8bbe3e324f2dbf76e651a9995165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220a7545e2101f63d3a96d06b915989166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6003f529a81650f6ba4109210c9d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a4624864baea5bbd7930d2b965443168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a79171114b2cff04be791916b8d5d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e757f904096dc5b0eafeaeb1e18e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0067cb417ec7ac831e06a46a2909d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c351cb2e0fcce7c4cd90206ef99bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d41edfa3a4818fdac0f9eab88d3ab3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f5cec04db69da595ee94f686e44e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1bd3a8015be23da43ce1ee31b90e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed97bd79ea87451ec63b29c98c76f2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2422dbe7d105b5d6978568d0b6f1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d85fd19d335d2b115f48974c30d169178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b394e983ae0da77ec6c815f3b31a95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b3994142c2302dc60731232d3dd67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40725e4660c8cecb5aac5af59e8907181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324805e9ee7a2fb4b86a8a88e0de2bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5523ac82331fe96bf82d675609dc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696116b65900a40c804dbcd341ea4f40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c06a3400b138fa0529b6a537f4644185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aa2ad75aae1de11a7cd58218e6866186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8ef2befdf59d18755d7e195b20cc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe703bc3b8231896fba605f7b0c2d55f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab24eecd9c4b8ba9000bb459a96f3ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3543459128575792e5f694b5102663190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798f6070936f83fe7a8e48199e5876d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71216174934245875a81e41249135156192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca997eb53e48a7488582db9562ec2ace193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463117f66d807982fec01c55d11c5c8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29113202c5e0b29ada6f772e10889310195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b96ba26ed665ca8c97ee30340a18d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce144cb4d9d498ef4158014f780f05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf206ec9dc7e807adec40214d0d6cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4ac512e847eae622b7628a60513fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee79973f7dc0681f759565fad43b4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc161a20e896571a9552e224cb19ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dd46e72e47abb9306ef06c2b0dfd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500eeeac71c869d8ae6325c9f3809c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8cec4a340a4c784acfc91d4517661204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e09df4655373901593203c5cca585e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b13b7e9a47d43c8f0e3deb95d04b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0370b27ae3304ac5bfd58873323ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e29c47f4e66073d009bdf47976c2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a551325af4b68ea1a8ef8771a8523f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4cacf07144a8d769677541b329add210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13638b6f886917bcd179edb3de1747e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefc10f5c4d9a32276bf9656233e496212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb5a1f18ab9a80c7a2097930367195213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753e649c170e70125b0dd3a7b01d0ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff62cef1f0c6a319efeb601be797b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ce8d828a9d7c52d0986b0940f64fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4346443b9a5b483a25652327b27a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee106778c6460d35b464033a4664582218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73a77b57a0322bec3909b9fd8c5788219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e220a39965e4a65e367985806542e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483e29e4bac2791b6bd9a1c2f92a62d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d02110f012b9b2a7b4b88c9ead7cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844362aa3e28ed00e9356b9ffb9e138223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99423f39f31c59aade8c703ab52ff35b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036ff62deb89a5a1052fbe4de32ccf8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8440c5d34bf1f28948e809dec7d8103226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91ec9643547a769076cafc7062770c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279b186e7160143733ae913f74048c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c421869ad5f3b8ec47532f1082a05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3872354c0ec1e7849679fe2c41c587230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d553b6f753c7b4f48b81b4ec987675231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045caa96349950b19c1af51b25158f65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a826930fa69885af3579c78abf61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362b50c95917e0ed0a03fe50816f153234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aeedd0e8f4cdcc444431c079cc72d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e73ede348609e7355a59913c9d73c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b2c3f77626f859bfda1cde76ac18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc484c1ea85d2ec1b835a7c349a0f7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3c37c3570f838f5d75339e5670f3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894e78e582c4e974ed3cc856061d76a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97169c1b4e9f834260b058d908201948241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33739fe1c583fb26189b669a2c9e2f6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3fa938ed27d144316dfa23b7a73f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a07d1cb8736c57b94dbc9dfa7be21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73159a4975d778656dc9835a853bad72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818d29424bfa14169b935033d34c05c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd4aa681fb25c3f9219fc4208dad92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fdd4de30bf9f628c449f3b3b983bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fb42467ed432a6f3fc90a1d8cebfc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dd317074101e6781b606cbdc3c429250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a6511c7fab1b09ef770cdaa4e49a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442b4ac3633cea0eccc53c9979c62d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71218043288fb73d2217c88d0dc141253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924f40860260242e13d4b6a4bf22ae0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60000b7d5d1ea2d5d5a5efea6fc8b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f122b512e3405afe3a208cae2ae5af7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0bca157d61f9aaca95608c8e4c0b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e5520db693177d71cbf2e43a16219258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861d51e188c0bb9ebcc7e08a482507a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207213c52260cba10a8d2727bf857cb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05537656eeb3a9ea80cc3f35dacefa90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81845135d24253af9b8758b52f9f706262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4d63aa52b2e6d420ce44b9b4162c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46f0dd03e76108e0149385b0ca754c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654effb456de9fcfcffd671f30c45da3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c23ed79e05ecb4c8bdaf21eb69441266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5db3c5fa1fa37dc02714fe503b490f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3dcf078f98339699ee12865b53b0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac7bf3c1377748962cb11ff63ffa7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b36f743815e70b2020a7d2bfd3c8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99fda9b8c2cf939c733917145455dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cf97d0220943cbd9a24da50d1c3e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57457f3cc4b2a3a019affdb6d2d61775273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc41c9731a548022860a32da7fb140e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce481a062bddd353798bd3fd7381d11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba9be4e5676811847deba0520a3fea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de0d4686c99d5dd235af707f3fccb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1dfb74ef38b6185099edc93404ccc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2b3d9a6d711b816e502272fb2c1f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039d584c66ef30feaf553a1ce32aad3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a491d5baeb256d203975a47f7c0df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d56bdb6dcd85e0c865d05fd276e5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8826dde3c19fddea46f5a8ea87cb9eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5098fa20427d33098d3f0b3260b94d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f441c169777e3ec7dbefd1e65b36dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d20b63918979f211a8a5834df10821286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1692c5c68235fa3858555d16cfd6f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47063431e032ad74230bdb9fd048a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c369003b07c8711e3a7d44475aaf539289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf400879265000a1422d973beb2aa8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18f418ddfbde906fefc442db8745f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa2f92bd47ff2652b544d2e828ce9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f082e813eb6d388fea9e292f51e9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec47c2445ff0f99aa42d322b544136294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821890acc965cb1e4675b1ff77798db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396c04c9470441ccc722a1804258565296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d20206ca223c3c7ae0f604d87d2fd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32345b2eb52fe821ac8a9a71f0cd73aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf159040f2af103ede62b01a52f1c185299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20465eb3352561563292d2ebd4194e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693b112ed259abb18d0d1bbfda9a930301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0a5baf8717c02d74c010df5320066302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ef64e6f8fb5378c66d517d72f6844303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71145b3aba0a006a00d3faf1700f871304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144378815e1de75fa822c56e194e3e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8c56f27ebfe3894fd2436e501de8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257820acd662aa58b74cb574b2d1d6d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6fd78df0377246541d95c164ddc2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0a67d9999ef82840a44b1ebf6ddbc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c994b131d45dc8113f9be9dd25aa5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457d7c51d213a6518aac6799f78343e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617430c0d612c2d08f66a44d64eab764312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ece0f67ad7ad0bed7765993ff430d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda53eebb316b876e3efcb5650464048314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb5b63f1ecf7727b23aa23c98a6654315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6ca3c0478c43e903ed454e66184db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f19d7d6b5250defb862b6bfe069d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b0a53aa72c888723cc2cc78887b57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb54dacb44ec762de5ada2bcee7535319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db731d2ea4ce28c2d8a41b0810a65b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f9d9531e18e052b2d6d7057ecdce2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a772f88d4e2d73ed39bf6b8070780de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d8b884e0af8b0104ba13697de8124323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5c10c5b68fb1b26b43d31df09dbd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd4d4087d194aae293f31dd9563074325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6725b4bf20dff18aec97588d9e8e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc171fbbcafd5f26db4ab2c16ecb9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8926336f349f1d86bac03146fa3c0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3224cfb3403f7d80587b96d3bb5b49c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5ebf87704f3369ea6bf7cd1a87ed2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737b31d647d800a0efbdae0c0baa1d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680db1c26f41bc4fcd6e5d774fa0787332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73414fa9621109cf82ffeef437553d22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ecf4f3580ed5a9746948e38e94817334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434ec5b0a98a03c5b8d74584c2def81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93330a2f2ff196317634b9b516d0c81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650889b42fbe68f9dc9a7ce8c71b714337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c63c0e4fadbab278d75eae9a16b37d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ece322a68b7abbf60beb9c259b623339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8a701a4d601fdc652579cd0809d38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b803d62e0d2833ca8d4632016b47b3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd683c051266d5aaa6b6e017f5f128e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9daaa4788c76d7b382459b8396eae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714101726e1ad0a7190cbfda5492ecf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52c7b62a51ec24fc24bb7d322ff9a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80afde0503974f36a4034b4c78f0e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912283d7b9992de4be913e8a3b9b948a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceb481cd26959c4eaf5fd094f7fcdf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93857a78c981ecf34ab6cf572bee0424349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a7ed15f0eaeb30f6b15254931a60f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b9e4e4314c15a2bbfa28b953887ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2ffc791b1281df66a7d77264c7813352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e3daed59ac0830abca10c5abbe69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7894fec9edce0bf001c6e112c0ce421354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eab1e8201ba39199b3a4c997092e09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08221eb62cb683c15a381f5a15b400356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e5badb1666122b7f5fa164e8cc574357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eb47370cf48dd25334e95ea4c3413358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3c6130553e1f0f6eb28b5d9f4474d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1627538c59c1bb5b87c4f12843e535360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb43f818c2d20a71e8e764a6c977aa8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e562a3148775709ba5c35595c59ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb2789ec82fe0420f91543cbc3123b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e4f86deebc7f2064b9a134a1bce15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034ea99dc4b11d41485fbcbbcbd4f86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a107b9a902a31beb14ce92b6e490d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a37484fd3cc3960bc669a05fe4c0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b6968ceb4e683563bad81db2ce9ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad033179e0694ebb83b8c5844e4a5b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda226816c4f7e00c33fd7ea4894dd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62948351e6c1d946ee6ade7071d9220a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086df354d407e5cc0cbd3f7391bce64f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a84f36275e324ac97af7ea8de0441c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324ba7f365f34abdc1754845234027a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328943b6404a6a65964b7ea889859db0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a848306f3920a8410fb987045cc9c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efb905612603da99ac1083354ece67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf587e4d61fc722a6c7a9aa25b3686b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923ba7d020815f59e88289977df9fb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711881973b7d946e3f1c0356d4109e412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6666b91fe8c0b642b3696375439233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161881672c961b3e20a5b1d532689374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a88839fa74ff9352257b1992e7d2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920880b263316ada5079aed122612f476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8374d1521852da1a7660328b470d87f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3c4b43bef93a35367efb8198e8e048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77784c3a6472f4228c3d992d498ba89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b445d8c155cced8a3dcedb3bd8fea410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc8b3e3051e6fcf581e15f68791c4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201b38c25b72eb6cade82307df290d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff200e253ae53dba9b17eae404288c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a77e9ccd209756492d6e3bf6608e8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcb2096a8d2d7372de89068766022615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052e02ff2e7b5a14ffc2153fe225f3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433526185024f0a2fad72054df6c2fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b073fe18898973b30734230a5fc40f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025fba2cfda7e9ab91da78e113f8d1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4f9acd9eb0dce13f90d3af05d1d4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9878b18e65f6662b73b3bfee26f906821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba7e0681144d2ac0c6e23ddea2daab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177d65c3bdfa50c5ac832683941e5b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee9e3f74c355868333d24ff38ffe3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b80cc494baa5120522b9176f7112225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8f562aa8d83d51daa7ee61e8a9f8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25525621a74d21ae2212a818ed5d28ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67503c16839027d53f063868bad2fc6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8e6ea1d432e6fede52df6884b481429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8c2a3b30a1ebd9995ee90b0c4a56e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ebdedebbdac0704054d3e8a41e85331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31bb551c8bd4f28d7936a5ca2491e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53503dd4675941b816375c5b4903d7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7cf9d990d34b0cd356145639424ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af1b282f4b5b3a746395ec14ed63d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e38e67082a60af83268d77f55b1a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1711d2b41a3de3256d0c9bac7317537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50c83409fd94075ad90717e2a651b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191b4e2a99df8561156bf75f9d085de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0c82a19065dcdcc34bcdb38a66e0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843fe6580662eaa090760506d24f7aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f35262a8ab1611aa981631733f3a9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f304bb326c07cb944617e7667958843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585a9411b37533948e76e1fbc661f0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983c0ba3a334d636956c5289da6e38e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606868c6c0aba0c43696e0f67f714f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61f6a94efd5d55eff4cb8fd9e5e99547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec523e81053812b3956ab87a58e6b05948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3373d71a0379c91fbf2655e25e160649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f08c35e838d784158543effb736b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c265cf01509a4a3c7593ee75335fd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be17560f8acbd387cec5b78b3f49a6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55186a41e213eb476ce4128ea1103f4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f640ee902403f6a3dcfd1cc9c80f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e9c914d5ce5e6834b94597ffebce755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206e1b363d9b0a8b3e3bbff9b5662c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8198ba09abf9f1fbbf8cbe60c19a40b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8562e4305c3967c6661709e2a5098c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e806d1116d73157b07bb2004b31ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54642a0f164c9e42b3448dc0ce76648860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea08719df0a1ef40e14b7106c4546ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235d4a5b4fa4f84e77a14a5830ff9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c85b33bad35de83c864bc21d29ade663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46677f0c6539143a5aa4c7172a650ed764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a426cd14ce234b96b296cd442218365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4ac718315aae19305645a44829ff766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28457f0621f0a74474b576d8758ff33067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b4f94012725c6fb2a0614747584e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26a809ca699d9be0b3d6540e23e6e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43887838b5a3212a317d057c9e6e3e6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a56890bcd1c4e6db134fc026ac065e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b59436e1b6c49bda1b7075fa87bff572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe213a0be56ef5f4c2bbc79fba9d98573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce9d4a56c14714f30d7708bb8fa7ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4666f12e7dd253fb41e8a9d167dc3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5918eae229bdfdb5cda844df158dd0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60736b518aae8c291f95c7534427d2b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7bf2131347c28e08a9beb291105b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7edef01d760e0539ac57d38032670a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b58bf698f89b6448c6d2ce4146f9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e608e93199100f84ff6449b5dc45e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54592223e848f8b3fdb97f55fc7e5b5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dafc0bfca2973f22d5168ffed5f3c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45964c88d45e9ecf47a027a668edfe9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab385702737c50c0f5fe6da40c7330b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9b82aead1a23f493f1c861ad0f6a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaa4ab8d2208f06e939cb05d082bdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08972eeb5a9cae64faa908788661eaef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0207b1304f5b3a940a170bad39957589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591d95ea33fdce9677f3bbe28370bea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2b73ad1ceae1654d51c2a678b4c8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c1457b3fff272bb9d244e3d128cc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc61eb5295181836181aa21d64a44aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b25d64fa9b1c5d4e66500d9485369b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5c71ce38e14dff2adfa4c26f7123a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46bf9bb5d4f4fa716fa3471c4f8ac296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b238a1ce9a3614aaf5fa491069a1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c500cb265d77b6d9558f5978acfddd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5703439e767d9228b92a3be9cdc07a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9064be6eec8d8ac784c55a0294e13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eb5c1cb3fce2f23e5810442a6e91b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3c2c8c58c2a444d64fbe0eb00969d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa52f15a7e4dea45ae276a4ef945af1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053fbf1fc33a825fa463801d9f3b97d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77bda87ef3a3cfaaeb35000b5e1720105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11043d264264a82e819c56430ea0da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62280617ea560bba89d3a27a2c37af3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a10c8fa7b2ef064257beec68844ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d635226bf7e4175aa040cfd413adb53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4452c68c1f469dc34f872e6a63edbdd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e983e932b6be8aff2ecf2daa26781111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c6eda613bad3338ac1b6f58dd3c86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce645cf8b799072cfbffc30757dca9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba73f6af50b44c6ab2da1ee03ba8d94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc3e0ae6e1365b6e8054dd5ecab59f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc89f8794b4f9d79d63eef97fc05e0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3d7b0b1b5c9ec0d92be6dc7d9687d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132784b174b1512778ee82326e947ce4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd05fc31f64a5e6e9031e0c1f6f69a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee4faa089d22950201f83583f3c38f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4cacb5dcefd846c41133c4b2b81ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc314d2db4e87d8996575a73bc0a6c2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a1dae5afad4d6150931ed68e1b7a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc03f9e149b06548c7d228a2676fc14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addb81348b8fc93dbc36fb938ff0e41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a98a7706e3e5839e1ae3ca0788e37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e00bd35a4451b61a6032779a99813f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4fdeb51e14e475b76a6dd5c9803b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aed0efbdaf2fb0fada0fbfee6db96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109b1fc5e685125975be219c4341f1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ccc38e365c46963492deccbb4b96d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7db9d4515e3a2052408ade4608fa9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a6e7cb583d2975ac7b7471498f818133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa083dade1c9f8fa521f8d6e5ad5684134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21c24b91f41e2a2d4e58229c5c7d30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ee6f9415827d0c86fb3d9289c96b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e131449824625b3615b24850b9617137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975670131ac5cce862fe2cb7f8e62af3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52daba76c3e11aaaf1eef4fd6fede4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f9e19eadc4f01b3398577d117a0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d57f26a4884bb913ed74771097be9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f297fbde02fd6b3141460c09bb7ea6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46be83a9cd3260a115c4e58b2533b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b370ae789c89fe05d1b45b317fc24c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ed66e79a6c7310c5dc77df93474ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9c842d250989878ceef46d8f87fc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b249744aa7b96113030cea32c76289f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe62ae2d4f110e5f6a7bcfb4f45b17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb37ba399c760a14c2ae43068cc76a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a1202a182eca4a5ebc5c94f970452150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e03d167bfb899e7abd23c20f237a21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e47693060cbbf35d060e58209f74b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac813a47a85c4fdfd64c9559b6a210153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fc565b08d7dc7201300434d0acf96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc641067575bbfbcc9a11d67aeb758e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695453fb33b4c500d7bd562ee776adac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cd52325c95ba823f2499a2fc68cc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8119274cb57ccdc764464219b3afce6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62069db4809867e14ef1e1496b7e79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797575b02d35094502a73164ac24419160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70cb61e5e66462fcd412f65ef1f913161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4988eabb9c93ea7facb409f2b6f986162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5ac29f3741e7c76797ef37ee5cc4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d4bd3da65a0e7e1ecfa0ff59ec96f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4cea33d2c14dcd1917d26a541b04e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf35cc0d63b45ea139037a0d796dcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221930d0c8ef4afc145769a0fbe351f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cff17c2ee94ff1e9eccb912e051599168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abe0dccd2c3d05c7fb5a3fcbc6c134169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34345e7da1375e02b49a62de125aa39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cf805a988414500aab9cacc61af63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f55e03d01e029e13c259fe10bd017172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b7e38ff0007aae8107706a02578d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dcbf463c808d5aec569bbc392d5a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd254bd029878759b5c8c1fa94f745175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd178a5389491617712ba17ea9a44371176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2f1acc235bb2475ee5bc4efc22a0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6ffe9fe2e7b1ebc2549d215f45eee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c766a791b84e01bc2f03944194b0a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545efa045c03c5200c5109be5ca884f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7569c5f872b2f36dea92f7a409bfd17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e443ef4330104f185c5c5f8fcba831182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2d840bcbbc774bdb360f9e3c04fe2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafa95d833c5e74bf1e8ae3d78b594e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec067782cfeef4c36c9203a857d15c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3d518c9df10c28cd9a83f688550c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4102ef8538b5a807d5a4eb4521dedb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad10faad28dc4b2c57ba8784e21220188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d143e4bcbea19e63b8666431adba258189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15330ad6d55998b869a00f8e9f6cec1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3e58ea0fe4f7a43f0bc5af7ce8bab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef62acab7de81de895b2eb922ed3003192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19862a03abc80eb3646713368487d79a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44a79714c0a07f118078c28d016736194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a410eed6388eccf9d28bb79cce2291195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490003420991a7bcead1105152b6ede196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f742fd1bbbc03bc592270148f0c310197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aed89e814bb7c2d75745ca84991896198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa91562b435fa55515b4c7fa2cae512199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628e7ab7b13d8b441ad7b5543ea1851200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e601e33b5a59250887893c21b0dee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0d5fc08966cead8c6d9cfe91e7722202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3518cfb209b0ab7addd3ac8be62065203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac7536b6326888b678ff178578ef05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749fca2dd6b4471b5833879e4192d49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1bda8544743d50af06f899eae349d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7011166f9a0dd8d6264f7dff218f2da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdf65e7809cc6a5f2cde8de2f55c09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18de01ead280f84bfc7da87d976675209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634246b86f795a611fdd258448b8ffe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22792b181ad980c720c101c4b35da6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e094b275546e98c694ca3fb87c1606c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2196e1c326a0eb65dc159642eb5ee67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd73ea7c731715344fa8df9049e0b07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe199c963cb6cb53ae799a506b77f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956809cad2a326ef77e4eb5b46feb2fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c2ac7896212df4f859722ebbd132c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f870fc5a62a9edfb37de03fa3c4e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c957ef6b5bd6f89691ef6859f3b9ac9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164728abf185e96a426e6c257c79ab84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfff403058d6700e66cb45e126ddfb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29f14dcbb0b2f69a4ed568c1af0c01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f247cd942648323ebccc40c52e0297223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878f3ceed6fa0efedade794a64339a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd47ceacd0a8abf3990c0c227f38f85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4b6a2b0d19a7eaa1442b7f2002006226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a7fe0106fcb45eab992e2311b00d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df211bf84a409f04749c56a8635a94e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f81a59bcb6e06a07d5452b2f7ce09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1e9e8aafd062410e0c3d18089afde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440846fe55ec0d966a773f2c52ac595231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cdbe82a7b93681561a47b221c467c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101161402c724dedbd83ebd43e67c1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860dd77e3f80992e04bf140ee675d21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121da9004f0a2c7e7ae251e50e6dcec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633f7c9e7bdbfd8b8d11624d490bd29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36e9c397a32273be351712cf10654d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad875d889e0995480fa5f44cef9f15f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef30d3e3b8473e1b9691fe9fd91ff5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14bbc9bcdec154fd91949c85e8781a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657544ecefcbf496e1a6caa9f8efd91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36679c2a99acc6f9694035deaaeed85b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9356b108530ca708f83a54e0fca58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8355ff7d11b7bee331d0cf426235f90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96109352f1ed719f0debe2d567d69993245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de02174c9ff8907f8601d1f01d0ce7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47b3893e24308abe0d26563fff01c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2713f3738b86d846c2116e167cdfb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527b5fbbed93ad35ab15106cb999fd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dbd77ba3547c190fe119a98a88d12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf81d90f5076ce830546c393f4c58bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bda56a2828dea0816043e6859a88eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9e4e12a5719b89fb52bfbbf6e4e23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dd5c159db250d401ae41f08ee1186254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dafc53ff2a240b78dbabae6889518255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3b7074f832253654ef5e535564f87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff114941c63954d7d889fee1aec2ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f27f4f4f7546f0731b63ad48420ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53a941c3afc23260c0677c2375a790259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe27998b880832ca5c3e148cf9211a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d441fe5c1b477310087f7eb7e6e7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b26abd9a6ec615d5f377f0f070f44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660674edd726971d606756932e9ad796263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3906c925f8a6c2bf8fa7f987404d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea063ba286e2c29930e8e0cbae75eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e7c8de530cdd3c68d39be652bae00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63894e37471e677bf0b9ba9574e64418267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85c1211071574345d34b913edbff18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c48b8292589706d3f58f725e8347c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546de6482e6cf4374afed48b9f0036f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99407a367d459c3e168cb98d29b0b3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02f0e6f67a5e08f94567773a750cb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbdde0716eb5fd001b998cf6b7acff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3040d1b882742d33e0cbf0ce3ac93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e90c933205cbaf1fe23abd5d4756f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4d2818c924450e7d714b806578d83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda426e9c2878ace493568c912902471277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78483313c22c05c59011d14156a2aeb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c90aa2c1d9d57b38efc2c03e2414d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bc38f024a534727ecf65586b81656280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd80e52c641e761abe6f05ce3956ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a15a3e310d3ec7727048b4c8f6ed1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06e00c49ef7f86ab61bc4fd06533bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295df30766a2ac25dccc118e75c97f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39308ac85d93be2bb8a0a7877868e379285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29dcee812b8abac9a4ff8047e903e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a15a8443c2f9cdda61170cfe3f160287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe1b042bd1373582e21c0775ed7da9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363c26309837ac7923226929b393d9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cbaec908cbdd2391a3b3b8fa8af85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8bd2b384aa3c832fdd619a9c6ca4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eb862a69f7fcd83e2f8d6652480f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf5600165e32de84b73bdbde465016293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff3b6d7b597e7f264c335c4c054085294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c870d37ac4a09418c318d2cf2663867295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c430b5b42d2606142c12a7c3c63d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16176a80b88c9114c753937b77b60c8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6809c08ca4a8e050838faaecf4782ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d651a977dda74519143622272f2d9e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bb448bcfc4c4d8288fb36b5ff76f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039108085bcf4c0a3f8250106d8afff9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749ca5e13e09751be2a9f22d6dce8b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab564ff875679ffe9c7772de7f2167cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dafd1ceb7ab8be1c44fe00ff5e25e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cc685c4e419c23d702e2852aba714305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bde344191d09724257151d149896d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9e87a92482624371eae6ae1b7c8ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194f424ea4199218445c498e7fdacd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc253a237ce0887d142f47cd9cdeef8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97950dac67975809b2dd65044bc7377d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc78396084cfe1f40db1e4b000c386311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bc2260384de15110bbb18e2e6dbcb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d61e38a66fe405bad901318c53af4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bdd6006a12cb7cfb1ff5226423bd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03d23bc1ff6174231da4489e2e4978315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749bb4877935c344b632dd656cbca9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0b7b56f153140f86e47a8eedacb9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9982ba90b2cc3bc890fb622eb659d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712e2e630275a71cdf4d036b33ee6f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d9d478f89557864afff2fd72ac9cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ad97f14e5513fdc5487faa15a633c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26df4a1031322a40f7c6def20233f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eca4308466df8e5ba80c704bbbdc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e6e2560fefb4fd2005dd00e3166bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a2c2e237fd31ff29995af18e19e0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f5238ccd0eaf1cc484a026286849a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bddf7f25cf348752da5d3aef816993327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092838be9b195e86376bf2a7ea1eaf17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b0538521d01969bb1c9938949bef0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63760937616770446cb06fc77dfbbb38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea32d1a0d763baa5452814eb863de8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659d08320b080d5feca368bf521abf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5435fadaaabac5d9f68b49929a5fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021b80f261d2aa9f8ee4554ff37afb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00caa78777f81e050bb6fd5172774d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76a5c050a07c0af478ff4ac372bcb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fe107bf7f0e739a6914562a23e8fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a12437c00400cdbf73e3cd550d3962338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f65ba35f8f3744fc4baf3cc9023468339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2101bd61c6204ccb76dabb70680c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b5ae2338f51e264d78824a0263f8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9af0898e1dc98a9e33f2269b9d1bb8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093fcefae06e23078e1cf2e6e46b7e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d440f04efa66d3d05b28bfe66a2cbb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462c97f81a8273af8e2ee9cee655f13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ffd45d1fb6fa76546845da2a040dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f088ba41515909406840569a9b86b72347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca039b2048f57ba2defe92aa57f38b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1767b5764abb6d673bfc6228f5e48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a345ec3098d7898ed156d20b5ee7e7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98700a91ca353615ce5ac6abab5c96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b675e5a12dad1ece940c57b6c63f8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3756c17d26e330b6f922a566841dc8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f844e17cdcd4b01ce72dcae1995320354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8e698097df3f885c119735afcd014355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c4f3b033a4af15b78ba584f906b4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3756db2ea717b00867a2a14db3f78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41f68c0a66287b5befb27792b7c553358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69837142646679bc59b37a725a0e22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa6af945e77d406ef977538ed1f452360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79a1bb410ad6025eb9e2dd18c97cf4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe704894feab34726c8d1f754234a7ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa783445f76faf11645062283bc34d38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4873a51b4b01317bc00381f7d3e06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d943daa836310e6c97eb2414acb07d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3e8703741fc8cd4e0bf7844fd27cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4efe590ac577e4501b3c2229780cab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b7e80ca24ac92f53c2597b0a3245368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3642d2051bfc56abada41eb438d47e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39181a7c536d93c8bf8e17cea0d89f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68820e2f458725e57576eb53a1d61b28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b0b9c24dc02d8e91f283cc5a87e2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac44ff091edc35ce32a4dbac9fb7e8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e30613c7940ed6b3a2adc7a020011374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93405c4cafda36538ad4677e0640682d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9e9fe346e546442eda71ce684c776376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988637a3513ce2424449c89354923b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da759e9e7fd423399f1e0c189ac18a88378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>