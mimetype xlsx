--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c75b6d6f02f26b3abc6dc57ec8a0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924c431620a960bcc971e79e00360e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f31f3ac62d99171ad185198373327a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2635422d871265eca6c218a87ba1414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849153b2c1980e3ac4f8ebcf04ffa925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a531c0ea8be47117abef925b1bcab8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5cf903d8d55a28e2a03c513a4870a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b5894448a7d7187028da7dc3a89068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43425eb52f64327839236a618ed1e899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10316bb2f4b6bf62c0d963904b99a93410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b89003c2c31eaa45c57698b4457e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368559d23f3b89c8da2d283042ee80512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8be91e5514110d053e0085cbc2716e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157dbf5d19110c650f09197b5e44d5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda239170f6cfebcd34c4b603147f32715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1134bafbb11e5b3b3b153ab17f03c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4390c1b507abb499c544ceb4f5dfa8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c98d479964daae199e14a113beb4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe2fa0960a9adaf2cf7dac38529c7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b291dfb2f7b5a5bd08769ce3a1ad43e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97228da7a7e12c10595df3fc647933a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437927fd75d7623d54a0c6f2ed1e67ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b7956483e342f356e3464409445ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f75f9ccb688c08a176e61d13d737924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd5b66283b4b13b2d08124fd22297a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bb3537693f64e00f263474e35fe5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa97c53c6f978ec38f9b54d943c7b7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e288ea27cdab1b8cbeff1c8d63d67d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c19d07d4e57c23123fa01bab073b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3e29ad1010195b7192850b8c9cae930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf7bf579a703243e332c12f48db6bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c80d4a5aa3c8095e20d407d67683a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e98a8aa843b81690a842580e964ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daecca51717549ed9be2b5101ae27434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66a366cbc18b424d6569df69d68c2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fada0f0178c77a407458337393fd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f319d92326668c81cd469c84c75f1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f06389f8035e15a953dfae8fc618d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9a0f21b46bb9fb34130116fa80d5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7445c8d624ccff320e8979103faba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2d3eae2064abb31a729704fef3e2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092747a5bf9aefd5626eae98af37cb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e5ff382920258024ee9eeec4f681943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af2af72cd3736076cd4c99435136fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120f5b5d1a33066c753d08b58c534b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050642fe51115c1ed30ace9ad490f1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ca7234df467449376ee7baeb8cf0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1f54c0be5296abd8f8c48a4846b5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c361d68b489735de6e1e88c28d018749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee904a09668db2add0b5dec7317e9d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291a8b4278900050873f8f07cb9d4dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda84b4bac3603818eceba3dcf35b7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f73eb233ab67f7bce30292a51bd6bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cf8e0b5a9832949560669a93fb8ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25cee49c90a14250e9c2d62590072d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8bdf86036451eabe716855a04083256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e8385366d9d37b0024975c121fca157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b467f06581dc963ed13380b95b04e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb81a40f0a34849ff9378355f6bcd4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaf7f57a20defc1f1b58c53fed0e0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca77727dc99eed371444d45cd6f58e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf0181c8bb5e50a2b4e8792cd934562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3a39c65f15c7436805f703058243763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf81e3d5f16d960742682fff9776d5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a70eb284717dc21c54b6d72e4bf0c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f13efaab62fbf964308ca28fcff01666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55c29e8ac349996e727103693e32d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83a4a13db7399ba960f0ec1a9f7b5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2264476f3e44269bc1b809e930f2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e033ae1c452f41f07bbc6b8e51cc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d1bed33c0ca1e3e7852c5e380ac0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1b8e3315e330eead1c158f3f1a7b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4b19a557d13a2a59ccf4bec14b46173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abcb9e4aa53ed5ec625586d32e761f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8350744d288d246b0ee1a3c1d730775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f683738ff0dbe2777b443ed2ce568f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a1868f34d98b5fa9f561e41f1a2ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7873d597b1016e4f75facdb74de616878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9949c148e7d87803a595b106fed203c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359d838ef2296cca28050be4909415080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb0ae8aec14b0ce37f5d4ebbb4611a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff03f9ff84adcb1aa244e64b4e3c9c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca212054c13c06b96de3223bc67c65283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab7c006ec05475819a1354a7a7ceac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135167c8696acd4971e6d097e43ec23885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188553a40e6b80412a3d1199bc50ebe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771c8bb242535fa9aca8c0cd647771c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c479edbe4e5b5ccdccff80b2a9c0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4842f2d93c68ee7e057e3dd0dcf7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47739f5203c991c9f79928524a12771290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fb4e78230ddd701e47e18f7bbe3c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044ddd1aa84b6cecb7dbfe6fa1a0f6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086783b67728a135748d44ea05d04dff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d48e02eb13dce0a62573892f7ca9c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb876487bf2ee7fc50a4005a7c2f0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258d613841d9f897298f28c97a0999996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75a149e30f5e6618f2041990e760e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea626b1f6b85d42051a6b6ffe8e01a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e8ecdf94453acc26db4e1fd465ed999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549464a33d4e456a16955a6b788afc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79302eae4a164698fb823c511d904f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7765e9dce1b1d6b4cf1f704c871a6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86942a4de628af48055fd9179a72a4f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2db540f94f59073221fad2e6c590aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a4c06e64fe3d59dc476ea59d1c743105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7fe9c7cdb6fb3d5018d3be0af26be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b875adfe2559b111206f6149a730ae9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a764126016679762c3a0b46a9e1983c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299b6de9a72dfab49f762095a075fd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eddbefc4a7e4965a19130f665cd6ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b252c3f84cea1320580a5ae49d5df99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f926afbf51e1f565792a8d360c4a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c071073dda0eef4a88759128399de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da77ed0121c46511c5939239f1d4be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6962a002c9f4bc162a0a9681c22fd98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e91ea7650855f8e0d7e3e9db8e1cae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb709801461e8c004fabf8a0b75fc70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dc049bbc19589a760ccb796556d0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af69ace96a42861e2c92c68392c2866119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a616f415c4a4ee5383861b8f49fe29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafe681a44568963d6dd6cc99aab548121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf241428c9a850b0ff55b04f5c37290122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11056102010bdc4fdeb1d240c4b94766123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8904d80afaa2feaef8930d5146dbd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b66dbf99eea74cd24dde51df5bb72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d6fe2c5ca9bbbf998aff234472cda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80f19aad59b1e3767a86f7acf0062a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3427138d0e83c41cc2c1a5b35ef5be0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04847030b9b88865952cedc88de92a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23914abbca1550cdf69343e0d5df99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c04ad600501ba16bdfe3c8b44a2a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6233b89a281720fa8fd7edd7fac926132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3277173c6894045e8ea7701470b42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdbb2181d80e2f7d214935a2ce41f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7596f0ec8cb93a1e9a5e28128e671135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07221f529e4a001c29858645ee2f65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faa08ad6236d7395d7756340d9c020137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3eb507667e8837da941f80e490bdc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dcfd53735caf838cb5f0ef1a1e82b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593eb371819f43bd445fe65dfeea4c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b77e706c1471e3a1a5ef15976914dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abd66c74e3c13541ad80888b596f58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522caf76655c1b883ddd521075cc37b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a4e9933c2bc21fb8647966504ad49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690382a9bb0cab5b0b16b7dd2f90060145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8f6aa7c134eb44173752866755a66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8adc4fbc0961383de0bdd0b0d5b52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aafa8644a48a287da057544e90d7ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2ba689ec2d644fe329d9ab12bba74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6c6d8426d1f2fb211c54393faf343150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97589eb07c4f20fa467908b0d2b8eec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51561b9eefa57572ad8e2967681ab99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30e3b98905113762c71f72b1e66f0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eef576bb1de632209f93d632aa1758154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58d830c3205d9f774661a65894485a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0d7100820dabb3fdee9350e843627156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c3b568d63913218f4927e16b061ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37c9f9e705e91cdeaf68c05132d9e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc860c222197f0b0ae2cbab4b3c9f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8eebe029b756adcbb30fc98f79e94a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85db0abf86bd4c6ad0190b564c0be7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8641942efa0930c3467656e1dbab3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730a145584ba1d2d430a533ace13ebf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b76e1ee463ceaf0cb455ded973c3f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de39f2a8f4385fe5e753c1d1cde6bfe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91b4c15cf8108013fda1444f539395166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1bdeb3f00cade36bc3e6679b47667167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84083baeb2cd323fc86f737bddc724168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9f02dd68e0c8cd74e13f1c6f5172d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51f54e8536b891d5fca95cfee85d5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87c79d547b625a2138267733c98060171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28e84b2a74b83d2e8aaf643ed4c775172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e47dc419cf87f70e3a4debc455c94e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b81184f0868f9183a179a89a16f95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4618fc11af0ae551e874d2b7b76118e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bcf46adf69ac04268ef3d573dd411176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74951f8c7ac4d00d1f50577f474216177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b93c5f4761653a85418664d65e9f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcde4419a8550370f4d5b660160775179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248de32c8179dbd4013881b4c885f05c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c2e03ca4268c5104e9ceb04843d3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb32f8321f039860502bee026fafe1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4825f5b9044752f76151380ff05f55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aa5c8e5538ae0785cc5a4e028c64d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67cacf07557322b71a7c4a49b4e637185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8509d0b501aa84acb615e1ee2aca9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61236795d6ff2a0d429d9f2105de32c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5977a2a29462eeae7572e8d5c5f94a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddde695a784211ae32578fa00a8aab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e0f820f96eb5c5047110a039215fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05d80a734b82ac6db34ef205b81c45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b08c362f6edbb568355dcc143c8cc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b230b42916ac76e77974e44e69f1b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef23bf9df674cdaf310991a0e0daf0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef60a8cc69dae545f8fb9bbf96bdbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc59b14198dbecb9459d75775c2db2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dda50c615a40e8ef42ddd29c0e7f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3102d9aad5861e4c2afe49de45ca139198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e351cc50563a8cfd01decc88c2c893d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bbeab16d831182d6f4c78450f3dbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd8b204f347e7cdc885c06cb497dd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575512a941137f01ba80170d8e47ed22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd22fc173685c04dca9cbed59dc5755203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd0eaf6bcb1fb460c89fe27671c57d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c858369eced7e80eb8cd93e9b017a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d279fa8dce992264976ea9899e34cfd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc6aeee5dfed5625479feb20b64265207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da33eb8d5075ac0e11c29adecd8a940208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2786d8b6c2e6384e448dc7a2ee4d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba6e87b14c73f4d6f71cb371a49442210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceb30b9e47ed813610c64d347582fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d732fc9f82730d13c2a04b6d37c0667212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd44dd9b3953078c2454cc5dcbfc8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc867b2250214abd96629ba97b7ec96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7580068e91e805dc0ecd6e4ae4a76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880225323191a26eaa825659b73cfec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ee5c05a169055d644bd2c50066871217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9277288f21432630b5129fd0ae89521218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4b8ccd17e79a26a4046fc07ca17f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b903bc66e7ba28c4beba4801b2313220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228004354846152ce772da012e37468221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f0791e5766cbd59d1ab8c390692b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea8140f81183ac0da7b7b9080b97f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48b3e030f652a4b322fe7a0e263741224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e3c2cb2fba782fa9446a88ab53f58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e931bdfb45a48fd63491a9cf690f67226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28638606ab094cda27ce3b431556fa70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57de24a8a2947b8691dbcf47b4b5d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cdd8c777f9b078b858833faa1f40b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879a7a4818bc94455dc0d9d7d3bcb23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa046a7b99a0c8cf6839a9769039d51f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02db9bce72793dbdb74721401c6cabe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9abc38fdc153bd7a201b55915a00c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed216223742957ed4e77962a957507234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc889f0d343c3bf407212107614b780235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f95cc40c807f647523be2c3132b5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac017bc31dd7aca1d062eadb10aa72c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa3ff42521459b840c1f11ccf8935c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07458699b15a18ed8b46a7735206ee8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e4d0caf8107d75bd0b1704c928b3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb01d34ceddc135b972e9dd70cf130e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f734643a929afdb0af3dcae875c0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e48c81a4c390696ce9e53c847e24b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f1be3dfee75eda75c4876771b60ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4649f0495e521259fdbfdf0c6cf3f28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769fc56133850dae5aa79c5e3152b68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23463f175f3f410d9d00b175b437acf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1e59b827a7b0e5080483805610492248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca2f977e9ce26483c04e86940e881a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64e5cbb2e11ff9dfc07dd9244a5530250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08246a4e8dd2f54745e1863fa7826b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24282df6a09f09fad489c90d279c11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af106261e3f211571c2a199ec65b746253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2e29bbc80e0094780ac9dbfe8421e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b9b8dbdaab8a30b1d8b7bafa2a01c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdffbae95a2ce93e537e530244d6fe2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc1a1df5a82590f2e1af1482702285257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf7da2a41e9eeda2801b7c52f1c20d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f900bed302bc68e180e21de37a476259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597e50d5d7335ec44b4d11c50e4b7a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55c9a98a6c906b8542bec299e69855261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcca4007cfb78ec06438334863fb885262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026036627a641011dab3dc5ba67a0a0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1fcb8bf3336a3c881205a5ca07b35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962d80abeb04c3bb214791e66167913265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933836eda1a2dd64aabf83fe5f158363266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b40ce5c8f405b5dbf516c4cb9be9d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166da0d761648afe44967020c772459268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db31e2081ba644d6f7fea456127d46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9dae161d7c7cb2da41493374dbdde270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae7e74d9228643fb47829f15edb1f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de303c117f334c0d3cc0ec7ed43305a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5969cd0c4afdf4f1150dcf06ea3829273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786da8e0f59228827fc670fc1695508274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2648963dea0bcaa0b87d3237febccad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e63cb5ab62af2a2140891c40128979276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a9a4047a4b0b3de928ca33f170c10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10806f0379706e1b73020eacde780ca7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1a81bf5967269c00a48df14c6b68c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2ef27ff773478fd7c604a966b1368280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c60943d67e294a49f80c755b29d8ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5c0da9e3702a5fa1e804496bf5e60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84f988249873cd24f4415deeb54f28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cbf34fc118ef4a6bce9b5adaafbd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046321576048b01740f68c6713b3483285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfab972ca4993c9dbcacc803aeb93c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a004a063a4cbb9ce91f57d0b0b26592287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764abde876294e8f3f756e225392253a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093fbdb481e60367c2bf38ab3a3984d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045fcb775e2b4f9ba3f44388de88682290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae047a41feb53d7c46940bd74dff6eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8d689710156cd319f39736c5bdb30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2ea9b3cf5baf31f73af24863dd21e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50ab22f96c137c01753137b34aab54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479bf5647e043bb3e60e66d31cfc9a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58b40d1cdca43694c90552d09465ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b0eb51063e065034054c2d9eb3fd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ee97289d1f2f3b506f59da9c217f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10933204c36e3bc165f9ab9d5cc97e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936bb1d307a7258d69cb6d14b9cd41d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba4d1bf83b5e4c287666e7a23327ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72ff492756aae97ebd88055402e57e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5daf0041aa1e2d319f996831c349c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0e5c54a0ad0b56c12a712e02ab96e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb77da95fefe25b8ca92db401e8b12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72543d9a9a8bc4f118e27b78a9f75e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20286bc113ecf77fe030f2f8bb0d3e42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a823cef7baaac0eb0f9e18255433db4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d219b2c222affc76c575c6114a01a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143496232532dcbb4072c991fbfe324310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7c64fc13b8a5cbcdc43fcd2908d92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3d3a0fb489c3510da513fdfcdb7a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c6552037dc2807b2a657112efbf26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1a5deea8ec3100cdf6570254e5fb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c6c020b6d240a459382e5640e6378315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5735957e2d795bb61f747951698f44d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc9851f4958d8cb4e108cef41d33b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1066c3ab543c9262f7cb0f05531572a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5ed6ae9dff45176d41e74d9078533319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465a5e085ac25079deff25c5ff6ee06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becc7949d9b7d1ee78180513bcd5752321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367db590d8cbb4f766a710a9f664518322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1669b8f0777c828030cff30d3661c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b803f164237c8d24fdd58a364eac0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ac3eef2d6ce67babc759244ec66e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f553df509008dc71db02b6a659b08b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708caaaa62033de004aba7869846020327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca69b0bffee536232026f6a38be1082328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780c5448870c250eed5a14b5ebb6876329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c671d8023f3f8c1f80b3ce2ecc501c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53802b7a562e61e63cf582aed29de847331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaa22df589288b0ddfd7bd54e70185332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb80fbcf9418327fd01e51fc660131d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd169b00daaf1e2118d2eeb54f6eba41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8590cbf41f3574344c9fca5b45cabfb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef88d530b979552fe418b4e4e673dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3dbe46d037cc32765f9ca32aef0c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e7b54a7baf48cd1452662eb9e8f86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38220f2297fdb73134289a759b004590339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e79f70b132d8cf779fef95cb5ca1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e282a824c54ab453b35026a9b4dc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb71481897c6e7c935e6e201dbf90d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4e422baac884d2d9fb4e90b37112e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25f38fe29f3c330e86b97b55f2ecbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8912c1fcf14c7d2f327622ab6e089b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09535a088812e59fdac29f5ada87a81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a862e9b6da53735af21886dec72db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b2c715fed2961986b30791dc83bc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08596499859daf9ce062ab480ac915f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aaec0d3862c4c45f1b0ebd353662e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f26bf80f382841e622b6f5461991e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e24abd4a6538505d0efbb3372db8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c00763a82e8dea9083ece8ee42cf3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89510173f2786225175e4a795fa9fdea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e5d5b02eb1f0aad0be705f80b6245355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b83125ada4b68a6debdc76b2f1a8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808da5516a6ddecd383e4103e7eaf10e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1b2c13883ecb199020f639c4da2cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93454d531594857508d71de65e8ba224359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e4ece33f5a254c6a0a8266166c741360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48901632b2599f06d17f838f80da36f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e132e0e207729bf756174431989bf78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8329ff5ce5fa767f6087963c26a1bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66cbc8df285555b85c26be7df6cb9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a17da9930296988d3da6030861c78d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ae5d3edd704aa6a82887ec2900985366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4d3c1481db1d0fd086ce8b8cd1c1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32470261452965bc2059f2626b68b79b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37d0c92eb40fa2d27ea70a6e341299369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3628dd2d1780ef8699bda6a2932499370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578a2930b2cfbaa3c298a58b464482d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f8a20b8934653c616564726190c64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68255444d92d96944576928ef7d49708373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2981d5652932a8cd1046c29c10ea0e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad35f5106504b590a1eaa38e3eb7210375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb19a36dd76055192271ba094b0798376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214796a87a34975768939075bf097ea1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66ec7b6bb01e5dc1ce7db22b4bc76b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe248089fb6dc51a408f4b640b889781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1126411d289f0bdcf334d1e8dd17842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257bf1abeffed1444c2838677c3db183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3f96cd864af6d9ce384927e3cc3a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ecde8b504b1dce9283d71715e8a135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78350dc857d796031ece550b0ce601146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e03f785ce0204140660924709c5f707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b1538257663c987652bfc319b880d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4fb182c874c9bd140ea4f423df28e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a7a9d4c41a2d1bd57989af05e2dc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872af410dabb115d9b7d9bc93fe4e5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec41b6801a1adf3a7da09da875f28d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0348f15b6ffd1dcbe83ee643e097c8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69bd8a7c34a5a4bb6247bf37e1bfad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910932e8e96357eff220c4813157533015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26586de67704869eb02c7d89be2055b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e6a3dbfe66e6d6f2b9676feb3192317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba599fde147381545ade57a0a578c9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db57689549556ad88b32d62b2a01c1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1c94766fe49ad6c6c2d6e65119da620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65342807f4ac2f9d8b406286d2fe355b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d5de5008b85663ea1ffdfe5daeaa422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afaf763c632f59b1aff5212a281ec523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4df5c33ee0300073566f47dae587224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa2e18b067f1909a8503ec70ff3a3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fd95c898c78112910db83da185d0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f01c87af771b30ff9dc04663aa1e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c212101a4abd0bea65975cf33a95b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898a7b81131285585c02d1a5468f83d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece17132632d90097303ef9c3d95c5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e583be89aaed01bb42ec146b7da92331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e7a94d080298b1415be97efb34d5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebb3d834346abe804c864a231610ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e63905e4ddc31b4e812cadb67867be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284a4c8f8f2815dde2ad07c46ab9a8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde9e83599b6722c581fc5444bbdd8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060674157615f076bc0efb07114e50fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0e11e63ea0f3290a16449e35f3a2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744bbbc897e311c7e6ad53e8f630bef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a95f4338bc8ccb31bc116f9e7557340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100dc1f5ab4bb53a5dea5838e7b6f6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca558548e53733d3d45122aae4b3bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7686c88b7221752fb08f5640f862643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab9fa3dc5ac709a4952c35f9941f4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e09a845520cf8acc1ce5cb9fbca9f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef710bf7d041a4c160d9b29b6477f1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdac7b5a9e1f6c41d3f2ff4b27c223c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad0d994ed977e964ffdfe359ea34bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464602712d04fac7600b814174ebb11749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed015dfb4f50788d59607eb751e8af950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d13396c9f901435a9dad2ad991d4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f672f8add40d75624ba3415bd19a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4ba089bd5690ccfa0e9be82fbf76c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bfff3f7c5354942af11684e4f5bcf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff5eb31a5ded4026a12807db36c94d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aa7f4235bbab9e83ff5a9681c0e0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986af4eaa87df452835e3692678909af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad4364eb96779a7cfc6ece1d4e509c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b022aeb6a854941a3c6116bf4cfa859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f4248a6af16fab34b73d020e5d09560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4b2a3053dee16daba056172d2712761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca4fb0c89962ef5ad55dfa077fe5a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e79c70737fef3f1803476ef1cea6fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0618bfb62f61682a57ce4be728acaa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671ed32224d674b0b26379537a04f8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead1ede683594e37bc5427b3fd6c51d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58dd822cebec97a4e78697346fb76e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721474f4cf9241f1b09a97742736879568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882d9f2d6d6f8026f5cba892a8dbb9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b73c446535f680bed248c20bf164670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93333e6a22f3ca23949e6501824e2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc52fabfffa09165b4c5b85d0baeb4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182d8a2657504549cc5a7a14f15687f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de783aa34e8f19c06e1f3fbbb0c845d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c17623fbe2483e9b153b7bdded86b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54894b0f07f38ff38b2cba5045bc9e2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252a8415a9fc7e9392a5bb4ee7cbdb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64126af210a6861c270587743987599a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099210d93621228e43b88f2d3725645b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c73d98b06293bc7b5d2abb4256b2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57846dbb93d7346d8ae76c1b3c96187081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455cf2470f19455b09fc0556d7f402182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0723c237563ca9111d91fad46fd4f1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3db8cc8ac123dcb75d61e9f26c609984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c42bc311ef6b36881e7631b8d9e4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1a3770e780bf70ffd2912c26dcee586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9b6e5b737f78620f43ac6b4365ed687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ce53bdfbb36b8469881c965cd400588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01405dfda853b426f60eacb2bc26ac1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00649db6ba67b1899d67e5d611a6cbe090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0610433672b6978005b8ee2b9f78c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496856073869346bebb234f8a72d48f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee1c0dc402c1f41d7a2d88a119c54993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c22314a2b11149edfc5ac0734838ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0d658083f0b75ffbd20d237b3707995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff30cccacb07e151ab8c534a05a22296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3419bce4b7497b8806bc25261041e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a38e27301fb2a47700190fdddd045598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ef14f7565a479fbe7cfdee62dc05299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc49360ac5cdd46a400ba6f1aef925100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15008ef5fe903bc10b845620d560e36d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4083ef085805a30abde3a52433e3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c26b9129c7f823768c51fba79f9d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eff7d34f5361c8e923177dbd08e852104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7440a0367185227840ea459dcce55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0965f08501ec56ca35de81cbf61fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621295c52bb7b2796364913188d9067107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c5ae0ffcb4b75c5b916e1264dd786108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fbc9700402960bf0198c138ec8774109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc039e43aa7706bca76a757e500672110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10758de8ecc094e7e5fe33efd8392c3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513610cc8967ce5e84423e3d1c40f34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aac4b84fb7cb202a57d6f3e2a1d67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8052c01a65f31ef9a8d6ff8b5b5568114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36c34ab5cd48810fecb342ff828d59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0853801f4879909b1777951a537439116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980361647d56d5f821183690090ce5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d89d04cd172c727fd9bd428bbb722118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9a24cec9ffd8186e18beeb543cae5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e46543b0b501cda631d8299fb7745120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32d695f0a7ca65b3bbd28693aab14a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e318cb1ec8159211c07d4afd628486122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334918f86f029de9b8a856e3abc4d891123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49c5577f99603558d681ecc5de248b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbe6bb1028a22588c161a1f1fd1a0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bf2388b8039c1b30d9fa0748e4e75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae54690827be2ddd6d3cbe3cbaca6d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1bfa7ef30b9ed5484a70ad5b6748a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d7db8ff9ae6c79cd5da3b093a89ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ebea85a44e0f125dcea7a3ec56b2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecc4e177d1ab908e714d674f869957131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5561e2b3b23a1b290223331c093e78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addafabed3f6b7e885ea13a70069c133133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395375060abefde91d2912cff5e173c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fef2188e85ab2a3a0f611c8a852f5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b650828d2e40e2adb65eb1c9ee1ad0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58ff75a7dc9f5e7d1d5ffcbf04dd44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b489911b3a564bb3fe7c1a803bb675138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7834810f2ca3bc8012b0f1f3493afd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e04998b252dd6219673a82be6d686140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe93a614c7ff749c4f520656cb62032141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a777acd5eeba19e658db36edb6ffa1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dffaf9d1ac157ebcc882c8c7ad88ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34886f5ab6292855b31f4d15fd3a5d16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8c9f8167ece6c45a3309e14107ab7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e907c94daefa3b0bdc0feda509473b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afcde0dfff3b2aa0f34a03b11ba73c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f7ecc41c71b6c5cf90ee12329bc9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839d47a9adb992096a80a073fb0c278149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfd444d81045cac124acaa488fb81d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74964b877b15d19fc4823451f74b4a2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef234d71370f43b256845e95dee65a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfddad106bc376ea8877dc5e1cdab4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce3044b93a1e80fbb68c8fe5cd02d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f40aa7baec41f64e16bfec0ac40f29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a6296180a1d0d4660e04edd594236156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71f5e76823451b435e198d961983cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d2d6dafe5a04d3954dd8a209aec54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf5306124b92c98a1e42ae06a1c5df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483412270f7b5d54cc518d1ce72d083160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719e370e2e5c604b65f1d80e25d0a52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2192fdd123d8145efb869fdf9fe91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d328ef91dc5da6f5c57024ac5a93ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6d76985cbb0ae929c634a4ae97fbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f2de247581b402affc55ab823aa7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c27598f7edfdfdbfa74579a27b139166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6559592bc3e09956798c46854bcb71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e1f1e74d1a1761a34007260c50aa4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba73ab3f5ef3f9a03413b4bc424459169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c6ec96d121974d57fcf14c837fbed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d41b80af4aeaf65f3e54ba88e42ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394de8ec4c1274f30c411f68a6957b8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99171b270e7a31ac792ea6bbc519079a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c604c93e3ba1ad7d11bf50d56745f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33696936efed8e9416f564c55c7703175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a89a4dcde2e1cc773d3943a103a45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602eddaf18847684fa9e090e3b3e677177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc26170a7a51b66c9ab1f5d3fea895178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcdf65a3d68053263ac11e99e31f96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb15c6c229377ce198484ce906ee0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8519f7b5b501691bf9219848dfcb95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d5ed0e6ce660d9cab8df8c2495ec1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd170fd270058713172e27d3b94f2061183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dcd809839be79609ab7eecfd4b78c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb339b373664cedaa778bf91b65c2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971439e242197c437dec56921aef391c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03bb5f88dca8627526a83b19675470187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb2a248bce846cd16b56ab7ba931f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72c676b2c5fc32b573064708fd8de3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87f08ad4eff507122e1a09d93df4e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913853b5cc3210812ef1ca6e4282f6be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2b5670901f639e583e8f7daf3451f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b42359fa8738f944c3dbe6eac9c09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc553db176563cae3848548849c39026194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85202e9810690453b01b9bfc16283b74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a73afebbbadf16b7794fcc4ce5ef5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b707800d152e3c5c01ee9d3591c3ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc7f842a8353e8bece27e0dc559065198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ce8d3bd2d974461b983d699ba454f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba37b3070ec7fd45d4ea7bb2b4d9c6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a93d20b7c4b701c6b4deb509419f1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597832481f71fdf28941cf6fcf88ef2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb8f9f7938d86e0fe97ed02aea1d45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c44503dceb601fae47316854a0d39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4707cb80e88209abf16c2fb3074ff1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601adbae0018bc1cd49943064828988c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33666e46a30028fde481a51f5f1300bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232cbca5ee2074ff8618b2de8b053fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77ff4fa2764ac26ab294c1914a8630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcf875be994b423cd77b62e97c2a1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193c40e73122c590c3dbddb0662a317211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98345068c430f7b84943959665846cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93864e990eaa389a3a268a6794851559213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc59d2011ca3355527a507d2aeca71f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f59b177260b2bdf4f30ee44e1190e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d290ed892f778dc5b3a0378ba103d4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b5b61710d596b3ebfb51ac191a9dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c40fe7df699f834e334cf22cae6c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba129e2bb6174b91e1cd7e28f54bf15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4929a75582c0c9c69d5c3be8bbecf8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268f084d68e5c7707b9e3eea1755668221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725424115e3a56634b0f8a0b1427be1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8406d115859f882095060eb70d1e531223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692cff1495bfd4f9c8067e3232fe14e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c201db3ff53570a88799706d81f00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a397449c3869826316692b4944d142226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed8f9dc6a6accf8109e7efe8b167eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8d36f6065b5d381f2b756771605e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef9766acea3643e33a5c0b4b0d34d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950e5b5f4954b2f031e8db0affc6de0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5fc7234c2d299594cddc56ea363d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dda3851653e4c033eaf1aa42a27b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acee40393dddba24441752c69c948c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce24725ec9adf214c83c197ba7eba9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1995eee2cabb7f4b89dbdf2816035235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb664ba345396a6dcb2bf3bc719440236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f420fd97406dd5563f41cafd49b0ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edc521564ac83c1bebcfc116351106238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59580e1f3555689c5ec73cdc94826e28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddd63b937ef50c9803b5ca041b5944240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca891dd4ae4ed4045633173494af417241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbec84a280d9a815a19eb09bb4c92fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9643022c8eec401e2bf4b14009abe7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392440c4e589a03b875858275f24d6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625856511123b21fe3013bb2da2e3194245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0a962536c2abccbfe23393769485b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafe801d5f44d748b53790189557839247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2595bfd5908eda1ae2209f321c66c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d56e003bb4ad0a02b90d71e170d26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ce17e97d5322bdab962e222a428cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43c17a7fd86de802557d0aac5f6398251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304ed5c63cab65bc2e62199aea4da59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa0a6148dad1e5bbae527d9596fd43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0bb9952cff0252a55b52dd09a0e12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda817365c6cd012cf3c11b25faa617255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c5034e90cee8da80bf550e823daa8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b457d45f7c798444c600e9f2e66327257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f8f22e47e3003df7d52ddaaa56113258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2912a9ceacfe0880a5682f537d3be26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a000dce5a263afa020e9d67780218260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578e58c983ab4c7a019018298a85b0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a50ad0fa0772f131071c427d19887a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c72fa555e4e22cf930846d28f76f68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb431daf8425c4a8b5931ce9b8789a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c127fbf12e754738b669e0e58e1109265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251c4962a257515a63cae93a7a8fcc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417bb062c0ff9665e0db02542729607267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eb1aa615436e9e727696e38f6382f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3c761064e44d6aa967f16e2b59d3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab2bb5c203faea96a6876f4ed6dd72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24fb3336a71e1d114b82fc6ff79024271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfe0aacf86a6b854037db0e2e6cd2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edeb9af4e59c1fd52515329a697170273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b221b7c1a7997429e868bf9601f66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d6a17175426bbd2811f850cf54010275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d5435ed80e3ebd8fc887d81959380276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82b02eb9366b5cc72a6da187ac4769277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feb0bff7e76da2672c29940771a566278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763b69aa6a398bf61fc512573dee24c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df883dadba3e346c0998bad6272678e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb94b12e33204a04cdd3e27277f084281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37731c836d60335cd968bbe3bc797466282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801ae5a32e9dc6f2a7aef78c5434fc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f45a5c016fcd6f17b76c4378f3edcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f5587e4ef46d02460253f2f1ce836285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4b4fb05095e83732011a128db6772286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b671771030d803ff3ed1250b80ed6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1080f1b80365185e519d72a278c27ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad293a1ecb7139cabfbec02be4db8dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff138684f1a77fb31690d66847f04d0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4e012624623692eaa8913e7fb6f10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489f3885897031aebee40d7eb3b0691292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd7c8ac46d893c046e04507c333eed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f890d0140940884d9af8f2ba152da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87f99ceb082f733208d18db775bd8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f9d1f038c6b1e812a7faf56adc9c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbd992dddb050b2f7ea72e7af10792297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517b7d0e347b7e4dd5fc70af9bf101a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126ed9720a19de5e77f4d2a3bc38e11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b702f77ee9071da56ee7058d81711300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f31e518fff23f7172a56a682619d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ef32b84024c16ec9d8485b276df14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777d224457e683106356d958049fa1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712530bd6af3c460d1b13ff55584ccf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67e506cccad58584ff0f1d469992a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e98e76c2144f73889c7ae2d8db120306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721968e356b04652cf7ca1c889c13d99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f57dfb19a91181c98eaf76ae404de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb8bbd4b0e3fd04f453fc66a552aac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182947f918047a1b97336562dda664dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7edb5a0dda375354d85c47a0be1779311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19bf092daeb2471b14398269a17d03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bebe791885f0e247b0245d80793103313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dca6736351080dd89c1aae7bfcac1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e1f89a4176aa4e658c272229e65c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080924d892e9ebe782a7939044ef4ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c97150a6bc72484756cf8a58221a16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cddd2c125ec70f5234e22805aee4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecccc225ca4a45fb466bc17230118b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb4e17d816b4f939c6ec6590aa21d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8fd2bfb06e1875deda1dae31e557e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4cb019edc10c6aa8e15b2ffacc2f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7520a46e9d7b0350c87553beaaa253323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d690a721f03b98dd98a85e869c13a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee908aff7af99e0500a89583ade7aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbde73c280ae8cb8d4ee8dd36ee7050326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575287e86cb8026e70fc3ba693e7b6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef4fe8759f42ab2ea08dbac0c7b0e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490a39a6300d909415d1b188af64f82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717307153f676f8403162b91c397eff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be42c073e08b786b02db14293a9548331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65a90cc123142e9d8e11e7ee7fc672332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1003e26d0690ebcf015c799406abc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9cc812886b43a86a68c2c535629df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ebcdd3a860bf96dc1d5b5d840fde0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25677c0936e64d06505443272192fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3e8e59fdc7bfac9d94c0a3cf3125e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59940f3270fb922c53127ae9903d0ee3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc736af8ab5647dfe814046ef3c7f1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b439f61654398ce006326d0bd2f3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94e9efea71971a7863771c1807fbe5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f98b1ecbbc0b2a5684be385364710342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ae5229261b1d73e0cb7b294b317ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1e455622a0c201832306ea31217f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684dcf725bc62fa1037a8fca73946fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93c419f7ef9d958cb759457693a44e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f394d1dba6e4c20e7848e5752c7a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf813dc7d5c2a4ab9e20f5cb40da599348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3a9eff0881e1d9858e3fdde4f4f41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6289b6c8734b5b4fcb5999ed3638e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92b20f5afec483d69ab03ad266f16b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9d6037f5bf856c73a9fcd2bc5064a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16441f09dc600ab05c6f12fe3c094d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9692b543474618c1d931a716d3981354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad20ae1abb48b7f9437781bc131ae0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb2217937526bd30e492ea2f63dddd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290428bc6e4756b763e397f161863933357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f8fc6e6b07ca274a0d48e07c72c67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a603311cf397aee31c41968cb25bc0f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fead8464bf8676c225cb805fbfb2ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e6a73d2c3e152477d9a5f4e5d4622361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69c10bdf9b26dc1ecb513017f66105362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30b4f503d33ad3e0c615bca4ff7311363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45ed40cfa103916195afce71792415364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fcd1f84cdd1461c10b902602707ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6c60aab82b487be56c43e03b42181366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fb901eada9aed991cf353d13a429c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c137d23f6232e4e8c6ae80b959c68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd60374b82db845c5337b24ff8a70a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce86c5e414b1459ed6837949ab5e4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d552305f88e3758151c389a389b521371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736d5c723da62d03596846ed8f23347372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcca40d27bc0d624c97c94d3556b07c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da11556665d56e155ebe146546ddd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075a4686fabcd70e021be8cd7ff7073375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad46157b44745a54a3ebbfbea81f46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467fb836c03a458c2ed553a70dc8c91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ceeabc614c17a6e047c34fc9ecc0e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>